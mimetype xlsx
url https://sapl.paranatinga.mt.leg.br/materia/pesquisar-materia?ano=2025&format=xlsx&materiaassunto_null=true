--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -54,10469 +54,10469 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CAG</t>
   </si>
   <si>
     <t>Contas Anuais de Governo</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL - CM</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5843/parecer_537985_2023_001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5843/parecer_537985_2023_001.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO TRIBUNAL DE CONTAS MT - CONTAS DE GOVERNO ANO 2023 SOB RESPONSABILIDADE DO GESTOR SENHOR JOSIMAR MARQUES BARBOSA.</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>EDSON DO SINDICATO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5880/decreto_legislativo_n007.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5880/decreto_legislativo_n007.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO N°007/2025 TÍTULO DE CIDADÃO PARANATINGUENSE AOS HONORÁVEIS SENHORES 1 PASTOR ARNILDO MARQUES DE SOUZA ENTRE OUTROS.</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5912/decreto_legislativo_009_2025_000278.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5912/decreto_legislativo_009_2025_000278.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 009/2025</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6518/titulo_de_cidadao_016-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6518/titulo_de_cidadao_016-2025.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 016/2025_x000D_
 TÍTULO DE CIDADÃO PARANATINGUENESE</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6519/titulo_de_cidadao_017-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6519/titulo_de_cidadao_017-2025.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 017/2025_x000D_
 TÍTULO DE CIDADÃO PARANATINGUENSE</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6521/titulo_de_cidadao_018-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6521/titulo_de_cidadao_018-2025.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 018/2025_x000D_
 TÍTULO DE CIDADÃO PARANATINGUENSE</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
     <t>EMMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5911/emendas_modificativas_pl_006_2025_000281.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5911/emendas_modificativas_pl_006_2025_000281.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PL 006/2025</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5910/emendas_modificativas_pl_cm_002_003_004_005_000279.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5910/emendas_modificativas_pl_cm_002_003_004_005_000279.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AOS PL CM 002/003/004/005/2025</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6197/emenda_modificativa_ao_pl_072_2025_ccj__000417.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6197/emenda_modificativa_ao_pl_072_2025_ccj__000417.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PL 072 2025 CCJ EAS</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6394/emenda_mod_pl_121-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6394/emenda_mod_pl_121-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PL 121/2025_x000D_
 DE AUTORIA DA CCJ</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>PROFESSORA LUZIA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6544/pedido_de_emenda_169-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6544/pedido_de_emenda_169-2025.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE EMENDA AO PLO Nº 169/2025</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supresiva</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6686/emenda_supressiva_n_005_ao_pl_2102025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6686/emenda_supressiva_n_005_ao_pl_2102025.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA 005/2025 AO PL 210/2025_x000D_
 Ementa: Suprime, no Art. 1º do Projeto de_x000D_
 Lei nº 210/2025, a referência aos agentes_x000D_
 da Polícia Federal dentre os beneficiários_x000D_
 da Gratificação por Desempenho de_x000D_
 Atividade Delegada</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5829/indicacao_01_edson.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5829/indicacao_01_edson.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°01/2025 ASSUNTO: INDICAÇÃO DE CRIAÇÃO DE FARMÁCIA VIVA EM PARANATINGA.</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5835/indicacao_n004_luzia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5835/indicacao_n004_luzia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°004/2025 ASSUNTO: DISPONIBILIZAÇÃO DO EXAME PREVENTIVO (PAPANICOLAU) NO DISTRITO DE SANTIAGO DO NORTE.</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5836/indicacao_n005_luzia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5836/indicacao_n005_luzia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°005/2025 ASSUNTO: ESTABELECIMENTO DE CRITÉRIOS PARA A HORA-ATIVIDADE NAS UNIDADES ESCOLARES MUNICIPAIS.</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
     <t>RAFAEL</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6002/indicacao_n007.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6002/indicacao_n007.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°007/2025 ASSUNTO: INDICO AO EXMO SENHOR PREFEITO MUNICIPAL E SECRETARIOS MUNICIPAL DE FINANÇAS E RECEITAS A FISCALIZAÇÃO SOBRE OS VENDEDORES AMBULANTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5922/indicacao_n020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5922/indicacao_n020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°020/2025 ASSUNTO: INDICO AO EXMO SENHOR PREFEITO MUNICIPAL E SECRETARIO MUNICIPAL DE EDUCAÇÃO, MANUTENÇÃO E SUBSTITUIÇÃO DOS AR CONDICIONADOS DA ESCOLA DE SANTIAGO DO NORTE.</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>MINEIRO FLAMBOYAT</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5921/indicacao_n021_mineiro.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5921/indicacao_n021_mineiro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°021/2025 SOLICITANDO A "CONSTRUÇÃO DE UM PSF" NA SEDE DO MUNICÍPIO DE PARANATINGA MT.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5923/indicacao_n022_rafael.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5923/indicacao_n022_rafael.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°022/2025 ASSUNTO:INDICO AO EXMO SENHOR PREFEITO MUNICIPAL E SECRETARIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, MANUTENÇÃO E LIMPEZA TOTAL DO JARDIM ITÁLIA.</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5960/indicacao_n023_rafael.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5960/indicacao_n023_rafael.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°023/2025 ASSUNTO: INDICO AO EXMO SENHOR PREFEITO MUNICIPAL E SECRETARIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS SECRETARIA MUNICIPAL DE RECEITAS E PROCURADORIA JURIDICA MUNICIPAL ATUALIZAÇÃO DO DECRETO N°1067/2014-DECRETO N°912/2013.</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6023/indicacao_034-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6023/indicacao_034-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 034/2025 Ref: REDUTORES DE VELOCIDADE (QUEBRA-MOLAS)</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6094/indicacao_035-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6094/indicacao_035-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 035/2025 REF: CRIAÇÃO DO FUNDO MUNICIPAL DE SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6093/indicacao_036-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6093/indicacao_036-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 036/2025 REF: CRIAÇÃO DE PROJETO DE LEI SOBRE A ATIVIDADE DELEGADA.</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6095/indicacao_037-2025_3.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6095/indicacao_037-2025_3.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 037 REF: VIABILIZAÇÃO DE REDUTORES DE VELOCIDADES OU FAIXAS ELEVADAS NO ANEL VIÁRIO.</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6081/indicacao_038-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6081/indicacao_038-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 038/2025 Ref: CONCESSÃO DO AUMENTO DA REVISÃO GERAL ANUAL (RGA) AOS SEVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6254/indicacao_039-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6254/indicacao_039-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 039/2025 REF: LIMPEZA DE TERRENOS NA COMUNIDADE DE SANTIAGO DO NORTE</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6199/indicacao_n045.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6199/indicacao_n045.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°045/2025 ASSUNTO: NÚMERO DE MOTORISTAS NO CAMINHÃO PIPA.</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Roberto da Bicicletaria</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6152/indicacao0_56-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6152/indicacao0_56-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 56/2025 REF: REVITALIZAÇÃO DAS RUAS, INSTALAÇÃO DE MANILHAS PARA ESCOAMENTO ADEQUADO DAS ÁGUAS PLUVIAIS, IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA EFICIENTE</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6171/indicacao_057-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6171/indicacao_057-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 057/2025 REF: CRIAÇÃO/ALTERAÇÃO DE LEI SOBRE QUE REGULA SOBRE A CONSTRUÇÃO E MANUTENÇÃO DE CALÇADAS E MUROS NA ÁREA URBANA E LOTES BALDIOS.</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6172/indicacao_058-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6172/indicacao_058-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 058/2025 REF: CONSTRUÇÃO DE UMA SALA DE ESPERA NO LABORATÓRIO</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>LU DA VACINA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6272/indicacao_059_2025_000425.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6272/indicacao_059_2025_000425.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 059/2025 - A VEREADORA QUE SUBSCREVE NA FORMA REGIMENTAL SOLICITA PROVIDENCIAS NA "ADAPTAÇÃO DE VEICULO MICRO-ONIBUS TRANSFORMANDO-O EM AUTO-CANTINA PARA ATENDER OS TRABALHADORES DO SERVIÇO DA LIMPEZA".</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6406/indicacao_071-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6406/indicacao_071-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 071/2025 REF: SOLICITAÇÃO DE INSTALAÇÃO DE QUEBRA-MOLAS NA RUA JATOBÁ</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6405/indicacao_072-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6405/indicacao_072-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 072/2025 REF: SOLICITAÇÃO DA INSTALAÇÃO DE QUEBRA-MOLAS NA RUA TRAVESSA CAMPOS</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5879/indicacao_n018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5879/indicacao_n018.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°018/2025 ASSUNTO:INDICAÇÃO DE AQUISIÇÃO DE KIT FOTOVOLTAICO PARA ATENDER DEMANDA ENERGÉTICA MUNICIPAL.</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6479/indicacao_85-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6479/indicacao_85-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 85/2025</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6552/indicacao_legislativa_089-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6552/indicacao_legislativa_089-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 089/2025 INDICA AO SENHOR PREFEITO A CONTRATAÇÃO DA PROFESSORA DE EDUCAÇÃO FÍSICA MARIA LENI CARVALHO DA SILVA PARA DESENVOLVER ATIVIDADES  ESPORTIVAS E SOCIOCULTURAIS COM CRIANÇAS E JOVENS NO DISTRITO SALTO DA ALEGRIA</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6577/indicacao_090-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6577/indicacao_090-2025.pdf</t>
   </si>
   <si>
     <t>INICAÇÃO 090/2025 REF: INDICAÇÃO PARA ALTERAÇÃO  DA DENOMINAÇÃO DA PONTE SOBRE O RIO TELES-PIRES (PONTE DO PAIOL) PARA PONTE VEREADOR ORIDES SANTOS CARLINI</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6693/indicacao_092-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6693/indicacao_092-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 092/2025 REF: PONTOS DE EMBARQUE E DESEMBARQUE DENTRO DA CIDADE PARA ÔNIBUS INTERMUNICIPAIS E INTERESTADUAIS</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Lei Complementar</t>
   </si>
   <si>
     <t>Gabinte da Prefeitura - GPRE</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6438/lei_municipal_n2999.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6438/lei_municipal_n2999.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR Nº 2999/2025 DISPÕE SOBRE A ALTERAÇÃO DO INCISO IV DO § 3º DO ART. 4º, O § 4º DO ART. 6º E PARTE DOS ANEXOS I E III, DA LEI Nº. 2.874/2025 QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE PARANATINGA/MT;</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6510/lei_complementar_n3014.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6510/lei_complementar_n3014.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR Nº 3014/2025 ALTERA A REDAÇÃO DA LEI COMPLEMENTAR N.º 181, DE 21 DE JUNHO DE 2006, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PARANATINGA/MT E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5882/lei_n2876.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5882/lei_n2876.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2876/2025 DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA DO CONSELHO COMUNITÁRIO DE SEGURANÇA DE PARANATINGA-MT - CONSEG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5908/lei_municipal_n2877.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5908/lei_municipal_n2877.pdf</t>
   </si>
   <si>
     <t>LEI N. º 2877/2025 AUTORIZA O MUNICÍPIO DE PARANATINGA/MT A PARTICIPAR DO CONSÓRCIO INTERMUNICIPAL DE COMPRAS PÚBLICAS DO ESTADO DE MATO GROSSO – MT COMPRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5939/lei_municipal_n2878.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5939/lei_municipal_n2878.pdf</t>
   </si>
   <si>
     <t>LEI N. 2878/2025. “AUTORIZA O PODER EXECUTIVO A CONCEDER PREMIAÇÃO DE R$ 30.000,00 (TRINTA MIL REAIS) PARA OS CAMPEONATOS DE FUTSAL, VOLEI E FUTEBOL.”</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5940/lei_municipal_n2879.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5940/lei_municipal_n2879.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2879/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1295 – Manutenção e Atividade dos Recursos do FETHAB (custeio) II Total.....................................................................................................R$ 5.000,00."</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5941/lei_municipal_n2880.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5941/lei_municipal_n2880.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2880/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade.: 1295 – Manutenção e Atividade dos Recursos do FETHAB (custeio) II Total.....................................................................................................R$ 5.000,00."</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5942/lei_municipal_n2881.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5942/lei_municipal_n2881.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2881/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2025 POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade.: 1295 – Manutenção e Atividade dos Recursos do FETHAB (custeio) II Total.....................................................................................................R$ 5.000,00."</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5968/lei_municipal_n2882.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5968/lei_municipal_n2882.pdf</t>
   </si>
   <si>
     <t>LEI CM Nº 2882/2025. "Altera o Art. 2º da LEI Nº 1441/2017, que fixa  o valor da Verba Indenizatória da Câmara Municipal de Paranatinga, pelo Exercício _x000D_
 Parlamentar e da outras providências".</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5969/lei_municipal_n2883.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5969/lei_municipal_n2883.pdf</t>
   </si>
   <si>
     <t>LEI CM Nº 2883/2025.DISPÕE SOBRE O AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES EFETIVOS E COMISSIONADOS, REVOGA A LEI Nº 2721/2024 QUE DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO DE ASSISTENCIA SUPLEMENTAR DE SAÚDE DO PODER LEGISLATIVO MUNICIPAL DE PARANATINGA-MT, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5970/lei_municipal_n2884.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5970/lei_municipal_n2884.pdf</t>
   </si>
   <si>
     <t>LEI CM Nº 2884/2025. DISPÕE SOBRE RECOMPOSIÇÃO E  REAJUSTE SALARIAL E VENCIMENTOS AOS SERVIDORES PUBLICOS DE PROVIMENTO EFETIVO E _x000D_
 COMISSIONADOS DO LEGISLATIVO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5971/lei_municipal_n2885.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5971/lei_municipal_n2885.pdf</t>
   </si>
   <si>
     <t>LEI CM Nº 2885/2025. “EMENTA: CRIA OS CARGOS DE ASSESSOR DE GABINETE E ASSESSOR JURÍDICO DAS COMISSÕES PARLAMENTARES; DISPÕE SOBRE MODIFICAÇÕES NA LEI MUNICIPAL Nº 895/2012, ALTERANDO O QUADRO DE SERVIDORES COMISSIONADOS E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6065/lei_municipal_n2886.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6065/lei_municipal_n2886.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2886/2025 EM SEDE DE ATUALIZAÇÃO DO PLANO DIRETOR MUNICIPAL DISPÕE SOBRE A ÁREA URBANA CONSOLIDADA CONTINUADA E DESCONTINUADA, EXPANSÃO URBANA E ÁREAS DE INTERESSE URBANÍSTICOS DE PARANATINGA – MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6066/lei_municipal_n2887.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6066/lei_municipal_n2887.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2887/2025 “ALTERA PLANTA GENERICA DE VALORES DO MUNICÍPIO DE PARANATINGA – MT E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6067/lei_municipal_n2888.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6067/lei_municipal_n2888.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2888/2025. EM SEDE DE ATUALIZAÇÃO DO PLANO DIRETOR MUNICIPAL DISPÕE SOBRE ATUALIZAÇÃO DO CÓDIGO DE OBRAS DE PARANATINGA – MT E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6068/lei_municipal_n2889.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6068/lei_municipal_n2889.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2889/2025. EM SEDE DE ATUALIZAÇÃO DO PLANO DIRETOR MUNICIPAL DISPÕE SOBRE O PARCELAMENTO DE SOLO DE PARANATINGA – MT E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6070/lei_municipal_n2890.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6070/lei_municipal_n2890.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2890/2025. EM SEDE DE ATUALIZAÇÃO DO PLANO DIRETOR MUNICIPAL DISPÕE SOBRE ATUALIZAÇÃO DO PLANO DIRETOR PARTICIPATIVO DE PARANATINGA – MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6071/lei_municipal_n2891.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6071/lei_municipal_n2891.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2891/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1331 – Aquisição de Material p/ as Unidade de Saúde e Hospital Municipal – MP/MT Total..............................................................................................................R$ 3.971,00."</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6072/lei_municipal_n2892.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6072/lei_municipal_n2892.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2892/2025 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1331 – Aquisição de Material p/ as Unidade de Saúde e Hospital Municipal – MP/MT Total..............................................................................................................R$ 3.971,00."</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6073/lei_municipal_n2893.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6073/lei_municipal_n2893.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2893/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1331 – Aquisição de Material p/ as Unidade de Saúde e Hospital Municipal – MP/MT Total..............................................................................................................R$ 3.971,00."</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6074/lei_municipal_n2894.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6074/lei_municipal_n2894.pdf</t>
   </si>
   <si>
     <t>LEI CM Nº 2894/2025. “EMENTA: DISPÕE SOBRE MODIFICAÇÕES NA LEI MUNICIPAL Nº 2286/2022, ALTERANDO O ARTIGO 5º E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6075/lei_municipal_n2895.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6075/lei_municipal_n2895.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2895/2025 “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A DISPONIBILIDADE DE AMBULÂNCIA COM ENFERMEIROS (AS), SOCORRISTAS, CAMINHÃO PIPA, CAMINHÃO PARA TRANSPORTE DE MATERIAL DE ATERRO E MAQUINÁRIO AGRÍCOLA PARA SER UTILIZADO NA PISTA DE LAÇO, PARA O EVENTO PROVA DO LAÇO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6076/lei_municipal_n2896.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6076/lei_municipal_n2896.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2896/2025 “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A FORNECIMENTO DE MAQUINAS AFIM DE APOIAR A REALIZAÇÃO DA EXPO CENTRO/2025 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6099/lei_municipal_n2897.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6099/lei_municipal_n2897.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2897/2025 “ALTERA OS INCISOS I E II DO ART. 1º DA LEI MUNICIPAL N.º 2872/2024, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6100/lei_municipal_n2898.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6100/lei_municipal_n2898.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2898/2025 “DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO FISCAL E REALIZAÇÃO DE MUTIRÃO FISCAL DO MUNICÍPIO DE PARANATINGA – MT E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6115/lei_municipal_n2899.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6115/lei_municipal_n2899.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2899/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade.: 1298 – Manutenção e Encargos com o Programa Melhor em Casa Total da suplementação..........................................................................R$ 1.001.200,00."</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6116/lei_municipal_n2900.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6116/lei_municipal_n2900.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2900/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade.: 1298 – Manutenção e Encargos com o Programa Melhor em Casa Total da suplementação..........................................................................R$ 1.001.200,00."</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6117/lei_municipal_n2901.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6117/lei_municipal_n2901.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2901/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade.: 1298 – Manutenção e Encargos com o Programa Melhor em Casa Total da suplementação..........................................................................R$ 1.001.200,00."</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6158/lei_municipal_n2905.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6158/lei_municipal_n2905.pdf</t>
   </si>
   <si>
     <t>LEI N. º 2905/2025. “AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR O PROCESSO SELETIVO SIMPLIFICADO PARA ATENDER NECESSIDADES EXCEPCIONAIS OU TEMPORÁRIAS DAS SEGUINTES SECRETARIAS MUNICIPAIS: ADMINISTRAÇÃO, AGRICULTURA, ASSISTÊNCIA SOCIAL, EDUCAÇÃO, CULTURA E TURISMO, OBRAS E SERVIÇOS URBANOS, TRANSPORTES, MEIO AMBIENTE, SAÚDE, HABITAÇÃO E REGULARIZAÇÃO FUNDIÁRIA DO MUNICÍPIO DE PARANATINGA-MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6159/lei_municipal_n2906.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6159/lei_municipal_n2906.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2906/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1297 – Construção de conjunto habitacional com 30 casas no Município Total...............................................................................................R$ 3.961.588,25."</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6160/lei_municipal_n2907.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6160/lei_municipal_n2907.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2907/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1297 – Construção de conjunto habitacional com 30 casas no Município Total...............................................................................................R$ 3.961.588,25."</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6161/lei_municipal_n2908.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6161/lei_municipal_n2908.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2908/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT DO EXERCICIO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1297 – Construção de conjunto habitacional com 30 casas no Município Total...............................................................................................R$ 3.961.588,25."</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6162/lei_municipal_n2909.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6162/lei_municipal_n2909.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2909/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1308 – Aquisição de Um Micro-ônibus Total..........................................................................................................R$ 611.000,00."</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6163/lei_municipal_n2910.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6163/lei_municipal_n2910.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2910/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1308 – Aquisição de Um Micro-ônibus Total..........................................................................................................R$ 611.000,00."</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6164/lei_municipal_n2911.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6164/lei_municipal_n2911.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2911/2025.O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1308 – Aquisição de Um Micro-ônibus Total..........................................................................................................R$ 611.000,00."</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6165/lei_municipal_n2912.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6165/lei_municipal_n2912.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2912/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1307 – Aquisição de Equipamentos e Materiais Permanentes p/ o Programa Imuniza Mais MT Total................................................................................................R$ 250.428,09."</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6166/lei_municipal_n2913.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6166/lei_municipal_n2913.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2913/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1307 – Aquisição de Equipamentos e Materiais Permanentes p/ o Programa Imuniza Mais MT Total................................................................................................R$ 250.428,09."</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6167/lei_municipal_n2914.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6167/lei_municipal_n2914.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2914/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1307 – Aquisição de Equipamentos e Materiais Permanentes p/ o Programa Imuniza Mais MT Total................................................................................................R$ 250.428,09."</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6168/lei_municipal_n2915.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6168/lei_municipal_n2915.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2915/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1306 – Aquisição de Equipamentos e Materiais Permanentes Hospitalares Total...............................................................................................R$ 167.354,59."</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6169/lei_municipal_n2916.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6169/lei_municipal_n2916.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2916/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1306 – Aquisição de Equipamentos e Materiais Permanentes Hospitalares Total...............................................................................................R$ 167.354,59."</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6170/lei_municipal_n2917.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6170/lei_municipal_n2917.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2917/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1306 – Aquisição de Equipamentos e Materiais Permanentes Hospitalares Total...............................................................................................R$ 167.354,59."</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6173/lei_municipal_n2918.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6173/lei_municipal_n2918.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2918/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1300 – Custeio da Assistência Ambulatorial e Hospitalar de Média Complexidade I Total..............................................................................................R$ 51.247,06."</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6174/lei_municipal_n2919.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6174/lei_municipal_n2919.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2919/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1300 – Custeio da Assistência Ambulatorial e Hospitalar de Média Complexidade I Total..............................................................................................R$ 51.247,06."</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6175/lei_municipal_n2920.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6175/lei_municipal_n2920.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2920/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1300 – Custeio da Assistência Ambulatorial e Hospitalar de Média Complexidade I Total..............................................................................................R$ 51.247,06."</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6176/lei_municipal_n2921.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6176/lei_municipal_n2921.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2921/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1299 – Custeio dos Serviços de Média e Alta Complexidade I - Emenda Parlamentar Estadual Total...........................................................................................R$ 150.000,00."</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6177/lei_municipal_n2922.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6177/lei_municipal_n2922.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2922/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1299 – Custeio dos Serviços de Média e Alta Complexidade I - Emenda Parlamentar Estadual Total...........................................................................................R$ 150.000,00."</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6178/lei_municipal_n2923.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6178/lei_municipal_n2923.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2923/2025. O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1299 – Custeio dos Serviços de Média e Alta Complexidade I - Emenda Parlamentar Estadual Total...........................................................................................R$ 150.000,00."</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6180/lei_municipal_n2924.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6180/lei_municipal_n2924.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2924/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1301 – Custeio dos Serviços de Média e Alta Complexidade II Total..............................................................................................R$ 470.987,05."</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6181/lei_municipal_n2925.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6181/lei_municipal_n2925.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2925/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1301 – Custeio dos Serviços de Média e Alta Complexidade II Total..............................................................................................R$ 470.987,05."</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6182/lei_municipal_n2926.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6182/lei_municipal_n2926.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2926/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1301 – Custeio dos Serviços de Média e Alta Complexidade II Total..............................................................................................R$ 470.987,05."</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6183/lei_municipal_n2927.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6183/lei_municipal_n2927.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2927/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1302 – Custeio dos Serviços de Média e Alta Complexidade III Total.............................................................................................R$ 615.624,82."</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6184/lei_municipal_n2928.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6184/lei_municipal_n2928.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2928/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1302 – Custeio dos Serviços de Média e Alta Complexidade III Total.............................................................................................R$ 615.624,82."</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6185/lei_municipal_n2929.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6185/lei_municipal_n2929.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2929/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1302 – Custeio dos Serviços de Média e Alta Complexidade III Total.............................................................................................R$ 615.624,82."</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6187/lei_municipal_n2930.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6187/lei_municipal_n2930.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2930/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1303 – Custeio dos Serviços de Média e Alta Complexidade IV Total.....................................................................................R$ 19.866,49."</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6188/lei_municipal_n2931.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6188/lei_municipal_n2931.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2931/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1303 – Custeio dos Serviços de Média e Alta Complexidade IV Total.....................................................................................R$ 19.866,49."</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6189/lei_municipal_n2932.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6189/lei_municipal_n2932.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2932/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1303 – Custeio dos Serviços de Média e Alta Complexidade IV Total.....................................................................................R$ 19.866,49."</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6190/lei_municipal_n2933.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6190/lei_municipal_n2933.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2933/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1304 – Custeio dos Serviços de Média e Alta Complexidade V – Emenda Parlamentar nº 211/2024 Total............................................................................................R$ 370.000,00."</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6191/lei_municipal_n2934.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6191/lei_municipal_n2934.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2934/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1304 – Custeio dos Serviços de Média e Alta Complexidade V – Emenda Parlamentar nº 211/2024 Total............................................................................................R$ 370.000,00."</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6192/lei_municipal_n2935.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6192/lei_municipal_n2935.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2935/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1304 – Custeio dos Serviços de Média e Alta Complexidade V – Emenda Parlamentar nº 211/2024 Total............................................................................................R$ 370.000,00."</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6193/lei_municipal_n2936.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6193/lei_municipal_n2936.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2936/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1310 – Aquisição de Instrumentos para Banda Musical Total.............................................................................................R$ 107.399,93."</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6194/lei_municipal_n2937.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6194/lei_municipal_n2937.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2937/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1310 – Aquisição de Instrumentos para Banda Musical Total.............................................................................................R$ 107.399,93."</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6195/lei_municipal_n2938.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6195/lei_municipal_n2938.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2938/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT DO EXERCICIO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1310 – Aquisição de Instrumentos para Banda Musical Total.............................................................................................R$ 107.399,93."</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6250/lei_municipal_n2939.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6250/lei_municipal_n2939.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2939/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1296 – Recuperação e Melhoria de Toda Pavimentação Asfáltica II Total.............................................................................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6251/lei_municipal_n2940.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6251/lei_municipal_n2940.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2940/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1296 – Recuperação e Melhoria de Toda Pavimentação Asfáltica II Total.............................................................................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6252/lei_municipal_n2941.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6252/lei_municipal_n2941.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2941/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA 2025 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1296 – Recuperação e Melhoria de Toda Pavimentação Asfáltica II Total.............................................................................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6253/lei_municipal_n2942.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6253/lei_municipal_n2942.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2942/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL SUPLEMENTAR POR ANULAÇÃO E SUPLEMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6274/lei_munucipal_n2943.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6274/lei_munucipal_n2943.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2943/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1311 – Aquisição de Equipamentos e Mat. Permanentes p/ a Unidades Descentralizadas de Reabilitações (UDR´s) e (CERs) Total..............................................................................................R$ 33.000,00."</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6275/lei_municipal_n2944.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6275/lei_municipal_n2944.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2944/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1311 – Aquisição de Equipamentos e Mat. Permanentes p/ a Unidades Descentralizadas de Reabilitações (UDR´s) e (CERs) Total..............................................................................................R$ 33.000,00."</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6276/lei_municipal_n2945.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6276/lei_municipal_n2945.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2945/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1311 – Aquisição de Equipamentos e Mat. Permanentes p/ a Unidades Descentralizadas de Reabilitações (UDR´s) e (CERs) Total..............................................................................................R$ 33.000,00.</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6277/lei_municipal_n2946.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6277/lei_municipal_n2946.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2946/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1312 – Implementação de Políticas p/ a Rede Alyne Total......................................................................................................R$ 18.920,64."</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6278/lei_municipal_n2947.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6278/lei_municipal_n2947.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2947/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1312 – Implementação de Políticas p/ a Rede Alyne Total......................................................................................................R$ 18.920,64."</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6279/lei_municipal_n2948.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6279/lei_municipal_n2948.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2948/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1312 – Implementação de Políticas p/ a Rede Alyne Total......................................................................................................R$ 18.920,64."</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6280/lei_municipal_n2949.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6280/lei_municipal_n2949.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2949/2025 “AUTORIZA O PODER EXECUTIVO CONCEDER RECOMPOSIÇÃO DA PERDA SALARIAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6310/lei_municipal_n2950.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6310/lei_municipal_n2950.pdf</t>
   </si>
   <si>
     <t>LEI N. º 2950/2025 “DISPÕE SOBRE A CRIAÇÃO DO CONSELHO E FUNDO MUNICIPAL DE ESPORTE DO MUNICÍPIO DE PARANATINGA/MT.”</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6311/lei_municipal_n2951.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6311/lei_municipal_n2951.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2951/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1313 – Destinação Adequada de Resíduos Sólidos Domestico, com o Recursos, CFM - Compensação Financeira pela Exploração Mineral Total.......................................................................................................R$ 1.500.000,00."</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6312/lei_municipal_n2952.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6312/lei_municipal_n2952.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2952/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1313 – Destinação Adequada de Resíduos Sólidos Domestico, com o Recursos, CFM - Compensação Financeira pela Exploração Mineral Total.......................................................................................................R$ 1.500.000,00."</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6313/lei_municipal_n2953.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6313/lei_municipal_n2953.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2953/2025 AUTORIZA O PODER EXECUTIVOMUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA 2025 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1313 – Destinação Adequada de Resíduos Sólidos Domestico, com o Recursos, CFM - Compensação Financeira pela Exploração Mineral Total.......................................................................................................R$ 1.500.000,00."</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6314/lei__municipal_n2954.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6314/lei__municipal_n2954.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2954/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1314 – Aquisição de Equipamentos e Materiais Permanentes p/ Unidade de Saúde do Santiago do Norte e Salto da Alegria Total..........................................................................................................R$ 93.378,15."</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6315/lei_municipal_n2955.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6315/lei_municipal_n2955.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2955/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1314 – Aquisição de Equipamentos e Materiais Permanentes p/ Unidade de Saúde do Santiago do Norte e Salto da Alegria Total..........................................................................................................R$ 93.378,15."</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6316/lei_municipal_n2956.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6316/lei_municipal_n2956.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2956/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1314 – Aquisição de Equipamentos e Materiais Permanentes p/ Unidade de Saúde do Santiago do Norte e Salto da Alegria Total..........................................................................................................R$ 93.378,15."</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6317/lei_municipal_n2957.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6317/lei_municipal_n2957.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2957/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2192 – Manutenção e Encargos com a Sec. de Receita II Total..........................................................................................................R$ 1.185.000,00."</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6318/lei_municipal_n2958.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6318/lei_municipal_n2958.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2958/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2192 – Manutenção e Encargos com a Sec. de Receita II Total..........................................................................................................R$ 1.185.000,00."</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6319/lei_municipal_n2959.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6319/lei_municipal_n2959.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2959/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 2192 – Manutenção e Encargos com a Sec. de Receita II Total..........................................................................................................R$ 1.185.000,00."</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6333/lei_n2960.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6333/lei_n2960.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2960/2025 “ALTERA A LEI MUNICIPAL Nº 1.737, DE 18 DE MARÇO DE 2019, QUE INSTITUI O PROGRAMA MUNICIPAL DE PARCERIAS PÚBLICO-PRIVADAS – PPP DO MUNICÍPIO DE PARANATINGA/MT, ATUALIZANDO PROCEDIMENTOS CONFORME A LEI FEDERAL Nº 11.079/2004 E O DECRETO FEDERAL Nº 8.428/2015.”</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6348/lei_municipal_n2961.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6348/lei_municipal_n2961.pdf</t>
   </si>
   <si>
     <t>LEI N.º 2961/2025 REVOGA A LEI N.º 2392/2022, QUE AUTORIZA A ADESÃO DO MUNICÍPIO AO CONSÓRCIO ARIS-MT, E AUTORIZAR A CELEBRAÇÃO DE CONVÊNIO COM NOVA AGÊNCIA REGULADORA.</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6349/lei_municipal_n2962.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6349/lei_municipal_n2962.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2962/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1315 – Drenagem Pluvial da Avenida XV de novembro, Alto dos Bandeirantes e Bueiro no Jardim Paraiso, Recursos do FEP/CFM Total.....................................................................................................R$ 3.750.059,77."</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6350/lei_municipal_n2963.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6350/lei_municipal_n2963.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2963/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1315 – Drenagem Pluvial da Avenida XV de novembro, Alto dos Bandeirantes e Bueiro no Jardim Paraiso, Recursos do FEP/CFM Total......................................................................................................R$ 3.750.059,77."</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6351/lei_municipal_n2964.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6351/lei_municipal_n2964.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2964/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO EXCESSO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1315 – Drenagem Pluvial da Avenida XV de novembro, Alto dos Bandeirantes e Bueiro no Jardim Paraiso, Recursos do FEP/CFM Total......................................................................................................R$ 3.750.059,77."</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6352/lei_municipal_n2965.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6352/lei_municipal_n2965.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2965/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1316 – Pavimentação e Sinalização do Bairro Alto dos Bandeirantes, Rec. LC. 176/2020 Total............................................................................................R$ 1.174.323,46."</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6353/lei_municipal_n2966.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6353/lei_municipal_n2966.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2966/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1316 – Pavimentação e Sinalização do Bairro Alto dos Bandeirantes, Rec. LC. 176/2020 Total............................................................................................R$ 1.174.323,46."</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6354/lei_municipal_n2967.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6354/lei_municipal_n2967.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2967/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL POR EXCESSO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1316 – Pavimentação e Sinalização do Bairro Alto dos Bandeirantes, Rec. LC. 176/2020 Total............................................................................................R$ 1.174.323,46."</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6355/lei_municipal_n2968.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6355/lei_municipal_n2968.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2968/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1317– Aniversário de Paranatinga 2025 Total.......................................................................................................R$ 672.608,10."</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6356/lei_municipal_n2969.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6356/lei_municipal_n2969.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2969/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1317– Aniversário de Paranatinga 2025 Total.......................................................................................................R$ 672.608,10."</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6357/lei_municipal_n2970.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6357/lei_municipal_n2970.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2970/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPERAVIT E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1317– Aniversário de Paranatinga 2025 Total.......................................................................................................R$ 672.608,10."</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6358/lei_municipal_n2971.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6358/lei_municipal_n2971.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2971/2025 “REGULAMENTA A CARREIRA DOS SERVIDORES EFETIVOS DO CARGO DE RECEPCIONISTA DO MUNICÍPIO DE PARANATINGA-MT ADEQUANDO SEUS VENCIMENTOS, CONFORME O DISPOSTO NO ANEXO DA LEI MUNICIPAL DE Nº 2283/2022, REGULAMENTANDO, PORTANTO, O ANEXO VI – TABELA DE VENCIMENTOS DA LEI Nº 035/2003.”</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6359/lei_municipal_n2972.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6359/lei_municipal_n2972.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2972/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1319– Conservação de Estrada Vicinal não Pavimentada/Rec. CIDE Total....................................................................................................R$ 648.850,43."</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6360/lei_municipal_n2973.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6360/lei_municipal_n2973.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2973/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1319– Conservação de Estrada Vicinal não Pavimentada/Rec. CIDE Total....................................................................................................R$ 648.850,43."</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6361/lei_municipal_n2974.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6361/lei_municipal_n2974.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2974/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT E EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1319– Conservação de Estrada Vicinal não Pavimentada/Rec. CIDE Total....................................................................................................R$ 648.850,43."</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6362/lei_municipal_n2975.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6362/lei_municipal_n2975.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2975/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1318 – Reconstrução de 11 Pontes em Concreto/Defesa Civil Total....................................................................................................R$ 7.261.562,00."</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6363/lei_municipal_n2976.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6363/lei_municipal_n2976.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2976/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1318 – Reconstrução de 11 Pontes em Concreto/Defesa Civil Total....................................................................................................R$ 7.261.562,00."</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6364/lei_municipal_n2977.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6364/lei_municipal_n2977.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2977/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT E EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1318 – Reconstrução de 11 Pontes em Concreto/Defesa Civil Total....................................................................................................R$ 7.261.562,00."</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6366/lei_municipal_n2978.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6366/lei_municipal_n2978.pdf</t>
   </si>
   <si>
     <t>LEI CM Nº 2978/2025. “EMENTA: DISPÕE SOBRE MODIFICAÇÕES NA LEI MUNICIPAL Nº 2286/2022, ALTERA O ARTIGO 5º E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6387/lei_municipal_n2980.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6387/lei_municipal_n2980.pdf</t>
   </si>
   <si>
     <t>LEI N. º 2980/2025. “DISPÕE SOBRE A COBRANÇA DE TAXA DE INSCRIÇÃO E/OU TAXA DE ARBITRAGEM PARA A REALIZAÇÃO DE EVENTOS NO ÂMBITO DO MUNICÍPIO PARANATINGA MT E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6388/lei_municipal_n2981.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6388/lei_municipal_n2981.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2981/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2194 – Manutenção e Atividades dos Recursos do FMT 70% Total....................................................................................................R$ 2.430.120,00."</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6389/lei_municipal_n2982.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6389/lei_municipal_n2982.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2982/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2194 – Manutenção e Atividades dos Recursos do FMT 70% Total....................................................................................................R$ 2.430.120,00."</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6390/lei_municipal_n2983.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6390/lei_municipal_n2983.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2983/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 2194 – Manutenção e Atividades dos Recursos do FMT 70% Total....................................................................................................R$ 2.430.120,00."</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6391/lei_municipal_n2984.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6391/lei_municipal_n2984.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2984/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2193 – Manutenção e Atividade dos Recursos do FMT 30% Total............................................................................................R$ 1.040.000,00."</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6392/lei_municipal_n2985.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6392/lei_municipal_n2985.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2985/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2193 – Manutenção e Atividade dos Recursos do FMT 30% Total............................................................................................R$ 1.040.000,00."</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6393/lei_municipal_n2986.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6393/lei_municipal_n2986.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2986/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL POR EXCESSO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 2193 – Manutenção e Atividade dos Recursos do FMT 30% Total............................................................................................R$ 1.040.000,00."</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6411/lei_municipal_n2987.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6411/lei_municipal_n2987.pdf</t>
   </si>
   <si>
     <t>LEI N. º 2987/2025 “DEFINE, NO ÂMBITO DO MUNICÍPIO DE PARANATINGA/MT, O VALOR PARA PAGAMENTO DAS OBRIGAÇÕES DE PEQUENO VALOR (RPV), NOS TERMOS DO ART. 100, §§3º E 4º, DA CONSTITUIÇÃO FEDERAL, COM REDAÇÃO DADA PELA EMENDA CONSTITUCIONAL Nº 062, DE 09 DE DEZEMBRO DE 2009.”</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6412/lei_municipal_n2988.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6412/lei_municipal_n2988.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2988/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1294 – Conclusão da Reforma da Praça Jose Maria de Lima/MP/MT Total...............................................................................................R$ 135.309,68."</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6413/lei_municipal_2989.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6413/lei_municipal_2989.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2989/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1294 – Conclusão da Reforma da Praça Jose Maria de Lima/MP/MT Total...............................................................................................R$ 135.309,68."</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6414/lei_municipal_n2990.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6414/lei_municipal_n2990.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2990/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICONAL ESPECIAL NA LOA 2025 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1294 – Conclusão da Reforma da Praça Jose Maria de Lima/MP/MT Total...............................................................................................R$ 135.309,68."</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6415/lei_municipal_n2991.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6415/lei_municipal_n2991.pdf</t>
   </si>
   <si>
     <t>LEI N. º 2991/2025. “PRORROGA, ATÉ 31 DE DEZEMBRO DE 2026, A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO, APROVADO POR MEIO DA LEI MUNICIPAL Nº 1.216/2015."</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6416/lei_municipal_n2992.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6416/lei_municipal_n2992.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2992/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6409/lei_municipal_n2993.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6409/lei_municipal_n2993.pdf</t>
   </si>
   <si>
     <t>LEI N.º 2993/2025 “DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCICIO DE 2026 DO MUNICÍPIO DE PARANATINGA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6432/lei_municipal_n2994.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6432/lei_municipal_n2994.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N°2994/2025 “AUTORIZA O EXECUTIVO MUNICIPAL A REVOGAR A LEI DE Nº 1486/2017 – E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6433/lei_municipal_n2995.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6433/lei_municipal_n2995.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2995/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1320 – Custeio da Assistência Ambulatorial e Hospitalar de Média Complexidade Mais MT – Fila Zero Total............................................................................................R$ 168.508,38."</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6434/lei_municipal_n2996.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6434/lei_municipal_n2996.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2996/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1320 – Custeio da Assistência Ambulatorial e Hospitalar de Média Complexidade Mais MT – Fila Zero Total............................................................................................R$ 168.508,38."</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6435/lei_municipal_n2997.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6435/lei_municipal_n2997.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2997/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1320 – Custeio da Assistência Ambulatorial e Hospitalar de Média Complexidade Mais MT – Fila Zero Total............................................................................................R$ 168.508,38."</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6436/lei_municipal_n2998.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6436/lei_municipal_n2998.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2998/2025 DISPÕE SOBRE A CRIAÇÃO DA EQUIPE MULTIPROFISSIONAL ESPECIALIZADA NO ATENDIMENTO DE PESSOAS NEURODIVERGENTES E NEUROTÍPICAS E DOS RESPECTIVOS CARGOS NA SECRETARIA MUNICIPAL DE SAÚDE DE PARANATINGA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6494/lei_municipal_n3000.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6494/lei_municipal_n3000.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3000/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1321 – Incremento Temporário ao Custeio dos Serviços de Atenção Primária em Saúde Total.................................................................................................R$ 400.044,00."</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6495/lei_municipal_n3001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6495/lei_municipal_n3001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3001/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1321 – Incremento Temporário ao Custeio dos Serviços de Atenção Primária em Saúde Total.................................................................................................R$ 400.044,00."</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6496/lei_municipal_n3002.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6496/lei_municipal_n3002.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3002/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1321 – Incremento Temporário ao Custeio dos Serviços de Atenção Primária em Saúde Total.................................................................................................R$ 400.044,00."</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6497/lei_municipal_n3003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6497/lei_municipal_n3003.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3003/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1323 – Aquisição de uma Ambulância UTI Móvel II Total..............................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6498</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6498/lei_municipal_n3004.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6498/lei_municipal_n3004.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3004/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1323 – Aquisição de uma Ambulância UTI Móvel II Total..............................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6499/lei_municipal_n3005.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6499/lei_municipal_n3005.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3005/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1323 – Aquisição de uma Ambulância UTI Móvel II Total..............................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6500/lei_municipal_n3006.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6500/lei_municipal_n3006.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3006/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1325 – Aquisição de Tablets e Notebooks para os ACS Total...........................................................................................................R$ 132.916,00."</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6501/lei_municipal_n3007.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6501/lei_municipal_n3007.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3007/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1325 – Aquisição de Tablets e Notebooks para os ACS Total...........................................................................................................R$ 132.916,00."</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6502/lei_municipal_n3008.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6502/lei_municipal_n3008.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3008/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1325 – Aquisição de Tablets e Notebooks para os ACS Total...........................................................................................................R$ 132.916,00."</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6503/lei_municipal_n3009.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6503/lei_municipal_n3009.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3009/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1324 – Aquisição de uma Ambulância Camionete Traçada a Diesel Total................................................................................................R$ 300.000,00."</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6504/lei_municipal_n3010.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6504/lei_municipal_n3010.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3010/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1324 – Aquisição de uma Ambulância Camionete Traçada a Diesel Total................................................................................................R$ 300.000,00."</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6505/lei_municipal_n3011.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6505/lei_municipal_n3011.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3011/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1324 – Aquisição de uma Ambulância Camionete Traçada a Diesel Total................................................................................................R$ 300.000,00."</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6506/lei_municipal_n3012.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6506/lei_municipal_n3012.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3012/2025 “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A REALIZAÇÃO DA 39ª FESTA DO PEÃO DE BOIADEIRO E 30ª EXPOPAR, QUE SERÁ REALIZADO NO PARQUE DE EXPOSIÇÃO DE PARANATINGA-MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6508/lei_municipal_n3013.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6508/lei_municipal_n3013.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3013/2025 “DISPÕE SOBRE A OBRIGATORIEDADE DE RESERVA DE 30% (TRINTA POR CENTO) DAS VAGAS EM COMPETIÇÕES REALIZADAS EM EVENTOS COM RECURSOS PÚBLICOS NO MUNICÍPIO DE PARANATINGA - MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6511/lei_municipal_n3015.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6511/lei_municipal_n3015.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3015/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1322 – Custeio dos Serviços de Média e Alta complexidade Total..................................................................................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6512/lei_municipal_n3016.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6512/lei_municipal_n3016.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3016/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1322 – Custeio dos Serviços de Média e Alta complexidade Total..................................................................................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6513/lei_municipal_n3017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6513/lei_municipal_n3017.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3017/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1322 – Custeio dos Serviços de Média e Alta complexidade Total..................................................................................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6555/lei_n3018_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6555/lei_n3018_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3018/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1326 – Aquisição de Material para as Unidades de Saúde e Hospital Municipal – MP/MT Total..........................................................................................................R$ 24.339,08."</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6556/lei_n3019_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6556/lei_n3019_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3019/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1326 – Aquisição de Material para as Unidades de Saúde e Hospital Municipal – MP/MT Total..........................................................................................................R$ 24.339,08."</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6557/lei_n3020_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6557/lei_n3020_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3020/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1326 – Aquisição de Material para as Unidades de Saúde e Hospital Municipal – MP/MT Total..........................................................................................................R$ 24.339,08."</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6573/lei_cm_3021_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6573/lei_cm_3021_000001.pdf</t>
   </si>
   <si>
     <t>LEI CM Nº- 3021/2025 “REGULAMENTA DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL NO BAIRRO JARDIM PARAÍSO II”.</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6558/lei_n3022_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6558/lei_n3022_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3022/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1327 – Construção de 50 Unidades Habitacionais Total...................................................................................................R$ 7.407.156,09."</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6559/lei_n3023_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6559/lei_n3023_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3023/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1327 – Construção de 50 Unidades Habitacionais Total.....................................................................................................R$ 7.407.156,09."</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6560/lei_n3024_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6560/lei_n3024_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3024/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1327 – Construção de 50 Unidades Habitacionais Total.....................................................................................................R$ 7.407.156,09.</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6561/lei_n3025_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6561/lei_n3025_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3025/2025 “ALTERA LEI Nº A 1.610 DE 18 DE JUNHO DE 2018, QUE ESTABELECE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO, PARA DISPOR SOBRE O SANEAMENTO EM AREAS RURAIS, COMUNIDADES TRADICIONAIS E POVOS INDÍGENAS”</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6562/lei_n3026_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6562/lei_n3026_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3026/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1328 – Festa da Igreja Nossa Senhora Aparecida – Salto da Alegria Total.............................................................................................R$ 5.000,00."</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6563/lei_n3027_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6563/lei_n3027_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3027/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1328 – Festa da Igreja Nossa Senhora Aparecida – Salto da Alegria Total.............................................................................................R$ 5.000,00."</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6564/lei_n3028_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6564/lei_n3028_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3028/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1328 – Festa da Igreja Nossa Senhora Aparecida – Salto da Alegria Total.............................................................................................R$ 5.000,00."</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6565/lei_n3029_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6565/lei_n3029_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3029/2025 AUTORIZA O PODER EXECUTIVO A DESTINAR O LOTE 01, DA QUADRA 10, COM UMA ÁREA DE 750,07 M² PARA A CRIAÇÃO DE ABRIGO PARA ANIMAIS ABANDONADOS – REVOGA A LEI Nº 2.614/2023.</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6566/lei_n3030_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6566/lei_n3030_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3030/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1330 – Inc. Temp. ao Custeio dos Serv. de Assistência Hospitalar e Ambulatorial p/ Cumprimento das Metas Nacional - II Total...........................................................................................R$ 1.400.044,00."</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6567/lei_n3031_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6567/lei_n3031_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3031/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1330 – Inc. Temp. ao Custeio dos Serv. de Assistência Hospitalar e Ambulatorial p/ Cumprimento das Metas Nacional - II Total...........................................................................................R$ 1.400.044,00."</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6568/lei_n3032_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6568/lei_n3032_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3032/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1330 – Inc. Temp. ao Custeio dos Serv. de Assistência Hospitalar e Ambulatorial p/ Cumprimento das Metas Nacional - II Total...........................................................................................R$ 1.400.044,00."</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6569/lei_n3033_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6569/lei_n3033_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3033/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1329 – Inc. Temp. ao Custeio dos Serv. de Assistência Hospitalar e Ambulatorial p/ Cumprimento das Metas Nacional - I Total..........................................................................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6570/lei_n3034_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6570/lei_n3034_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3034/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1329 – Inc. Temp. ao Custeio dos Serv. de Assistência Hospitalar e Ambulatorial p/ Cumprimento das Metas Nacional - I Total..........................................................................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6571/lei_n3035_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6571/lei_n3035_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3035/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1329 – Inc. Temp. ao Custeio dos Serv. de Assistência Hospitalar e Ambulatorial p/ Cumprimento das Metas Nacional - I Total..........................................................................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6595/lei_municipal_3036_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6595/lei_municipal_3036_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3036/2025 “AUTORIZA O PODER EXECUTIVO CONTRATAR SERVIDORES POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, POR MEIO DE PROCESSO SELETIVO SIMPLIFICADO, NOS TERMOS DO ART. 37, INCISO IX DA CONSTITUIÇÃO FEDERAL E LEI MUNICIPAL 106 DE 03 DE MAIO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6596/lei_municipal_3037_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6596/lei_municipal_3037_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3037/2025 “DISPÕE SOBRE O REAJUSTE DA VERBA INDENIZATÓRIA DO CHEFE DO PODER EXECUTIVO MUNICIPAL DE PARANATINGA/MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6597/lei_municipal_3038_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6597/lei_municipal_3038_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3038/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1332 – Custeio dos Serviços de Média e Alta complexidade, Emenda nº 136/2025 Total............................................................................................R$ 500.000,00."</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6598/lei_municipal_3039_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6598/lei_municipal_3039_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3039/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1332 – Custeio dos Serviços de Média e Alta complexidade, Emenda nº 136/2025 Total............................................................................................R$ 500.000,00."</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6599/lei_municipal_3040_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6599/lei_municipal_3040_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3640/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1332 – Custeio dos Serviços de Média e Alta complexidade, Emenda nº 136/2025 Total............................................................................................R$ 500.000,00."</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6600/lei_municipal_3041_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6600/lei_municipal_3041_000001.pdf</t>
   </si>
   <si>
     <t>LEI N. º 3041/2025. “INSTITUI O PROCESSO DE SELEÇÃO PARA A COMPOSIÇÃO DA FUNÇÃO DE DIRETORES ESCOLARES DAS UNIDADES DA REDE MUNICIPAL DE ENSINO PÚBLICO DE PARANATINGA - MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6601/lei_municipal_3042_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6601/lei_municipal_3042_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3042/2025 “ALTERA OS INCISOS XII DO ART. 5º E § 3º DO ART. 38 DA LEI Nº 533 DE 16 DE DEZEMBRO DE 2008, DISPONDO SOBRE A FORMA DE CUMPRIMENTO DA HORA-ATIVIDADE E DÁ OUTRAS PROVIDÊNCIAS;”</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6632/lei_municipal_n3043_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6632/lei_municipal_n3043_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3043/2025 “REVOGA- SE A LEI DE Nº 2754/2024, QUE DISPÕE SOBRE A DOAÇÃO DE TERRENO À EMPRESA PAIAGUAS AGRI S/A, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6641/lei_municipal_n3044_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6641/lei_municipal_n3044_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3044/2025 “DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2302/2022 E FIXA O PLANO DE CARREIRA, CARGOS E SALÁRIOS DOS PROFISSIONAIS DA EQUIPE MULTIPROFISSIONAL DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE PARANATINGA-MT E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6642/lei_municipal_n3045_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6642/lei_municipal_n3045_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3045/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1335 – Implementação de Políticas para a Rede Alyne Total...........................................................................................................R$ 18.920,64."</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6643/lei_municipal_n3046_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6643/lei_municipal_n3046_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3046/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1335 – Implementação de Políticas para a Rede Alyne Total...........................................................................................................R$ 18.920,64."</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6644/lei_municipal_n3047_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6644/lei_municipal_n3047_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3047/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1335 – Implementação de Políticas para a Rede Alyne Total...........................................................................................................R$ 18.920,64."</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6645/lei_municipal_n3048_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6645/lei_municipal_n3048_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3048/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1333 – Custeio dos Serviços de Média e Alta Complexidade III Total.........................................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6646/lei_municipal_n3049_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6646/lei_municipal_n3049_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3049/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1333 – Custeio dos Serviços de Média e Alta Complexidade III Total.........................................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6647/lei_municipal_n3050_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6647/lei_municipal_n3050_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3050/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1333 – Custeio dos Serviços de Média e Alta Complexidade III Total.........................................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6648/lei_municipal_n3051_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6648/lei_municipal_n3051_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3051/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1336 – Aquisição de Aparelho Ultrassom Total.............................................................................................R$ 100.000,00."</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6649/lei_municipal_n3052_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6649/lei_municipal_n3052_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3052/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1336 – Aquisição de Aparelho Ultrassom Total.............................................................................................R$ 100.000,00."</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6650/lei_municipal_n3053_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6650/lei_municipal_n3053_000001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3053/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1336 – Aquisição de Aparelho Ultrassom Total.............................................................................................R$ 100.000,00."</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6668/lei_municipal_3054.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6668/lei_municipal_3054.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3054/2025 “INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE PARANATINGA - MT PARA O PERÍODO 2026/2029. ”</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6670/lei_municipal_n3055.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6670/lei_municipal_n3055.pdf</t>
   </si>
   <si>
     <t>LEI N. º 3055/2025. ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PARANATINGA – MT, PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6677/lei_municipal_3056.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6677/lei_municipal_3056.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N°3056/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1340 – Instalações de Decorações Natalina e Estrutura p/ as Festividades de Fim de Ano Total..........................................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6678/lei_municipal_n3057.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6678/lei_municipal_n3057.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N°3057/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1340 – Instalações de Decorações Natalina e Estrutura p/ as Festividades de Fim de Ano Total..........................................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6679/lei_municipal_n3058.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6679/lei_municipal_n3058.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N°3058/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1340 – Instalações de Decorações Natalina e Estrutura p/ as Festividades de Fim de Ano Total..........................................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6680/lei_municipal_n3059.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6680/lei_municipal_n3059.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N°3059/2025 AUTORIZA O PODER EXECUTIVO A CONCEDER PATROCÍNIO PARA A REALIZAÇÃO DO EVENTO ESPORTIVO DA 1ª CORRIDA DE RUA PTGA RUNNERS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6681/lei_municipal_n3060.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6681/lei_municipal_n3060.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3060/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6688/lei_municipal_n3061.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6688/lei_municipal_n3061.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3061/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6689/lei_municipal_3062.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6689/lei_municipal_3062.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3062/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6695/lei_municipal_n3063.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6695/lei_municipal_n3063.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3063/2025 “INSITITUI O AUXÍLIO-MORADIA AOS MILITARES DA RESERVA INTEGRANTES DO PROGRAMA ESCOLAS ESTADUAIS CÍVICO-MILITARES E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6696/lei_municipal_n3064.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6696/lei_municipal_n3064.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N°3064/2025 “AUTORIZA O EXECUTIVO MUNICIPAL A ALTERAR OS ARTS. 2º E 5º, e § 2º, § 4º DA LEI MUNICIPAL Nº 690 DE 10 DE JUNHO DE 2010 QUE “INSTITUI O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL – FMHIS E INSTITUI O CONSELHO GESTOR DO FMHIS DO MUNICÍPIO DE PARANATINGA/MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6697/lei_municipal_n3065.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6697/lei_municipal_n3065.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N°3065/2025 “AUTORIZA O EXECUTIVO MUNICIPAL A ALTERAR O ART. 10° DA LEI MUNICIPAL Nº 2243/2021 QUE “DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA MUNICIPAL DE AQUISIÇÃO E DISTRIBUIÇÃO GRATUITA DE UNIFORMES ESCOLARES AOS ALUNOS DA REDE PÚBLICA MUNICIPAL DA EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL DO MUNICÍPIO DE PARANATINGA”.</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6698/lei_municipal_n3066.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6698/lei_municipal_n3066.pdf</t>
   </si>
   <si>
     <t>LEI N°3066/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS;</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6699/lei_municipal_n3067.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6699/lei_municipal_n3067.pdf</t>
   </si>
   <si>
     <t>LEI N°3067/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2195 – Programa Dinheiro Direto na Escola – PDDE/FNDE Total...............................................................................................................R$ 17.503,78."</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6700/lei_municipal_3068.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6700/lei_municipal_3068.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N°3068/2025 AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 2195 – Programa Dinheiro Direto na Escola – PDDE/FNDE Total...............................................................................................................R$ 17.503,78</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6701/lei_municipal_n3069.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6701/lei_municipal_n3069.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3069/2025 ALTERA A REDAÇÃO DO CAPUT DO ART. 104 DA LEI MUNICIPAL Nº 2.484, DE 22 DE DEZEMBRO DE 2023, PARA MAJORAR O SUBSÍDIO DOS CONSELHEIROS TUTELARES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6702/lei_cm_n3070.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6702/lei_cm_n3070.pdf</t>
   </si>
   <si>
     <t>LEI CM 3070/2025. “Altera a redação do Artigo 2º, dispõe sobre a alteração do padrão de vencimento do cargo em comissão do Assessor Jurídico das Comissões Parlamentares de que trata o artigo 3º, todos da Lei nº 2885/2025, e da outras providências.”</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6736/lei_municipal_n3071.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6736/lei_municipal_n3071.pdf</t>
   </si>
   <si>
     <t>LEI N. 3071/2025. “CRIA A GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA, A SER PAGA AOS AGENTES PÚBLICOS ESTADUAIS LOTADOS NA SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA QUE EXERCEM ATIVIDADE MUNICIPAL DELEGADA POR MEIO DE CONVÊNIO AO ESTADO DE MATO GROSSO, A SER CELEBRADO COM O MUNICÍPIO DE PARANATINGA, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6737/lei_municipal_n3072.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6737/lei_municipal_n3072.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N°3072/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1341 – Custeio dos Serviços de Média e Alta Complexidade IV Total.......................................................................................................R$ 600.000,00."</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6738/lei_municipal_n3073.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6738/lei_municipal_n3073.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N°3073/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1341 – Custeio dos Serviços de Média e Alta Complexidade IV Total.......................................................................................................R$ 600.000,00."</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6739/lei_municipal_n3074.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6739/lei_municipal_n3074.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N°3074/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1341 – Custeio dos Serviços de Média e Alta Complexidade IV Total.......................................................................................................R$ 600.000,00."</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6740/lei_municipal_n3075.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6740/lei_municipal_n3075.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3075/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1342 – Implementação da Segurança Alimentar e Nutricional na Saúde Total.......................................................................................................R$ 20.200,74."</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6741/lei_municipal_n3076.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6741/lei_municipal_n3076.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3076/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1342 – Implementação da Segurança Alimentar e Nutricional na Saúde Total.......................................................................................................R$ 20.200,74."</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6742/lei_municipal_n3077.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6742/lei_municipal_n3077.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3077/2025 NAUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1342 – Implementação da Segurança Alimentar e Nutricional na Saúde Total.......................................................................................................R$ 20.200,74."</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6743/lei_municipal_n3078.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6743/lei_municipal_n3078.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3078/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1343 – Incremento ao Custeio de Serviços da Atenção Primária à Saúde Total......................................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6744/lei_municipal_n3079.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6744/lei_municipal_n3079.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3079/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1343 – Incremento ao Custeio de Serviços da Atenção Primária à Saúde Total......................................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6745/lei_municipal_n3080.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6745/lei_municipal_n3080.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3080/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1343 – Incremento ao Custeio de Serviços da Atenção Primária à Saúde Total......................................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6746/lei_municipal_n3081.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6746/lei_municipal_n3081.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3081/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1344 – Incremento Temporário ao Custeio dos Serviços de Atenção Primária em Saúde Total.......................................................................................................R$ 350.000,00."</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6747/lei_municipal_n3082.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6747/lei_municipal_n3082.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3082/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1344 – Incremento Temporário ao Custeio dos Serviços de Atenção Primária em Saúde Total.......................................................................................................R$ 350.000,00."</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6748/lei_municipal_n3083.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6748/lei_municipal_n3083.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3083/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1344 – Incremento Temporário ao Custeio dos Serviços de Atenção Primária em Saúde Total.......................................................................................................R$ 350.000,00."</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6749/lei_municipal_n3084.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6749/lei_municipal_n3084.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3084/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1334 – Implementação de Políticas p/ a Rede Alyne II Total.......................................................................................................R$ 24.474,70."</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6750/lei_municipal_n3085.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6750/lei_municipal_n3085.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3085/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1334 – Implementação de Políticas p/ a Rede Alyne II Total.......................................................................................................R$ 24.474,70."</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6751/lei_municipal_n3086.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6751/lei_municipal_n3086.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3086/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1334 – Implementação de Políticas p/ a Rede Alyne II Total.......................................................................................................R$ 24.474,70."</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6753/lei_municipal_n3087.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6753/lei_municipal_n3087.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3087/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1346 – Construção de 40 Unidades Habitacionais, Minha Casa Minha Vida - FNHIS Total...............................................................................................R$ 6.067.319,92."</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6754/lei_municipal_3088.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6754/lei_municipal_3088.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3088/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1346 – Construção de 40 Unidades Habitacionais, Minha Casa Minha Vida - FNHIS Total...............................................................................................R$ 6.067.319,92."</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6755/lei_municipal_3089.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6755/lei_municipal_3089.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3089/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1346 – Construção de 40 Unidades Habitacionais, Minha Casa Minha Vida - FNHIS Total...............................................................................................R$ 6.067.319,92."</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6756/lei_municipal_n3090.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6756/lei_municipal_n3090.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3090/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade.: 1347 – Manutenção do Convênio 0311/2022-SINFRA/MT Total...............................................................................................R$ 418.046,71."</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6757/lei_municipal_n3091.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6757/lei_municipal_n3091.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3091/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade.: 1347 – Manutenção do Convênio 0311/2022-SINFRA/MT Total...............................................................................................R$ 418.046,71."</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6758/lei_municipal_n3092.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6758/lei_municipal_n3092.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3092/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT DO EXERCICIO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade.: 1347 – Manutenção do Convênio 0311/2022-SINFRA/MT Total...............................................................................................R$ 418.046,71."</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5848/mocao_de_aplauso_n002.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5848/mocao_de_aplauso_n002.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO N°002/2025 AOS SENHORES, SENHORAS, SERVIDORES PÚBLICO, AUTORIDADES CIVIS E MILITARES QUE ATENDERAM ININTERRUPTAMENTE AOS ATINGIDOS PELA ENCHENTE OCORRIDA EM NOSSO MUNICÍPIO NO MÊS DE JANEIRO 2025.</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5850/mocao_de_aplauso_n004.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5850/mocao_de_aplauso_n004.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO N°004/2025 AS SENHORAS SERVIDORAS DA SECRETARIA MUNICIPAL DE SAÚDE, PELO EMPENHO E DEDICAÇÃO NOS SERVIÇOS PRESTADOS QUANTO À IMUNIZAÇÃO DE NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6154/mocao_de_apaulo_006-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6154/mocao_de_apaulo_006-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO 006/2025 AO PRIMAVERA ATLETICO CLUBE</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6179/mocao_de_aplauso_007-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6179/mocao_de_aplauso_007-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO 007/2025 REF: AOS ATLETAS E PROFESSORES DA ADESP - ASSOCIAÇÃO DESPORTIVA DE PARANATINGA</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>FABRICIO JONAD BECKER</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6200/mocao_de_aplauso_n08.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6200/mocao_de_aplauso_n08.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO N°008/2025 AOS TALENTOSOS JOVENS REPRESENTANTES DO MUNICÍPIO QUE VÊM SE DESTACANDO EM COMPETIÇÕES EQUESTRES DE RENOME.</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6235/mocao_de_aplauso_010-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6235/mocao_de_aplauso_010-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO 010/2025 REF: AOS SEVIDORES DA SECRETARIA MUNICIPAL DE TRANSPORTE DE PARANATINGA</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6236/mocao_de_aplauso_011-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6236/mocao_de_aplauso_011-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO 011/2025 REF: AO SERVIDOR DA SECRETARIA MUNICIPAL DE TRANSPORTE DE PARANATINGA (DERCI SILVÉRIO DE FARIAS)</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6304/mocao_de_aplauso_012-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6304/mocao_de_aplauso_012-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 012/2025 REF: AO SENHOR EUCLIDES PEROTTI</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6336/mocao_de_aplauso_013-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6336/mocao_de_aplauso_013-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 013/2025 PARA AO ILUSTRE SENHOR DAVI AURAZIL NOGUEIRA E A ILUSTRE SENHORA TANIA MARTINS NOGUEIRA</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6404/mocao_de_aplauso_015-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6404/mocao_de_aplauso_015-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 015/2025 AOS BOMBEIROS MILITARES</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
     <t>CÍCERO PEREIRA FILHO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6442/mocao_de_aplauso_016-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6442/mocao_de_aplauso_016-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO 016/2025 AO SENHOR LUVERLAN PEREIRA NETTO</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
     <t>PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6454/mocao_de_aplauso_017-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6454/mocao_de_aplauso_017-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO 017/2025 AO JOVEM DR. ROBERT WILLIAN PIRES</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6517/mocao_de_aplauso_020-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6517/mocao_de_aplauso_020-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 020/2025, Moção de Aplauso ao Senhor Guilherme Matos Rosa</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6520/mocao_de_aplauso_021-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6520/mocao_de_aplauso_021-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 021/2025, MOÇÃO DE APLAUSO AO SENHOR MARTA MERARI LOPES</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6522/mocao_de_aplauso_022-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6522/mocao_de_aplauso_022-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 022/2025, MOÇÃO DE APLAUSO AO SENHORA THALITA DE CARVALHO TOCANTINS</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6533/mocao_de_aplauso_023-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6533/mocao_de_aplauso_023-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 023/2025 A SENHORA NILDES</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6546/mocao_de_aplauso_024-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6546/mocao_de_aplauso_024-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso 024/2025 - Moção de Aplauso à Ilustre Senhora Adelina Luiza Viera e ao Ilustre Senhor Gilmar Moraes de Matos.</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6553/mocao_de_aplauso_025-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6553/mocao_de_aplauso_025-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO 025/2025 AOS ALUNOS DO PRIMEIRO FESTIVAL PARAOLÍMPICO DAS APAES</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6711/mocao_de_aplauso_026-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6711/mocao_de_aplauso_026-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 026/2025 AO SENHOR VEREADOR CLEITON RODRIGUES DA SILVA</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6712/mocao_de_aplauso_027-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6712/mocao_de_aplauso_027-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 027/2025 AO SENHOR DEPUTADO ESTADUAL ONDANIR BORTOLINI - NININHO</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6713/mocao_de_aplauso_028-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6713/mocao_de_aplauso_028-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 028/2025 À EMPRESA VIRTUAL CONNECT</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6714/mocao_de_aplauso_029-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6714/mocao_de_aplauso_029-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 029/2025 À COOPERATIVA CRESOL</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6715/mocao_de_aplauso_030-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6715/mocao_de_aplauso_030-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 030/2025 À EMPRESA MÓVEIS GAZIN E ELETRODOMÉSTICOS</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6716/mocao_de_aplauso_031-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6716/mocao_de_aplauso_031-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 031/2025 À EQUIPE PLAY PRODUÇÕES E EVENTOS</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6717/mocao_de_aplauso_032-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6717/mocao_de_aplauso_032-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 032/2025 AO INSTITUTO CINCO SENTIDOS</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6718/mocao_de_aplauso_033-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6718/mocao_de_aplauso_033-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 033/2025 AO SENHOR SECRETÁRIO MUNICIPAL DE ESPORTES WEUGLES BARBOSA DIAS</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5855/oficio_n01_roberto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5855/oficio_n01_roberto.pdf</t>
   </si>
   <si>
     <t>OFICIO N°001/2025 CLEITON RODRIGUES LIDER DO PARTIDO LIBERAL INDICA O VEREADOR ROBERTO DA COSTA DE SOUZA PARA COMPOR A COMISSÃO DE FINANÇAS ORÇAMENTO E FISCALIZAÇÃO.</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5823/oficio_n02.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5823/oficio_n02.pdf</t>
   </si>
   <si>
     <t>OFICIO N°002/2025 AO DESARQUIVAMENTO DO PROJETO DE LEI N°164,165,205,206,207.</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6155/oficio_04-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6155/oficio_04-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 04/2025 REF: ACIP CDL SOLICITANDO O ESPAÇO DA CÂMARA MUNICIPAL PARA UMA PALESTRA AOS EMPRESÁRIOS DA CIDADE</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5856/oficio_n07_roberto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5856/oficio_n07_roberto.pdf</t>
   </si>
   <si>
     <t>OFICIO N°07/2025 VENHO ATRAVÉS DESTE SOLICITAR A VOSSA SENHORIA: NOTEBOOK I7, IMPRESSORA BROHER COM SCANNER E PERSIANAS PARA JANELAS PARA MELHOR ATENDER MEU GABINETE.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5833/oficio_n08.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5833/oficio_n08.pdf</t>
   </si>
   <si>
     <t>OFICIO N°08/2025 ASSUNTO: SOLICITAÇÃO DE TRATOR PARA USO NA AGRICULTURA FAMILIAR E SEUS IMPLEMENTOS AGRÍCOLAS.</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5831/oficio_n010.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5831/oficio_n010.pdf</t>
   </si>
   <si>
     <t>OFICIO N°010/2025 EM ATENDIMENTO A UMA REIVINDICAÇÃO DO PRESIDENTE DO ASSENTAMENTO JATOBÁ, LOCALIZADO NA EXTENSÃO URBANA DE SANTIAGO DO NORTE, VIMOS À VOSSA PRESENÇA INTERCEDER PELA AQUELA GENTE, O QUAL SOLICITA UMA ATENÇÃO ESPECIAL À MANUTENÇÃO DAS ESTRADAS NAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6025/oficio_011-2025_cicero.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6025/oficio_011-2025_cicero.pdf</t>
   </si>
   <si>
     <t>OFICIO 011/2025 Ref: RESPOSTA À SOLICITAÇÃO DE CÓPIAS DE PROCESSO DA ADESÃO DE ATA Nº 004/2025.</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5830/oficio_n12_mineiro.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5830/oficio_n12_mineiro.pdf</t>
   </si>
   <si>
     <t>OFICIO N°012 ***RELAÇÃO DE TODOS VEÍCULOS (MARCA, MODELO, ANO) SOB A RESPONSABILIDADE DESTA SECRETARIA.</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5837/oficio_n013.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5837/oficio_n013.pdf</t>
   </si>
   <si>
     <t>OFICIO N°013/2025 REF: AOS PROJETOS DE LEI N°05, 06, 07.</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5842/oficio_n14.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5842/oficio_n14.pdf</t>
   </si>
   <si>
     <t>OFICIO N°014/2025 O DESARQUIVAMENTO DOS SEGUINTES PROJETOS DE LEI N°189/2024.</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5834/oficio_n016.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5834/oficio_n016.pdf</t>
   </si>
   <si>
     <t>OFICIO N°016/2025 ASSUNTO: SOLICITAÇÃO DE INFORMAÇÕES SOBRE VAZAMENTOS DE ESGOTO PELA CIDADE.</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5832/oficio_n17_mineiro.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5832/oficio_n17_mineiro.pdf</t>
   </si>
   <si>
     <t>OFICIO N°017/2025 "UM (01) ÔNIBUS DEVIDAMENTE ADEQUADO PARA ATENDER O SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS.</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6218/oficio_026-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6218/oficio_026-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 026/2025 REF: MEDIDAS EMERGENCIAS - ENCHENTE 2025</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6210/oficio_027-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6210/oficio_027-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 027/2025 REF: REUNIÃO INFORMATIVA SOBRE A PROPOSTA DE CONVERSÃO DA ESCOLA ESTADUAL 29 DE JUNHO EM MODELO DE GESTÃO CÍVICO-MILITAR</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5867/oficio_n029.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5867/oficio_n029.pdf</t>
   </si>
   <si>
     <t>OFICIO N°029/2025 REF: AOS PROJETOS DE LEI N°011 AO 014.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5886/oficio_n035_2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5886/oficio_n035_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO N°035/2025 REF: AOS PROJETOS DE LEI N°015 AO 017.</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5861/oficio_n036.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5861/oficio_n036.pdf</t>
   </si>
   <si>
     <t>OFICIO N°36/2025 RETIRADA/ARQUIVAMENTO PARA REANÁLISE E REENCAMINHAMENTO DO PROJETO.</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5900/oficio_n039.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5900/oficio_n039.pdf</t>
   </si>
   <si>
     <t>OFICIO N°039/2025 REF: AOS PROJETOS DE LEI N°018 AO 020.</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5887/oficio_n040_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5887/oficio_n040_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°040/2025 ASSUNTO:INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5888/oficio_n041_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5888/oficio_n041_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°041/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5889/oficio_n042_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5889/oficio_n042_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°042/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5890/oficio_n043_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5890/oficio_n043_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°043/2025 ASSUNTO:  INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA AV XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5891/oficio_n044_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5891/oficio_n044_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°044/2025 ASSUNTO:INDICAÇÃO PARA MELHORIA PAVIMENTAÇÃO ASFÁLTICA  RUA MEROVEU DE SOUZA.</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5892/oficio_n045_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5892/oficio_n045_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°045/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA RUA APOLÔNIO BOURET DE MELO.</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5893/oficio_n046_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5893/oficio_n046_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°046/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA RUA DOM PEDRO</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5894/oficio_n047_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5894/oficio_n047_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°047/2025 ASSUNTO: INDICAÇÃO PARA INSTALAÇÃO DE QUEBRA-MOLAS.</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5895/oficio_n048_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5895/oficio_n048_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°048/2025 ASSUNTO: INDICAÇÃO PARA QUEBRA-MOLAS.</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5896/oficio_n049.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5896/oficio_n049.pdf</t>
   </si>
   <si>
     <t>OFICIO N°049/2025 ASSUNTO: INDICAÇÃO PARA SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS.</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5897/oficio_n050_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5897/oficio_n050_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°050/2025 ASSUNTO: INDICAÇÃO PARA SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS.</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5931/oficio_n051.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5931/oficio_n051.pdf</t>
   </si>
   <si>
     <t>OFICIO N°051/2025 REF: AOS PROJETOS DE LEI N°022, 023.</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5958/oficio_n053.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5958/oficio_n053.pdf</t>
   </si>
   <si>
     <t>OFICIO N°053/2025 REF: AOS PROJETOS DE LEI N°024 A 029.</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5857/oficio_n054_roberto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5857/oficio_n054_roberto.pdf</t>
   </si>
   <si>
     <t>OFICIO N°054/2025 SOLICITAÇÃO PARA TOMADA DE PROVIDÊNCIAS RELACIONADO A INTERLIGAÇÃO DE UMA REDE DE ESGOTO URBANO.</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6219/oficio_057-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6219/oficio_057-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 057/2025 REF: VIABILIDADE DE IMPLANTAÇÃO DE UMA BASE DO CORPO DE BOMBEIROS EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5858/oficio_n058_roberto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5858/oficio_n058_roberto.pdf</t>
   </si>
   <si>
     <t>OFICIO N°058/2025 SOLICITAÇÃO PARA A TOMADA DE PROVIDÊNCIAS RELACIONADO A RECUPERAÇÃO E MANUTENÇÃO DA ESTRADA VICINAL QUE DERIVA DA MT-240.</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5859/oficio_n059_roberto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5859/oficio_n059_roberto.pdf</t>
   </si>
   <si>
     <t>OFICIO N°059/2025 SOLICITAÇÃO PARA A TOMADA DE PROVIDÊNCIAS RELACIONADO A RECUPERAÇÃO E MANUTENÇÃO DAS ESTRADAS/EIXOS E VICINAL DENTRO DO ASSENTAMENTO COLORADO.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6007/oficio_n061.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6007/oficio_n061.pdf</t>
   </si>
   <si>
     <t>OFICIO N°061/2025 REF: AO PROJETO DE LEI N°034.</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6034/oficio_n69.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6034/oficio_n69.pdf</t>
   </si>
   <si>
     <t>OFICIO N°069/2025 REF: AO PROJETO DE LEI N°035/2025.</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5860/oficio_n075_roberto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5860/oficio_n075_roberto.pdf</t>
   </si>
   <si>
     <t>OFICIO N°075/2025 O ASSUNTO EM LIDE DIZ RESPEITO A DESTINAÇÃO DE RECURSOS FINANCEIROS PARA AQUISAÇÃO DE VEÍCULO PARA A SAÚDE.</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>MINEIRO FLAMBOYAT, CÍCERO PEREIRA FILHO, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), LU DA VACINA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5869/oficio_n078.25.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5869/oficio_n078.25.pdf</t>
   </si>
   <si>
     <t>OFICIO N°078/2025  REQUERENDO PROVIDÊNCIAS RELACIONADO AO CONTRATO DA COLETA DE LIXO URBANO.</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5877/oficio_n081.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5877/oficio_n081.pdf</t>
   </si>
   <si>
     <t>OFICIO N°081/2025 "INSTITUI O PISO SALARIAL NACIONAL DO ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, DO AUXILIAR DE ENFERMAGEM E DA PARTEIRA".</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5904/oficio_n084_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5904/oficio_n084_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°084/2025 ASSUNTO: SOLICITAÇÃO DE INFORMAÇÕES SOBRE O TRATOR DO PEQUENO AGRICULTOR.</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5907/oficio_n085_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5907/oficio_n085_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°085/2025 ASSUNTO: SOLICITAÇÃO DE CRIAÇÃO DE FAIXA DE PEDESTRE ELEVADA.</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5925/oficio_n086_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5925/oficio_n086_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°086/2025 ASSUNTO: INDICAÇÃO PARA SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS.</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5924/oficio_n087_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5924/oficio_n087_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°087/2025 VENHO POR MEIO DESTE SOLICITAR INFORMAÇÕES DETALHADAS ACERCA DA PREVISÃO PARA A AQUISIÇÃO DE LÂMPADAS NECESSÁRIAS PARA A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5926/oficio_n088_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5926/oficio_n088_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°088/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5959/oficio_n090_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5959/oficio_n090_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°090/2025 ASSUNTO: SOLICITAÇÃO DE INSTALAÇÃO DE CÂMARAS DE VIGILÂNCIA E APOIO AO TRÂNSITO.</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5906/oficio_n106_mineiro.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5906/oficio_n106_mineiro.pdf</t>
   </si>
   <si>
     <t>OFICIO N°106 SOLICITAR DA ADMINISTRAÇÃO CÓPIA DO CONTRATO DE PRESTAÇÃO DE SERVIÇOS DO FISCAL QUE ACOMPANHOU A EXECUÇÃO DA OBRA DO CONTRATO.</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5878/oficio_n107.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5878/oficio_n107.pdf</t>
   </si>
   <si>
     <t>OFICIO N°107/2025 ** VIABILIZAR EM REGIME DE URGÊNCIA A IMPLANTAÇÃO DE 02 REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA RUA AFONSO PENA- SETOR URBANO- VILA CONCÓRDIA- TRECHO COMPREENDIDO NA CONFLUÊNCIA DAS RUAS 10 DE MAIO E AFONSO PENA, PRÓXIMO AO CENTRO DE CONVIVÊNCIA.</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6156/oficio_n114.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6156/oficio_n114.pdf</t>
   </si>
   <si>
     <t>OFICIO N°114/2025 REF: A RETIRADA/ARQUIVAMENTO PARA REANÁLISE E REENCAMINHAMENTO DO PROJETO 007.</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6322/oficio_116-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6322/oficio_116-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 116/2025 REF: CONVITE PARA ENTREGA DAS TLF's ( TITULOS DE LEGITIMAÇÃO FUNDIÁRIA)</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6196/oficio_n119.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6196/oficio_n119.pdf</t>
   </si>
   <si>
     <t>OFICIO N°119/2025 REF: AS LEIS MUNICIPAIS N°2905 A 2938.</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6214/oficio_120-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6214/oficio_120-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 120/2025 REF: CÓPIA DO CONTRATO DA EXECUÇÃO DAS OBRAS DE PAVIMENTAÇÃO NO BAIRRO JARDIM FLAMBOYANT</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6223/oficio_121-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6223/oficio_121-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 121/2025 REF: QUE VIABILIZE JUNTI À COMUNIDADE DO KULUENE UMA BOCA-DE-LOBO PARA CAPTAÇÃO DAS ÁGUAS PLUVIAIS BEM COMO A SUA DEVIDA CANALIZAÇÃO VIA MANILHAMENTO</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6216/oficio_n129.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6216/oficio_n129.pdf</t>
   </si>
   <si>
     <t>OFICIO N°129/2029 REF: AO PROJETO DE LEI N°093/2025.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5898/oficio_n132_rafael.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5898/oficio_n132_rafael.pdf</t>
   </si>
   <si>
     <t>OFICIO N°132/2025 ASSUNTO: SOLICITAÇÃO DE INFORMAÇÕES SOBRE A TRANSFORMAÇÃO DE SANTIAGO DO NORTE EM DISTRITO.</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6224/oficio_n133.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6224/oficio_n133.pdf</t>
   </si>
   <si>
     <t>OFICIO N°133/2025 REF: A RETIRADA/ARQUIVAMENTO PARA REANÁLISE E REENCAMINHAMENTO DO PROJETO 035.</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6257/oficio_n143.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6257/oficio_n143.pdf</t>
   </si>
   <si>
     <t>OFICIO N°143/2025 REF: AOS PROJETOS DE LEI N°105 A 107.</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6263/oficio_n144.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6263/oficio_n144.pdf</t>
   </si>
   <si>
     <t>OFICIO N°144/2025 REF: A RETIRADA/ARQUIVAMENTO PARA REANÁLISE E REENCAMINHAMENTO DO PROJETO 097.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6261/oficio_n145.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6261/oficio_n145.pdf</t>
   </si>
   <si>
     <t>OFICIO N°145/2025 REF: AO PROJETO DE LEI N°108/2025.</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5980/oficio_n147.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5980/oficio_n147.pdf</t>
   </si>
   <si>
     <t>OFICIO N°147 SOLICITANDO A DOAÇÃO DE MATERIAIS ESPORTIVOS PARA ATENDER NOSSA DEMANDA MUNICIPAL.</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5981/oficio_n148.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5981/oficio_n148.pdf</t>
   </si>
   <si>
     <t>OFICIO N°148/2025 SOLICITAR PROVIDÊNCIAS NO SENTIDO DE FAZER A CONVOCAÇÃO DOS SERVIDORES ACIMA REFERENCIADO PARA OCUPAR O CARGO PARA O QUAL FORA CONCURSADO.</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6221/oficio_149-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6221/oficio_149-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 149/2025 REF: RUA APOLONIO BOURET DE NELO  - TRANSFORMAR EM ''MÃO ÚNICA'' TRECHO COMPREENDIDO DA RUA MARECHAL DEODORO DA FONSECA ATÉ AVENIDA XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5973/oficio_n150_roberto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5973/oficio_n150_roberto.pdf</t>
   </si>
   <si>
     <t>OFICIO N°150/2025 **RECUPERAÇÃO DAS ESTRADAS DE ACESSO AS ALDEIAS INDÍGENA XAVANTES E BAKAIRI.</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6018/oficio_152_rafael.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6018/oficio_152_rafael.pdf</t>
   </si>
   <si>
     <t>Oficio nº 152/2025 assunto: Remarcação de Reunião.</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6332/oficio_n161.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6332/oficio_n161.pdf</t>
   </si>
   <si>
     <t>OFICIO N°161/2025 REF: LEI MUNICIPAL N°2960.</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5967/oficio_n164_roberto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5967/oficio_n164_roberto.pdf</t>
   </si>
   <si>
     <t>OFICIO N°164/2025 SOLICITAR SUA PRESENÇA NO MUNICÍPIO DE PARANATINGA ENTRE OS DIAS 25 E 29 DE MARÇO PARA ACOMPANHAR DE PERTO AS OBRAS DE MANUTENÇÃO DAS ESTRADAS VICINAIS.</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6003/oficio_n166.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6003/oficio_n166.pdf</t>
   </si>
   <si>
     <t>OFICIO N°166/2025 ASSUNTO: SOLICITAÇÃO DE INSTALAÇÃO DE CÂMARAS DE VIGILÂNCIA E APOIO AO TRÂNSITO.</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5984/oficio_n167_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5984/oficio_n167_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°167/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5985/oficio_n168_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5985/oficio_n168_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°168/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA RUA BAKAIRI NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6001/oficio_n169_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6001/oficio_n169_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°169/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA RUA TRAVESSA CAMPOS.</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5991/oficio_n170.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5991/oficio_n170.pdf</t>
   </si>
   <si>
     <t>OFICIO N°170/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA RUA MARECHAL DEODORO DA FONSECA.</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5992/oficio_n171.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5992/oficio_n171.pdf</t>
   </si>
   <si>
     <t>OFICIO N°171/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA RUA TRANCREDO NEVES.</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5993/oficio_n172.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5993/oficio_n172.pdf</t>
   </si>
   <si>
     <t>OFICIO N°172/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA RUA ARMELINDO MORETO.</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5994/oficio_n173.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5994/oficio_n173.pdf</t>
   </si>
   <si>
     <t>OFICIO N°173/2025 ASSUNTO: INDICAÇÃO DE MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA RUA 03.</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5995/oficio_n174.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5995/oficio_n174.pdf</t>
   </si>
   <si>
     <t>OFICIO N°174/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA RUA 01 BAIRRO JARDIM YPE FLORIDO.</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5996/oficio_n175.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5996/oficio_n175.pdf</t>
   </si>
   <si>
     <t>OFICIO N°175/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA ESTRADA RURAL.</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5997/oficio_n176.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5997/oficio_n176.pdf</t>
   </si>
   <si>
     <t>OFICIO N°176/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA RUA APOLONIO BOURET DE MELO.</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5998/oficio_n177_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5998/oficio_n177_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°177/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA RUA MARIVALDO SUZARTE.</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6000/oficio_n178_fabricio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6000/oficio_n178_fabricio.pdf</t>
   </si>
   <si>
     <t>OFICIO N°178/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA RUA 07 DE SETEMBRO.</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5999/oficio_n179.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5999/oficio_n179.pdf</t>
   </si>
   <si>
     <t>OFICIO N°179/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA RUA ALCENIR GALVÃO TRINDADE.</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5987/oficio_n186.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5987/oficio_n186.pdf</t>
   </si>
   <si>
     <t>OFICIO N°186/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA RUA ARMELINDO MORETTO PRÓXIMO INSS.</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5988/oficio_n187.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5988/oficio_n187.pdf</t>
   </si>
   <si>
     <t>OFICIO N°187/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA RUA TIRADENTES BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5989/oficio_n188.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5989/oficio_n188.pdf</t>
   </si>
   <si>
     <t>OFICIO N°188/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA RUA JOSÉ.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5990/oficio_n189.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5990/oficio_n189.pdf</t>
   </si>
   <si>
     <t>OFICIO N°189/2025 ASSUNTO: INDICAÇÃO PARA MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA AVENIDA ALTO BANDEIRANTES.</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5986/oficio_n190.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5986/oficio_n190.pdf</t>
   </si>
   <si>
     <t>OFICIO N°190/2025 ASSUNTO: SOLICITAÇÃO DE INFORMAÇÕES PARA APROVAÇÃO DO PROJETO DE LEI N°012/2025-REFORMA DA PRAÇA JOSÉ MARIA DE LIMA.</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5972/oficio_n192_roberto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5972/oficio_n192_roberto.pdf</t>
   </si>
   <si>
     <t>OFICIO N°192/2025 SOLICITAR A REALIZAÇÃO DE REPAROS NAS INSTALAÇÕES DAS SALAS ANEXAS KAIARROALO E PAIKUM.</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5974/oficio_194_rafael.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5974/oficio_194_rafael.pdf</t>
   </si>
   <si>
     <t>OFICIO N°194/2025 REF: DISCUSSÃO SOBRE O PROJETO 007/2025.</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6431/oficio_n197.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6431/oficio_n197.pdf</t>
   </si>
   <si>
     <t>OFICIO N°197/2025 REF: AS LEIS N°2994 A 2998.</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6437/oficio_n200.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6437/oficio_n200.pdf</t>
   </si>
   <si>
     <t>OFICIO N°200/2025 REF: A LEI MUNICIPAL N°2999/2025.</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5983/oficio_n205_rafael.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5983/oficio_n205_rafael.pdf</t>
   </si>
   <si>
     <t>OFICIO N°205/2025 REF: ESCLARECIMENTO SOBRE ELEVAÇÃO DE NIVEL DE PLANO DE CARGOS E CARREIRA.</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5982/oficio_n206.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5982/oficio_n206.pdf</t>
   </si>
   <si>
     <t>OFICIO N°206/2025 REF: ESCLARECIMENTO SOBRE ELEVAÇÃO DE NIVEL DE PLANO DE CARGOS E CARREIRA.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6008/oficio_n207_roberto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6008/oficio_n207_roberto.pdf</t>
   </si>
   <si>
     <t>OFICIO N°207/2025 SOLICITAR FORNECIMENTO DE 10.000 (DEZ MIL) LITROS DE ÓLEO DIESEL A FIM DE ATENDER AS NECESSIDADES DOS SERVIÇOS ESSENCIAIS DA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6004/oficio_n208.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6004/oficio_n208.pdf</t>
   </si>
   <si>
     <t>OFICIO N°208/2025 REF:SOBRE OS PROJETOS 164/2024, E 165/2024.</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6005/oficio_n209.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6005/oficio_n209.pdf</t>
   </si>
   <si>
     <t>OFICIO N°209/2025 REF: SOBRE A REGULARIZAÇÃO FUNDIÁRIAS DAS MORADIAS PRÓXIMAS AOS CÓRREGOS E ADJACENTES.</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6021/oficio_212_rafael.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6021/oficio_212_rafael.pdf</t>
   </si>
   <si>
     <t>OFICIO 212/2025 Ref: Sobre a Contribuição da Iluminação Pública</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6020/oficio_213_rafael.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6020/oficio_213_rafael.pdf</t>
   </si>
   <si>
     <t>OFICIO 213/2025 SOBRE A CONTRIBUIÇÃO DA ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6082/oficio_214-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6082/oficio_214-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 214/025 Ref: SOLICITAÇÃO DE PROVIDÊNCIAS PARA MELHORIA DOS SERVIÇOS DOS CORERRIOS EM PARANTINGA.</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6232/oficio_215-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6232/oficio_215-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 215/202 REF: IMPLEMENTAÇÃO URGENTE DE REDUTORES DE VELOCIDADE NA RUA JÃO PESSOA - VILA CONCÓRDIA</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6267/oficio_217-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6267/oficio_217-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 217/2025 REF: SOLICITAÇÃO DE ESCLARECIMENTOS SOBRE OS PROJETOS 083,084 e 085</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6302/oficio_218-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6302/oficio_218-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 218/2025 REF: SOLICITAÇÃO DE RECURSOS PARA SAÚDE DO MUNICÍPIO  DE PARANATINGA - MT</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6301/oficio_219-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6301/oficio_219-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 219/2025 REF: RETIFICAÇÃO DA MOÇÃO DE APLAUSO Nº 011/2025</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6022/oficio_222-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6022/oficio_222-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 222/2025 Ref: III ACAMPAMENTO TERRA LIVRE</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6024/oficio_223-2025_rafael.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6024/oficio_223-2025_rafael.pdf</t>
   </si>
   <si>
     <t>OFICIO 223-2025 Ref: SOLICITAÇÃO DE ESCLARECIMENTOS SOBRE A LEI Nº 007/2025</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6213/oficio_254-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6213/oficio_254-2022.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 254/2022 REF: REIVINDICAÇÃO DE APARELHOS PARA MELHORIAS NA ESTRUTURA DA SAÚDE PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6212/oficio_268-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6212/oficio_268-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 268/2025 REF: A SOLICITAÇÃO DE  UMA REFORMA/REVITALIZAÇÃO GERAL NA CASA LAR E REFORMA E REVITALIZAÇÃO NAS UNIDADES DO CREAS</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6215/oficio_273-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6215/oficio_273-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 273/2025 REF: INFORMAÇÕES ORGANIZAÇÃO SOCIAL - O.S.</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6572/oficio_n285_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6572/oficio_n285_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°285/2025 REF: AO PROJETO DE LEI CM N°3021/2025.</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6574/oficio_n288_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6574/oficio_n288_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°288/2025 REF: AO PROJETO DE LEI N°178/2025.</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6147/oficio_290-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6147/oficio_290-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 290/2025 REF: SOLICITAÇÃO DE TRANSPORTE PARA MÃES E FAMILIARES DE ATLETAS - FINAL DOS JOGOS EM CAMPO VERDE</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6198/oficio_n291.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6198/oficio_n291.pdf</t>
   </si>
   <si>
     <t>OFICIO N°291/2025 ASSUNTO: EMENDA PARA CONSTRUÇÃO DE CENTRO DE REABILITAÇÃO.</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6594/oficio_n294_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6594/oficio_n294_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°294/2025 REF: AS LEIS N°3036 A 3042.</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6590/oficio_n295_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6590/oficio_n295_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°295/2025 REF: AO PROJETO DE LEI N°188 A 190.</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6211/oficio_297-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6211/oficio_297-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 297/2025 REF: A SOLICITAÇÃO DE TODOS OS COLABORADORES CONTRATADOS JUNTO A COOPERVALE</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6623/oficio_n303_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6623/oficio_n303_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°303/2025 REF: AOS PROJETOS N°201 A 207.</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6631/oficio_n305_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6631/oficio_n305_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°305/2025 REF: A LEI MUNICIPAL N°3043/2025.</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6306/oficio_306-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6306/oficio_306-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 306/2025 REF: EXPANSÃO DE REDE DE ENERGIA ELÉTRICA - ENERGISA S/A - LOTEAMENTO 02 IRMÃOS - RUA 03 - BAIRRO VILA CONCÓRDIA</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6208/oficio_307-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6208/oficio_307-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 307/2025 REF: SOLICITAÇÃO DE RESTAURAÇÃO DE ESTRADA MUNICIPAL - RUMO AO ASSENTAMENTO COLORADO</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6227/oficio_308-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6227/oficio_308-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 308/2025 REF: RECLAMAÇÃO/QUEIXA A VIGILÂNCIA SANTITÁRIA MUNICIPAL</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6634/oficio_n309_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6634/oficio_n309_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°309/2025 REF: AO PROJETO DE LEI N°208 E 209.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6636/oficio_n310_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6636/oficio_n310_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°310/2025 REF: PROJETO DE LEI N°210/2025</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6255/oficio_312-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6255/oficio_312-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 312/2025 REF: AO OFÍCIO 005/2025 - ALDEIA MORIÁ - TERRA INDÍGINA MARECHAL RONDON</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6640/oficio_n315_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6640/oficio_n315_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°315/2025 REF: AS LEIS MUNICIPAL N°3044 A 3053.</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6653/oficio_n318_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6653/oficio_n318_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°318/2025 REF: AOS PROJETOS DE LEI N°211 A 213.</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6308/oficio_330-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6308/oficio_330-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 330/2025 REF: SOLICITAÇÃO URGENTE QUANTO À REGULARIZAÇÃO DA DOCUMENTAÇÃO DA AGÊNCIA TRANSFUSIONAL</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6307/oficio_331-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6307/oficio_331-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 331/2025 REF: VERIFICAÇÃO URGENTE E REGULARIZAÇÃO DO CNES DA UNIDADE MONTE SINAI</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6659/oficio_n332_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6659/oficio_n332_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°332/2025 REF: AOS PROJETOS DE LEI N°214 A 220.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6667/oficio_n333_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6667/oficio_n333_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°333/2025 REF: A LEI MUNICIPAL N°3054/2025.</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6369/oficio_334-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6369/oficio_334-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 334/2025 REF: A MANUTENÇÃO DE ESGOTO NA RUA PRESIDENTE CASTELO BRANCO E MANUNTENÇÃO NA BOMBA DE SUCÇÃO DE ESGOSTO, BASE NA PONTE DO BAIRRO CONCÓRDIA</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6368/oficio_335-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6368/oficio_335-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 335/2025 REF: ODALGIRO GONÇALVES DE MATOS</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6428/oficio_338-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6428/oficio_338-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 338/2025 REF: NECESSIDADE DE AÇÃO TAPA-BURACOS NAS RUAS E AVENIDAS DO BAIRRO RUI BARBOSA E IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA RUA ALCENIR GALVÃO TRINDADE , ALTURA DO Nº 402, BAIRRO RUI BARBOSA</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6427/oficio_339-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6427/oficio_339-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 339-2025 REQUERENDO RESTAURAÇÃO DOS BUEIROS DA FEIRA MUNICIPAL, DO BAIRRO COHAB TEREZA DALLA NORA E DO MERCADO UNIÃO BAIRRO VILA CONCÓRDIA</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6682/oficio_n340.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6682/oficio_n340.pdf</t>
   </si>
   <si>
     <t>OFICIO N°340/2025 REF: AO PROJETO DE LEI N°224 A 226.</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6687/oficio_n341.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6687/oficio_n341.pdf</t>
   </si>
   <si>
     <t>OFICIO N°341/2025 REF: AS LEIS 3061 E 3062.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6690/oficio_n343.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6690/oficio_n343.pdf</t>
   </si>
   <si>
     <t>OFICIO N°343/2025 REF: A RETIRADA/ARQUIVAMENTO DO PROJETO N°034/2025.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6691/oficio_n344.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6691/oficio_n344.pdf</t>
   </si>
   <si>
     <t>OFICIO N°344/2025 REF: O PROJETO DE LEI N°227/2025.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6694/oficio_n348.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6694/oficio_n348.pdf</t>
   </si>
   <si>
     <t>OFICIO N°348/2025 REF: AS LEIS N°3063 A 3070.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6704/oficio_n350.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6704/oficio_n350.pdf</t>
   </si>
   <si>
     <t>OFICIO N°350/2025 REF: A RETIRADA DO PROJETO DE LEI N°214/2025.</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6705/oficio_n351.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6705/oficio_n351.pdf</t>
   </si>
   <si>
     <t>OFICIO N°351/2025 REF: PROJETO DE LEI N°228 A 230.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6722/oficio_n355.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6722/oficio_n355.pdf</t>
   </si>
   <si>
     <t>OFICIO N°355/2025 REF: AO PROJETO DE LEI N°231 A 233.</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6377/oficio_356-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6377/oficio_356-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 356/2025 REF: SOLICITAÇÃO DE VERIFICAÇÃO DE VAZAMENTO DE ÁGUA NA AVENIDA MATO GROSSO E AVENIDA BRASIL</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6723/oficio_n359.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6723/oficio_n359.pdf</t>
   </si>
   <si>
     <t>OFICIO N°359/2025 REF: AO PROJETO DE LEI N°234 A 236.</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6735/oficio_n361.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6735/oficio_n361.pdf</t>
   </si>
   <si>
     <t>OFICIO N°361/2025 REF° AS LEIS N°3071 A 3086.</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6752/oficio_n362.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6752/oficio_n362.pdf</t>
   </si>
   <si>
     <t>OFICIO N°362/2025 REF° AS LEIS N°3087 A 3092.</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6337/oficio_377-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6337/oficio_377-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 377/20205 REF: SOLICITAÇÃO DE INDICAÇÃO DE EMENDA PARLAMENTAR PARA AQUISIÇÃO DE 57 BICICLETAS ELÉTRICAS - PARA USO EM SERVIÇOS DOS PROFISSIONAIS AGENTES COMUNITÁRIOS DE SAÚDE.</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6340/oficio_378-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6340/oficio_378-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 378/2025 REF: SOLICITAR ATENDIMENTO AO OFÍCIO 001/2025 DA ASSOCIAÇÃO ESPORTIVA CROSS CLUBE DE 09 DE JUNHO DE 2025</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6373/oficio_383-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6373/oficio_383-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 383/2025 REF: SOLICITAÇÃO DE RECURSO PARA A AQUISIÇÃO DE EQUIPAMENTOS ESSENCIAIS PARA FUNCIONAMENTO DO CENTRO DE REABILITAÇÃO NO MUNICIPIO DE PARANATINGA - MT</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6375/oficio_384-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6375/oficio_384-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 384/2025 REF: SOLICITAÇÃO DE AQUISIÇÃO DE UM VEÍCULO DESTINADO AO CENTRO DE REABILITAÇÃO</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6374/oficio_388-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6374/oficio_388-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 388/2025 REF: SOLICITAÇÃO A DESTINAÇÃO DE EQUIPAMENTOS DE MOBILIDADE PARA ATENDIMENTO DA POPULAÇÃO DO MUNICIPIO DE PARANATINGA - MT</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5950/oficio_n406_rafael_resposta.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5950/oficio_n406_rafael_resposta.pdf</t>
   </si>
   <si>
     <t>OFICIO N°406/2025 OFICIO RESPOSTA A INDICAÇÃO N°20/2025.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5951/oficio_n407_rafael_resposta.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5951/oficio_n407_rafael_resposta.pdf</t>
   </si>
   <si>
     <t>OFICIO N°407/2025 OFICIO RESPOSTA AO OFICIO N°022/2025.</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5949/oficio_n408_luzia_resposta.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5949/oficio_n408_luzia_resposta.pdf</t>
   </si>
   <si>
     <t>OFICIO N°408/2025 OFICIO RESPOSTA A INDICAÇÃO N°014/2025 E AO OFICIO N°098/2025.</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5947/oficio_n409.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5947/oficio_n409.pdf</t>
   </si>
   <si>
     <t>OFICIO N°409/2025 OFICIO DE RESPOSTA AO REQUERIMENTO N°005/2025.</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5946/oficio_n410_silas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5946/oficio_n410_silas.pdf</t>
   </si>
   <si>
     <t>OFICIO N°410/2025 OFICIO RESPOSTA A SOLICITAÇÃO N°007/2025.</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5948/oficio_n411_silas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5948/oficio_n411_silas.pdf</t>
   </si>
   <si>
     <t>OFICIO N°411/2025 OFICIO DE RESPOSTA AOS REQUERIMENTOS E OFICIOS DO VEREADOR SILAS TSEREBURA.</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6459/oficio_441-2025_1.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6459/oficio_441-2025_1.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 441/2025 REF: SOLICITAÇÃO DE ESCLARECIMENTOS SOBRE OS PROJETOS DE LEI Nº 133, 134 E 135/2025</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6457/oficio_457-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6457/oficio_457-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 457/2025 REF: CONVITE PARA A EXPOPAR 2025</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6491/oficio_469-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6491/oficio_469-2025.pdf</t>
   </si>
   <si>
     <t>Ofício 469/2025 Ref: Solicitação de aquisição de micro-ônibus para transporte de pacientes em tratamento de hemodiálise</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6490/oficio_470-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6490/oficio_470-2025.pdf</t>
   </si>
   <si>
     <t>Ofício 470/2025 Ref: Solicitação de intercessão junto ao Senador Wellington Fagundes para aquisição de micro-ônibus</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6489/oficio_471-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6489/oficio_471-2025.pdf</t>
   </si>
   <si>
     <t>Ofício 471/2025 Ref: Solicitação de intercessão junto ao Senador Wellington Fagundes para aquisição de micro-ônibus</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6516/oficio_475-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6516/oficio_475-2025.pdf</t>
   </si>
   <si>
     <t>Ofício 475/2025  Ref: Solicitação da realização de reparos na ponte localizada antes da entrada da aldeia cabeceira do azul</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6576/oficio_560-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6576/oficio_560-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 560/2025 REF: APOIO À SOLICITAÇÃO DA COMUNIDADE INDÍGENA CADES-BARNEIA-DESTINAÇÃO DE VEÍCULO PICK-UP/CAMIONETE 4X4, 4 PORTAS.</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6603/oficio_565-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6603/oficio_565-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 565/2025 REF: SOLICITAÇÃO DE TRANSPORTE DE PACIENTE PARA CENTRO DE RECUPERAÇÃO EM CUIABÁ E APOIO COM MATERIAS DE HIGIENE PESSOAL</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6605/oficio_566-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6605/oficio_566-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 566/2025 REF: SOLITAÇÃO DE ÔNIBUS PARA ATENDIMENTO A IDOSOS E ESPORTE</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6523/projeto_de_lei_013-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6523/projeto_de_lei_013-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 013/2025</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6477/projeto_de_lei_158_2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6477/projeto_de_lei_158_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 158/2025“  ALTERA LEI Nº A 1.610 DE 18 DE JUNHO DE 2018, QUE ESTABELECE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO, PARA DISPOR SOBRE O SANEAMENTO EM AREAS RURAIS, COMUNIDADES TRADICIONAIS E POVOS INDÍGENAS”.</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6476/projeto_de_lei_159_2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6476/projeto_de_lei_159_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 159/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS;  Festa da Igreja Nossa Senhora Aparecida – Salto da Alegria. R$ 5.000,00</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6475/projeto_de_lei_160-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6475/projeto_de_lei_160-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 160/2025    INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS;  Festa da Igreja Nossa Senhora Aparecida – Salto da Alegria. R$ 5.000,00</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6474/projeto_de_lei_161-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6474/projeto_de_lei_161-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 161/2025 - AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL           ESPECIAL   POR ANULAÇÃO E REMANEJAMENTO E DÁ   OUTRAS PROVIDÊNCIAS.Festa da Igreja Nossa Senhora Aparecida – Salto da Alegria.</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6473/projeto_de_lei_162-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6473/projeto_de_lei_162-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 162/2025 - AUTORIZA O PODER EXECUTIVO A DESTINAR O LOTE 01, DA QUADRA 10, COM UMA ÁREA DE 750,07 M² PARA A CRIAÇÃO DE ABRIGO PARA ANIMAIS ABANDONADOS – REVOGA A LEI Nº 2.614/2023.</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6579/projeto_de_lei_177-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6579/projeto_de_lei_177-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 177/2025 “INSITITUI O AUXÍLIO-MORADIA AOS MILITARES DA RESERVA INTEGRANTES DO PROGRAMA ESCOLAS ESTADUAIS CÍVICO-MILITARES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6582/projeto_de_lei_179-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6582/projeto_de_lei_179-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 179/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1335 – Implementação de Políticas para a Rede Alyne Total...........................................................................................................R$ 18.920,64."</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6581/projeito_de_lei_180-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6581/projeito_de_lei_180-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 180/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1335 – Implementação de Políticas para a Rede Alyne Total...........................................................................................................R$ 18.920,64."</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6580/projeito_de_lei_181-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6580/projeito_de_lei_181-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 181/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1335 – Implementação de Políticas para a Rede Alyne Total...........................................................................................................R$ 18.920,64."</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6585/projeto_de_lei_182-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6585/projeto_de_lei_182-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 182/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1333 – Custeio dos Serviços de Média e Alta Complexidade III Total.........................................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6584/183-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6584/183-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 183/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1333 – Custeio dos Serviços de Média e Alta Complexidade III Total.........................................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6583/projeto_de_lei_184-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6583/projeto_de_lei_184-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 184/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1333 – Custeio dos Serviços de Média e Alta Complexidade III Total.........................................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6588/projeto_de_lei_185-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6588/projeto_de_lei_185-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 185/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1336 – Aquisição de Aparelho Ultrassom Total.............................................................................................R$ 100.000,00."</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6587/projeto_de_lei_186-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6587/projeto_de_lei_186-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 186/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1336 – Aquisição de Aparelho Ultrassom Total.............................................................................................R$ 100.000,00."</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6586/projeto_de_lei_187-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6586/projeto_de_lei_187-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 187/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1336 – Aquisição de Aparelho Ultrassom Total.............................................................................................R$ 100.000,00."</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6400/projeto_de_lei_n128.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6400/projeto_de_lei_n128.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 128/2025 ALTERA A REDAÇÃO DA LEI COMPLEMENTAR N.º 181, DE 21 DE JUNHO DE 2006, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PARANATINGA/MT E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6401/projeto_de_lei_n129.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6401/projeto_de_lei_n129.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 129/2025 DISPÕE SOBRE A ALTERAÇÃO DO INCISO IV DO § 3º DO ART. 4º, O § 4º DO ART. 6º E PARTE DOS_x000D_
 ANEXOS I E III, DA LEI Nº. 2.874/2025 QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE PARANATINGA/MT;</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5824/projeto_de_lei_n01.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5824/projeto_de_lei_n01.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 001/2025 AUTORIZA O PODER EXECUTIVO A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDENCIAS;</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5827/projeto_de_lei_002.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5827/projeto_de_lei_002.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 002/2025 “DISPÕE SOBRE A ALTERAÇÃO DA LEI N. 2858 DE 20 DE DEZEMBRO DEN 2024 - ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE PARANATINGA, BEM COMO IMPLANTA PRINCÍPIOS E MÉTRICAS DE OTIMIZAÇÃO E AUMENTO DA EFICIÊNCIA DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5825/projeto_de_lei_n03.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5825/projeto_de_lei_n03.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. º 003/2025 “DEFINE, NO ÂMBITO DO MUNICÍPIO DE PARANATINGA/MT, O VALOR PARA PAGAMENTO DAS OBRIGAÇÕES DE PEQUENO VALOR (RPV), NOS TERMOS DO ART. 100, §§3º E 4º, DA CONSTITUIÇÃO FEDERAL, COM REDAÇÃO DADA PELA EMENDA CONSTITUCIONAL Nº 062, DE 09 DE DEZEMBRO DE 2009.”</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5826/projeto_de_lei_n04.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5826/projeto_de_lei_n04.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. º 004/2025 “DISPÕE SOBRE ALTERAÇÃO DOS ARTIGOS 40, 78, E 83 DA LEI 533 DE 16 DE DEZEMBRO DE 2008, E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5839/projeto_de_lei_n5.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5839/projeto_de_lei_n5.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 005/2025 “DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE PARANATINGA, BEM COMO IMPLANTA PRINCÍPIOS E MÉTRICAS DE OTIMIZAÇÃO E AUMENTO DA EFICIÊNCIA DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5840/projeto_de_lei_n06.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5840/projeto_de_lei_n06.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. º 006/2025 “DEFINE, NO ÂMBITO DO MUNICÍPIO DE PARANATINGA/MT, O VALOR PARA PAGAMENTO DAS OBRIGAÇÕES DE PEQUENO VALOR (RPV), NOS TERMOS DO ART. 100, §§3º E 4º, DA CONSTITUIÇÃO FEDERAL, COM REDAÇÃO DADA PELA EMENDA CONSTITUCIONAL Nº 062, DE 09 DE DEZEMBRO DE 2009.”</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5841/projeto_de_lei_n07.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5841/projeto_de_lei_n07.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. º 007/2025 “DISPÕE SOBRE ALTERAÇÃO DOS ARTIGOS 40, 78, e 83 da LEI 533 DE 16 DE DEZEMBRO DE 2008, E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5844/projeto_de_lei_n008.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5844/projeto_de_lei_n008.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. º 008/2025 AUTORIZA O MUNICÍPIO DE PARANATINGA/MT A PARTICIPAR DO CONSÓRCIO INTERMUNICIPAL DE COMPRAS PÚBLICAS DO ESTADO DE MATO GROSSO – MT COMPRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5851/projeto_de_lei_n009.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5851/projeto_de_lei_n009.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. 009/2025. “AUTORIZA O PODER EXECUTIVO A CONCEDER PREMIAÇÃO DE R$ 30.000,00 (TRINTA MIL REAIS) PARA OS CAMPEONATOS DE FUTSAL, VOLEI E FUTEBOL.”</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5852/projeto_de_lei_n010.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5852/projeto_de_lei_n010.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 010/2025 AUTORIZA O PODER EXECUTIVO A DESTINAR UMA ÁREA DE 1.975,76 M² DA MATRICULA N. 21.260 PARA A CONTRUÇÃO DE INSTITUIÇÃO DE ENSINO DO MUNICÍPIO DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5863/projeto_de_lei_n011.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5863/projeto_de_lei_n011.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. º 011/2025. “AUTORIZA O PODER EXECUTIVO A CONCEDER PREMIAÇÃO DE R$ 30.000,00 (TRINTA MIL REAIS) PARA OS CAMPEONATOS DE FUTSAL, VOLEI E FUTEBOL.”</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5864/projeto_de_lei_n012.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5864/projeto_de_lei_n012.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 012/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1294 – Conclusão da Reforma da Praça Jose Maria de Lima/MP/MT Total..............................................................................................R$ 130.309,68."</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5865/projeto_de_lei_n013.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5865/projeto_de_lei_n013.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 013/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1294 – Conclusão da Reforma da Praça Jose Maria de Lima/MP/MT  Total..............................................................................................R$ 130.309,68."</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5866/projeto_de_lei_n014.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5866/projeto_de_lei_n014.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 014/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA 2025 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1294 – Conclusão da Reforma da Praça Jose Maria de Lima/MP/MT Total..............................................................................................R$ 130.309,68</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5883/projeto_de_lei_n015.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5883/projeto_de_lei_n015.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 015/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade.: 1295 – Manutenção e Atividade dos Recursos do FETHAB (custeio) II Total.....................................................................................................R$ 5.000,00."</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5884/projeto_de_lei_n016.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5884/projeto_de_lei_n016.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 016/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade.: 1295 – Manutenção e Atividade dos Recursos do FETHAB (custeio) II Total.....................................................................................................R$ 5.000,00."</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5885/projeto_de_lei_n017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5885/projeto_de_lei_n017.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 017/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2025 POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade.: 1295 – Manutenção e Atividade dos Recursos do FETHAB (custeio) II Total.....................................................................................................R$ 5.000,00."</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5901/projeto_de_lei_n018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5901/projeto_de_lei_n018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 018/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1296 – Recuperação e Melhoria de Toda Pavimentação Asfáltica II Total.............................................................................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5902/projeto_de_lei_n019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5902/projeto_de_lei_n019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 019/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1296 – Recuperação e Melhoria de Toda Pavimentação Asfáltica II Total.............................................................................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5903/projeto_de_lei_n020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5903/projeto_de_lei_n020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 020/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA 2025 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1296 – Recuperação e Melhoria de Toda Pavimentação Asfáltica II Total.............................................................................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5918/projeto_de_lei_n021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5918/projeto_de_lei_n021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 021/2025 “ALTERA OS INCISOS I E II DO ART. 1º DA LEI MUNICIPAL N.º 2872/2024, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5932/projeto_de_lei_n022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5932/projeto_de_lei_n022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 022/2025 “DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO FISCAL E REALIZAÇÃO DE MUTIRÃO FISCAL DO MUNICÍPIO DE PARANATINGA – MT E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5933/projeto_de_lei_n023.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5933/projeto_de_lei_n023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. º 023/2025 “DISPÕE SOBRE A CRIAÇÃO DO CONSELHO E FUNDO MUNICIPAL DE ESPORTE DO MUNICÍPIO DE PARANATINGA/MT.”</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5952/projeto_de_lei_n024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5952/projeto_de_lei_n024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 024/2025 “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A DISPONIBILIDADE DE AMBULÂNCIA COM ENFERMEIROS (AS), SOCORRISTAS, CAMINHÃO PIPA, CAMINHÃO PARA TRANSPORTE DE MATERIAL DE ATERRO E MAQUINÁRIO AGRÍCOLA PARA SER UTILIZADO NA PISTA DE LAÇO, PARA O EVENTO PROVA DO LAÇO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5953/projeto_de_lei_n025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5953/projeto_de_lei_n025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 025/2025  AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº _x000D_
 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade.: 1298 – Manutenção e Encargos com o Programa Melhor em Casa Total da suplementação..........................................................................R$ 1.001.200,00."</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5954/projeto_de_lei_n026.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5954/projeto_de_lei_n026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 026/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade.: 1298 – Manutenção e Encargos com o Programa Melhor em Casa Total da suplementação..........................................................................R$ 1.001.200,00."</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5955/projeto_de_lei_n027.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5955/projeto_de_lei_n027.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 027/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade.: 1298 – Manutenção e Encargos com o Programa Melhor em Casa Total da suplementação..........................................................................R$ 1.001.200,00."</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5956/projeto_de_lei_n028.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5956/projeto_de_lei_n028.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. º 028/2025. “DISPÕE SOBRE A COBRANÇA DE TAXA DE INSCRIÇÃO E/OU TAXA DE ARBITRAGEM PARA A REALIZAÇÃO DE EVENTOS NO ÂMBITO DO MUNICÍPIO PARANATINGA MT E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5957/projeto_de_lei_n029.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5957/projeto_de_lei_n029.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. º 029/2025. “AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR O PROCESSO SELETIVO SIMPLIFICADO PARA ATENDER NECESSIDADES EXCEPCIONAIS OU TEMPORÁRIAS DAS SEGUINTES SECRETARIAS MUNICIPAIS: ADMINISTRAÇÃO, AGRICULTURA, ASSISTÊNCIA SOCIAL, EDUCAÇÃO, CULTURA E TURISMO, OBRAS E SERVIÇOS URBANOS, TRANSPORTES, MEIO AMBIENTE, SAÚDE, HABITAÇÃO E REGULARIZAÇÃO FUNDIÁRIA DO MUNICÍPIO DE PARANATINGA-MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5975/projeto_de_lei_n030.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5975/projeto_de_lei_n030.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 030/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1297 – Construção de conjunto habitacional com 30 casas no Município Total...............................................................................................R$ 3.961.588,25."</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5976/projeto_de_lei_n031.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5976/projeto_de_lei_n031.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 031/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1297 – Construção de conjunto habitacional com 30 casas no Município Total...............................................................................................R$ 3.961.588,25."</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5977/projeto_de_lei_n032.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5977/projeto_de_lei_n032.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 032/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT DO EXERCICIO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1297 – Construção de conjunto habitacional com 30 casas no Município Total...............................................................................................R$ 3.961.588,25."</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5978/projeto_de_lei_n033.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5978/projeto_de_lei_n033.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. 033/2025 “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A FORNECIMENTO DE MAQUINAS AFIM DE APOIAR A REALIZAÇÃO DA EXPO CENTRO/2025 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6006/projeto_de_lei_n034.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6006/projeto_de_lei_n034.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. 034/2025 “DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE PARANATINGA-MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6033/projeto_de_lei_n035.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6033/projeto_de_lei_n035.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 035/2025 “REVOGA- SE A LEI DE Nº 2754/2024, QUE DISPÕE SOBRE A DOAÇÃO DE TERRENO À EMPRESA PAIAGUAS AGRI S/A, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6026/projeto_de_lei_n036.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6026/projeto_de_lei_n036.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 036/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1309 – Execução de Ações-Cartão/Defesa Civil Total........................................................................................................R$ 196.496,00."</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6027/projeto_de_lei_n037.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6027/projeto_de_lei_n037.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 037/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1309 – Execução de Ações-Cartão/Defesa Civil Total........................................................................................................R$ 196.496,00."</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6028/projeto_de_lei_n038.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6028/projeto_de_lei_n038.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 038/2025. AUTORIZA O PODER EXECUTIVOMUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1309 – Execução de Ações-Cartão/Defesa Civil Total........................................................................................................R$ 196.496,00."</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6029/projeto_de_lei_n039.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6029/projeto_de_lei_n039.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 039/2025.  AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1308 – Aquisição de Um Micro-ônibus Total..........................................................................................................R$ 611.000,00."</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6030/projeto_de_lei_n040.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6030/projeto_de_lei_n040.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 040/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1308 – Aquisição de Um Micro-ônibus Total..........................................................................................................R$ 611.000,00</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6031/projeto_de_lei_n041.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6031/projeto_de_lei_n041.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 041/2025. O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS Projeto/Atividade: 1308 – Aquisição de Um Micro-ônibus Total..........................................................................................................R$ 611.000,00."</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6037/projeto_de_lei_n042.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6037/projeto_de_lei_n042.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 042/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1307 – Aquisição de Equipamentos e Materiais_x000D_
 Permanentes p/ o Programa Imuniza Mais MT Total................................................................................................R$ 250.428,09."</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6038/projeto_de_lei_n043.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6038/projeto_de_lei_n043.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 043/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ_x000D_
 OUTRAS PROVIDENCIAS Projeto/Atividade: 1307 – Aquisição de Equipamentos e Materiais Permanentes p/ o Programa Imuniza Mais MT Total................................................................................................R$ 250.428,09."</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6039/projeto_de_lei_n044.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6039/projeto_de_lei_n044.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 044/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1307 – Aquisição de Equipamentos e Materiais Permanentes p/ o Programa Imuniza Mais MT Total................................................................................................R$ 250.428,09."</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6040/projeto_de_lei_n045.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6040/projeto_de_lei_n045.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 045/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade.: 1305 – Aquisição de uma Ambulância UTI Móvel Total.......................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6041/projeto_de_lei_n046.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6041/projeto_de_lei_n046.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 046/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ_x000D_
 OUTRAS PROVIDENCIAS Projeto/Atividade.: 1305 – Aquisição de uma Ambulância UTI Móvel Total.......................................................................................R$_x000D_
 200.000,00."</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6042/projeto_de_lei_n047.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6042/projeto_de_lei_n047.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 047/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade.: 1305 – Aquisição de uma Ambulância UTI Móvel Total.......................................................................................R$_x000D_
 200.000,00."</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6043/projeto_de_lei_n48.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6043/projeto_de_lei_n48.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 048/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1306 – Aquisição de Equipamentos e Materiais_x000D_
 Permanentes Hospitalares Total...............................................................................................R$167.354,59."</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6044/projeto_de_lei_n049.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6044/projeto_de_lei_n049.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 049/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1306 – Aquisição de Equipamentos e Materiais Permanentes Hospitalares Total...............................................................................................R$ 167.354,59."</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6045/projeto_de_lei_n050.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6045/projeto_de_lei_n050.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 050/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1306 – Aquisição de Equipamentos e Materiais Permanentes Hospitalares Total...............................................................................................R$ 167.354,59."</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6046/projeto_de_lei_n051.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6046/projeto_de_lei_n051.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 051/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1300 – Custeio da Assistência Ambulatorial e_x000D_
 Hospitalar de Média Complexidade I Total..............................................................................................R$51.247,06."</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6047/projeto_de_lei_n052.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6047/projeto_de_lei_n052.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 052/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1300 – Custeio da Assistência Ambulatorial e Hospitalar de Média Complexidade I Total..............................................................................................R$51.247,06."</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6048/projeto_de_lei_n053.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6048/projeto_de_lei_n053.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 053/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1300 – Custeio da Assistência Ambulatorial e Hospitalar de Média Complexidade I Total..............................................................................................R$ 51.247,06."</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6049/projeto_de_lei_n054.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6049/projeto_de_lei_n054.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 054/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1299 – Custeio dos Serviços de Média e Alta_x000D_
 Complexidade I - Emenda Parlamentar Estadual Total...........................................................................................R$150.000,00."</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6050/projeto_de_lei_n055.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6050/projeto_de_lei_n055.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 055/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1299 – Custeio dos Serviços de Média e Alta Complexidade I - Emenda Parlamentar Estadual Total...........................................................................................R$150.000,00."</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6051/projeto_de_lei_n056.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6051/projeto_de_lei_n056.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 056/2025. O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS Projeto/Atividade: 1299 – Custeio dos Serviços de Média e Alta Complexidade I - Emenda Parlamentar Estadual Total...........................................................................................R$150.000,00."</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6052/projeto_de_lei_n057.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6052/projeto_de_lei_n057.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 057/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1301 – Custeio dos Serviços de Média e Alta_x000D_
 Complexidade II Total..............................................................................................R$ 470.987,05."</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6053/projeto_de_lei_n058.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6053/projeto_de_lei_n058.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 058/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1301 – Custeio dos Serviços de Média e Alta Complexidade II Total..............................................................................................R$ 470.987,05."</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6054/projeto_de_lei_n059.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6054/projeto_de_lei_n059.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 059/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1301 – Custeio dos Serviços de Média e Alta Complexidade II Total..............................................................................................R$ 470.987,05."</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6055/projeto_de_lei_n060.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6055/projeto_de_lei_n060.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 060/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1302 – Custeio dos Serviços de Média e Alta_x000D_
 Complexidade III Total.............................................................................................R$615.624,82."</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6056/projeto_de_lei_n061.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6056/projeto_de_lei_n061.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 061/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1302 – Custeio dos Serviços de Média e Alta Complexidade III Total.............................................................................................R$615.624,82."</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6057/projeto_de_lei_n062.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6057/projeto_de_lei_n062.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 062/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1302 – Custeio dos Serviços de Média e Alta Complexidade III Total.............................................................................................R$ 615.624,82."</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6058/projeto_de_lei_n063.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6058/projeto_de_lei_n063.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 063/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1303 – Custeio dos Serviços de Média e Alta_x000D_
 Complexidade IV Total.....................................................................................R$ 19.866,49."</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6059/projeto_de_lei_n064.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6059/projeto_de_lei_n064.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 064/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1303 – Custeio dos Serviços de Média e Alta Complexidade IV Total.....................................................................................R$19.866,49."</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6060/projeto_de_lei_n065.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6060/projeto_de_lei_n065.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 065/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1303 – Custeio dos Serviços de Média e Alta Complexidade IV Total.....................................................................................R$ 19.866,49."</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6061/projeto_de_lei_n066.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6061/projeto_de_lei_n066.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 066/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1304 – Custeio dos Serviços de Média e Alta Complexidade V – Emenda Parlamentar nº 211/2024 Total............................................................................................R$370.000,00."</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6062/projeto_de_lei_n067.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6062/projeto_de_lei_n067.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 067/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1304 – Custeio dos Serviços de Média e Alta Complexidade V – Emenda Parlamentar nº 211/2024 Total............................................................................................R$370.000,00."</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6063/projeto_de_lei_n068.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6063/projeto_de_lei_n068.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 068/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1304 – Custeio dos Serviços de Média e Alta Complexidade V – Emenda Parlamentar nº 211/2024 Total............................................................................................R$ 370.000,00."</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6078/projeto_de_lei_n069.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6078/projeto_de_lei_n069.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 069/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1310 – Aquisição de Instrumentos para Banda Musical Total.............................................................................................R$ 107.399,93."</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6079/projeto_de_lei_n070.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6079/projeto_de_lei_n070.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 070/2025. INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1310 – Aquisição de Instrumentos para Banda Musical Total.............................................................................................R$ 107.399,93."</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6080/projeto_de_lei_n071.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6080/projeto_de_lei_n071.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 071/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT DO EXERCICIO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1310 – Aquisição de Instrumentos para Banda Musical Total.............................................................................................R$ 107.399,93."</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6097/projeto_de_lei_n72.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6097/projeto_de_lei_n72.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 072/2025 “DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCICIO DE 2026 DO MUNICÍPIO DE PARANATINGA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6102/projeto_de_lei_n073.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6102/projeto_de_lei_n073.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 073/2025. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL SUPLEMENTAR POR ANULAÇÃO E SUPLEMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6103/projeto_de_lei_n074.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6103/projeto_de_lei_n074.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 074/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1311 – Aquisição de Equipamentos e Mat. Permanentes p/ a Unidades Descentralizadas de Reabilitações (UDR´s) e (CERs) Total..............................................................................................R$ 33.000,00."</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6104/projeto_de_lei_n075.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6104/projeto_de_lei_n075.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 075/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1311 – Aquisição de Equipamentos e Mat. Permanentes p/ a Unidades Descentralizadas de Reabilitações (UDR´s) e (CERs) Total..............................................................................................R$ 33.000,00.</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6105/projeto_de_lei_n076.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6105/projeto_de_lei_n076.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 076/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1311 – Aquisição de Equipamentos e Mat. Permanentes p/ a Unidades Descentralizadas de Reabilitações (UDR´s) e (CERs) Total..............................................................................................R$ 33.000,00."</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6106/projeto_de_lei_n077.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6106/projeto_de_lei_n077.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 077/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1312 – Implementação de Políticas p/ a Rede Alyne Total......................................................................................................R$ 18.920,64."</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6107/projeto_de_lei_n078.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6107/projeto_de_lei_n078.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 078/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1312 – Implementação de Políticas p/ a Rede Alyne Total......................................................................................................R$ 18.920,64."</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6108/projeto_de_lei_n079.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6108/projeto_de_lei_n079.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 079/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1312 – Implementação de Políticas p/ a Rede Alyne Total......................................................................................................R$ 18.920,64."</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6111/projeto_de_lei_n080.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6111/projeto_de_lei_n080.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 080/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1313 – Destinação Adequada de Resíduos Sólidos Domestico, com o Recursos, CFM - Compensação Financeira pela Exploração Mineral Total.......................................................................................................R$ 1.500.000,00.</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6112/projeto_de_lei_n081.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6112/projeto_de_lei_n081.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 081/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1313 – Destinação Adequada de Resíduos Sólidos Domestico, com o Recursos, CFM - Compensação Financeira pela Exploração Mineral Total.......................................................................................................R$ 1.500.000,00."</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6113/projeto_de_lei_n082.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6113/projeto_de_lei_n082.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 082/2025 AUTORIZA O PODER EXECUTIVOMUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA 2025 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1313 – Destinação Adequada de Resíduos Sólidos Domestico, com o Recursos, CFM - Compensação Financeira pela Exploração Mineral Total.......................................................................................................R$ 1.500.000,00."</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6140/projeto_de_lei_n083.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6140/projeto_de_lei_n083.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 083/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1294 – Conclusão da Reforma da Praça Jose Maria de Lima/MP/MT Total...............................................................................................R$ 135.309,68."</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6141/projeto_de_lei_n084.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6141/projeto_de_lei_n084.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 084/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1294 – Conclusão da Reforma da Praça Jose Maria de Lima/MP/MT Total...............................................................................................R$ 135.309,68."</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6142/projeto_de_lei_n085.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6142/projeto_de_lei_n085.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 085/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICONAL ESPECIAL NA LOA 2025 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1294 – Conclusão da Reforma da Praça Jose Maria de Lima/MP/MT Total...............................................................................................R$ 135.309,68."</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6143/projeto_de_lei_n086.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6143/projeto_de_lei_n086.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 086/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1314 – Aquisição de Equipamentos e Materiais Permanentes p/ Unidade de Saúde do Santiago do Norte e Salto da Alegria Total..........................................................................................................R$ 93.378,15."</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6144/projeto_de_lei_n087.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6144/projeto_de_lei_n087.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 087/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1314 – Aquisição de Equipamentos e Materiais Permanentes p/ Unidade de Saúde do Santiago do Norte e Salto da Alegria Total..........................................................................................................R$ 93.378,15."</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6145/projeto_de_lei_n088.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6145/projeto_de_lei_n088.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 088/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1314 – Aquisição de Equipamentos e Materiais Permanentes p/ Unidade de Saúde do Santiago do Norte e Salto da Alegria Total..........................................................................................................R$ 93.378,15."</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6146/projeto_de_lei_n089.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6146/projeto_de_lei_n089.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 089/2025 “ALTERA O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE PARANATINGA – MT E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6203/projeto_de_lei_n090.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6203/projeto_de_lei_n090.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 090/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2192 – Manutenção e Encargos com a Sec. de Receita II Total..........................................................................................................R$ 1.185.000,00."</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6204/projeto_de_lei_n091.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6204/projeto_de_lei_n091.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 091/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2192 – Manutenção e Encargos com a Sec. de Receita II Total..........................................................................................................R$ 1.185.000,00."</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6205/projeto_de_lei_n092.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6205/projeto_de_lei_n092.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 092/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 2192 – Manutenção e Encargos com a Sec. de Receita II Total..........................................................................................................R$ 1.185.000,00."</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6217/projeto_de_lei_n093.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6217/projeto_de_lei_n093.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 093/2025 “AUTORIZA O PODER EXECUTIVO CONCEDER RECOMPOSIÇÃO DA PERDA SALARIAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6225/projeto_de_lei_n_094__2025_000421.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6225/projeto_de_lei_n_094__2025_000421.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 094/2025 “ALTERA A LEI MUNICIPAL Nº 1.737, DE 18 DE MARÇO DE 2019, QUE INSTITUI O PROGRAMA MUNICIPAL DE PARCERIAS PÚBLICO-PRIVADAS – PPP DO MUNICÍPIO DE PARANATINGA/MT, ATUALIZANDO PROCEDIMENTOS CONFORME A LEI FEDERAL Nº 11.079/2004 E O DECRETO FEDERAL Nº 8.428/2015.”</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6230/projeto_de_lei_n96.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6230/projeto_de_lei_n96.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 096/2025 “DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 4º, §3º, INCISO IV E ANEXOS I E III DA LEI Nº 2874/2025 E A SUPRESSÃO DA EXPRESSÃO, CONSTANTE NO ANEXO III DA LEI Nº 2874/2025, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6248/projeto_de_lei_n097.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6248/projeto_de_lei_n097.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 097/2025 “REGULAMENTA A CARREIRA DOS SERVIDORES EFETIVOS DO CARGO DE RECEPCIONISTA DO MUNICÍPIO DE PARANATINGA-MT ADEQUANDO SEUS VENCIMENTOS, CONFORME O DISPOSTO NO ANEXO DA LEI MUNICIPAL DE Nº 2283/2022, REGULAMENTANDO, PORTANTO, O ANEXO VI – TABELA DE VENCIMENTOS DA LEI Nº 035/2003.”</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6240/projeto_de_lei_n98.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6240/projeto_de_lei_n98.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 098/2025 REVOGA A LEI N.º 2392/2022, QUE AUTORIZA A ADESÃO DO MUNICÍPIO AO CONSÓRCIO ARIS-MT, E AUTORIZAR A CELEBRAÇÃO DE CONVÊNIO COM NOVA AGÊNCIA REGULADORA.</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6241/projeto_de_lei_n99.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6241/projeto_de_lei_n99.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 099/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1315 – Drenagem Pluvial da Avenida XV de novembro, Alto dos Bandeirantes e Bueiro no Jardim Paraiso, Recursos do FEP/CFM Total.....................................................................................................R$ 3.750.059,77."</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6242/projeto_de_lei_n100.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6242/projeto_de_lei_n100.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 100/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1315 – Drenagem Pluvial da Avenida XV de novembro, Alto dos Bandeirantes e Bueiro no Jardim Paraiso, Recursos do FEP/CFM Total.....................................................................................................R$ 3.750.059,77."</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6243/projeto_de_lei_n101.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6243/projeto_de_lei_n101.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 101/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO EXCESSO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1315 – Drenagem Pluvial da Avenida XV de novembro, Alto dos Bandeirantes e Bueiro no Jardim Paraiso, Recursos do FEP/CFM Total......................................................................................................R$ 3.750.059,77."</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6244/projeto_de_lei_n102.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6244/projeto_de_lei_n102.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 102/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1316 – Pavimentação e Sinalização do Bairro Alto dos Bandeirantes, Rec. LC. 176/2020 Total............................................................................................R$ 1.174.323,46."</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6245/projeto_de_lei_n103.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6245/projeto_de_lei_n103.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 103/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1316 – Pavimentação e Sinalização do Bairro Alto dos Bandeirantes, Rec. LC. 176/2020 Total............................................................................................R$ 1.174.323,46."</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6246/projeto_de_lei_n104.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6246/projeto_de_lei_n104.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 104/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL POR EXCESSO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1316 – Pavimentação e Sinalização do Bairro Alto dos Bandeirantes, Rec. LC. 176/2020 Total............................................................................................R$ 1.174.323,46."</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6258/projeto_de_lei_n105.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6258/projeto_de_lei_n105.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 105/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1317– Aniversário de Paranatinga 2025 Total.......................................................................................................R$ 672.608,10."</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6259/projeto_de_lei_n106.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6259/projeto_de_lei_n106.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 106/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1317– Aniversário de Paranatinga 2025 Total......................................................................................................R$ 672.608,10."</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6260/projeto_de_lei_n107.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6260/projeto_de_lei_n107.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 107/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPERAVIT E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1317– Aniversário de Paranatinga 2025 Total.......................................................................................................R$ 672.608,10."</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6262/projeto_de_lei_n108.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6262/projeto_de_lei_n108.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 108/2025 “REGULAMENTA A CARREIRA DOS SERVIDORES EFETIVOS DO CARGO DE RECEPCIONISTA DO MUNICÍPIO DE PARANATINGA-MT ADEQUANDO SEUS VENCIMENTOS, CONFORME O DISPOSTO NO ANEXO DA LEI MUNICIPAL DE Nº 2283/2022, REGULAMENTANDO, PORTANTO, O ANEXO VI – TABELA DE VENCIMENTOS DA LEI Nº 035/2003.”</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6283/projeto_de_lei_n109.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6283/projeto_de_lei_n109.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 109/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1319– Conservação de Estrada Vicinal não Pavimentada/Rec. CIDE Total....................................................................................................R$ 648.850,43."</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6284/projeto_de_lei_n110.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6284/projeto_de_lei_n110.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 110/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1319– Conservação de Estrada Vicinal não Pavimentada/Rec. CIDE Total....................................................................................................R$ 648.850,43."</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6285/projeto_de_lei_n111.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6285/projeto_de_lei_n111.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 111/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT E EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1319– Conservação de Estrada Vicinal não Pavimentada/Rec. CIDE Total....................................................................................................R$ 648.850,43."</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6286/projeto_de_lei_n112.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6286/projeto_de_lei_n112.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 112/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1318 – Reconstrução de 11 Pontes em Concreto/Defesa Civil Total....................................................................................................R$ 7.261.562,00."</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6287/projeto_de_lei_n113.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6287/projeto_de_lei_n113.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 113/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1318 – Reconstrução de 11 Pontes em Concreto/Defesa Civil Total....................................................................................................R$ 7.261.562,00."</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6288/projeto_de_lei_n114.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6288/projeto_de_lei_n114.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 114/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT E EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1318 – Reconstrução de 11 Pontes em Concreto/Defesa Civil Total....................................................................................................R$ 7.261.562,00."</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6324/projeto_de_lei_n115.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6324/projeto_de_lei_n115.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 115/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2194 – Manutenção e Atividades dos Recursos do FMT 70% Total....................................................................................................R$ 2.430.120,00."</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6326/projeto_de_lei_n116.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6326/projeto_de_lei_n116.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 116/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2194 – Manutenção e Atividades dos Recursos do FMT 70% Total....................................................................................................R$ 2.430.120,00."</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6327/projeto_de_lei_n117.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6327/projeto_de_lei_n117.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 117/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 2194 – Manutenção e Atividades dos Recursos do FMT 70% Total....................................................................................................R$ 2.430.120,00."</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6328/projeto_de_lei_n118.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6328/projeto_de_lei_n118.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 118/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2193 – Manutenção e Atividade dos Recursos do FMT 30% Total............................................................................................R$ 1.040.000,00."</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6329/projeto_de_lei_n119.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6329/projeto_de_lei_n119.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 119/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2193 – Manutenção e Atividade dos Recursos do FMT 30% Total............................................................................................R$ 1.040.000,00."</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6330/projeto_de_lei_n120.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6330/projeto_de_lei_n120.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 120/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL POR EXCESSO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 2193 – Manutenção e Atividade dos Recursos do FMT 30% Total............................................................................................R$ 1.040.000,00."</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6343/projeto_de_lei_n121.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6343/projeto_de_lei_n121.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 121/2025 - AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS - Crédito Adicional Suplementar no valor de 20% (vinte por cento)</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6344/projeto_de_lei_n122.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6344/projeto_de_lei_n122.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 122/2025 - “PRORROGA, ATÉ 31 DE DEZEMBRO DE 2026, A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO, APROVADO POR MEIO DA LEI MUNICIPAL Nº 1.216/2015.”</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6346/projeto_de_lei_n123.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6346/projeto_de_lei_n123.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 123/2025 “AUTORIZA O	EXECUTIVO MUNICIPAL A REVOGAR A LEI DE Nº 1486/2017 – E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6382/projeto_de_lei_n124.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6382/projeto_de_lei_n124.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 124/2025 “AUTORIZA O PODER EXECUTIVO CONTRATAR SERVIDORES POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, POR MEIO DE PROCESSO SELETIVO SIMPLIFICADO, NOS TERMOS DO ART. 37, INCISO IX DA CONSTITUIÇÃO FEDERAL E LEI MUNICIPAL 106 DE 03 DE MAIO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6383/projeto_de_lei_n125.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6383/projeto_de_lei_n125.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 125/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1320 – Custeio da Assistência Ambulatorial e Hospitalar de Média Complexidade Mais MT – Fila Zero Total............................................................................................R$ 168.508,38."</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6384/projeto_de_lei_n126.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6384/projeto_de_lei_n126.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 126/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1320 – Custeio da Assistência Ambulatorial e Hospitalar de Média Complexidade Mais MT – Fila Zero Total............................................................................................R$ 168.508,38."</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6385/projeto_de_lei_n127.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6385/projeto_de_lei_n127.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 127/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1320 – Custeio da Assistência Ambulatorial e Hospitalar de Média Complexidade Mais MT – Fila Zero Total............................................................................................R$ 168.508,38."</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6402/projeto_de_lei_n130.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6402/projeto_de_lei_n130.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 130/2025 DISPÕE SOBRE A CRIAÇÃO DA EQUIPE MULTIPROFISSIONAL ESPECIALIZADA NO ATENDIMENTO DE PESSOAS NEURODIVERGENTES E NEUROTÍPICAS E DOS RESPECTIVOS CARGOS NA SECRETARIA MUNICIPAL DE SAÚDE DE PARANATINGA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6407/projeto_de_lei_n131.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6407/projeto_de_lei_n131.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 131/2025 “DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2302/2022 E FIXA O PLANO DE CARREIRA, CARGOS E SALÁRIOS DOS PROFISSIONAIS DA EQUIPE MULTIPROFISSIPROJETO DE LEI Nº 131/2025 “DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2302/2022 E FIXA O PLANO DE CARREIRA, CARGOS E SALÁRIOS DOS PROFISSIONAIS DA EQUIPE MULTIPROFISSIONAL DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DPARANATINGA_x0002_MT E DÁ OUTRAS PROVIDENCIAS.” NAL DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE PARANATINGA_x0002_MT E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6418/projeto_de_lei_n133.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6418/projeto_de_lei_n133.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 133/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1322 – Custeio dos Serviços de Média e Alta complexidade Total..................................................................................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6419/projeto_de_lei_n134.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6419/projeto_de_lei_n134.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 134/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1322 – Custeio dos Serviços de Média e Alta complexidade Total..................................................................................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6420/projeto_de_lei_n135.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6420/projeto_de_lei_n135.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 135/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1322 – Custeio dos Serviços de Média e Alta complexidade Total..................................................................................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6421/projeto_de_lei_n136.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6421/projeto_de_lei_n136.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 136/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1321 – Incremento Temporário ao Custeio dos Serviços de Atenção Primária em Saúde Total.................................................................................................R$ 400.044,00."</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6422/projeto_de_lei_n137.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6422/projeto_de_lei_n137.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 137/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1321 – Incremento Temporário ao Custeio dos Serviços de Atenção Primária em Saúde Total.................................................................................................R$ 400.044,00."</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6423/projeto_de_lei_n138.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6423/projeto_de_lei_n138.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 138/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1321 – Incremento Temporário ao Custeio dos Serviços de Atenção Primária em Saúde Total.................................................................................................R$ 400.044,00."</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6424/projeto_de_lei_n139.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6424/projeto_de_lei_n139.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 139/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1323 – Aquisição de uma Ambulância UTI Móvel II Total..............................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6425/projeto_de_lei_n140.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6425/projeto_de_lei_n140.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 140/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1323 – Aquisição de uma Ambulância UTI Móvel II Total..............................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6426/projeto_de_lei_n141.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6426/projeto_de_lei_n141.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 141/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1323 – Aquisição de uma Ambulância UTI Móvel II Total..............................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6445/projeto_de_lei_n142.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6445/projeto_de_lei_n142.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 142/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1325 – Aquisição de Tablets e Notebooks para os ACS Total...........................................................................................................R$ 132.916,00."</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6446/projeto_de_lei_n143.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6446/projeto_de_lei_n143.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 143/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1325 – Aquisição de Tablets e Notebooks para os ACS Total...........................................................................................................R$ 132.916,00."</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6447/projeto_de_lei_n144.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6447/projeto_de_lei_n144.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 144/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1325 – Aquisição de Tablets e Notebooks para os ACS Total...........................................................................................................R$ 132.916,00."</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6448/projeto_de_lei_n145.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6448/projeto_de_lei_n145.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 145/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1324 – Aquisição de uma Ambulância Camionete Traçada a Diesel Total................................................................................................R$ 300.000,00."</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6449/projeto_de_lei_no146_1.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6449/projeto_de_lei_no146_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 146/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1324 – Aquisição de uma Ambulância Camionete Traçada a Diesel Total................................................................................................R$ 300.000,00."</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6450/projeto_de_lei_n14730072025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6450/projeto_de_lei_n14730072025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 147/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1324 – Aquisição de uma Ambulância Camionete Traçada a Diesel Total................................................................................................R$ 300.000,00."</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6452/projeto_de_lei_n14830072025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6452/projeto_de_lei_n14830072025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N°148/2025 “AUTORIZA O EXECUTIVO MUNICIPAL A REVOGAR A LEI DE Nº 1951/2019 E ALTERAR O ART. 7° E ART. 9° DA LEI MUNICIPAL Nº 1737/2019 QUE “INSTITUI O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL ATRAVÉS DAS PARCERIAS PÚBLICO PRIVADAS – PPP DO MUNICÍPIO DE PARANATINGA/MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6453/projeto_de_lei_n14930072025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6453/projeto_de_lei_n14930072025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 149/2025 “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A REALIZAÇÃO DA 39ª FESTA DO PEÃO DE BOIADEIRO E 30ª EXPOPAR, QUE SERÁ REALIZADO NO PARQUE DE EXPOSIÇÃO DE PARANATINGA-MT, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6462/projeto_de_lei_n150.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6462/projeto_de_lei_n150.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 150/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1326 – Aquisição de Material para as Unidades de Saúde e Hospital Municipal – MP/MT Total..........................................................................................................R$ 24.339,08."</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6463/projeto_de_lei_n151.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6463/projeto_de_lei_n151.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 151/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1326 – Aquisição de Material para as Unidades de Saúde e Hospital Municipal – MP/MT Total..........................................................................................................R$ 24.339,08."</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6464/projeto_de_lei_n152.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6464/projeto_de_lei_n152.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 152/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1326 – Aquisição de Material para as Unidades de Saúde e Hospital Municipal – MP/MT Total..........................................................................................................R$ 24.339,08."</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6467/projeto_de_lei_153-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6467/projeto_de_lei_153-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 153/2025 - “DISPÕE SOBRE O REAJUSTE DA VERBA INDENIZATÓRIA DO CHEFE DO PODER EXECUTIVO MUNICIPAL DE PARANATINGA/MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6466/projeto_de_lei_154-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6466/projeto_de_lei_154-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N 154/2025 “AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 REVOGAR A LEI DE Nº 1751/2019 E ALTERAR O_x000D_
 ART. 7° E ART. 9° DA LEI MUNICIPAL Nº 1737/2019_x000D_
 QUE “INSTITUI O PROGRAMA MUNICIPAL DE_x000D_
 DESENVOLVIMENTO ECONÔMICO E SOCIAL_x000D_
 ATRAVÉS DAS PARCERIAS PÚBLICO PRIVADAS –_x000D_
 PPP DO MUNICÍPIO DE PARANATINGA/MT E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6468/projeto_de_lei_155-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6468/projeto_de_lei_155-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 155/2025 - AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS;Construção de 50 Unidades Habitacionais. R$     7.407.156,09</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6469/projeto_de_lei_156-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6469/projeto_de_lei_156-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 156/2025 - INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS;Construção de 50 Unidades Habitacionais. R$     7.407.156,09</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6470/projeto_de_lei_157-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6470/projeto_de_lei_157-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 157/2025 - AUTORIZA  O  PODER EXECUTIVO MUNICIPAL      ABRIR  CRÉDITOS ADICIONAL     ESPECIAL    POR  EXCESSO  DE  ARRECADAÇÃO DÁ OUTRAS PROVIDÊNCIAS;Construção de 50 Unidades Habitacionais. R$ 7.407.156,09</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6537/projeto_de_lei_n158.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6537/projeto_de_lei_n158.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 158/2025 “ALTERA LEI Nº A 1.610 DE 18 DE JUNHO DE 2018, QUE ESTABELECE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO, PARA DISPOR SOBRE O SANEAMENTO EM AREAS RURAIS, COMUNIDADES TRADICIONAIS E POVOS INDÍGENAS”.</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6538/projeto_de_lei_n159.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6538/projeto_de_lei_n159.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 159/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1328 – Festa da Igreja Nossa Senhora Aparecida – Salto da Alegria Total.............................................................................................R$ 5.000,00."</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6539/projeto_de_lei_n160.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6539/projeto_de_lei_n160.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 160/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1328 – Festa da Igreja Nossa Senhora Aparecida – Salto da Alegria Total.............................................................................................R$ 5.000,00."</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6540/projeto_de_lei_n161.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6540/projeto_de_lei_n161.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 161/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1328 – Festa da Igreja Nossa Senhora Aparecida – Salto da Alegria Total.............................................................................................R$ 5.000,00."</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6541/projeto_de_lei_n162.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6541/projeto_de_lei_n162.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 162/2025 AUTORIZA O PODER EXECUTIVO A DESTINAR O LOTE 01, DA QUADRA 10, COM UMA ÁREA DE 750,07 M² PARA A CRIAÇÃO DE ABRIGO PARA ANIMAIS ABANDONADOS – REVOGA A LEI Nº 2.614/2023.</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6482/projeto_de_lei_n163.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6482/projeto_de_lei_n163.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 163/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1330 – Inc. Temp. ao Custeio dos Serv. de Assistência Hospitalar e Ambulatorial p/ Cumprimento das Metas Nacional - II Total...........................................................................................R$ 1.400.044,00."</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6483/projeto_de_lei_n164.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6483/projeto_de_lei_n164.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 164/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1330 – Inc. Temp. ao Custeio dos Serv. de Assistência Hospitalar e Ambulatorial p/ Cumprimento das Metas Nacional - II Total...........................................................................................R$ 1.400.044,00."</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6484/projeto_de_lei_n165.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6484/projeto_de_lei_n165.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 165/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1330 – Inc. Temp. ao Custeio dos Serv. de Assistência Hospitalar e Ambulatorial p/ Cumprimento das Metas Nacional - II Total...........................................................................................R$ 1.400.044,00."</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6485/projeto_de_lei_n166.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6485/projeto_de_lei_n166.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 166/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1329 – Inc. Temp. ao Custeio dos Serv. de Assistência Hospitalar e Ambulatorial p/ Cumprimento das Metas Nacional - I Total..........................................................................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6486/projeto_de_lei_n167.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6486/projeto_de_lei_n167.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 167/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1329 – Inc. Temp. ao Custeio dos Serv. de Assistência Hospitalar e Ambulatorial p/ Cumprimento das Metas Nacional - I  Total..........................................................................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6487/projeto_de_lei_n168.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6487/projeto_de_lei_n168.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 168/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1329 – Inc. Temp. ao Custeio dos Serv. de Assistência Hospitalar e Ambulatorial p/ Cumprimento das Metas Nacional - I Total..........................................................................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6515/projeto_de_lei_n169.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6515/projeto_de_lei_n169.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 169/2025 “ALTERA OS INCISOS XII DO ART. 5º E § 3º DO ART. 38 DA LEI Nº 533 DE 16 DE DEZEMBRO DE 2008, DISPONDO SOBRE A FORMA DE CUMPRIMENTO DA HORA-ATIVIDADE”</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6526/projeto_de_lei_n170.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6526/projeto_de_lei_n170.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 170/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1332 – Custeio dos Serviços de Média e Alta complexidade, Emenda nº 136/2025 Total............................................................................................R$ 500.000,00."</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6527/projeto_de_lei_n171_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6527/projeto_de_lei_n171_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 171/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1332 – Custeio dos Serviços de Média e Alta complexidade, Emenda nº 136/2025 Total............................................................................................R$ 500.000,00."</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6528/projeto_de_lei_n172.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6528/projeto_de_lei_n172.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 172/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1332 – Custeio dos Serviços de Média e Alta complexidade, Emenda nº 136/2025 Total............................................................................................R$ 500.000,00."</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6532/projeto_de_lei_n173_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6532/projeto_de_lei_n173_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 173/2025 “INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE PARANATINGA - MT PARA O PERÍODO 2026/2029. ”</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6548/projeto_de_lei_n174_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6548/projeto_de_lei_n174_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. º 174/2025. “INSTITUI O PROCESSO DE SELEÇÃO PARA A COMPOSIÇÃO DA FUNÇÃO DE DIRETORES ESCOLARES DAS UNIDADES DA REDE MUNICIPAL DE ENSINO PÚBLICO DE PARANATINGA - MT, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6549/projeto_de_lei_n175_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6549/projeto_de_lei_n175_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 175/2025  EMENTA: ESTIMA A RECEITA E AUTORIZA A DESPESA DO MUNICÍPIO DE PARANATINGA - MT PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6550/scan2025-10-21_092713.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6550/scan2025-10-21_092713.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 176/2025 “REVOGA- SE A LEI DE Nº 2754/2024, QUE DISPÕE SOBRE A DOAÇÃO DE TERRENO À EMPRESA PAIAGUAS AGRI S/A, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6575/projeto_de_lei_n178_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6575/projeto_de_lei_n178_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 178/2025 “DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2302/2022 E FIXA O PLANO DE CARREIRA, CARGOS E SALÁRIOS DOS PROFISSIONAIS DA EQUIPE MULTIPROFISSIONAL DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE PARANATINGA-MT E DÁ OUTRAS PROVIDENCIAS.”PROJETO DE LEI Nº 178/2025."</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6591/projeto_de_lei_n188_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6591/projeto_de_lei_n188_000001.pdf</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6592/projeto_de_lei_n189_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6592/projeto_de_lei_n189_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 189/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6593/projeto_de_lei_n190_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6593/projeto_de_lei_n190_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 190/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6607/projeto_de_lei_n191_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6607/projeto_de_lei_n191_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 191/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1337 – Ampliação de 01 Sala de Aula – Creche Menino Jesus Total........................................................................................................R$ 199.250,10."</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6608/projeto_de_lei_n192_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6608/projeto_de_lei_n192_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 192/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1337 – Ampliação de 01 Sala de Aula – Creche Menino Jesus Total........................................................................................................R$ 199.250,10."</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6609/projeto_de_lei_n193_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6609/projeto_de_lei_n193_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 193/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1337 – Ampliação de 01 Sala de Aula – Creche Menino Jesus Total........................................................................................................R$ 199.250,10."</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6610/projeto_de_lei_n194_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6610/projeto_de_lei_n194_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 194/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1338 – Ampliação de 03 Salas de Aula – Escolas Rui Barbosa, Teles Pires e Concordia Total..............................................................................................................R$ 597.750,30."</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6611/projeto_de_lei_n195_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6611/projeto_de_lei_n195_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 195/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1338 – Ampliação de 03 Salas de Aula – Escolas Rui Barbosa, Teles Pires e Concordia Total..............................................................................................................R$ 597.750,30."</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6612/projeto_de_lei_n196_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6612/projeto_de_lei_n196_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 196/2025AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO REMANEJAMENTO E EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1338 – Ampliação de 03 Salas de Aula – Escolas Rui Barbosa, Teles Pires e Concordia Total..............................................................................................................R$ 597.750,30."</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6613/projeto_de_lei_n197_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6613/projeto_de_lei_n197_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N°197/2025 “AUTORIZA O EXECUTIVO MUNICIPAL A ALTERAR OS ARTS. 2º E 5º, e § 2º, § 4º DA LEI MUNICIPAL Nº 690 DE 10 DE JUNHO DE 2010 QUE “INSTITUI O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL – FMHIS E INSTITUI O CONSELHO GESTOR DO FMHIS DO MUNICÍPIO DE PARANATINGA/MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6614/projeto_de_lei_n198_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6614/projeto_de_lei_n198_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 198/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1339 – Iluminação da Praça Maria José de Lima – Rec. PM/MT Total......................................................................................................R$ 309.919,97."</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6615/projeto_de_lei_n199_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6615/projeto_de_lei_n199_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 199/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1339 – Iluminação da Praça Maria José de Lima – Rec. PM/MT Total......................................................................................................R$ 309.919,97."</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6616/projeto_de_lei_n200_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6616/projeto_de_lei_n200_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 200/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1339 – Iluminação da Praça Maria José de Lima – Rec. PM/MT Total......................................................................................................R$ 309.919,97."</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6624/projeto_de_lei_n201_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6624/projeto_de_lei_n201_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 201/2025 “AUTORIZA O EXECUTIVO MUNICIPAL A ALTERAR O ART. 10° DA LEI MUNICIPAL Nº 2243/2021 QUE “DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA MUNICIPAL DE AQUISIÇÃO E DISTRIBUIÇÃO GRATUITA DE UNIFORMES ESCOLARES AOS ALUNOS DA REDE PÚBLICA MUNICIPAL DA EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL DO MUNICÍPIO DE PARANATINGA”.</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6625/projeto_de_lei_n202_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6625/projeto_de_lei_n202_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 202/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº _x000D_
 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2195 – Programa Dinheiro Direto na Escola – PDDE/FNDE Total...............................................................................................................R$ 17.503,78 ."</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6626/projeto_de_lei_n203_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6626/projeto_de_lei_n203_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 203/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2195 – Programa Dinheiro Direto na Escola – PDDE/FNDE Total...............................................................................................................R$ 17.503,78."</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6627/projeto_de_lei_n203_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6627/projeto_de_lei_n203_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 204/2025 AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO REMANEJAMENTO E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS Projeto/Atividade: 2195 – Programa Dinheiro Direto na Escola – PDDE/FNDE Total...............................................................................................................R$ 17.503,78 ."</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6628/projeto_de_lei_n205_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6628/projeto_de_lei_n205_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 205/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº _x000D_
 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1340 – Instalações de Decorações Natalina e Estrutura p/ as _x000D_
 Festividades de Fim de Ano Total..........................................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6629/projeto_de_lei_n206_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6629/projeto_de_lei_n206_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 206/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1340 – Instalações de Decorações Natalina e Estrutura p/ as Festividades de Fim de Ano Total..........................................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6630/projeto_de_lei_n207_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6630/projeto_de_lei_n207_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 207/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1340 – Instalações de Decorações Natalina e Estrutura p/ as Festividades de Fim de Ano Total..........................................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6635/projeto_de_lei_n208_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6635/projeto_de_lei_n208_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°208/2025 AUTORIZA O PODER EXECUTIVO A CONCEDER PATROCÍNIO PARA A REALIZAÇÃO DO EVENTO ESPORTIVO DA 1ª CORRIDA DE RUA PTGA RUNNERS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6637/projeto_de_lei_n209_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6637/projeto_de_lei_n209_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 209/2025 ALTERA A REDAÇÃO DO CAPUT DO ART. 104 DA LEI MUNICIPAL Nº 2.484, DE 22 DE DEZEMBRO DE 2023, PARA MAJORAR O SUBSÍDIO DOS CONSELHEIROS TUTELARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6638/projeto_de_lei_n210_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6638/projeto_de_lei_n210_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. º 210/2025. “CRIA A GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA, A SER PAGA AOS AGENTES PÚBLICOS ESTADUAIS LOTADOS NA SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA QUE EXERCEM ATIVIDADE MUNICIPAL DELEGADA POR MEIO DE CONVÊNIO AO ESTADO DE MATO GROSSO, A SER CELEBRADO COM O MUNICÍPIO DE PARANATINGA, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6654/projeto_de_lei_n211_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6654/projeto_de_lei_n211_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 211/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI _x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1341 – Custeio dos Serviços de Média e Alta Complexidade  IV Total.......................................................................................................R$ 600.000,00."</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6655/projeto_de_lei_n212_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6655/projeto_de_lei_n212_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 212/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1341 – Custeio dos Serviços de Média e Alta Complexidade IV Total.......................................................................................................R$ 600.000,00."</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6656/projeto_de_lei_n213_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6656/projeto_de_lei_n213_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 213/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1341 – Custeio dos Serviços de Média e Alta Complexidade IV Total.......................................................................................................R$ 600.000,00."</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6660/projeto_de_lei_n214_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6660/projeto_de_lei_n214_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 214/2025 “AUTORIZA A PREFEITURA MUNICIPAL A RETIRAR ENTULHOS DOS PRÉDIOS LOCALIZADOS NA AVENIDA BANDEIRANTES E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6661/projeto_de_lei_n215_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6661/projeto_de_lei_n215_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 215/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1342 – Implementação da Segurança Alimentar e Nutricional na Saúde Total.......................................................................................................R$ 20.200,74."</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6662/projeto_de_lei_n216_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6662/projeto_de_lei_n216_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 216/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1342 – Implementação da Segurança Alimentar e Nutricional na Saúde Total.......................................................................................................R$ 20.200,74."</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6663/projeto_de_lei_n217_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6663/projeto_de_lei_n217_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 217/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1342 – Implementação da Segurança Alimentar e Nutricional na Saúde Total.......................................................................................................R$ 20.200,74."</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6664/projeto_de_lei_n218_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6664/projeto_de_lei_n218_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 218/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1343 – Incremento ao Custeio de Serviços da Atenção Primária à Saúde Total......................................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6665/projeto_de_lei_n219_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6665/projeto_de_lei_n219_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 219/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1343 – Incremento ao Custeio de Serviços da Atenção Primária à Saúde Total......................................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6666/projeto_de_lei_n220_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6666/projeto_de_lei_n220_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 220/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1343 – Incremento ao Custeio de Serviços da Atenção Primária à Saúde Total......................................................................................................R$ 200.000,00."</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6673/projeto_de_lei_n221.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6673/projeto_de_lei_n221.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 221/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1344 – Incremento Temporário ao Custeio dos Serviços de Atenção Primária em Saúde Total.......................................................................................................R$ 350.000,00."</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6674/projeto_de_lei_n222.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6674/projeto_de_lei_n222.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 222/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1344 – Incremento Temporário ao Custeio dos Serviços de Atenção Primária em Saúde Total.......................................................................................................R$ 350.000,00."</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6675/projeto_de_lei_n223.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6675/projeto_de_lei_n223.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 223/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1344 – Incremento Temporário ao Custeio dos Serviços de Atenção Primária em Saúde Total.......................................................................................................R$ 350.000,00."</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6683/projeto_de_lei_n224.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6683/projeto_de_lei_n224.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 224/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1334 – Implementação de Políticas p/ a Rede Alyne II Total.......................................................................................................R$ 24.474,70."</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6684/projeto_de_lei_n225.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6684/projeto_de_lei_n225.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 225/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1334 – Implementação de Políticas p/ a Rede Alyne II Total.......................................................................................................R$ 24.474,70."</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6685/projeto_de_lei_n226.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6685/projeto_de_lei_n226.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 226/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1334 – Implementação de Políticas p/ a Rede Alyne II Total.......................................................................................................R$ 24.474,70."</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6692/projeto_de_lei_n227.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6692/projeto_de_lei_n227.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. 227/2025 “DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE PARANATINGA-MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6706/projeto_de_lei_n228.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6706/projeto_de_lei_n228.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. 228/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1345 – Manutenção com os Recursos do FNDE Total........................................................................................................R$ 22.510,28."</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6707/projeto_de_lei_n229.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6707/projeto_de_lei_n229.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. 229/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1345 – Manutenção com os Recursos do FNDE Total........................................................................................................R$ 22.510,28."</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6708/projeto_de_lei_n230.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6708/projeto_de_lei_n230.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. 230/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT DO EXERCICIO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1345 – Manutenção com os Recursos do FNDE Total........................................................................................................R$ 22.510,28."</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6719/projeto_de_lei_n231.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6719/projeto_de_lei_n231.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. 231/2025 - AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS;Construção de 40 Unidades Habitacionais, Minha Casa Minha Vida - FNHIS. _x000D_
 R$  6.067.319,92</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6720/projeto_de_lei_n232.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6720/projeto_de_lei_n232.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. 232/2025 - INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS; Construção de 40 Unidades Habitacionais, Minha Casa Minha Vida - FNHIS.  R$  6.067.319,92</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6721/projeto_de_lei_n233.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6721/projeto_de_lei_n233.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 233/2025 - AUTORIZA  O  PODER   EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL     ESPECIAL POR EXCESSO DE  ARRECADAÇÃO DÁ OUTRAS PROVIDÊNCIAS;Construção de 40 Unidades Habitacionais, Minha Casa Minha Vida - FNHIS.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6724/projeto_de_lei_n234.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6724/projeto_de_lei_n234.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 234/2025 Incluir PPA, LDO. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT DO EXERCICIO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade.: 1347 – Manutenção do Convênio 0311/2022-SINFRA/MT Total...............................................................................................R$ 418.046,71."</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6725/projeto_de_lei_n235.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6725/projeto_de_lei_n235.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 235/2025 INCLUI NA LEI Nº 2831/2024 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2025, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade.: 1347 – Manutenção do Convênio 0311/2022-SINFRA/MT Total...............................................................................................R$ 418.046,71."</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6726/projeto_de_lei_n236.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6726/projeto_de_lei_n236.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 236/2025 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT DO EXERCICIO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade.: 1347 – Manutenção do Convênio 0311/2022-SINFRA/MT Total...............................................................................................R$ 418.046,71."</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
     <t>PLCM</t>
   </si>
   <si>
     <t>Projeto de Lei da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5846/projetos_de_lei_cm_001_2025.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5846/projetos_de_lei_cm_001_2025.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI PODER LEGISLATIVO MUNICIPAL Nº- 001/2025_x000D_
 “DISPÕE SOBRE A DENOMINAÇÃO DO PRÉDIO DA ESCOLA MUNICIPAL DO BAIRRO JARDIM PANORAMA A QUAL SERÁ DENOMINADA DE: _x000D_
 ESCOLA MUNICIPAL MARIA NEUSA TOMAZINI, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5871/projeto_002_mudado.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5871/projeto_002_mudado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM 002/2025 DISPÕE SOBRE O AUXILIO ALIMENTAÇÃO AOS SERVIDORES EFETIVOS E COMISSIONADOS, REVOGA A LEI Nº 2721/2024 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5872/projeto_003_mudado.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5872/projeto_003_mudado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM Nº 003/2025 - CRIA O CARGO DE COORDENADOR PARLAMENTAR E ASSESSOR DE GABINETE, DISPÕE SOBRE MODIFICAÇÕES NA LEI MUNICIPAL Nº 895/2012 ALTERANDO O QUADRO DE SERVIDORES COMISSIONADOS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5873/projeto_n004_mudado.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5873/projeto_n004_mudado.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI Nº 1441/2017 QUE FIXA A VERBA INDENIZATORIA DA CÂMARA MUNICIPAL DE PARANATINGA MT PELO EXERCICIO PARLAMENTAR E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5874/projeto_n005_mudado.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5874/projeto_n005_mudado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM 005 2025 DISPÕE SOBRE A RECOMPOSIÇÃO, REAJUSTE SALARIAL E VENCIMENTOS DOS SERVIDORES PÚBLICOS DE PROVIMENTO EFETIVO E COMISSIONADO DO LEGISLATIVO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5928/projeto_de_lei_cm_n006.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5928/projeto_de_lei_cm_n006.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°006/2025 "EMENTA: CRIA OS CARGOS DE ASSESSOR DE GABINETE E ASSESSOR JURÍDICO DAS COMISSÕES PARLAMENTARES DISPÕE SOBRE MODIFICAÇÕES NA LEI MUNICIPAL N°895/2012 ALTERANDO O QUADRO DE SERVIDORES COMISSIONADOS E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5929/projeto_de_lei_cm_n007.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5929/projeto_de_lei_cm_n007.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM  N°007/2025 "EMENTA:DISPÕE SOBRE MODIFICAÇÕES NA LEI MUNICIPAL N°2286/2022, ALTERANDO O ARTIGO 5° E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6202/projeto_de_lei_n008_cm.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6202/projeto_de_lei_n008_cm.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°008/2025 "EMENDA: DISPÕE SOBRE MODIFICAÇÕES NA LEI MUNICIPAL N°2286/2022 ALTERA O ARTIGO 5° E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6238/projeto_de_lei_cm_n009.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6238/projeto_de_lei_cm_n009.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°009/2025 "EMENDA: DISPÕE SOBRE MODIFICAÇÕES NA LEI MUNICIPAL N°2286/2022, ALTERA O ARTIGO 5° E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6305/projeto_de_lei_010-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6305/projeto_de_lei_010-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM Nº 010/2025</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6455/ccf_000004.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6455/ccf_000004.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°011/2025 "DISPÕE SOBRE A INSTITUIÇÃO DE REGIÃO TURISTICA EM NOSSO MUNICIPIO DENOMINADO DE ROTA DAS ÁGUAS- ROTA ESSA COMPREENDIDA DA CABECEIRA DO RIO JAGUARIBE "CORGÃO " ATÉ A PONTE NA MT-020, E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6460/projeto_cm_n12.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6460/projeto_cm_n12.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°012/2025 "DISPÕE SOBRE A OBRIGATORIEDADE DE RESERVA DE 30° ( TRINTA POR CENTO) DAS VAGAS EM COMPETIÇÕES REALIZADAS EM EVENTOS COM RECURSOS PÚBLICOS NO MUNICIPIO DE PARANATINGA - MT E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6488/projeto_de_lei_cm_n15.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6488/projeto_de_lei_cm_n15.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°015/2025 "REGULAMENTA DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL NO BAIRRO JARDIM PARAISO II "</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6633/projeto_de_lei_cm_n016_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6633/projeto_de_lei_cm_n016_000001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°016/2025 "ALTERA A REDAÇÃO DO ARTIGO 2°, DISPÕE SOBRE A ALTERAÇÃO DO PADRÃO DE VENCIMENTO DO CARGO EM COMISSÃO DO ASSESSOR JURIDICO DAS COMISSÕES PARLAMENTARES DE QUE TRATA O ARTIGO 3°, TODOS DA LEI N°2885/2025, E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6201/projeto_de_resolucao_n001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6201/projeto_de_resolucao_n001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°001/2025 "DISPÕE SOBRE ALTERAÇÃO DOS ARTS. 171 E 177 DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES DE PARANATINGA APROVADO PELA RESOLUÇÃO N°006 DE 13 DE DEZEMBRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6226/projeto_de_resolucao_002_2025_000422.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6226/projeto_de_resolucao_002_2025_000422.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 002/2025 - DISPÕE SOBRE A ALTERAÇÃO DOS ARTS. 171 E 177 DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES DE PARANATINGA - MT, APROVADO PELA RESOLUÇÃO Nº 006, DE 13 DE DEZEMBRO DE 2022, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6531/projeto_resolucao_003-2025_1.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6531/projeto_resolucao_003-2025_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°003/2025 "DISPÕE SOBRE O DIA E HORARIO DE REALIZAÇÃO DAS SESSÕES ORDINARIAS DA CÂMARA MUNICIPAL DE PARANATINGA/MT."</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6710/projeto_de_resolucao_04_2025_-_paai.doc</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6710/projeto_de_resolucao_04_2025_-_paai.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAAI – PLANO ANUAL DE AUDITORIA INTERNA PARA 2026, DA UNIDADE DE CONTROLE INTERNO, NO ÂMBITO DO PODER LEGISLATIVO DO  MUNICÍPIO DE PARANATINGA-MT. E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6734/projeto_de_resolucao_n004.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6734/projeto_de_resolucao_n004.pdf</t>
   </si>
   <si>
     <t>PROJETO RESOLUÇÃO N°004/2025 DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE PARANATINGA/MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5899/requerimento_n005_rafael.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5899/requerimento_n005_rafael.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°005/2025 ASSUNTO: SOLICITAÇÃO DE EXONERAÇÃO.</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5905/requerimento_n006_mineiro.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5905/requerimento_n006_mineiro.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°006/2025 PROVIDÊNCIAS NECESSÁRIOS **CÓPIA DO CONTRATO N°091.</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5935/requerimento_n007_rafael.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5935/requerimento_n007_rafael.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°007/2025 ASSUNTO: SOLICITAÇÃO DE EXONERAÇÃO.</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5927/requerimento_n008_mineiro.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5927/requerimento_n008_mineiro.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°008/2025 PROVIDÊNCIAS NECESSÁRIOS ** CÓPIA DO CONTRATO N°-003/2021.</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6264/requerimento_010-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6264/requerimento_010-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 010/2025 REF: NECESSIDADE DE UMA REFORMA/REVITALIZAÇÃO NA CASA LAR e REFORMA E REVITALIZAÇÃO NAS UNIDADES DO CREAS</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6265/requerimento_011-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6265/requerimento_011-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 011/2025 REF: A SOLICITAÇÃO DE CÓPIA DO CONTRATO DE PRESTAÇÃO DE SERVIÇOS O.S., RELATÓRIO DOS VALORES REPASSADOS, PRESTAÇÕES DE CONTAS MENSAL, RETÓRIO CONTENDO OS VALORES RETORNADOS E CÓPIA DO CONVENIO FIRMADO NA PRESTAÇÃO DE SERVIÇOS DE LABORATÓRIO</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6266/requerimento_012-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6266/requerimento_012-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 012/2025 REF: SOLICITAÇÃO DA RELAÇÃO DE TODOS OS COLABORADORES CONTRATADO JUNTO A COOPERVALE E CONSTANDO A FUNÇÃO E VALORES PAGOS ATINENTES A NOMEAÇÃO</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6237/requerimento_de_retirada.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6237/requerimento_de_retirada.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE RETIRADA E ARQUIVAMENTO DE PROPOSIÇÃO DO PROJETO DE RESOLUÇÃO N°01/2024.</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6733/requerimento_n021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6733/requerimento_n021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°021/2025 REF: PROVIDÊNCIAS RELACIONADO A OBRA DO COLÉGIO MUNICIPAL 17 DE DEZEMBRO</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
     <t>SILAS SIMEONE</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5966/requerimento_n180.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5966/requerimento_n180.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°180/2025 ASSUNTO: 600 CALÇÕES PRA FESTA CULTURAL XAVANTE, 10 JOGOS DE CAMISAS COMPLETOS E BOLAS DE FUTEBOL E FUTSAL.</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5965/requerimento_n181.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5965/requerimento_n181.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°181/2025 ASSUNTO: SOLICITAÇÃO DE RECURSO PARA COMPRAR DUAS AMBULÂNCIAS PARA AS ETNIAS XAVANTE E BAKAIRIS.</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5962/requerimento_n182_silas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5962/requerimento_n182_silas.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°182/2025 ASSUNTO: SOLICITAÇÃO DE RECURSO PARA REFORMAR E AMPLIAR AS UNIDADES BÁSICA DE SAÚDE (UBS) DAS ALDEIAS ARIMATÉIA E BATOVI.</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5963/requerimento_n183_silas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5963/requerimento_n183_silas.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°183/2025 ASSUNTO: SOLICITAÇÃO DE RECURSO PARA CRIAÇÃO DE CAMPO DE FUTEBOL NAS ALDEIAS ARIMATÉIA E BATOVI.</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5964/requerimento_n184_silas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5964/requerimento_n184_silas.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°184/2025 ASSUNTO: SOLICITAÇÃO DE RECURSO PARA CRIAÇÃO DE CAMPO DE FUTEBOL SOCYTE NAS ALDEIAS MERIBÁ E NOVO PROGRESSO.</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5961/requerimento_n185_silas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5961/requerimento_n185_silas.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°185/2025 ASSUNTO: SOLICITAÇÃO DE RECURSO PARA COMPRAR UM MICROÔNIBUS.</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6321/mocao_de_pesar_006-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6321/mocao_de_pesar_006-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 006/2025 REF: MOÇÃO DE PESAR DO FALECIMENTO DA SRA. ANA MARIA RIBEIRO WITS</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6395/mocao_de_pesar_010-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6395/mocao_de_pesar_010-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 010/2025  À FAMILA COM O PASSAMENTO DA SENHORA "NATALIA ROSA DA SILVA"</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6396/mocao_de_pesar_011-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6396/mocao_de_pesar_011-2025.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE PESAR 011/2025 À FAMILIA COM O PASSAMENTO DO SENHOR "EDVALDO APARECIDO BERNARDINO"</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6397/mocao_de_pesar_012-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6397/mocao_de_pesar_012-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 012/2025 À FAMILIA COM O PASSAMENTO DO SENHOR ITAMAR DIONÍSIO SATTLER ''CHICO MAZA"</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6589/mocao_de_pesar_016-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6589/mocao_de_pesar_016-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 016/2025 REF: MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. LEOPOLDINA ALVES DE CAMPOS</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6621/mocao_de_pesar_018-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6621/mocao_de_pesar_018-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 018/2025 PELO FALECIMENTO DO SR. JOSÉ MENDONÇA BORGES</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5870/mocao_de_repudio_n03.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5870/mocao_de_repudio_n03.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPUDIO N°003/2025 CONTRA  A CONCESSIONÁRIA ROTA DOS GRAÕS S/A EM RAZÃO DA PÉSSIMA E MÁ QUALIDADE DOS SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>OF IN</t>
   </si>
   <si>
     <t>OFICIO INTERNO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5875/oficio_n001_rafael.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5875/oficio_n001_rafael.pdf</t>
   </si>
   <si>
     <t>OFICIO N°001/2025 ASSUNTO: SOLICITAÇÃO DE VEÍCULO PARA A SECRETARIA DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5876/oficio_n002_rafael.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5876/oficio_n002_rafael.pdf</t>
   </si>
   <si>
     <t>OFICIO N°002/2025 ASSUNTO: SOLICITAÇÃO DE EMENDA DE CUSTEIO PARA A SAÚDE DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6335/oficio_012-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6335/oficio_012-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 012/2025 REF: A CEDÊNCIA DO ESPAÇO DA CÂMARA MUNICIPAL, NA DATA DE 01 E 02 DE JULHO 2025</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6372/oficio_16-at-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6372/oficio_16-at-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 16/AT/2025 REF: DOAÇÃO DE FAIXA COM DIZERES "DOE SANGUE E SALVE VIDAS"</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6233/oficio_029-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6233/oficio_029-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 0292/2025 REF: SOLICITAÇÃO DE CADEIRAS E ARMARIO DA CASA</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6289/oficio_042-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6289/oficio_042-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 042/2025 REF: A SOLICITAÇÃO DO ESPAÇO FÍSICO DA CAMARA NO DIA 13/06/2025</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6157/oficio_118-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6157/oficio_118-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 118/2025 REF: COMUNICAÇÃO DE PROTESTO - UNIDADE CONSUMIDORA DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6220/oficio_119-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6220/oficio_119-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 119/2025 REF: QUE VIABILIZE A MANUTENÇÃO DOS BRAÇOS E SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NA COMUNIDADE DO KULUENE</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6367/oficio_n166.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6367/oficio_n166.pdf</t>
   </si>
   <si>
     <t>OFICIO N°166/2025 REF: AOS PROJETOS DE LEI N°121 A 123.</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6365/oficio_n167_prefeitura.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6365/oficio_n167_prefeitura.pdf</t>
   </si>
   <si>
     <t>OFICIO N°167/2025 REF: A LEI MUNICIPAL N°2978/2025.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6148/oficio_228-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6148/oficio_228-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 228/2025 REF: A ESCOLA MUNICIPAL TELES PIRES ESTA COM UMA FOSSA ABERTA</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6222/oficio_0273-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6222/oficio_0273-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 0273/2025 REF: BENFEITORIAS NO CENTRO DE CULTURA DA ALDEIA ATURUA</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6669/oficio_n334.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6669/oficio_n334.pdf</t>
   </si>
   <si>
     <t>OFICIO N°334/2025 REF: A LEI N°3055/2025</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6619/oficio_564-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6619/oficio_564-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 564/2025 REF: * NECESSIDADE DE MANUTENÇÃO EM GERAL NOS EQUIPAMENTOS DA ACADEMIA AO AR LIVRE DO BAIRRO FLAMBOYANT_x000D_
 *NECESSIDADE DE MANUTANÇÃO NA ESTRUTURA FÍSICA NA PRAÇA PÚBLICA DO BAIRRO FLAMBOYANT</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6617/oficio_569-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6617/oficio_569-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 569/2025 REF: SOLICITAÇÃO DE APOIO PARA LIGAÇÃO DE REDE ELÉTRICA NA ALDEIA INDÍGENA MONTE MORIÁ</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6618/oficio_572-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6618/oficio_572-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 572/2025 REF: SOLICITAÇÃO DE UM MICRO-ÔNIBUS PARA TRANSPORTE DE APROXIMADAMENTE 23 PESSOAS, PARA ATENDER AOS FIÉIS DA IGREJA VIDEIRA</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6652/oficio_577-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6652/oficio_577-2025.pdf</t>
   </si>
   <si>
     <t>Ofício 577/2025 Ref: Solicitação de viabilização de recursos para construção de uma Creche Municipal no Bairro Cibrazém</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6651/oficio_578-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6651/oficio_578-2025.pdf</t>
   </si>
   <si>
     <t>Ofício 578/2025 Ref: Emenda Impositiva - Lei Orçamentária Anual nº 2831/2024</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6671/oficio_616-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6671/oficio_616-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 616/2025 REF: SOLICITAÇÃO DE EMENDA PARLAMENTAR PARA RECUPERAÇÃO E PAVIMENTAÇÃO DA MALHA VIÁRIA URBANA DE PARANATINGA-MT</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6709/oficio_627-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6709/oficio_627-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 627/2025 REF: UNIFORMES AOS SERVIDORES SMS/SAMU/EPIS</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
     <t>OF EX</t>
   </si>
   <si>
     <t>OFICIO EXTERNO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6153/oficio_01-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6153/oficio_01-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 01/2025 REF: CONVITE PARA O 19º CIRCUITO DA APROSOJA</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
     <t>Cidadão</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5862/oficio_n002.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5862/oficio_n002.pdf</t>
   </si>
   <si>
     <t>OFICIO N°002/2025 VENHO ATRVÉS DESTE SOLICITAR O EMPRÉSTIMO DO PLENÁRIO DA CÂMARA MUNICIPAL PARA A REALIZAÇÃO DA COLAÇÃO DE GRAU.</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6458/oficio_convite.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6458/oficio_convite.pdf</t>
   </si>
   <si>
     <t>OFÍCIO CONVITE PARA SEMINÁRIO "JUSTIÇA TERRITORIAL - RESPEITO AOS DIREITOS CIVIS NOS PROCESSOS DE DEMARCAÇÃO DE TERRA INDÍGENAS"</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6234/oficio_010-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6234/oficio_010-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 010/2025 REF: LIBERAÇÃO AUDITÓRIO</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6206/oficio_11-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6206/oficio_11-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 11/2025 REF: PEDIDO DE DOAÇÕES DE MESAS, CADEIRAS E ARMÁRIOS</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5838/oficio_n012.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5838/oficio_n012.pdf</t>
   </si>
   <si>
     <t>OFICIO N°012/2025 REF: A RETIRADA/ARQUIVAMENTO PARA REANÁLISE E REENCAMINHAMENTO DOS PROJETOS.</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5845/oficio_n016.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5845/oficio_n016.pdf</t>
   </si>
   <si>
     <t>OFICIO N°016/2025 REF: AO PROJETO DE LEI N°008</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5853/oficio_n017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5853/oficio_n017.pdf</t>
   </si>
   <si>
     <t>OFICIO N°017/2025 REF: AOS PROJETOS DE LEI N°09, 010.</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6228/oficio_023-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6228/oficio_023-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 023/2025 REF: A SOLICITAÇÃO DAS CÓPIAS DAS LEGISLAÇÕES QUE EMBASAM A REMUNERAÇÃO DOS SEVIDORES EFETIVOS PARA FINS DE DESCONTO PREVIDENCIÁRIO</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5828/oficio_n30.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5828/oficio_n30.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO OFICIO N°09/2025.</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6429/oficio_31-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6429/oficio_31-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 31/2025 REF: COMUNICAÇÃO DE PLANO DE SUSTENTABILIDADE E DECLARAÇÃODE SUSTENTABILIDADE - DO PROGRAMA MINHA CASA, MINHA VIDA - MCMV FNHIS SUB 50 NO MUNICÍPIO DE PARANATINGA - MT</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6478/oficio_035-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6478/oficio_035-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 035/2025 REF: SOLICITAÇÃO A ELABORAÇÃO DE PROJETO DE LEI DE INCLUSÃO DE DOTAÇÃO ORÇAMENTÁRIA</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5881/oficio_n036_2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5881/oficio_n036_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO N°036/2025 REF: A LEI MUNICIPAL N°2876/2025.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6398/oficio_038-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6398/oficio_038-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 038/2025</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5909/oficio_n042.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5909/oficio_n042.pdf</t>
   </si>
   <si>
     <t>OFICIO N°042/2025 REF: A LEI MUNICIPAL N°2877.</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5920/oficio_n047.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5920/oficio_n047.pdf</t>
   </si>
   <si>
     <t>OFICIO N°047/2025 RETIRADA/ARQUIVAMENTO PARA REANÁLISE E REENCAMINHAMENTO DO PROJETO DE LEI N°150/2024.</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5919/oficio_n048.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5919/oficio_n048.pdf</t>
   </si>
   <si>
     <t>OFICIO N°048/2025 REF: AO PROJETO DE LEI N°021/2025.</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5930/oficio_n050.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5930/oficio_n050.pdf</t>
   </si>
   <si>
     <t>OFICIO N°050/2025 REF: DESARQUIVAMENTO DO PROJETO DE LEI N°150/2024.</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6543/oficio_51-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6543/oficio_51-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 51/2025 REF: COMUNICAÇÃO DE PLANO DE SUSTENTABILIDADE E DECLARAÇÃO DE SUSTENTABILIDADE - PROGRAMA MINHA CASA, MINHA VIDA - MCMV FNHIS SUB 50 NO MUNICÍPIO DE PARANATINGA - MT</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5943/oficio_n052.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5943/oficio_n052.pdf</t>
   </si>
   <si>
     <t>OFICIO N°052/2025 REF: AS LEIS MUNICIPAIS N°2878 A 2881.</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6524/oficio_056-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6524/oficio_056-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 056/2025 - PARANATINGA - PREV</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5979/oficio_n057.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5979/oficio_n057.pdf</t>
   </si>
   <si>
     <t>OFICIO N°057/2025 REF: AOS PROJETOS DE LEI N°030 A 033.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6639/oficio_063-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6639/oficio_063-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 063/2025 REF: SOLICITAÇÃO DE INDICAÇÃO DE REPRESENTANTES PARA COMPOSIÇÃO DO CONSELHO MUNICIPAL DE HABITAÇÃO</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6032/oficio_n068.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6032/oficio_n068.pdf</t>
   </si>
   <si>
     <t>OFICIO N°068/2025 REF: AOS PROJETOS DE LEI N°036 A 041.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6471/oficio_071-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6471/oficio_071-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 071/2025 REF: CONVITE PARA REUNIÃO ORDINÁRIA DO CONSELHO MUNICIPAL SÁUDE DE PARANATINGA</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6064/oficio_n076.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6064/oficio_n076.pdf</t>
   </si>
   <si>
     <t>OFICIO N°076/2025 REF: AS LEIS N°2886 A 2896.</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6036/oficio_n077.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6036/oficio_n077.pdf</t>
   </si>
   <si>
     <t>OFICIO N°077/2025 REF: AOS PROJETOS DE LEI N°042 A 068.</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6077/oficio_n080_prefeitura.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6077/oficio_n080_prefeitura.pdf</t>
   </si>
   <si>
     <t>OFICIO N°080/2025 REF: PROJETO DE LEI N°069 A 071.</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6338/oficio_082-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6338/oficio_082-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 082/2025 REF: CONVITE PARA REUNIÃO QUE TRATARÁ SOBRE O PROJETO DE LEI Nº 28/2025</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6096/oficio_n084.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6096/oficio_n084.pdf</t>
   </si>
   <si>
     <t>OFICIO N°084/2025 REF: AO PROJETO DE LEI N°072/2025.</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6098/oficio_n085.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6098/oficio_n085.pdf</t>
   </si>
   <si>
     <t>OFICIO N°085/2025 REF: AS LEIS N°2897 E 2898.</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6101/oficio_n090.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6101/oficio_n090.pdf</t>
   </si>
   <si>
     <t>OFICIO N°090/2025 REF: AO PROJETO DE LEI N°073 A 079.</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6109/oficio_n091.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6109/oficio_n091.pdf</t>
   </si>
   <si>
     <t>OFICIO N°091/2025 REF: A RETIRADA/ARQUIVAMENTO PARA REANÁLISE E REENCAMINHAMENTO DO PROJETO 012.</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6110/oficio_n092.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6110/oficio_n092.pdf</t>
   </si>
   <si>
     <t>OFICIO N°092/2025 REF: AOS PROJETOS DE LEI N°080 A 082.</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6247/oficio_n142.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6247/oficio_n142.pdf</t>
   </si>
   <si>
     <t>OFICIO N°142/2025 REF: AO PROJETO DE LEI N°097.</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6114/oficio_n098.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6114/oficio_n098.pdf</t>
   </si>
   <si>
     <t>OFICIO N°098/2025 REF: AS LEIS N°2899 A 2901.</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6139/oficio_n106.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6139/oficio_n106.pdf</t>
   </si>
   <si>
     <t>OFICIO N°106/2025 REF: AOS PROJETOS DE LEI N°083 AO 089.</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6149/oficio_n107_2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6149/oficio_n107_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO N°107/2025 REF: A RETIRADA DO PROJETO 045/2025.</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6542/oficio_126-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6542/oficio_126-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 126/2025 - RELATÓRIOS DO PROJETOS DA LEI DE DIRETRIZES ORÇAMENTÁRIOS - LDO DO EXERCÍCIO DE 2026</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6456/oficio_129-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6456/oficio_129-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 129/2025 REF: AGRADECIMENTO DA CAMPANHA FAÇA BONITO</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6229/oficio_n137.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6229/oficio_n137.pdf</t>
   </si>
   <si>
     <t>OFICIO N°137/2025 REF: PROJETO DE LEI N°096/2025.</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6239/oficio_n140.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6239/oficio_n140.pdf</t>
   </si>
   <si>
     <t>OFICIO N°140/2025 REF: AOS PROJETOS DE LEI N°098 A 104.</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6249/oficio_n141.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6249/oficio_n141.pdf</t>
   </si>
   <si>
     <t>OFICIO N°141/2025 REF: AS LEIS N°2939 A 2942.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6281/oficio_n148_prefeitura.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6281/oficio_n148_prefeitura.pdf</t>
   </si>
   <si>
     <t>OFICIO N°148/2025 REF: A RETIRADA/ARQUIVAMENTO PARA REANÁLISE E REENCAMINHAMENTO DO PROJETO 096/2025.</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6273/oficio_n152.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6273/oficio_n152.pdf</t>
   </si>
   <si>
     <t>OFICIO N°152/2025 REF: AS LEIS MUNICIPAIS N°2943 A 2949.</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6282/oficio_n153.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6282/oficio_n153.pdf</t>
   </si>
   <si>
     <t>OFICIO N°153/2025 REF: AOS PROJETOS DE LEI N°109 AO 114.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6309/oficio_n157.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6309/oficio_n157.pdf</t>
   </si>
   <si>
     <t>OFICIO N°157/2025 REF: AS LEIS MUNICIPAIS N°2950 A 2959.</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6323/oficio_n159_prefeitura.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6323/oficio_n159_prefeitura.pdf</t>
   </si>
   <si>
     <t>OFICIO N°159/2025 REF: AOS PROJETOS DE LEI N°115 A 120.</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6341/oficio_162-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6341/oficio_162-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 162/2025 REF: RESPOSTA AO OFÍCIO Nº 162/2025 - PL 006/2025</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6347/oficio_n163.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6347/oficio_n163.pdf</t>
   </si>
   <si>
     <t>OFICIO N°163/2025 REF: AS LEIS N°2961 A 2977.</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6345/oficio_n166.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6345/oficio_n166.pdf</t>
   </si>
   <si>
     <t>OFICIO N°166/2025 REF: AO PROJETO DE LEI N°121 AO 123.</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6207/oficio_n167.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6207/oficio_n167.pdf</t>
   </si>
   <si>
     <t>OFICIO N°167/2025 REF: PROJETO DE LEI N°090 A 092.</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6370/oficio_171-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6370/oficio_171-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 171/2025 REF: UMA VIA DAS LEIS DE Nº 2979/2025</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6381/oficio_n186_prefeitura.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6381/oficio_n186_prefeitura.pdf</t>
   </si>
   <si>
     <t>OFICIO N°186/2025 REF: PROJETO DE LEI N°124 A 127.</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6386/oficio_n187_prefeitura.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6386/oficio_n187_prefeitura.pdf</t>
   </si>
   <si>
     <t>OFICIO N°187/2025 REF: LEIS MUNICIPAIS N°2980 A 2986.</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6403/oficio_n188.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6403/oficio_n188.pdf</t>
   </si>
   <si>
     <t>OFICIO N°188/2025 REF: AOS PROJETOS DE LEI N°128 A 131.</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6410/oficio_n191.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6410/oficio_n191.pdf</t>
   </si>
   <si>
     <t>OFICIO N°191/2025 REF: AS LEIS N°2988 A 2992.</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6408/oficio_n192.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6408/oficio_n192.pdf</t>
   </si>
   <si>
     <t>OFICIO N°192/2025 REF: A LEI MUNICIPAL N°2993.</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6417/oficio_n195.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6417/oficio_n195.pdf</t>
   </si>
   <si>
     <t>OFICIO N°195/2025 REF: AOS PROJETOS DE LEI N°133 A 141/2025.</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6444/oficio_n201.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6444/oficio_n201.pdf</t>
   </si>
   <si>
     <t>OFICIO N°201/2025 REF:AOS PROJETOS DE LEI N°142 A 147.</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6451/oficio_n207.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6451/oficio_n207.pdf</t>
   </si>
   <si>
     <t>OFICIO N°207/2025 REF: AO PROJETOS DE LEI N°148 E 149.</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6461/oficio_219.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6461/oficio_219.pdf</t>
   </si>
   <si>
     <t>OFICIO N°219/2025 REF: AOS PROJETOS DE LEI N°150 A 152.</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6493/oficio_n223.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6493/oficio_n223.pdf</t>
   </si>
   <si>
     <t>OFICIO N°223/2025 REF: AS LEIS MUNICIPAIS N°3000 A 3012.</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6507/oficio_n227.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6507/oficio_n227.pdf</t>
   </si>
   <si>
     <t>OFICIO N°227/2025 REF: A LEI MUNICIPAL N°3013/2025.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6150/oficio_228-2025-sme.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6150/oficio_228-2025-sme.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 228/2025 REF: INDICAÇÃO DE REPRESENTANTE PARA FÓRUM MUNICIPAL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6472/oficio_233-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6472/oficio_233-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 233/2025 REF: AOS PROJETOS DE LEI nº 158/2025, 159/2025, 160/2025, 161/2025 e 162/2025</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6481/oficio_n244.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6481/oficio_n244.pdf</t>
   </si>
   <si>
     <t>OFICIO N°244/2025 REF: AOS PROJETOS DE LEI N°163 A 168.</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6480/oficio_n245.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6480/oficio_n245.pdf</t>
   </si>
   <si>
     <t>OFICIO N°245/2025 REF: A RETIRADA/ARQUIVAMENTO DO PROJETO DE LEI N°124/2025.</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6492/oficio_247-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6492/oficio_247-2025.pdf</t>
   </si>
   <si>
     <t>Ofício 247/2025 Ref: a retirada/arquivamento para análise e reencaminhamento do projeto de lei nº 131/2025</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6509/oficio_n249.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6509/oficio_n249.pdf</t>
   </si>
   <si>
     <t>OFICIO N°249/2025 REF: AS LEIS N°3014 A 3017.</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6514/oficio_n250.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6514/oficio_n250.pdf</t>
   </si>
   <si>
     <t>OFICIO N°250/2025 REF: AO PROJETO DE LEI N°169/2025.</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6529/oficio_n263_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6529/oficio_n263_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°263/2025 REF: AO PROJETO DE LEI N°173/2025.</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6525/oficio_n264_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6525/oficio_n264_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°264/2024 REF: AOS PROJETOS DE LEI N°170 A 172.</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6551/oficio_n277_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6551/oficio_n277_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°277/2025 REF: AO PROJETO DE LEI N°175.</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6547/oficio_n278_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6547/oficio_n278_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°278/2025 REF: AOS PROJETOS DE LEI N°174 E 176.</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6554/oficio_282-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6554/oficio_282-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 282/2025 REF: VIAS DAS LEIS DE Nº 3018/2025, 3019/2025, 3020/2025, 3022/2025, 3023/2025, 3024/2025, 3025/2025, 3026/2025, 3027/2025, 3028/2025, 3029/2025, 3030/2025, 3031/2025, 3032/2025, 3033/2025, 3034/2025 e 3035/2025.</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6256/oficio_291-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6256/oficio_291-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 291/2025 REF: SOLICITAÇÃO DE TRANSPORTE PARA ATLETAS KURÂ-BAKAIRI</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6606/oficio_295_2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6606/oficio_295_2025.pdf</t>
   </si>
   <si>
     <t>OFICIO N°295/2025 REF: AOS PROJETOS DE LEI N°191 AO 200.</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5937/oficio_n334_silas_resposta.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5937/oficio_n334_silas_resposta.pdf</t>
   </si>
   <si>
     <t>OFICIO N°334/2025 OFICIO DE RESPOSTA AO REQUERIMENTO N°005/2025.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6672/oficio_n338.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6672/oficio_n338.pdf</t>
   </si>
   <si>
     <t>OFICIO N°338/2025 REF: PROJETO DE LEI N°221 A 223.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6676/oficio_n339.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6676/oficio_n339.pdf</t>
   </si>
   <si>
     <t>OFICIO N°339/2025 REF: AS LEIS N°3056 A 3060.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6622/oficio_348-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6622/oficio_348-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 348/2025 REF: ENCAMINHAMENTO DOS RELATÓRIOS DO SETOR DE FISCALIZAÇÃO - SETEMBRO DE 2025</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6320/oficio_353-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6320/oficio_353-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 353/2025 REF: A SOLICITAÇÃO DE MAQUINÁRIOS PARA APOIO ÀS ATIVIDADES DESENVOLVIDAS PELA SECRETARIA DE OBRAS E SERVIÇOS URBANOS</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6729/oficio_356-2025_1.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6729/oficio_356-2025_1.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 356/2025 REF: A SOLICITAÇÃO DAS PARADAS DOS ÔNIBUS</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6728/oficio_357-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6728/oficio_357-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 357/2025 REF: INFORMANDO QUE FOI PROTOCOLADO O OFÍCIO 356/2025, QUE VAI SER ANEXADO A ESTE OFÍCIO</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6535/oficio_428-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6535/oficio_428-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 428/2025 REF: TRÁFEGO MT-130 PARANATINGA - PRIMAVERA DO LESTE - SISTEMA PARE E SIGA</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6465/oficio_437-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6465/oficio_437-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 437/2025 REF: SOLICITAÇÃO DE MANUTENÇÃO DE REDE DE ÁGUA</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6731/oficio_no_447-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6731/oficio_no_447-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 447/2025 REF: ENCAMINHAMENTO DOS RELATÓRIOS DO SETOR DE FISCALIZAÇÃO, REFERENTES AO MÊS DE NOVEMBRO DE 2025</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6534/oficio_479-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6534/oficio_479-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 479/2025 REF: RESPOSTA AO OFÍCIO Nº 505/2025</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6231/oficio_595-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6231/oficio_595-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 595/2025 REF: IMPLANTAÇÃO DO SISTEMA SIAFIC E INCLUSÃO NO CONTRATO 001/2025</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6703/oficio_616.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6703/oficio_616.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 616/2025 REF: ATENDIMENTO A SOLICITAÇÃO - ESCLARECIMENTOS E INFORMAÇÕES _x000D_
  REFERÊNCIA - REQUERIMENTO Nº 063/2025</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6620/oficio_751-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6620/oficio_751-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 751/2025 REF: INDICAÇÃO PARA PARTICIPAÇÃO DO CONSELHO MUNICIPAL DE MEIO AMBIENTE</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6378/oficio_792-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6378/oficio_792-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 792/2025 REF: A SOLICITAÇÃO A INDICAÇÃO DE REPRESENTANTES (MEMBRO E SUPLENTE)</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6379/oficio_797-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6379/oficio_797-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 797/2025 REF: IMPLANTAÇÃO DO SISTEMA SIAFIC E INCLUSÃO NO CONTRATO 001/2025</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6578/oficio_1262-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6578/oficio_1262-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 1262/2025 REF: SOLICITAÇÃO DE INDICAÇÃO DE REPRESENTANTE PARA COMPOR O CONSELHO GESTOR DE PARCERIAS PÚBLICO-PRIVADAS, NOS TERMOS DO ART. 7º DA LEI MUNICIPAL Nº 1.737/2019.</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇAO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5934/indicacao_019_2025_000318.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5934/indicacao_019_2025_000318.pdf</t>
   </si>
   <si>
     <t>INDICA-SE A IMPLANTAÇÃO DE LEI MUNICIPAL QUE CONCEDE FOLGA AO SERVIDOR NO DIA DE SEU ANIVERSARIO.</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6069/indicacao_037-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6069/indicacao_037-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 037/2025 Ref: VIABILIZAÇÃO DE REDUTORES DE VELOCIDADE OU FAIXAS ELEVADAS NO ANEL VIÁRIO.</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6271/indicacao_059_2025_000425.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6271/indicacao_059_2025_000425.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N. 059/2025 A VEREADORA QUE SUBSCREVE NA FORMA REGIMENTAL  SOLICITA PROVIDENCIAS NA "ADAPTAÇÃO DE VEICULO MICRO-ONIBUS TRANSFORMANDO-O EM AUTO-CANTINA PARA ATENDER OS TRABALHADORES DO SERVIÇO DA LIMPEZA".</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6325/indicacao_060-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6325/indicacao_060-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 060/2025 REF: SOLICITAÇÃO DE INSTALAÇÃO DE QUEBRA-MOLAS NO BAIRRO JARDIM PARAÍSO</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>R IND</t>
   </si>
   <si>
     <t>INDICAÇÃO RESPOSTA EXTERNO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6430/oficio_090-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6430/oficio_090-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 090/2025 REF: PROJETO DE LEI Nº 131/2025 - "DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2302/2022 E FIXA O PLANO DE CARREIRA, CARGOS E SALÁRIOS DOS PROFISSIONAIS DA EQUIPE MULTIPROFISSIONAL DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE PARANATINGA-MT E DÁ OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6376/oficio_384-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6376/oficio_384-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 384/2025 REF: SOLICITAÇÃO DE RECURSOS PARA AQUISIÇÃO DE EQUIPAMENTOS ESSENCIAIS PARA O FUNCIONAMENTO DA ACADEMIA DE SAÚDE NEIF CAVALCANTE JUNIOR</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6657/oficio_593-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6657/oficio_593-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 593/2025 ASSUNTO: ESCLARECIMENTO DE INFORMAÇÕES REQUISITADAS _x000D_
  REFERÊNCIA: OFÍCIO Nº 571/2025/CCJ</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6380/oficio_1030-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6380/oficio_1030-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 1030/2025 REF: RESPOSTA À INDICAÇÃO SOBRE VENCIMENTOS SALARIAIS DAS TDI ESCOLARES</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
     <t>OF RE</t>
   </si>
   <si>
     <t>Oficio Externo Resposta</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6342/oficio_002-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6342/oficio_002-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 002/2025 REF: SOLICITAÇÃO DA EQUIPE DE SAÚDE BUCAL DO ESF V-VISTA ALEGRE, ESTA PRESCISANDO DE CADEIRA DE ESCRITÓRIO E MESA DE ESCRITÓRIO</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5868/oficio_n07_resposta_agua_de_paranatinga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5868/oficio_n07_resposta_agua_de_paranatinga.pdf</t>
   </si>
   <si>
     <t>OFICIO N°007/2025 RESPOSTA AO OFICIO N°054 VEREADOR ROBERTO</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6303/oficio_012-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6303/oficio_012-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 012/2025 REF: A SOLICITAÇÃO DO OFÍCIO Nº 0039/2025</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6019/oficio_016_prefeitura.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6019/oficio_016_prefeitura.pdf</t>
   </si>
   <si>
     <t>OFICIO 016/2025 Ref: Vem por meio desse prestar os devidos esclarecimentos solicitados pelos representantes do poder legislativo a respeito de fiscalização de vendedores ambulantes no município de Paranatinga.</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6290/oficio_029-2025-2.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6290/oficio_029-2025-2.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 029/2025 REF: NOMEAÇÃO/PERMANÊNCIA PARA OS MEMBROS DOS CONSELHOS PREVIDENCIÁRIOS</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6151/oficio_039-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6151/oficio_039-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 039/2025 REF: A REUNIÃO ORDINÁRIA DO CONSELHO MUNICIPAL DE SAÚDE QUE SE REALIZARÁ NO DIA 08/05/2025</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5917/oficio_n045_resposta_do_rafael.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5917/oficio_n045_resposta_do_rafael.pdf</t>
   </si>
   <si>
     <t>OFICIO N°045/2025 REF: A RESPOSTA DO OFICIO N°132/2025.</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6119/oficio_050-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6119/oficio_050-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 050/2025 REF:  A CEDÊNCIA DO ESPAÇO DO PLENÁRIO DA CÂMARA  MUNICIPAL</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6602/oficio_51-25.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6602/oficio_51-25.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 51/2025 REF: SOLICITAÇÃO DE DOAÇÃO DE MOBILIÁRIO</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6118/oficio_059-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6118/oficio_059-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 059/2025 REF: A REUNIÃO QUE TRATARÁ SOBRE O PROJETO DE LEI Nº 23/2025</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6121/oficio_62-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6121/oficio_62-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 62/2025 REF:  SOLICITAÇÃO DE INFORMAÇÕES SOBRE VAZAMENTO DO ESGOTO PELA CIDADE</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6035/oficio_recebido_075-2025_rafael.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6035/oficio_recebido_075-2025_rafael.pdf</t>
   </si>
   <si>
     <t>OFICIO 075/2025 Ref: A RESPOSTA DA SOLICITAÇÃO DE ESCLARECIMENTOS SOBRE O  PROJETO DE LEI Nº 007/2025</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5944/oficio_n162_resposta_rafael.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5944/oficio_n162_resposta_rafael.pdf</t>
   </si>
   <si>
     <t>OFICIO N°162/2025 ASSUNTO: MANUTENÇÃO DE ARES-CONDICIONADOS.</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6135/oficio_264-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6135/oficio_264-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 264/2025 REF: AS MEDIDAS PARA MINIMIZAR OS IMPACTOS AMBIENTAIS OCASIONADOS PELO DEPÓSITO DE RESÍDUOS SÓLIDOS EM LOCAIS INAPROPRIADOS</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6120/oficio_272-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6120/oficio_272-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 272/2025 REF: A LIBERAÇÃO DO ESPAÇO FÍSICO DA CÂMARA MUNICIPAL NA DATA DE 30/04/2025, ÀS 18:30</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6269/oficio_resposta_291-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6269/oficio_resposta_291-2025.pdf</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6268/oficio_297-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6268/oficio_297-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 297 REF: RESPOSTA AO OFÍCIO 298/2025</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6339/oficio_327-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6339/oficio_327-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 327/2025 REF: A RESPOSTA DO OFÍCIO 272, O QUAL REQUER INFORMAÇÕES A RESPEITO DE TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5936/oficio_n334_edson_resposta.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5936/oficio_n334_edson_resposta.pdf</t>
   </si>
   <si>
     <t>OFICIO N°334/2025 OFICIO RESPOSTA A INDICAÇÃO N°018/2025.</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5914/oficio_n335_resposta_oficio_n016_luzia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5914/oficio_n335_resposta_oficio_n016_luzia.pdf</t>
   </si>
   <si>
     <t>OFICIO N°335/2025 ASSUNTO: RESPOSTA A INDICAÇÃO N°016.</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5915/oficio_337_oficio_resposta_luzia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5915/oficio_337_oficio_resposta_luzia.pdf</t>
   </si>
   <si>
     <t>OFICIO N°337/2025 ASSUNTO: RESPOSTA AO OFICIO N°092.</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5913/oficio_n338_resposta_ao_oficio_n338_luciane.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5913/oficio_n338_resposta_ao_oficio_n338_luciane.pdf</t>
   </si>
   <si>
     <t>OFICIO N°338/2025 ASSUNTO: RESPOSTA AO OFICIO N°107.</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5938/oficio_n346_resposta_rafael.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5938/oficio_n346_resposta_rafael.pdf</t>
   </si>
   <si>
     <t>OFICIO N°346/2025 OFICIO RESPOSTA AO OFICIO N°022.</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5916/oficio_n354_resposta_ao_oficio_n0136_cicero.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5916/oficio_n354_resposta_ao_oficio_n0136_cicero.pdf</t>
   </si>
   <si>
     <t>OFICIO N°354/2025 ASSUNTO: RESPOSTA AO OFICIO 0136/2025 SOBRE A REDUÇÃO DO TETO DA RPV MUNICIPAL.</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6439/oficio_388-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6439/oficio_388-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 388/2025 REF: EM RESPOSTA AO OFÍCIO Nº 423/2025 CRS - SOLICITAÇÃO DE COBERTURA DA QUADRA DE ESPORTES E REPAROS EM PONTOS DE ALAGAMENTO</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6443/oficio_389-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6443/oficio_389-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 389/2025 REF: RESPOSTA AO OFÍCIO Nº 406/2025 - SOLICITAÇÃO COM URGÊNCIA DE MATERIAIS DE LIMPEZA PARA AS ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6334/oficio_403-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6334/oficio_403-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 403/2025 REF: RESPOSTA OFICIO 217/2025</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5945/oficio_n405_edson.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5945/oficio_n405_edson.pdf</t>
   </si>
   <si>
     <t>OFICIO N°405/2025 OFICIO RESPOSTA A INDICAÇÃO N°018/2025.</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6440/oficio_441-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6440/oficio_441-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 441/2025 REF: RESPOSTA DO OFÍCIO  338/2025</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6441/oficio_442-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6441/oficio_442-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 442/2025 REF: RESPOSTA AO OFÍCIO Nº 339/2025</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6017/oficio_resposta_477_luciane.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6017/oficio_resposta_477_luciane.pdf</t>
   </si>
   <si>
     <t>OFICIO N°477/2025 ASSUNTO: RESPOSTA À INDICAÇÃO SOBRE FOLGA NO ANIVERSÁRIO DO SERVIDOR.</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6016/oficio_resposta_n478_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6016/oficio_resposta_n478_cleiton.pdf</t>
   </si>
   <si>
     <t>OFICIO N°478/2025 ASSUNTO: RESPOSTA ÀS SOLICITAÇÕES DOS OFICIOS 119/2025 E 121/2025.</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6015/oficio_resposta_n479_silas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6015/oficio_resposta_n479_silas.pdf</t>
   </si>
   <si>
     <t>OFICIO N°479/2025 ASSUNTO: RESPOSTA À SOLICITAÇÃO DE PROFESSORES PARA ESCOLINHA DE FUTEBOL NAS ALDEIAS OFICIO N°013/2025</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6014/oficio_resposta_mineiro_n480.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6014/oficio_resposta_mineiro_n480.pdf</t>
   </si>
   <si>
     <t>OFICIO N°480/2025 RESPOSTA A CONSTRUÇÃO DE UM PSF INDICAÇÃO N°021/2025.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6009/oficio_no_481_rafael_resposta.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6009/oficio_no_481_rafael_resposta.pdf</t>
   </si>
   <si>
     <t>Oficio nº 481/2025 Assunto: Resposta à Solicitação de Atualização dos Decretos, indicação 023/2025</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6013/oficio_n482_resposta_roberto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6013/oficio_n482_resposta_roberto.pdf</t>
   </si>
   <si>
     <t>OFICIO N°482/2025 RESPOSTA À SOLICITAÇÃO DE RECUPERAÇÃO DAS ESTRADAS DE ACESSO ÀS ALDEIAS INDIGENAS OFICIO N°150/2025.</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6012/oficio_resposta_n483_edson.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6012/oficio_resposta_n483_edson.pdf</t>
   </si>
   <si>
     <t>OFICIO N°483/2025 OFICIO RESPOSTA N°136/2025 REFERENTE A PL N°010/2025.</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6011/oficio_resposta_n485_cicero.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6011/oficio_resposta_n485_cicero.pdf</t>
   </si>
   <si>
     <t>OFICIO N°485/2025 OFICIO RESPOSTA À INDICAÇÃO N°018/2025.</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6530/oficio_497-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6530/oficio_497-2025.pdf</t>
   </si>
   <si>
     <t>Ofício 497/2025 Ref: Resposta do Ofício 451/2025</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6089/oficio_585-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6089/oficio_585-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 585/2025 REF: RESPOSTA AO PEDIDO DE REVOGAÇÃO DA LEI MUNICIPAL Nº 2.754/2024 E RESTITUIÇÃO DE IMÓVEL AO PATRIMÔNIO PÚBLICO</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6084/oficio_586-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6084/oficio_586-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 586/2025 REF: CESSÃO DE TRANSPORTE PARA PARTICIPAÇÃO NO III ACAMAPAMENTO TERRA LIVRE - MATO GROSSO</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6085/oficio_587-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6085/oficio_587-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 587/2025 REF: RESPOSTA À INDICAÇÃO SOBRE FOLGA NO ANIVERSÁRIO DO SERVIDOR</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6088/oficio_588-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6088/oficio_588-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 588/2025 REF: RESPOSTA AO PEDIDO DE INFORMAÇÕES SOBRE A CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA (CIP)</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6086/oficio_590-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6086/oficio_590-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 590/2025 REF: RESPOSTA À INDICAÇÃO DE ATIVIDADES NO LAR DOS IDOSOS</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6090/oficio_591-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6090/oficio_591-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 591/2025 REF: RESPOSTA À SOLICITAÇÃO DE CÓPIA DO PROCEDIMENTO REFERENTE À ADESÃO Nº 004/2025</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6083/oficio_592-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6083/oficio_592-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 592/2025 REF: RESPOSTA AO PEDIDO DE INSTALAÇÃO DE CÂMERAS - ESCOLA VISTA ALEGRE</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6092/oficio_594-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6092/oficio_594-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 594/2025 REF: RESPOSTA À SOLICTAÇÃO DE CÓPIA DO PROCEDIMENTO REFERENTE À ADESÃO Nº 004/2025</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6091/oficio_595-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6091/oficio_595-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 595/2025 REF: RESPOSTA AO OFÍCIO Nº 224/2025 - SOLICITAÇÃO DE TERMO DE REFERÊNCIA</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6087/oficio_596-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6087/oficio_596-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 596/2025 REF: ENCAMINHAMENTO DE DOCUMENTOS - REQUERIMENTO Nº 066/2025</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6604/oficio_621-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6604/oficio_621-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 621/2025 REF: RESPOSTA AO OFÍCIO DE NOTIFICAÇÃO REFERENTE AO SERVIÇO DE ATERRO NO BAIRRO RUI BARBOSA</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6759/oficio_638-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6759/oficio_638-2025.pdf</t>
   </si>
   <si>
     <t>Ofício 638/2025 Ref: Requerimento nº 20/2025</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6122/oficio_651-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6122/oficio_651-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 651/2025 REF: MELHORIA NA ESTRUTURA DA AGÊNCIA TRANSFUSIONAL</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6123/oficio_652-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6123/oficio_652-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 652/2025 REF: IMPLANTAÇÃO DE PROGRAMA DE VISITAS MÉDICAS PERIÓDICAS NAS COMUNIDADES RURAIS</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6124/oficio_653-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6124/oficio_653-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 653/2025 REF: SOLICITAÇÃO DE INSTALAÇÃO DE REDE ELÉTRICA PARA UNIDADE ESCOLAR NO BAIRRO SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6125/oficio_654-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6125/oficio_654-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 654/2025 REF: SOLICITAÇÃO DE RETIRADA DE MANILHAS NA CALÇADA DA ESCOLA MUNICIPAL 29 DE JUNHO</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6126/oficio_655-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6126/oficio_655-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 655/2025 REF: SOLICITAÇÃO DE ABERTURA E LIMPEZA DE RUAS NO ENTORNO DA NOVA ESCOLA - BAIRRO SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6127/oficio_656-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6127/oficio_656-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 656/2025 REF: RESPOSTA À INDICAÇÃO REFERENTE À RUA DOM PEDRO II - BAIRRO PANORAMA</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6128/oficio_657-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6128/oficio_657-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 657/2025 REF: RESPOSTA À INDICAÇÃO REFERENTE AO ENVIO DE CAMINHÕES DE ATERRO - BAIRRO SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6129/oficio_658-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6129/oficio_658-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 658/2025 REF: RESPOSTA À SOLICITAÇÃO DE RECUPERAÇÃO DA RUA BANDEIRANTES</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6130/oficio_659-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6130/oficio_659-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 659/2025 REF: RESPOSTA À SOLICITAÇÃO SOBRE ESGOTO A CÉU ABERTO NA AVENIDA MATO GROSSO</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6137/oficio_660-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6137/oficio_660-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 660/2025 REF: RESPOSTA AO OFÍCIO REFERENTE À PRAÇA JOSÉ MARIA DE LIMA</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6136/oficio_661-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6136/oficio_661-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 661/2025 REF: RESPOSTA À INDICAÇÃO SOBRE CONCESSÃO DA REVISÃO GERAL ANUAL (RGA)</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6131/oficio_662-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6131/oficio_662-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 662/2025 REF: SUGESTÃO SOBRE A DESIGNAÇÃO DE MOTORISTAS PARA O CAMINHÃO-PIPA</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6132/oficio_663-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6132/oficio_663-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 663/2025 REF: SOLICITAÇÃO DE MELHORIAS NA ESTRUTURA DA CASA LAR</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6133/oficio_664-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6133/oficio_664-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 662/2025 REF: RESPOSTA AO PEDIDO DE LIBERAÇÃO DE EQUIPAMENTO DE SOM</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6134/oficio_665-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6134/oficio_665-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 665/2025 REF: RESPOSTA À SOLICITAÇÃO SOBRE IMPLANTAÇÃO DE EXAMES DE AUDIOMETRIA</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6138/oficio_666-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6138/oficio_666-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 666/2025 REF: SOLICITAÇÃO DE INFORMAÇÕES REFERENTES À ADESÃO À ATA Nº 04/2025</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6186/oficio_706-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6186/oficio_706-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 706/2025 REF: ENCAMINHAMENTO DE DOCUMENTOS - REQUERIMENTO Nº 006/2025</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6209/oficio_729-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6209/oficio_729-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 729/2025 REF: RESPOSTA AO OFÍCIO CFOF Nº 295/2025 - INFORMAÇÕES SOBRE ADESÃO À ATA DE REGISTRO DE PREÇOS Nº 106/2024</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6298/oficio_780-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6298/oficio_780-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 780/2025 REF: SOLICITAÇÃO DE RESTAURAÇÃO DA ESCOLA MUNICIPAL - ACESSO AO ASSENTAMENTO COLORADO</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6297/oficio_781-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6297/oficio_781-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 781/2025 REF: INDICAÇÃO PARA MELHORIAS NAS ESTRADAS VICINAIS DO ASSENTAMENTO COLORADO</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6294/oficio_782-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6294/oficio_782-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 782/2025 REF: SOLICITAÇÃO DE ATENDIMENTO ODONTOLÓGICO À COMUNIDADE DE SANTIAGO DO NORTE</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6295/oficio_783-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6295/oficio_783-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 783/2025 REF: INDICAÇÃO PARA CONSTRUÇÃO DE SALA DE ESPERA NO LABORATÓRIO MUNICIPAL</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6296/oficio_784-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6296/oficio_784-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 784/2025 REF: INDICAÇÃO SOBRE REGULAMENTAÇÃO DE CALÇADAS E MUROS EM LOTES URBANOS E BALDIOS</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6331/oficio_830-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6331/oficio_830-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 830/2025 REF: RESPOSTA AO OFÍCIO Nº CFOF 313/2025</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6300/oficio_831-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6300/oficio_831-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 831/2025 REF: RESPOSTA AO REQUERIMENTO Nº  031/2025 - SOLICITAÇÃO DE CESTAS BÁSICAS</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6299/oficio_832-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6299/oficio_832-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 832/2025 REF: RESPOSTA AO OFÍCIO SOBRE PROPOSTA DE NOVA FEIRA DE RUA NO BAIRRO CONCÓRDIA</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6291/oficio_833-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6291/oficio_833-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 833/2025 REF: RESPOSTA À SOLICITAÇÃO DE RECUPERAÇÃO DAS ESTRADAS DE ACESSO ÀS ALDEIAS INDÍGENAS</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6292/oficio_834-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6292/oficio_834-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 834/2025 REF: RESPOSTA AO OFÍCIO SOBRE PROFISSIONAIS DE RECREAÇÃO NAS ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6293/oficio_851-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6293/oficio_851-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 851/2025 REF: RESPOSTA AO OFÍCIO SOBRE O GINÁSIO PINHEIRÃO</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6371/oficio_987-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6371/oficio_987-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 987/2025 REF: RESPOSTA AO OFÍCIO CFOF Nº 379/2025</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6545/oficio_1424-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6545/oficio_1424-2025.pdf</t>
   </si>
   <si>
     <t>Ofício 1424/2025 Ref: Resposta ao ofício nº 504/2025</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6010/oficio_n1649_resposta_luzia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6010/oficio_n1649_resposta_luzia.pdf</t>
   </si>
   <si>
     <t>OFICIO N°1649/2025 ASSUNTO: RESPOSTA AO OFICIO N°024.</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6727/oficio_1755-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6727/oficio_1755-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 1755/2025 REF: RESPOSTA AO OFÍCIO SOBRE A IMPLANTAÇÃO DA UNIDADE  DO SINE/MT NO MUNICÍPIO</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6730/oficio_1757-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6730/oficio_1757-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 1757/2025 REF: RESPOSTA AO OFÍCIO - PONTOS DE EMBARQUE E DESEMBARQUE DE ÔNIBUS INTERMUNICIPAIS E INTERESTADUAIS</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t>57917440</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6399/oficio_57917440-2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6399/oficio_57917440-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 57917440/2025 REF: ADOÇÃO DE PROVIDÊNCIAS RELACIONADAS AO SERVIÇO POSTAL EM PARANATINGA - MT</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
     <t>57917441</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6658/oficio_329-2025-jur.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6658/oficio_329-2025-jur.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 329/2025/JUS REF: AO PROJETO DE LEI Nº 177/2025 - QUE VERSA SOBRE O AUXÍLIO-MORADIA A MILITARES DA RESERVA, EM RESPOSTA AO OFÍCIO DA COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
     <t>MOAPL</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5847/mocao_de_aplauso_n01.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5847/mocao_de_aplauso_n01.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO N°001/2025 AOS ILUSTRES DR. ERIC FERNANDO SOUSA MARTINS E GABRIEL CONRADO SOUZA DELEGADO DE POLICIA JUDICIÁRIA CIVIL DE NOSSO MUNICÍPIO E SUA EQUIPE DE POLICIAIS, INVESTIGADORES E ESCRIVÃES.</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5849/mocao_de_aplauso_n003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5849/mocao_de_aplauso_n003.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS N°003/2025 AO NOBRE MAJOR PM- YURI GUSTAVO ZENKNER- CMD 3ª CIA PM PARANATINGA MT E SEUS COMANDADOS DE NOSSO MUNCÍPIO.</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5854/mocao_de_aplauso_n005.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5854/mocao_de_aplauso_n005.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO N°005/2025 A IGREJA FAMÍLIA CRISTÃ, MINISTRADA PELOS PASTORES EDGARD ARAÚJO COSTA E ROSEMEIRE RODRIGUES COSTA EM RECONHECIMENTO AO VOSSO TRABALHO DE EVANGELIZAÇÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10823,67 +10823,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5843/parecer_537985_2023_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5880/decreto_legislativo_n007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5912/decreto_legislativo_009_2025_000278.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6518/titulo_de_cidadao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6519/titulo_de_cidadao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6521/titulo_de_cidadao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5911/emendas_modificativas_pl_006_2025_000281.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5910/emendas_modificativas_pl_cm_002_003_004_005_000279.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6197/emenda_modificativa_ao_pl_072_2025_ccj__000417.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6394/emenda_mod_pl_121-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6544/pedido_de_emenda_169-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6686/emenda_supressiva_n_005_ao_pl_2102025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5829/indicacao_01_edson.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5835/indicacao_n004_luzia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5836/indicacao_n005_luzia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6002/indicacao_n007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5922/indicacao_n020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5921/indicacao_n021_mineiro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5923/indicacao_n022_rafael.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5960/indicacao_n023_rafael.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6023/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6094/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6093/indicacao_036-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6095/indicacao_037-2025_3.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6081/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6254/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6199/indicacao_n045.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6152/indicacao0_56-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6171/indicacao_057-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6172/indicacao_058-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6272/indicacao_059_2025_000425.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6406/indicacao_071-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6405/indicacao_072-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5879/indicacao_n018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6479/indicacao_85-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6552/indicacao_legislativa_089-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6577/indicacao_090-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6693/indicacao_092-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6438/lei_municipal_n2999.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6510/lei_complementar_n3014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5882/lei_n2876.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5908/lei_municipal_n2877.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5939/lei_municipal_n2878.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5940/lei_municipal_n2879.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5941/lei_municipal_n2880.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5942/lei_municipal_n2881.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5968/lei_municipal_n2882.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5969/lei_municipal_n2883.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5970/lei_municipal_n2884.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5971/lei_municipal_n2885.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6065/lei_municipal_n2886.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6066/lei_municipal_n2887.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6067/lei_municipal_n2888.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6068/lei_municipal_n2889.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6070/lei_municipal_n2890.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6071/lei_municipal_n2891.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6072/lei_municipal_n2892.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6073/lei_municipal_n2893.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6074/lei_municipal_n2894.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6075/lei_municipal_n2895.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6076/lei_municipal_n2896.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6099/lei_municipal_n2897.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6100/lei_municipal_n2898.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6115/lei_municipal_n2899.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6116/lei_municipal_n2900.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6117/lei_municipal_n2901.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6158/lei_municipal_n2905.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6159/lei_municipal_n2906.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6160/lei_municipal_n2907.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6161/lei_municipal_n2908.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6162/lei_municipal_n2909.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6163/lei_municipal_n2910.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6164/lei_municipal_n2911.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6165/lei_municipal_n2912.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6166/lei_municipal_n2913.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6167/lei_municipal_n2914.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6168/lei_municipal_n2915.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6169/lei_municipal_n2916.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6170/lei_municipal_n2917.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6173/lei_municipal_n2918.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6174/lei_municipal_n2919.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6175/lei_municipal_n2920.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6176/lei_municipal_n2921.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6177/lei_municipal_n2922.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6178/lei_municipal_n2923.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6180/lei_municipal_n2924.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6181/lei_municipal_n2925.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6182/lei_municipal_n2926.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6183/lei_municipal_n2927.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6184/lei_municipal_n2928.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6185/lei_municipal_n2929.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6187/lei_municipal_n2930.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6188/lei_municipal_n2931.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6189/lei_municipal_n2932.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6190/lei_municipal_n2933.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6191/lei_municipal_n2934.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6192/lei_municipal_n2935.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6193/lei_municipal_n2936.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6194/lei_municipal_n2937.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6195/lei_municipal_n2938.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6250/lei_municipal_n2939.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6251/lei_municipal_n2940.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6252/lei_municipal_n2941.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6253/lei_municipal_n2942.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6274/lei_munucipal_n2943.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6275/lei_municipal_n2944.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6276/lei_municipal_n2945.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6277/lei_municipal_n2946.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6278/lei_municipal_n2947.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6279/lei_municipal_n2948.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6280/lei_municipal_n2949.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6310/lei_municipal_n2950.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6311/lei_municipal_n2951.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6312/lei_municipal_n2952.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6313/lei_municipal_n2953.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6314/lei__municipal_n2954.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6315/lei_municipal_n2955.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6316/lei_municipal_n2956.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6317/lei_municipal_n2957.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6318/lei_municipal_n2958.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6319/lei_municipal_n2959.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6333/lei_n2960.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6348/lei_municipal_n2961.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6349/lei_municipal_n2962.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6350/lei_municipal_n2963.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6351/lei_municipal_n2964.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6352/lei_municipal_n2965.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6353/lei_municipal_n2966.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6354/lei_municipal_n2967.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6355/lei_municipal_n2968.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6356/lei_municipal_n2969.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6357/lei_municipal_n2970.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6358/lei_municipal_n2971.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6359/lei_municipal_n2972.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6360/lei_municipal_n2973.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6361/lei_municipal_n2974.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6362/lei_municipal_n2975.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6363/lei_municipal_n2976.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6364/lei_municipal_n2977.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6366/lei_municipal_n2978.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6387/lei_municipal_n2980.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6388/lei_municipal_n2981.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6389/lei_municipal_n2982.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6390/lei_municipal_n2983.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6391/lei_municipal_n2984.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6392/lei_municipal_n2985.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6393/lei_municipal_n2986.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6411/lei_municipal_n2987.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6412/lei_municipal_n2988.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6413/lei_municipal_2989.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6414/lei_municipal_n2990.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6415/lei_municipal_n2991.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6416/lei_municipal_n2992.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6409/lei_municipal_n2993.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6432/lei_municipal_n2994.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6433/lei_municipal_n2995.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6434/lei_municipal_n2996.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6435/lei_municipal_n2997.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6436/lei_municipal_n2998.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6494/lei_municipal_n3000.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6495/lei_municipal_n3001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6496/lei_municipal_n3002.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6497/lei_municipal_n3003.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6498/lei_municipal_n3004.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6499/lei_municipal_n3005.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6500/lei_municipal_n3006.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6501/lei_municipal_n3007.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6502/lei_municipal_n3008.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6503/lei_municipal_n3009.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6504/lei_municipal_n3010.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6505/lei_municipal_n3011.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6506/lei_municipal_n3012.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6508/lei_municipal_n3013.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6511/lei_municipal_n3015.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6512/lei_municipal_n3016.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6513/lei_municipal_n3017.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6555/lei_n3018_000001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6556/lei_n3019_000001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6557/lei_n3020_000001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6573/lei_cm_3021_000001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6558/lei_n3022_000001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6559/lei_n3023_000001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6560/lei_n3024_000001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6561/lei_n3025_000001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6562/lei_n3026_000001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6563/lei_n3027_000001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6564/lei_n3028_000001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6565/lei_n3029_000001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6566/lei_n3030_000001.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6567/lei_n3031_000001.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6568/lei_n3032_000001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6569/lei_n3033_000001.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6570/lei_n3034_000001.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6571/lei_n3035_000001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6595/lei_municipal_3036_000001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6596/lei_municipal_3037_000001.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6597/lei_municipal_3038_000001.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6598/lei_municipal_3039_000001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6599/lei_municipal_3040_000001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6600/lei_municipal_3041_000001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6601/lei_municipal_3042_000001.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6632/lei_municipal_n3043_000001.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6641/lei_municipal_n3044_000001.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6642/lei_municipal_n3045_000001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6643/lei_municipal_n3046_000001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6644/lei_municipal_n3047_000001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6645/lei_municipal_n3048_000001.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6646/lei_municipal_n3049_000001.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6647/lei_municipal_n3050_000001.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6648/lei_municipal_n3051_000001.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6649/lei_municipal_n3052_000001.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6650/lei_municipal_n3053_000001.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6668/lei_municipal_3054.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6670/lei_municipal_n3055.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6677/lei_municipal_3056.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6678/lei_municipal_n3057.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6679/lei_municipal_n3058.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6680/lei_municipal_n3059.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6681/lei_municipal_n3060.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6688/lei_municipal_n3061.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6689/lei_municipal_3062.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6695/lei_municipal_n3063.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6696/lei_municipal_n3064.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6697/lei_municipal_n3065.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6698/lei_municipal_n3066.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6699/lei_municipal_n3067.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6700/lei_municipal_3068.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6701/lei_municipal_n3069.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6702/lei_cm_n3070.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6736/lei_municipal_n3071.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6737/lei_municipal_n3072.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6738/lei_municipal_n3073.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6739/lei_municipal_n3074.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6740/lei_municipal_n3075.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6741/lei_municipal_n3076.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6742/lei_municipal_n3077.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6743/lei_municipal_n3078.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6744/lei_municipal_n3079.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6745/lei_municipal_n3080.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6746/lei_municipal_n3081.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6747/lei_municipal_n3082.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6748/lei_municipal_n3083.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6749/lei_municipal_n3084.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6750/lei_municipal_n3085.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6751/lei_municipal_n3086.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6753/lei_municipal_n3087.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6754/lei_municipal_3088.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6755/lei_municipal_3089.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6756/lei_municipal_n3090.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6757/lei_municipal_n3091.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6758/lei_municipal_n3092.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5848/mocao_de_aplauso_n002.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5850/mocao_de_aplauso_n004.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6154/mocao_de_apaulo_006-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6179/mocao_de_aplauso_007-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6200/mocao_de_aplauso_n08.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6235/mocao_de_aplauso_010-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6236/mocao_de_aplauso_011-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6304/mocao_de_aplauso_012-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6336/mocao_de_aplauso_013-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6404/mocao_de_aplauso_015-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6442/mocao_de_aplauso_016-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6454/mocao_de_aplauso_017-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6517/mocao_de_aplauso_020-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6520/mocao_de_aplauso_021-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6522/mocao_de_aplauso_022-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6533/mocao_de_aplauso_023-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6546/mocao_de_aplauso_024-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6553/mocao_de_aplauso_025-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6711/mocao_de_aplauso_026-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6712/mocao_de_aplauso_027-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6713/mocao_de_aplauso_028-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6714/mocao_de_aplauso_029-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6715/mocao_de_aplauso_030-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6716/mocao_de_aplauso_031-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6717/mocao_de_aplauso_032-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6718/mocao_de_aplauso_033-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5855/oficio_n01_roberto.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5823/oficio_n02.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6155/oficio_04-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5856/oficio_n07_roberto.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5833/oficio_n08.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5831/oficio_n010.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6025/oficio_011-2025_cicero.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5830/oficio_n12_mineiro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5837/oficio_n013.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5842/oficio_n14.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5834/oficio_n016.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5832/oficio_n17_mineiro.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6218/oficio_026-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6210/oficio_027-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5867/oficio_n029.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5886/oficio_n035_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5861/oficio_n036.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5900/oficio_n039.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5887/oficio_n040_fabricio.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5888/oficio_n041_fabricio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5889/oficio_n042_fabricio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5890/oficio_n043_fabricio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5891/oficio_n044_fabricio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5892/oficio_n045_fabricio.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5893/oficio_n046_fabricio.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5894/oficio_n047_fabricio.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5895/oficio_n048_fabricio.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5896/oficio_n049.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5897/oficio_n050_fabricio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5931/oficio_n051.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5958/oficio_n053.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5857/oficio_n054_roberto.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6219/oficio_057-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5858/oficio_n058_roberto.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5859/oficio_n059_roberto.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6007/oficio_n061.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6034/oficio_n69.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5860/oficio_n075_roberto.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5869/oficio_n078.25.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5877/oficio_n081.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5904/oficio_n084_fabricio.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5907/oficio_n085_fabricio.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5925/oficio_n086_fabricio.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5924/oficio_n087_fabricio.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5926/oficio_n088_fabricio.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5959/oficio_n090_fabricio.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5906/oficio_n106_mineiro.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5878/oficio_n107.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6156/oficio_n114.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6322/oficio_116-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6196/oficio_n119.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6214/oficio_120-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6223/oficio_121-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6216/oficio_n129.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5898/oficio_n132_rafael.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6224/oficio_n133.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6257/oficio_n143.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6263/oficio_n144.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6261/oficio_n145.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5980/oficio_n147.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5981/oficio_n148.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6221/oficio_149-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5973/oficio_n150_roberto.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6018/oficio_152_rafael.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6332/oficio_n161.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5967/oficio_n164_roberto.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6003/oficio_n166.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5984/oficio_n167_fabricio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5985/oficio_n168_fabricio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6001/oficio_n169_fabricio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5991/oficio_n170.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5992/oficio_n171.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5993/oficio_n172.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5994/oficio_n173.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5995/oficio_n174.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5996/oficio_n175.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5997/oficio_n176.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5998/oficio_n177_fabricio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6000/oficio_n178_fabricio.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5999/oficio_n179.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5987/oficio_n186.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5988/oficio_n187.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5989/oficio_n188.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5990/oficio_n189.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5986/oficio_n190.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5972/oficio_n192_roberto.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5974/oficio_194_rafael.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6431/oficio_n197.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6437/oficio_n200.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5983/oficio_n205_rafael.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5982/oficio_n206.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6008/oficio_n207_roberto.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6004/oficio_n208.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6005/oficio_n209.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6021/oficio_212_rafael.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6020/oficio_213_rafael.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6082/oficio_214-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6232/oficio_215-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6267/oficio_217-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6302/oficio_218-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6301/oficio_219-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6022/oficio_222-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6024/oficio_223-2025_rafael.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6213/oficio_254-2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6212/oficio_268-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6215/oficio_273-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6572/oficio_n285_000001.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6574/oficio_n288_000001.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6147/oficio_290-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6198/oficio_n291.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6594/oficio_n294_000001.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6590/oficio_n295_000001.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6211/oficio_297-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6623/oficio_n303_000001.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6631/oficio_n305_000001.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6306/oficio_306-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6208/oficio_307-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6227/oficio_308-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6634/oficio_n309_000001.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6636/oficio_n310_000001.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6255/oficio_312-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6640/oficio_n315_000001.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6653/oficio_n318_000001.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6308/oficio_330-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6307/oficio_331-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6659/oficio_n332_000001.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6667/oficio_n333_000001.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6369/oficio_334-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6368/oficio_335-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6428/oficio_338-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6427/oficio_339-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6682/oficio_n340.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6687/oficio_n341.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6690/oficio_n343.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6691/oficio_n344.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6694/oficio_n348.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6704/oficio_n350.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6705/oficio_n351.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6722/oficio_n355.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6377/oficio_356-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6723/oficio_n359.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6735/oficio_n361.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6752/oficio_n362.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6337/oficio_377-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6340/oficio_378-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6373/oficio_383-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6375/oficio_384-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6374/oficio_388-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5950/oficio_n406_rafael_resposta.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5951/oficio_n407_rafael_resposta.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5949/oficio_n408_luzia_resposta.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5947/oficio_n409.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5946/oficio_n410_silas.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5948/oficio_n411_silas.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6459/oficio_441-2025_1.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6457/oficio_457-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6491/oficio_469-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6490/oficio_470-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6489/oficio_471-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6516/oficio_475-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6576/oficio_560-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6603/oficio_565-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6605/oficio_566-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6523/projeto_de_lei_013-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6477/projeto_de_lei_158_2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6476/projeto_de_lei_159_2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6475/projeto_de_lei_160-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6474/projeto_de_lei_161-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6473/projeto_de_lei_162-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6579/projeto_de_lei_177-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6582/projeto_de_lei_179-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6581/projeito_de_lei_180-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6580/projeito_de_lei_181-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6585/projeto_de_lei_182-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6584/183-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6583/projeto_de_lei_184-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6588/projeto_de_lei_185-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6587/projeto_de_lei_186-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6586/projeto_de_lei_187-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6400/projeto_de_lei_n128.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6401/projeto_de_lei_n129.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5824/projeto_de_lei_n01.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5827/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5825/projeto_de_lei_n03.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5826/projeto_de_lei_n04.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5839/projeto_de_lei_n5.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5840/projeto_de_lei_n06.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5841/projeto_de_lei_n07.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5844/projeto_de_lei_n008.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5851/projeto_de_lei_n009.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5852/projeto_de_lei_n010.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5863/projeto_de_lei_n011.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5864/projeto_de_lei_n012.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5865/projeto_de_lei_n013.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5866/projeto_de_lei_n014.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5883/projeto_de_lei_n015.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5884/projeto_de_lei_n016.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5885/projeto_de_lei_n017.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5901/projeto_de_lei_n018.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5902/projeto_de_lei_n019.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5903/projeto_de_lei_n020.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5918/projeto_de_lei_n021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5932/projeto_de_lei_n022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5933/projeto_de_lei_n023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5952/projeto_de_lei_n024.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5953/projeto_de_lei_n025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5954/projeto_de_lei_n026.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5955/projeto_de_lei_n027.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5956/projeto_de_lei_n028.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5957/projeto_de_lei_n029.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5975/projeto_de_lei_n030.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5976/projeto_de_lei_n031.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5977/projeto_de_lei_n032.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5978/projeto_de_lei_n033.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6006/projeto_de_lei_n034.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6033/projeto_de_lei_n035.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6026/projeto_de_lei_n036.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6027/projeto_de_lei_n037.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6028/projeto_de_lei_n038.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6029/projeto_de_lei_n039.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6030/projeto_de_lei_n040.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6031/projeto_de_lei_n041.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6037/projeto_de_lei_n042.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6038/projeto_de_lei_n043.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6039/projeto_de_lei_n044.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6040/projeto_de_lei_n045.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6041/projeto_de_lei_n046.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6042/projeto_de_lei_n047.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6043/projeto_de_lei_n48.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6044/projeto_de_lei_n049.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6045/projeto_de_lei_n050.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6046/projeto_de_lei_n051.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6047/projeto_de_lei_n052.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6048/projeto_de_lei_n053.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6049/projeto_de_lei_n054.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6050/projeto_de_lei_n055.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6051/projeto_de_lei_n056.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6052/projeto_de_lei_n057.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6053/projeto_de_lei_n058.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6054/projeto_de_lei_n059.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6055/projeto_de_lei_n060.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6056/projeto_de_lei_n061.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6057/projeto_de_lei_n062.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6058/projeto_de_lei_n063.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6059/projeto_de_lei_n064.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6060/projeto_de_lei_n065.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6061/projeto_de_lei_n066.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6062/projeto_de_lei_n067.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6063/projeto_de_lei_n068.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6078/projeto_de_lei_n069.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6079/projeto_de_lei_n070.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6080/projeto_de_lei_n071.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6097/projeto_de_lei_n72.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6102/projeto_de_lei_n073.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6103/projeto_de_lei_n074.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6104/projeto_de_lei_n075.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6105/projeto_de_lei_n076.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6106/projeto_de_lei_n077.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6107/projeto_de_lei_n078.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6108/projeto_de_lei_n079.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6111/projeto_de_lei_n080.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6112/projeto_de_lei_n081.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6113/projeto_de_lei_n082.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6140/projeto_de_lei_n083.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6141/projeto_de_lei_n084.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6142/projeto_de_lei_n085.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6143/projeto_de_lei_n086.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6144/projeto_de_lei_n087.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6145/projeto_de_lei_n088.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6146/projeto_de_lei_n089.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6203/projeto_de_lei_n090.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6204/projeto_de_lei_n091.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6205/projeto_de_lei_n092.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6217/projeto_de_lei_n093.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6225/projeto_de_lei_n_094__2025_000421.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6230/projeto_de_lei_n96.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6248/projeto_de_lei_n097.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6240/projeto_de_lei_n98.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6241/projeto_de_lei_n99.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6242/projeto_de_lei_n100.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6243/projeto_de_lei_n101.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6244/projeto_de_lei_n102.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6245/projeto_de_lei_n103.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6246/projeto_de_lei_n104.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6258/projeto_de_lei_n105.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6259/projeto_de_lei_n106.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6260/projeto_de_lei_n107.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6262/projeto_de_lei_n108.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6283/projeto_de_lei_n109.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6284/projeto_de_lei_n110.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6285/projeto_de_lei_n111.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6286/projeto_de_lei_n112.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6287/projeto_de_lei_n113.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6288/projeto_de_lei_n114.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6324/projeto_de_lei_n115.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6326/projeto_de_lei_n116.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6327/projeto_de_lei_n117.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6328/projeto_de_lei_n118.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6329/projeto_de_lei_n119.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6330/projeto_de_lei_n120.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6343/projeto_de_lei_n121.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6344/projeto_de_lei_n122.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6346/projeto_de_lei_n123.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6382/projeto_de_lei_n124.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6383/projeto_de_lei_n125.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6384/projeto_de_lei_n126.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6385/projeto_de_lei_n127.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6402/projeto_de_lei_n130.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6407/projeto_de_lei_n131.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6418/projeto_de_lei_n133.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6419/projeto_de_lei_n134.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6420/projeto_de_lei_n135.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6421/projeto_de_lei_n136.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6422/projeto_de_lei_n137.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6423/projeto_de_lei_n138.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6424/projeto_de_lei_n139.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6425/projeto_de_lei_n140.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6426/projeto_de_lei_n141.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6445/projeto_de_lei_n142.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6446/projeto_de_lei_n143.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6447/projeto_de_lei_n144.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6448/projeto_de_lei_n145.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6449/projeto_de_lei_no146_1.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6450/projeto_de_lei_n14730072025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6452/projeto_de_lei_n14830072025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6453/projeto_de_lei_n14930072025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6462/projeto_de_lei_n150.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6463/projeto_de_lei_n151.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6464/projeto_de_lei_n152.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6467/projeto_de_lei_153-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6466/projeto_de_lei_154-2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6468/projeto_de_lei_155-2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6469/projeto_de_lei_156-2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6470/projeto_de_lei_157-2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6537/projeto_de_lei_n158.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6538/projeto_de_lei_n159.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6539/projeto_de_lei_n160.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6540/projeto_de_lei_n161.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6541/projeto_de_lei_n162.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6482/projeto_de_lei_n163.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6483/projeto_de_lei_n164.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6484/projeto_de_lei_n165.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6485/projeto_de_lei_n166.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6486/projeto_de_lei_n167.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6487/projeto_de_lei_n168.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6515/projeto_de_lei_n169.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6526/projeto_de_lei_n170.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6527/projeto_de_lei_n171_000001.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6528/projeto_de_lei_n172.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6532/projeto_de_lei_n173_000001.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6548/projeto_de_lei_n174_000001.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6549/projeto_de_lei_n175_000001.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6550/scan2025-10-21_092713.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6575/projeto_de_lei_n178_000001.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6591/projeto_de_lei_n188_000001.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6592/projeto_de_lei_n189_000001.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6593/projeto_de_lei_n190_000001.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6607/projeto_de_lei_n191_000001.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6608/projeto_de_lei_n192_000001.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6609/projeto_de_lei_n193_000001.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6610/projeto_de_lei_n194_000001.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6611/projeto_de_lei_n195_000001.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6612/projeto_de_lei_n196_000001.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6613/projeto_de_lei_n197_000001.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6614/projeto_de_lei_n198_000001.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6615/projeto_de_lei_n199_000001.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6616/projeto_de_lei_n200_000001.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6624/projeto_de_lei_n201_000001.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6625/projeto_de_lei_n202_000001.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6626/projeto_de_lei_n203_000001.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6627/projeto_de_lei_n203_000001.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6628/projeto_de_lei_n205_000001.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6629/projeto_de_lei_n206_000001.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6630/projeto_de_lei_n207_000001.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6635/projeto_de_lei_n208_000001.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6637/projeto_de_lei_n209_000001.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6638/projeto_de_lei_n210_000001.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6654/projeto_de_lei_n211_000001.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6655/projeto_de_lei_n212_000001.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6656/projeto_de_lei_n213_000001.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6660/projeto_de_lei_n214_000001.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6661/projeto_de_lei_n215_000001.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6662/projeto_de_lei_n216_000001.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6663/projeto_de_lei_n217_000001.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6664/projeto_de_lei_n218_000001.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6665/projeto_de_lei_n219_000001.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6666/projeto_de_lei_n220_000001.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6673/projeto_de_lei_n221.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6674/projeto_de_lei_n222.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6675/projeto_de_lei_n223.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6683/projeto_de_lei_n224.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6684/projeto_de_lei_n225.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6685/projeto_de_lei_n226.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6692/projeto_de_lei_n227.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6706/projeto_de_lei_n228.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6707/projeto_de_lei_n229.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6708/projeto_de_lei_n230.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6719/projeto_de_lei_n231.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6720/projeto_de_lei_n232.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6721/projeto_de_lei_n233.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6724/projeto_de_lei_n234.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6725/projeto_de_lei_n235.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6726/projeto_de_lei_n236.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5846/projetos_de_lei_cm_001_2025.docx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5871/projeto_002_mudado.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5872/projeto_003_mudado.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5873/projeto_n004_mudado.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5874/projeto_n005_mudado.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5928/projeto_de_lei_cm_n006.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5929/projeto_de_lei_cm_n007.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6202/projeto_de_lei_n008_cm.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6238/projeto_de_lei_cm_n009.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6305/projeto_de_lei_010-2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6455/ccf_000004.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6460/projeto_cm_n12.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6488/projeto_de_lei_cm_n15.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6633/projeto_de_lei_cm_n016_000001.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6201/projeto_de_resolucao_n001.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6226/projeto_de_resolucao_002_2025_000422.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6531/projeto_resolucao_003-2025_1.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6710/projeto_de_resolucao_04_2025_-_paai.doc" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6734/projeto_de_resolucao_n004.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5899/requerimento_n005_rafael.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5905/requerimento_n006_mineiro.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5935/requerimento_n007_rafael.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5927/requerimento_n008_mineiro.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6264/requerimento_010-2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6265/requerimento_011-2025.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6266/requerimento_012-2025.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6237/requerimento_de_retirada.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6733/requerimento_n021.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5966/requerimento_n180.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5965/requerimento_n181.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5962/requerimento_n182_silas.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5963/requerimento_n183_silas.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5964/requerimento_n184_silas.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5961/requerimento_n185_silas.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6321/mocao_de_pesar_006-2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6395/mocao_de_pesar_010-2025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6396/mocao_de_pesar_011-2025.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6397/mocao_de_pesar_012-2025.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6589/mocao_de_pesar_016-2025.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6621/mocao_de_pesar_018-2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5870/mocao_de_repudio_n03.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5875/oficio_n001_rafael.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5876/oficio_n002_rafael.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6335/oficio_012-2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6372/oficio_16-at-2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6233/oficio_029-2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6289/oficio_042-2025.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6157/oficio_118-2025.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6220/oficio_119-2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6367/oficio_n166.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6365/oficio_n167_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6148/oficio_228-2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6222/oficio_0273-2025.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6669/oficio_n334.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6619/oficio_564-2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6617/oficio_569-2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6618/oficio_572-2025.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6652/oficio_577-2025.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6651/oficio_578-2025.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6671/oficio_616-2025.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6709/oficio_627-2025.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6153/oficio_01-2025.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5862/oficio_n002.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6458/oficio_convite.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6234/oficio_010-2025.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6206/oficio_11-2025.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5838/oficio_n012.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5845/oficio_n016.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5853/oficio_n017.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6228/oficio_023-2025.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5828/oficio_n30.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6429/oficio_31-2025.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6478/oficio_035-2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5881/oficio_n036_2025.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6398/oficio_038-2025.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5909/oficio_n042.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5920/oficio_n047.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5919/oficio_n048.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5930/oficio_n050.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6543/oficio_51-2025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5943/oficio_n052.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6524/oficio_056-2025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5979/oficio_n057.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6639/oficio_063-2025.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6032/oficio_n068.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6471/oficio_071-2025.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6064/oficio_n076.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6036/oficio_n077.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6077/oficio_n080_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6338/oficio_082-2025.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6096/oficio_n084.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6098/oficio_n085.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6101/oficio_n090.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6109/oficio_n091.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6110/oficio_n092.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6247/oficio_n142.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6114/oficio_n098.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6139/oficio_n106.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6149/oficio_n107_2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6542/oficio_126-2025.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6456/oficio_129-2025.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6229/oficio_n137.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6239/oficio_n140.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6249/oficio_n141.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6281/oficio_n148_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6273/oficio_n152.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6282/oficio_n153.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6309/oficio_n157.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6323/oficio_n159_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6341/oficio_162-2025.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6347/oficio_n163.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6345/oficio_n166.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6207/oficio_n167.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6370/oficio_171-2025.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6381/oficio_n186_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6386/oficio_n187_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6403/oficio_n188.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6410/oficio_n191.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6408/oficio_n192.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6417/oficio_n195.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6444/oficio_n201.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6451/oficio_n207.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6461/oficio_219.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6493/oficio_n223.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6507/oficio_n227.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6150/oficio_228-2025-sme.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6472/oficio_233-2025.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6481/oficio_n244.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6480/oficio_n245.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6492/oficio_247-2025.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6509/oficio_n249.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6514/oficio_n250.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6529/oficio_n263_000001.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6525/oficio_n264_000001.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6551/oficio_n277_000001.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6547/oficio_n278_000001.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6554/oficio_282-2025.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6256/oficio_291-2025.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6606/oficio_295_2025.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5937/oficio_n334_silas_resposta.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6672/oficio_n338.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6676/oficio_n339.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6622/oficio_348-2025.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6320/oficio_353-2025.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6729/oficio_356-2025_1.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6728/oficio_357-2025.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6535/oficio_428-2025.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6465/oficio_437-2025.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6731/oficio_no_447-2025.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6534/oficio_479-2025.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6231/oficio_595-2025.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6703/oficio_616.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6620/oficio_751-2025.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6378/oficio_792-2025.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6379/oficio_797-2025.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6578/oficio_1262-2025.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5934/indicacao_019_2025_000318.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6069/indicacao_037-2025.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6271/indicacao_059_2025_000425.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6325/indicacao_060-2025.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6430/oficio_090-2025.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6376/oficio_384-2025.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6657/oficio_593-2025.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6380/oficio_1030-2025.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6342/oficio_002-2025.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5868/oficio_n07_resposta_agua_de_paranatinga.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6303/oficio_012-2025.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6019/oficio_016_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6290/oficio_029-2025-2.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6151/oficio_039-2025.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5917/oficio_n045_resposta_do_rafael.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6119/oficio_050-2025.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6602/oficio_51-25.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6118/oficio_059-2025.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6121/oficio_62-2025.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6035/oficio_recebido_075-2025_rafael.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5944/oficio_n162_resposta_rafael.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6135/oficio_264-2025.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6120/oficio_272-2025.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6269/oficio_resposta_291-2025.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6268/oficio_297-2025.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6339/oficio_327-2025.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5936/oficio_n334_edson_resposta.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5914/oficio_n335_resposta_oficio_n016_luzia.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5915/oficio_337_oficio_resposta_luzia.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5913/oficio_n338_resposta_ao_oficio_n338_luciane.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5938/oficio_n346_resposta_rafael.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5916/oficio_n354_resposta_ao_oficio_n0136_cicero.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6439/oficio_388-2025.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6443/oficio_389-2025.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6334/oficio_403-2025.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5945/oficio_n405_edson.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6440/oficio_441-2025.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6441/oficio_442-2025.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6017/oficio_resposta_477_luciane.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6016/oficio_resposta_n478_cleiton.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6015/oficio_resposta_n479_silas.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6014/oficio_resposta_mineiro_n480.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6009/oficio_no_481_rafael_resposta.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6013/oficio_n482_resposta_roberto.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6012/oficio_resposta_n483_edson.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6011/oficio_resposta_n485_cicero.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6530/oficio_497-2025.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6089/oficio_585-2025.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6084/oficio_586-2025.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6085/oficio_587-2025.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6088/oficio_588-2025.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6086/oficio_590-2025.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6090/oficio_591-2025.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6083/oficio_592-2025.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6092/oficio_594-2025.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6091/oficio_595-2025.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6087/oficio_596-2025.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6604/oficio_621-2025.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6759/oficio_638-2025.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6122/oficio_651-2025.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6123/oficio_652-2025.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6124/oficio_653-2025.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6125/oficio_654-2025.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6126/oficio_655-2025.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6127/oficio_656-2025.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6128/oficio_657-2025.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6129/oficio_658-2025.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6130/oficio_659-2025.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6137/oficio_660-2025.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6136/oficio_661-2025.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6131/oficio_662-2025.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6132/oficio_663-2025.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6133/oficio_664-2025.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6134/oficio_665-2025.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6138/oficio_666-2025.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6186/oficio_706-2025.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6209/oficio_729-2025.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6298/oficio_780-2025.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6297/oficio_781-2025.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6294/oficio_782-2025.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6295/oficio_783-2025.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6296/oficio_784-2025.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6331/oficio_830-2025.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6300/oficio_831-2025.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6299/oficio_832-2025.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6291/oficio_833-2025.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6292/oficio_834-2025.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6293/oficio_851-2025.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6371/oficio_987-2025.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6545/oficio_1424-2025.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6010/oficio_n1649_resposta_luzia.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6727/oficio_1755-2025.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6730/oficio_1757-2025.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6399/oficio_57917440-2025.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6658/oficio_329-2025-jur.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5847/mocao_de_aplauso_n01.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5849/mocao_de_aplauso_n003.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5854/mocao_de_aplauso_n005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5843/parecer_537985_2023_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5880/decreto_legislativo_n007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5912/decreto_legislativo_009_2025_000278.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6518/titulo_de_cidadao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6519/titulo_de_cidadao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6521/titulo_de_cidadao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5911/emendas_modificativas_pl_006_2025_000281.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5910/emendas_modificativas_pl_cm_002_003_004_005_000279.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6197/emenda_modificativa_ao_pl_072_2025_ccj__000417.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6394/emenda_mod_pl_121-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6544/pedido_de_emenda_169-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6686/emenda_supressiva_n_005_ao_pl_2102025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5829/indicacao_01_edson.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5835/indicacao_n004_luzia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5836/indicacao_n005_luzia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6002/indicacao_n007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5922/indicacao_n020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5921/indicacao_n021_mineiro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5923/indicacao_n022_rafael.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5960/indicacao_n023_rafael.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6023/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6094/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6093/indicacao_036-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6095/indicacao_037-2025_3.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6081/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6254/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6199/indicacao_n045.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6152/indicacao0_56-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6171/indicacao_057-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6172/indicacao_058-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6272/indicacao_059_2025_000425.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6406/indicacao_071-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6405/indicacao_072-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5879/indicacao_n018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6479/indicacao_85-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6552/indicacao_legislativa_089-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6577/indicacao_090-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6693/indicacao_092-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6438/lei_municipal_n2999.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6510/lei_complementar_n3014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5882/lei_n2876.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5908/lei_municipal_n2877.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5939/lei_municipal_n2878.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5940/lei_municipal_n2879.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5941/lei_municipal_n2880.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5942/lei_municipal_n2881.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5968/lei_municipal_n2882.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5969/lei_municipal_n2883.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5970/lei_municipal_n2884.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5971/lei_municipal_n2885.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6065/lei_municipal_n2886.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6066/lei_municipal_n2887.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6067/lei_municipal_n2888.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6068/lei_municipal_n2889.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6070/lei_municipal_n2890.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6071/lei_municipal_n2891.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6072/lei_municipal_n2892.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6073/lei_municipal_n2893.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6074/lei_municipal_n2894.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6075/lei_municipal_n2895.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6076/lei_municipal_n2896.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6099/lei_municipal_n2897.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6100/lei_municipal_n2898.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6115/lei_municipal_n2899.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6116/lei_municipal_n2900.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6117/lei_municipal_n2901.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6158/lei_municipal_n2905.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6159/lei_municipal_n2906.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6160/lei_municipal_n2907.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6161/lei_municipal_n2908.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6162/lei_municipal_n2909.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6163/lei_municipal_n2910.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6164/lei_municipal_n2911.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6165/lei_municipal_n2912.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6166/lei_municipal_n2913.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6167/lei_municipal_n2914.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6168/lei_municipal_n2915.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6169/lei_municipal_n2916.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6170/lei_municipal_n2917.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6173/lei_municipal_n2918.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6174/lei_municipal_n2919.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6175/lei_municipal_n2920.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6176/lei_municipal_n2921.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6177/lei_municipal_n2922.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6178/lei_municipal_n2923.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6180/lei_municipal_n2924.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6181/lei_municipal_n2925.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6182/lei_municipal_n2926.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6183/lei_municipal_n2927.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6184/lei_municipal_n2928.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6185/lei_municipal_n2929.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6187/lei_municipal_n2930.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6188/lei_municipal_n2931.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6189/lei_municipal_n2932.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6190/lei_municipal_n2933.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6191/lei_municipal_n2934.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6192/lei_municipal_n2935.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6193/lei_municipal_n2936.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6194/lei_municipal_n2937.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6195/lei_municipal_n2938.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6250/lei_municipal_n2939.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6251/lei_municipal_n2940.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6252/lei_municipal_n2941.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6253/lei_municipal_n2942.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6274/lei_munucipal_n2943.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6275/lei_municipal_n2944.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6276/lei_municipal_n2945.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6277/lei_municipal_n2946.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6278/lei_municipal_n2947.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6279/lei_municipal_n2948.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6280/lei_municipal_n2949.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6310/lei_municipal_n2950.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6311/lei_municipal_n2951.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6312/lei_municipal_n2952.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6313/lei_municipal_n2953.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6314/lei__municipal_n2954.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6315/lei_municipal_n2955.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6316/lei_municipal_n2956.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6317/lei_municipal_n2957.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6318/lei_municipal_n2958.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6319/lei_municipal_n2959.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6333/lei_n2960.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6348/lei_municipal_n2961.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6349/lei_municipal_n2962.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6350/lei_municipal_n2963.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6351/lei_municipal_n2964.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6352/lei_municipal_n2965.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6353/lei_municipal_n2966.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6354/lei_municipal_n2967.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6355/lei_municipal_n2968.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6356/lei_municipal_n2969.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6357/lei_municipal_n2970.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6358/lei_municipal_n2971.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6359/lei_municipal_n2972.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6360/lei_municipal_n2973.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6361/lei_municipal_n2974.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6362/lei_municipal_n2975.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6363/lei_municipal_n2976.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6364/lei_municipal_n2977.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6366/lei_municipal_n2978.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6387/lei_municipal_n2980.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6388/lei_municipal_n2981.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6389/lei_municipal_n2982.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6390/lei_municipal_n2983.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6391/lei_municipal_n2984.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6392/lei_municipal_n2985.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6393/lei_municipal_n2986.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6411/lei_municipal_n2987.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6412/lei_municipal_n2988.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6413/lei_municipal_2989.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6414/lei_municipal_n2990.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6415/lei_municipal_n2991.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6416/lei_municipal_n2992.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6409/lei_municipal_n2993.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6432/lei_municipal_n2994.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6433/lei_municipal_n2995.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6434/lei_municipal_n2996.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6435/lei_municipal_n2997.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6436/lei_municipal_n2998.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6494/lei_municipal_n3000.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6495/lei_municipal_n3001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6496/lei_municipal_n3002.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6497/lei_municipal_n3003.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6498/lei_municipal_n3004.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6499/lei_municipal_n3005.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6500/lei_municipal_n3006.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6501/lei_municipal_n3007.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6502/lei_municipal_n3008.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6503/lei_municipal_n3009.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6504/lei_municipal_n3010.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6505/lei_municipal_n3011.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6506/lei_municipal_n3012.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6508/lei_municipal_n3013.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6511/lei_municipal_n3015.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6512/lei_municipal_n3016.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6513/lei_municipal_n3017.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6555/lei_n3018_000001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6556/lei_n3019_000001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6557/lei_n3020_000001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6573/lei_cm_3021_000001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6558/lei_n3022_000001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6559/lei_n3023_000001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6560/lei_n3024_000001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6561/lei_n3025_000001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6562/lei_n3026_000001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6563/lei_n3027_000001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6564/lei_n3028_000001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6565/lei_n3029_000001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6566/lei_n3030_000001.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6567/lei_n3031_000001.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6568/lei_n3032_000001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6569/lei_n3033_000001.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6570/lei_n3034_000001.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6571/lei_n3035_000001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6595/lei_municipal_3036_000001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6596/lei_municipal_3037_000001.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6597/lei_municipal_3038_000001.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6598/lei_municipal_3039_000001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6599/lei_municipal_3040_000001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6600/lei_municipal_3041_000001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6601/lei_municipal_3042_000001.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6632/lei_municipal_n3043_000001.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6641/lei_municipal_n3044_000001.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6642/lei_municipal_n3045_000001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6643/lei_municipal_n3046_000001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6644/lei_municipal_n3047_000001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6645/lei_municipal_n3048_000001.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6646/lei_municipal_n3049_000001.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6647/lei_municipal_n3050_000001.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6648/lei_municipal_n3051_000001.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6649/lei_municipal_n3052_000001.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6650/lei_municipal_n3053_000001.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6668/lei_municipal_3054.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6670/lei_municipal_n3055.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6677/lei_municipal_3056.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6678/lei_municipal_n3057.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6679/lei_municipal_n3058.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6680/lei_municipal_n3059.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6681/lei_municipal_n3060.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6688/lei_municipal_n3061.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6689/lei_municipal_3062.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6695/lei_municipal_n3063.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6696/lei_municipal_n3064.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6697/lei_municipal_n3065.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6698/lei_municipal_n3066.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6699/lei_municipal_n3067.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6700/lei_municipal_3068.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6701/lei_municipal_n3069.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6702/lei_cm_n3070.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6736/lei_municipal_n3071.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6737/lei_municipal_n3072.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6738/lei_municipal_n3073.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6739/lei_municipal_n3074.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6740/lei_municipal_n3075.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6741/lei_municipal_n3076.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6742/lei_municipal_n3077.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6743/lei_municipal_n3078.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6744/lei_municipal_n3079.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6745/lei_municipal_n3080.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6746/lei_municipal_n3081.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6747/lei_municipal_n3082.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6748/lei_municipal_n3083.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6749/lei_municipal_n3084.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6750/lei_municipal_n3085.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6751/lei_municipal_n3086.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6753/lei_municipal_n3087.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6754/lei_municipal_3088.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6755/lei_municipal_3089.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6756/lei_municipal_n3090.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6757/lei_municipal_n3091.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6758/lei_municipal_n3092.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5848/mocao_de_aplauso_n002.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5850/mocao_de_aplauso_n004.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6154/mocao_de_apaulo_006-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6179/mocao_de_aplauso_007-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6200/mocao_de_aplauso_n08.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6235/mocao_de_aplauso_010-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6236/mocao_de_aplauso_011-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6304/mocao_de_aplauso_012-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6336/mocao_de_aplauso_013-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6404/mocao_de_aplauso_015-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6442/mocao_de_aplauso_016-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6454/mocao_de_aplauso_017-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6517/mocao_de_aplauso_020-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6520/mocao_de_aplauso_021-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6522/mocao_de_aplauso_022-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6533/mocao_de_aplauso_023-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6546/mocao_de_aplauso_024-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6553/mocao_de_aplauso_025-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6711/mocao_de_aplauso_026-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6712/mocao_de_aplauso_027-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6713/mocao_de_aplauso_028-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6714/mocao_de_aplauso_029-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6715/mocao_de_aplauso_030-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6716/mocao_de_aplauso_031-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6717/mocao_de_aplauso_032-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6718/mocao_de_aplauso_033-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5855/oficio_n01_roberto.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5823/oficio_n02.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6155/oficio_04-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5856/oficio_n07_roberto.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5833/oficio_n08.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5831/oficio_n010.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6025/oficio_011-2025_cicero.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5830/oficio_n12_mineiro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5837/oficio_n013.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5842/oficio_n14.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5834/oficio_n016.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5832/oficio_n17_mineiro.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6218/oficio_026-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6210/oficio_027-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5867/oficio_n029.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5886/oficio_n035_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5861/oficio_n036.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5900/oficio_n039.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5887/oficio_n040_fabricio.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5888/oficio_n041_fabricio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5889/oficio_n042_fabricio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5890/oficio_n043_fabricio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5891/oficio_n044_fabricio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5892/oficio_n045_fabricio.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5893/oficio_n046_fabricio.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5894/oficio_n047_fabricio.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5895/oficio_n048_fabricio.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5896/oficio_n049.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5897/oficio_n050_fabricio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5931/oficio_n051.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5958/oficio_n053.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5857/oficio_n054_roberto.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6219/oficio_057-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5858/oficio_n058_roberto.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5859/oficio_n059_roberto.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6007/oficio_n061.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6034/oficio_n69.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5860/oficio_n075_roberto.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5869/oficio_n078.25.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5877/oficio_n081.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5904/oficio_n084_fabricio.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5907/oficio_n085_fabricio.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5925/oficio_n086_fabricio.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5924/oficio_n087_fabricio.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5926/oficio_n088_fabricio.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5959/oficio_n090_fabricio.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5906/oficio_n106_mineiro.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5878/oficio_n107.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6156/oficio_n114.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6322/oficio_116-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6196/oficio_n119.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6214/oficio_120-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6223/oficio_121-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6216/oficio_n129.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5898/oficio_n132_rafael.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6224/oficio_n133.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6257/oficio_n143.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6263/oficio_n144.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6261/oficio_n145.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5980/oficio_n147.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5981/oficio_n148.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6221/oficio_149-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5973/oficio_n150_roberto.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6018/oficio_152_rafael.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6332/oficio_n161.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5967/oficio_n164_roberto.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6003/oficio_n166.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5984/oficio_n167_fabricio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5985/oficio_n168_fabricio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6001/oficio_n169_fabricio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5991/oficio_n170.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5992/oficio_n171.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5993/oficio_n172.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5994/oficio_n173.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5995/oficio_n174.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5996/oficio_n175.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5997/oficio_n176.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5998/oficio_n177_fabricio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6000/oficio_n178_fabricio.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5999/oficio_n179.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5987/oficio_n186.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5988/oficio_n187.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5989/oficio_n188.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5990/oficio_n189.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5986/oficio_n190.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5972/oficio_n192_roberto.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5974/oficio_194_rafael.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6431/oficio_n197.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6437/oficio_n200.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5983/oficio_n205_rafael.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5982/oficio_n206.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6008/oficio_n207_roberto.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6004/oficio_n208.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6005/oficio_n209.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6021/oficio_212_rafael.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6020/oficio_213_rafael.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6082/oficio_214-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6232/oficio_215-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6267/oficio_217-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6302/oficio_218-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6301/oficio_219-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6022/oficio_222-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6024/oficio_223-2025_rafael.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6213/oficio_254-2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6212/oficio_268-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6215/oficio_273-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6572/oficio_n285_000001.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6574/oficio_n288_000001.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6147/oficio_290-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6198/oficio_n291.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6594/oficio_n294_000001.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6590/oficio_n295_000001.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6211/oficio_297-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6623/oficio_n303_000001.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6631/oficio_n305_000001.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6306/oficio_306-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6208/oficio_307-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6227/oficio_308-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6634/oficio_n309_000001.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6636/oficio_n310_000001.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6255/oficio_312-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6640/oficio_n315_000001.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6653/oficio_n318_000001.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6308/oficio_330-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6307/oficio_331-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6659/oficio_n332_000001.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6667/oficio_n333_000001.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6369/oficio_334-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6368/oficio_335-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6428/oficio_338-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6427/oficio_339-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6682/oficio_n340.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6687/oficio_n341.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6690/oficio_n343.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6691/oficio_n344.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6694/oficio_n348.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6704/oficio_n350.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6705/oficio_n351.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6722/oficio_n355.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6377/oficio_356-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6723/oficio_n359.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6735/oficio_n361.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6752/oficio_n362.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6337/oficio_377-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6340/oficio_378-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6373/oficio_383-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6375/oficio_384-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6374/oficio_388-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5950/oficio_n406_rafael_resposta.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5951/oficio_n407_rafael_resposta.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5949/oficio_n408_luzia_resposta.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5947/oficio_n409.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5946/oficio_n410_silas.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5948/oficio_n411_silas.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6459/oficio_441-2025_1.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6457/oficio_457-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6491/oficio_469-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6490/oficio_470-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6489/oficio_471-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6516/oficio_475-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6576/oficio_560-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6603/oficio_565-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6605/oficio_566-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6523/projeto_de_lei_013-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6477/projeto_de_lei_158_2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6476/projeto_de_lei_159_2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6475/projeto_de_lei_160-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6474/projeto_de_lei_161-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6473/projeto_de_lei_162-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6579/projeto_de_lei_177-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6582/projeto_de_lei_179-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6581/projeito_de_lei_180-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6580/projeito_de_lei_181-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6585/projeto_de_lei_182-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6584/183-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6583/projeto_de_lei_184-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6588/projeto_de_lei_185-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6587/projeto_de_lei_186-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6586/projeto_de_lei_187-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6400/projeto_de_lei_n128.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6401/projeto_de_lei_n129.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5824/projeto_de_lei_n01.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5827/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5825/projeto_de_lei_n03.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5826/projeto_de_lei_n04.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5839/projeto_de_lei_n5.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5840/projeto_de_lei_n06.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5841/projeto_de_lei_n07.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5844/projeto_de_lei_n008.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5851/projeto_de_lei_n009.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5852/projeto_de_lei_n010.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5863/projeto_de_lei_n011.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5864/projeto_de_lei_n012.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5865/projeto_de_lei_n013.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5866/projeto_de_lei_n014.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5883/projeto_de_lei_n015.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5884/projeto_de_lei_n016.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5885/projeto_de_lei_n017.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5901/projeto_de_lei_n018.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5902/projeto_de_lei_n019.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5903/projeto_de_lei_n020.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5918/projeto_de_lei_n021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5932/projeto_de_lei_n022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5933/projeto_de_lei_n023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5952/projeto_de_lei_n024.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5953/projeto_de_lei_n025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5954/projeto_de_lei_n026.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5955/projeto_de_lei_n027.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5956/projeto_de_lei_n028.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5957/projeto_de_lei_n029.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5975/projeto_de_lei_n030.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5976/projeto_de_lei_n031.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5977/projeto_de_lei_n032.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5978/projeto_de_lei_n033.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6006/projeto_de_lei_n034.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6033/projeto_de_lei_n035.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6026/projeto_de_lei_n036.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6027/projeto_de_lei_n037.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6028/projeto_de_lei_n038.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6029/projeto_de_lei_n039.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6030/projeto_de_lei_n040.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6031/projeto_de_lei_n041.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6037/projeto_de_lei_n042.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6038/projeto_de_lei_n043.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6039/projeto_de_lei_n044.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6040/projeto_de_lei_n045.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6041/projeto_de_lei_n046.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6042/projeto_de_lei_n047.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6043/projeto_de_lei_n48.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6044/projeto_de_lei_n049.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6045/projeto_de_lei_n050.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6046/projeto_de_lei_n051.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6047/projeto_de_lei_n052.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6048/projeto_de_lei_n053.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6049/projeto_de_lei_n054.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6050/projeto_de_lei_n055.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6051/projeto_de_lei_n056.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6052/projeto_de_lei_n057.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6053/projeto_de_lei_n058.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6054/projeto_de_lei_n059.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6055/projeto_de_lei_n060.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6056/projeto_de_lei_n061.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6057/projeto_de_lei_n062.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6058/projeto_de_lei_n063.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6059/projeto_de_lei_n064.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6060/projeto_de_lei_n065.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6061/projeto_de_lei_n066.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6062/projeto_de_lei_n067.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6063/projeto_de_lei_n068.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6078/projeto_de_lei_n069.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6079/projeto_de_lei_n070.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6080/projeto_de_lei_n071.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6097/projeto_de_lei_n72.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6102/projeto_de_lei_n073.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6103/projeto_de_lei_n074.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6104/projeto_de_lei_n075.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6105/projeto_de_lei_n076.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6106/projeto_de_lei_n077.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6107/projeto_de_lei_n078.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6108/projeto_de_lei_n079.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6111/projeto_de_lei_n080.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6112/projeto_de_lei_n081.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6113/projeto_de_lei_n082.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6140/projeto_de_lei_n083.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6141/projeto_de_lei_n084.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6142/projeto_de_lei_n085.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6143/projeto_de_lei_n086.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6144/projeto_de_lei_n087.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6145/projeto_de_lei_n088.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6146/projeto_de_lei_n089.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6203/projeto_de_lei_n090.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6204/projeto_de_lei_n091.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6205/projeto_de_lei_n092.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6217/projeto_de_lei_n093.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6225/projeto_de_lei_n_094__2025_000421.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6230/projeto_de_lei_n96.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6248/projeto_de_lei_n097.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6240/projeto_de_lei_n98.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6241/projeto_de_lei_n99.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6242/projeto_de_lei_n100.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6243/projeto_de_lei_n101.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6244/projeto_de_lei_n102.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6245/projeto_de_lei_n103.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6246/projeto_de_lei_n104.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6258/projeto_de_lei_n105.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6259/projeto_de_lei_n106.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6260/projeto_de_lei_n107.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6262/projeto_de_lei_n108.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6283/projeto_de_lei_n109.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6284/projeto_de_lei_n110.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6285/projeto_de_lei_n111.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6286/projeto_de_lei_n112.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6287/projeto_de_lei_n113.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6288/projeto_de_lei_n114.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6324/projeto_de_lei_n115.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6326/projeto_de_lei_n116.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6327/projeto_de_lei_n117.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6328/projeto_de_lei_n118.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6329/projeto_de_lei_n119.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6330/projeto_de_lei_n120.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6343/projeto_de_lei_n121.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6344/projeto_de_lei_n122.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6346/projeto_de_lei_n123.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6382/projeto_de_lei_n124.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6383/projeto_de_lei_n125.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6384/projeto_de_lei_n126.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6385/projeto_de_lei_n127.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6402/projeto_de_lei_n130.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6407/projeto_de_lei_n131.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6418/projeto_de_lei_n133.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6419/projeto_de_lei_n134.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6420/projeto_de_lei_n135.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6421/projeto_de_lei_n136.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6422/projeto_de_lei_n137.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6423/projeto_de_lei_n138.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6424/projeto_de_lei_n139.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6425/projeto_de_lei_n140.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6426/projeto_de_lei_n141.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6445/projeto_de_lei_n142.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6446/projeto_de_lei_n143.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6447/projeto_de_lei_n144.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6448/projeto_de_lei_n145.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6449/projeto_de_lei_no146_1.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6450/projeto_de_lei_n14730072025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6452/projeto_de_lei_n14830072025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6453/projeto_de_lei_n14930072025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6462/projeto_de_lei_n150.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6463/projeto_de_lei_n151.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6464/projeto_de_lei_n152.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6467/projeto_de_lei_153-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6466/projeto_de_lei_154-2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6468/projeto_de_lei_155-2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6469/projeto_de_lei_156-2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6470/projeto_de_lei_157-2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6537/projeto_de_lei_n158.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6538/projeto_de_lei_n159.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6539/projeto_de_lei_n160.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6540/projeto_de_lei_n161.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6541/projeto_de_lei_n162.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6482/projeto_de_lei_n163.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6483/projeto_de_lei_n164.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6484/projeto_de_lei_n165.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6485/projeto_de_lei_n166.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6486/projeto_de_lei_n167.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6487/projeto_de_lei_n168.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6515/projeto_de_lei_n169.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6526/projeto_de_lei_n170.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6527/projeto_de_lei_n171_000001.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6528/projeto_de_lei_n172.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6532/projeto_de_lei_n173_000001.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6548/projeto_de_lei_n174_000001.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6549/projeto_de_lei_n175_000001.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6550/scan2025-10-21_092713.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6575/projeto_de_lei_n178_000001.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6591/projeto_de_lei_n188_000001.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6592/projeto_de_lei_n189_000001.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6593/projeto_de_lei_n190_000001.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6607/projeto_de_lei_n191_000001.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6608/projeto_de_lei_n192_000001.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6609/projeto_de_lei_n193_000001.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6610/projeto_de_lei_n194_000001.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6611/projeto_de_lei_n195_000001.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6612/projeto_de_lei_n196_000001.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6613/projeto_de_lei_n197_000001.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6614/projeto_de_lei_n198_000001.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6615/projeto_de_lei_n199_000001.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6616/projeto_de_lei_n200_000001.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6624/projeto_de_lei_n201_000001.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6625/projeto_de_lei_n202_000001.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6626/projeto_de_lei_n203_000001.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6627/projeto_de_lei_n203_000001.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6628/projeto_de_lei_n205_000001.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6629/projeto_de_lei_n206_000001.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6630/projeto_de_lei_n207_000001.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6635/projeto_de_lei_n208_000001.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6637/projeto_de_lei_n209_000001.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6638/projeto_de_lei_n210_000001.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6654/projeto_de_lei_n211_000001.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6655/projeto_de_lei_n212_000001.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6656/projeto_de_lei_n213_000001.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6660/projeto_de_lei_n214_000001.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6661/projeto_de_lei_n215_000001.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6662/projeto_de_lei_n216_000001.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6663/projeto_de_lei_n217_000001.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6664/projeto_de_lei_n218_000001.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6665/projeto_de_lei_n219_000001.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6666/projeto_de_lei_n220_000001.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6673/projeto_de_lei_n221.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6674/projeto_de_lei_n222.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6675/projeto_de_lei_n223.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6683/projeto_de_lei_n224.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6684/projeto_de_lei_n225.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6685/projeto_de_lei_n226.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6692/projeto_de_lei_n227.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6706/projeto_de_lei_n228.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6707/projeto_de_lei_n229.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6708/projeto_de_lei_n230.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6719/projeto_de_lei_n231.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6720/projeto_de_lei_n232.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6721/projeto_de_lei_n233.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6724/projeto_de_lei_n234.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6725/projeto_de_lei_n235.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6726/projeto_de_lei_n236.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5846/projetos_de_lei_cm_001_2025.docx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5871/projeto_002_mudado.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5872/projeto_003_mudado.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5873/projeto_n004_mudado.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5874/projeto_n005_mudado.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5928/projeto_de_lei_cm_n006.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5929/projeto_de_lei_cm_n007.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6202/projeto_de_lei_n008_cm.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6238/projeto_de_lei_cm_n009.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6305/projeto_de_lei_010-2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6455/ccf_000004.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6460/projeto_cm_n12.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6488/projeto_de_lei_cm_n15.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6633/projeto_de_lei_cm_n016_000001.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6201/projeto_de_resolucao_n001.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6226/projeto_de_resolucao_002_2025_000422.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6531/projeto_resolucao_003-2025_1.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6710/projeto_de_resolucao_04_2025_-_paai.doc" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6734/projeto_de_resolucao_n004.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5899/requerimento_n005_rafael.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5905/requerimento_n006_mineiro.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5935/requerimento_n007_rafael.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5927/requerimento_n008_mineiro.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6264/requerimento_010-2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6265/requerimento_011-2025.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6266/requerimento_012-2025.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6237/requerimento_de_retirada.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6733/requerimento_n021.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5966/requerimento_n180.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5965/requerimento_n181.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5962/requerimento_n182_silas.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5963/requerimento_n183_silas.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5964/requerimento_n184_silas.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5961/requerimento_n185_silas.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6321/mocao_de_pesar_006-2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6395/mocao_de_pesar_010-2025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6396/mocao_de_pesar_011-2025.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6397/mocao_de_pesar_012-2025.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6589/mocao_de_pesar_016-2025.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6621/mocao_de_pesar_018-2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5870/mocao_de_repudio_n03.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5875/oficio_n001_rafael.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5876/oficio_n002_rafael.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6335/oficio_012-2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6372/oficio_16-at-2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6233/oficio_029-2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6289/oficio_042-2025.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6157/oficio_118-2025.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6220/oficio_119-2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6367/oficio_n166.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6365/oficio_n167_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6148/oficio_228-2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6222/oficio_0273-2025.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6669/oficio_n334.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6619/oficio_564-2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6617/oficio_569-2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6618/oficio_572-2025.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6652/oficio_577-2025.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6651/oficio_578-2025.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6671/oficio_616-2025.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6709/oficio_627-2025.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6153/oficio_01-2025.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5862/oficio_n002.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6458/oficio_convite.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6234/oficio_010-2025.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6206/oficio_11-2025.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5838/oficio_n012.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5845/oficio_n016.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5853/oficio_n017.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6228/oficio_023-2025.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5828/oficio_n30.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6429/oficio_31-2025.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6478/oficio_035-2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5881/oficio_n036_2025.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6398/oficio_038-2025.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5909/oficio_n042.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5920/oficio_n047.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5919/oficio_n048.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5930/oficio_n050.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6543/oficio_51-2025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5943/oficio_n052.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6524/oficio_056-2025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5979/oficio_n057.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6639/oficio_063-2025.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6032/oficio_n068.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6471/oficio_071-2025.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6064/oficio_n076.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6036/oficio_n077.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6077/oficio_n080_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6338/oficio_082-2025.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6096/oficio_n084.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6098/oficio_n085.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6101/oficio_n090.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6109/oficio_n091.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6110/oficio_n092.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6247/oficio_n142.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6114/oficio_n098.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6139/oficio_n106.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6149/oficio_n107_2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6542/oficio_126-2025.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6456/oficio_129-2025.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6229/oficio_n137.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6239/oficio_n140.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6249/oficio_n141.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6281/oficio_n148_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6273/oficio_n152.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6282/oficio_n153.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6309/oficio_n157.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6323/oficio_n159_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6341/oficio_162-2025.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6347/oficio_n163.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6345/oficio_n166.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6207/oficio_n167.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6370/oficio_171-2025.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6381/oficio_n186_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6386/oficio_n187_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6403/oficio_n188.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6410/oficio_n191.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6408/oficio_n192.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6417/oficio_n195.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6444/oficio_n201.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6451/oficio_n207.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6461/oficio_219.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6493/oficio_n223.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6507/oficio_n227.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6150/oficio_228-2025-sme.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6472/oficio_233-2025.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6481/oficio_n244.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6480/oficio_n245.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6492/oficio_247-2025.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6509/oficio_n249.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6514/oficio_n250.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6529/oficio_n263_000001.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6525/oficio_n264_000001.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6551/oficio_n277_000001.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6547/oficio_n278_000001.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6554/oficio_282-2025.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6256/oficio_291-2025.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6606/oficio_295_2025.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5937/oficio_n334_silas_resposta.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6672/oficio_n338.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6676/oficio_n339.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6622/oficio_348-2025.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6320/oficio_353-2025.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6729/oficio_356-2025_1.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6728/oficio_357-2025.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6535/oficio_428-2025.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6465/oficio_437-2025.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6731/oficio_no_447-2025.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6534/oficio_479-2025.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6231/oficio_595-2025.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6703/oficio_616.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6620/oficio_751-2025.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6378/oficio_792-2025.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6379/oficio_797-2025.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6578/oficio_1262-2025.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5934/indicacao_019_2025_000318.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6069/indicacao_037-2025.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6271/indicacao_059_2025_000425.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6325/indicacao_060-2025.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6430/oficio_090-2025.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6376/oficio_384-2025.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6657/oficio_593-2025.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6380/oficio_1030-2025.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6342/oficio_002-2025.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5868/oficio_n07_resposta_agua_de_paranatinga.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6303/oficio_012-2025.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6019/oficio_016_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6290/oficio_029-2025-2.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6151/oficio_039-2025.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5917/oficio_n045_resposta_do_rafael.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6119/oficio_050-2025.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6602/oficio_51-25.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6118/oficio_059-2025.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6121/oficio_62-2025.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6035/oficio_recebido_075-2025_rafael.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5944/oficio_n162_resposta_rafael.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6135/oficio_264-2025.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6120/oficio_272-2025.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6269/oficio_resposta_291-2025.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6268/oficio_297-2025.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6339/oficio_327-2025.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5936/oficio_n334_edson_resposta.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5914/oficio_n335_resposta_oficio_n016_luzia.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5915/oficio_337_oficio_resposta_luzia.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5913/oficio_n338_resposta_ao_oficio_n338_luciane.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5938/oficio_n346_resposta_rafael.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5916/oficio_n354_resposta_ao_oficio_n0136_cicero.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6439/oficio_388-2025.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6443/oficio_389-2025.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6334/oficio_403-2025.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5945/oficio_n405_edson.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6440/oficio_441-2025.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6441/oficio_442-2025.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6017/oficio_resposta_477_luciane.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6016/oficio_resposta_n478_cleiton.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6015/oficio_resposta_n479_silas.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6014/oficio_resposta_mineiro_n480.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6009/oficio_no_481_rafael_resposta.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6013/oficio_n482_resposta_roberto.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6012/oficio_resposta_n483_edson.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6011/oficio_resposta_n485_cicero.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6530/oficio_497-2025.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6089/oficio_585-2025.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6084/oficio_586-2025.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6085/oficio_587-2025.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6088/oficio_588-2025.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6086/oficio_590-2025.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6090/oficio_591-2025.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6083/oficio_592-2025.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6092/oficio_594-2025.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6091/oficio_595-2025.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6087/oficio_596-2025.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6604/oficio_621-2025.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6759/oficio_638-2025.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6122/oficio_651-2025.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6123/oficio_652-2025.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6124/oficio_653-2025.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6125/oficio_654-2025.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6126/oficio_655-2025.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6127/oficio_656-2025.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6128/oficio_657-2025.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6129/oficio_658-2025.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6130/oficio_659-2025.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6137/oficio_660-2025.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6136/oficio_661-2025.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6131/oficio_662-2025.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6132/oficio_663-2025.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6133/oficio_664-2025.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6134/oficio_665-2025.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6138/oficio_666-2025.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6186/oficio_706-2025.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6209/oficio_729-2025.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6298/oficio_780-2025.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6297/oficio_781-2025.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6294/oficio_782-2025.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6295/oficio_783-2025.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6296/oficio_784-2025.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6331/oficio_830-2025.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6300/oficio_831-2025.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6299/oficio_832-2025.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6291/oficio_833-2025.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6292/oficio_834-2025.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6293/oficio_851-2025.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6371/oficio_987-2025.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6545/oficio_1424-2025.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6010/oficio_n1649_resposta_luzia.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6727/oficio_1755-2025.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6730/oficio_1757-2025.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6399/oficio_57917440-2025.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/6658/oficio_329-2025-jur.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5847/mocao_de_aplauso_n01.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5849/mocao_de_aplauso_n003.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2025/5854/mocao_de_aplauso_n005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H935"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="98.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>