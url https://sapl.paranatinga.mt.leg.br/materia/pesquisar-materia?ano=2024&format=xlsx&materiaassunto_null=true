--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -54,7579 +54,7579 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CAGES</t>
   </si>
   <si>
     <t>Contas Anuais de Gestão</t>
   </si>
   <si>
     <t>Cidadão</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5484/contas_de_gestao_2022_julgamento_000073.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5484/contas_de_gestao_2022_julgamento_000073.pdf</t>
   </si>
   <si>
     <t>Parecer prévio do Tribunal de Contas do Estado, que dispõe sobre a aprovação das contas anuais de governo, relativas ao exercício de 2022 da Prefeitura Municipal de Paranatinga – MT, de responsabilidade do gestor Senhor Josimar Marques Barbosa</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CDHAESECMA - COMISSÃO DE  DEFESA DOS DIREITOS HUMANOS, ASSISTÊNCIA SOCIAL, EDUCAÇÃO, SAÚDE, CULTURA, ESPORTE, CID</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5428/emenda_pl_180.2023.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5428/emenda_pl_180.2023.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PL 180/2023 - O artigo 5° do projeto de lei 180/2023 passa a conter o §4° com a seguinte redação: § 4ª. Fica estabelecido que para cumprimento do § 2° dessa referida lei, a empresa PAIAGUÁS AGRI S/A, deverá executar a obra no Equipamento Comunitário 01, registrado na matrícula 21.258, Data: 29/12/2023, Livro: 02-DA, tendo como área total de 11.132,47 metros quadrados.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EDSON DO SINDICATO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5536/emenda_edson.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5536/emenda_edson.pdf</t>
   </si>
   <si>
     <t>EMENDA  ASSUNTO: EMENDA À LDO.</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
     <t>EMMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5633/emenda_modificativa_ao_pl_082_2024_assinado.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5633/emenda_modificativa_ao_pl_082_2024_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO LEI 082/2024 - O Vereador que a esta subscreve, com suporto que estabelece o art. 138, inciso IV, do Regimento Interno, apresenta a seguinte emenda ao Projeto de Resolução N°082/2024. O artigo 1°, passam a vigorar com a seguinte redação: ARTIGO 1° - Fica o Executivo Municipal, autorizado a realizar abertura de Crédito Adicional Suplementar no valor de 3,5% (três virgula cinco por cento) da despesa fixada, destinado a cobertura da despesa com Projeto de Atividade, para atender despesas nos termos do artigo 167, Inciso V, da Constituição Federal e Artigo 41 da_x000D_
 Lei Federal n° 4.320/64.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5638/ccf15072024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5638/ccf15072024.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PL 082/2024._x000D_
 EMENDA AO PROJETO DE LEI N° 82/2024 O ARTIGO 1° PASSA A VIGORAR COM A SEGUINTE REDAÇÃO:_x000D_
 ARTIGO 1° - FICA O EXECUTIVO MUNICIPAL AUTORIZADO A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE 7% (SETE POR CENTO) DA DESPESA FIXADA, DESTINADO A COBERTURA DA DESPESA COM PROJETO ATIVIDADE, PARA ATENDER DESPESAS NOS TERMOS DO ARTIGO 167, INCISO V, CONSTITUIÇÃO FEDERAL E ARTIGO 41 DA LEI FEDERAL N° 4.320/64.</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5660/emenda_ao_pl_125.224.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5660/emenda_ao_pl_125.224.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PL 125/2024 - Art. 1º - Fica modificado a alínea "s", do inciso XIII, do art. 53 do Projeto de Lei n° 125/2024, que passa a vigorar com a seguinte redação: S. FESTA DA IGREJA FAMILIA CRISTÃ; FESTA DA IGREJA PENTECOSTAL CIDADE SANTA NOVA JERUSALEM DE DEUS; FESTA DA IGREJA ASSEMBLÉIA DE DEUS SALTO DA ALEGRIA; FESTA DA IGREJA EVANGÉLICA CRISTO PARA O BRASIL.</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>NEGO DO RODEIO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5550/indi_004.2024_csa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5550/indi_004.2024_csa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 004/2024 CSA - oficiado ao Excelentíssimo Prefeito Municipal Senhor Josimar Marques Barbosa, solicitando a "Implantação da Política Nacional de Proteção dos Direitos da Pessoa com Transtorno do Espectro Autista" na Sede do município de Paranatinga MT.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5668/ind_006.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5668/ind_006.2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 006/2024 FAC - Considerando a necessidade de acompanhantes nas viagens com pacientes até o Hospital Regional e demais polos de saúde de nosso estado, vimos manifestar junto a Gestão Pública Municipal da necessidade de escalar os servidores que atuam na área da saúde, sejam efetivos e ou contratados, proporcionando aos mesmos direitos iguais, para tanto, vimos através do presente expediente indicar a necessidade de providências neste sentido. Na esperança de que o ilustre prefeito municipal, será solidário a esta reivindicação, e que pedimos aos Nobres Colegas Vereadores o voto favorável à aprovação da nossa propositura.</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5685/indicacao_07-2024_assinado.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5685/indicacao_07-2024_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 007/2024 WMP - Solicitar a  realização de manutenção urgente na Ponte do Rio Matrinxã.</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5220/estado_de_mato_grosso_42.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5220/estado_de_mato_grosso_42.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 062/2023 WMP - fazer a indicação no Projeto de Lei 178/2023 ao qual se encontra em tramitação nessa Casa de Leis. Salientamos a importância de constatar na previsão orçamentaria na LOA 2024 para o cumprimento da vigente Lei 14.434/2022, que trata sobre o piso salarial nacional do Enfermeiro, Técnico de Enfermagem, Auxiliar de Enfermagem e da Parteira. "Cabe salientar a importancia desta previsão para o cumprimento dessa Lei que está em exercício desde 4 de agosto de 2022.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Lei Complementar</t>
   </si>
   <si>
     <t>Gabinte da Prefeitura - GPRE</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5452/lei_complementar_2724.2024_-_alterar_o_artigo_44_da_lei_181.2006_-_calculo_atuarial_-_paranatingaprev.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5452/lei_complementar_2724.2024_-_alterar_o_artigo_44_da_lei_181.2006_-_calculo_atuarial_-_paranatingaprev.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N.º 2724/2024.  ALTERA A REDAÇÃO DA LEI COMPLEMENTAR N.º 181, DE 21 DE JUNHO DE 2006, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PARANATINGA/MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5164/lei_2674.2024_-_excesso_-_2023_-_custeio_da_media_e_alta_complexidade_-_cms_19_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5164/lei_2674.2024_-_excesso_-_2023_-_custeio_da_media_e_alta_complexidade_-_cms_19_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2674/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1378 – Custeio dos Serviços de Média e Alta Complexidade Total................................................R$ 2.000.000,00."</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5165/lei_2675.2024_-_excesso_-_2023_-_custeio_da_media_e_alta_complexidade_-_cms_19_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5165/lei_2675.2024_-_excesso_-_2023_-_custeio_da_media_e_alta_complexidade_-_cms_19_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2675/2024 INCLUI NA LEI Nº 2461/2022 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1378 – Custeio dos Serviços de Média e Alta Complexidade Total.............................................................................................R$ 2.000.000,00."</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5166/lei_2676.2024_-_excesso_-_2023_-_custeio_da_media_e_alta_complexidade_-_cms_19_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5166/lei_2676.2024_-_excesso_-_2023_-_custeio_da_media_e_alta_complexidade_-_cms_19_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2676/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1378 – Custeio dos Serviços de Média e Alta Complexidade Total.............................................................................................R$ 2.000.000,00."</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5183/lei_2677.2024_-_contribuir_-_doacao_-_erosaine_marquinas_agricolas_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5183/lei_2677.2024_-_contribuir_-_doacao_-_erosaine_marquinas_agricolas_-_gabinete.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2677/2024  “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A CONSTRUÇÃO DA UNIDADE DA EMPRESA EROSAINE MAQUINAS AGRÍCOLAS LTDA, CNPJ: 31.716.667/0001-19”.</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5184/lei_2678.2024_-_demolicao_da_pista_de_skate_-_praca_central_-_obras.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5184/lei_2678.2024_-_demolicao_da_pista_de_skate_-_praca_central_-_obras.pdf</t>
   </si>
   <si>
     <t>LEI N. 2678/2024  “AUTORIZA O PODER EXECUTIVO A REALIZAR E DEMOLIÇÃO E CONSEQUENTE RETIRADA DA PISTA DE SKATE LOCALIZADA JUNTO A PRAÇA CENTRAL DE PARANATINTA-MT”</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5185/lei_2679.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5185/lei_2679.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2679/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5186/lei_2680.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5186/lei_2680.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2680/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5187/lei_2681.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5187/lei_2681.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2681/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL NA   LOA 2024 POR SUPERAVIT FINANCEIRO    E     DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5188/lei_2682.2024_-_doacao_-_1a_copa_society_virtual_connect_-_esporte.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5188/lei_2682.2024_-_doacao_-_1a_copa_society_virtual_connect_-_esporte.pdf</t>
   </si>
   <si>
     <t>LEI N. 2682/2024  “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A REALIZAÇÃO DA  1ª COPA DE FUTEBOL SOCIETY EM PARANATINGA-MT”.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5202/lei_2683.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5202/lei_2683.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2683/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5203/lei_2684.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5203/lei_2684.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2684/2024  INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1294 – Restauração de Vias com Aplicação de Capa TSD, Microrevestimento e Sinalização Viária em Diversas Vias Total...............................................................................................R$4.249.955,12."</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5204/lei_2685.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5204/lei_2685.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2685/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL  ABRIR CRÉDITOS ADICIONAL  ESPECIAL  POR  EXCESSO DE ARRECADAÇÃO E  DÁ OUTRAS 	PROVIDÊNCIAS Projeto/Atividade: 1294 – Restauração de Vias com Aplicação de Capa TSD, Microrevestimento e Sinalização Viária em Diversas Vias Total...................................................................R$  4.249.955,12."</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5205/lei_2686.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5205/lei_2686.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2686/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1295 – Piso de Benefícios Eventuais Total........................R$ 87.288,00."</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5206/lei_2687.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5206/lei_2687.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2687/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1295 – Piso de Benefícios Eventuais Total..............................R$ 87.288,00."</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5207/lei_2688.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5207/lei_2688.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2688/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO  E DÁ   OUTRAS 	PROVIDÊNCIAS Projeto/Atividade: 1295 – Piso de Benefícios Eventuais Total..............................................R$ 87.288,00."</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5208/lei_2689.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5208/lei_2689.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2689/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1296 – FEAS - Piso Mato-Grossense Total.....................................R$74.226,24."</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5209/lei_2690.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5209/lei_2690.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2690/2024  INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1296 – FEAS - Piso Mato-Grossense Total........................................................................................................R$74.226,24."</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5210/lei_2691.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5210/lei_2691.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2691/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS  ADICIONAL  ESPECIAL  POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS 	PROVIDÊNCIAS Projeto/Atividade: 1296 – FEAS - Piso Mato-Grossense Total........................................................................................................R$ 74.226,24."</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5211/lei_2692.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5211/lei_2692.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2692/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1297 – Construção de Complexo Esportivo Bezerrão Total...............................R$1.579.996,85."</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5212/lei_2693.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5212/lei_2693.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2693/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1297 – Construção de Complexo Esportivo Bezerrão Total............................................................................................R$           1.579.996,85 ."</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5213/lei_2694.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente__-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5213/lei_2694.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente__-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2694/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL  NA   LOA 2024       POR   SUPERAVIT   FINANCEIRO    E     DÁ     OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1297 – Construção de Complexo Esportivo Bezerrão Total............................................................................................R$ 1.579.996,85."</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5214/lei_2695.2024_-_cm_-_reajuste_anual_vencimento_-_rga_-_servidores_camara_-_2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5214/lei_2695.2024_-_cm_-_reajuste_anual_vencimento_-_rga_-_servidores_camara_-_2024.pdf</t>
   </si>
   <si>
     <t>LEI CM Nº 2695/2024  “Dispões sobre recomposição de perca e reajuste de vencimento aos servidores públicos municipais de provimento efetivo do Poder Legislativo Municipal e dá outras providências."</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5215/lei_2696.2024_-_cm_-_altera_a_lei_2624.2023_-_auxilio_alimentacao_-_camara_-_2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5215/lei_2696.2024_-_cm_-_altera_a_lei_2624.2023_-_auxilio_alimentacao_-_camara_-_2024.pdf</t>
   </si>
   <si>
     <t>LEI CM Nº 2696/2024  “DISPÕE SOBRE O AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE PARANATINGA-MT, E DÁ OUTRAS PROVIDÊNCIAS’’</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5233/lei_2697.2024_-_superavit_especial_-_202_-_reforma_da_praca_da_concordia_-_obras_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5233/lei_2697.2024_-_superavit_especial_-_202_-_reforma_da_praca_da_concordia_-_obras_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2697/2024. “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1339 - Reforma da Praça do Bairro Concordia Total.............................................................................................R$ 246.387,06."</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5234/lei_2698.2024_-_superavit_especial_-_202_-_reforma_da_praca_da_concordia_-_obras_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5234/lei_2698.2024_-_superavit_especial_-_202_-_reforma_da_praca_da_concordia_-_obras_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2698/2024. “INCLUI NA LEI Nº 2461/2022 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS_x000D_
 PROVIDENCIAS Projeto/Atividade: 1339 - Reforma da Praça do Bairro Concordia Total...................................................................................R$ 246.387,06."</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5235/lei_2699.2024_-_superavit_especial_-_202_-_reforma_da_praca_da_concordia_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5235/lei_2699.2024_-_superavit_especial_-_202_-_reforma_da_praca_da_concordia_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2699/2024. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1339 - Reforma da Praça do Bairro Concordia Total.............................................................................................R$ 246.387,06 ."</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5236/lei_2700.2024_-_criacao_do_fundo_municipal_da_cultura_-_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5236/lei_2700.2024_-_criacao_do_fundo_municipal_da_cultura_-_educacao.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2700/2024 DISPÕE SOBRE A CRIAÇÃO E REGULAMENTAÇÃO DO FUNDO MUNICIPAL DE CULTURA – FMC, DO MUNICÍPIO DE PARANATINGA, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5237/lei_2701.2024_-_doacao_-_terreno_para_o_indea_-_mt.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5237/lei_2701.2024_-_doacao_-_terreno_para_o_indea_-_mt.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2701/2024 “DISPÕE SOBRE DOAÇÃO DE TERRENO PARA A CONSTRUÇÃO DA SEDE DO INDEA/PARANATINGA – MT E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5238/lei_2702.2024_-_parcelamento_debito_aguas_de_paranatinga_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5238/lei_2702.2024_-_parcelamento_debito_aguas_de_paranatinga_-_gabinete.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2702/2024 “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONFESSAR E PARCELAR DÉBITOS ORIUNDOS DO CONSUMO DE ÁGUA JUNTO À_x000D_
 EMPRESA ÁGUAS DE PARANATINGA S/A E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5253/lei_2704.2024_-_altera_o_art._2o_da_lei_1477.2017_-_mais_medicos_-_saude3669.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5253/lei_2704.2024_-_altera_o_art._2o_da_lei_1477.2017_-_mais_medicos_-_saude3669.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2704/2024 “DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1477/2017 DE 28 DE JULHO DE 2017 E DÁ PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5254/lei_2705.2024_-_camara_-_diaria_reajuste_para_servidor_-_2324.20223670.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5254/lei_2705.2024_-_camara_-_diaria_reajuste_para_servidor_-_2324.20223670.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2705/2024 “DISPÕE SOBRE ALTERAÇÃO DOS INCISOS, III e IV DA LEI Nº 1520/2017, ALTERADOS PELA LEI Nº 2324/2022, QUE TRATA DA CONCESSÃO DE DIÁRIAS NO PODER LEGISLATIVO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5255/lei_2706.2024_-_camara_-_funcao_gratificada_-_fg_-_2480.20233671.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5255/lei_2706.2024_-_camara_-_funcao_gratificada_-_fg_-_2480.20233671.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2706/2024 “ALTERA A LEI Nº 2.480/2023, CRIA GRATIFICAÇÃO PARA A FUNÇÃO DE ACOMPANHAMENTO DO PORTAL DA TRANSPARÊNCIA E SISTEMA e-SIC, E DA OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5282/lei_2707.2024_-_permuta_terreno_-_municipio_-_jose_augusto_longhini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5282/lei_2707.2024_-_permuta_terreno_-_municipio_-_jose_augusto_longhini.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2707/2024 “AUTORIZA O PODER EXECUTIVO A REALIZAR PERMUTA DE IMÓVEL AFIM DE IMPLANTAÇÃO DE ROTATÓRIA E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5283/lei_2708.2024_-_instituicao_do_refis_-_2024_-_tributacao_-_financas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5283/lei_2708.2024_-_instituicao_do_refis_-_2024_-_tributacao_-_financas.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2708/2024 “INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL ANUAL (REFIS 2024) DO MUNICÍPIO DE PARANATINGA, ESTADO DO MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5286/lei_2709.2024_-_melhoramento_salarial_cargo_-_salario_minimo_-_32_-_gabinete_-_ii.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5286/lei_2709.2024_-_melhoramento_salarial_cargo_-_salario_minimo_-_32_-_gabinete_-_ii.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2709/2024 “AUTORIZA O PODER EXECUTIVO CONCEDER AUMENTO SALARIAL PARA O CARGO DE 1º GRAU INCOMPLETO E 1º GRAU_x000D_
 COMPLETO DO ANEXO VI DA TABELA DE VENCIMENTO DA LEI 035/2003 E ANEXO IV - TABELA DE VENCIMENTOS DA LEI Nº 533/2008 E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5287/lei_2710.2024_-_perda_salarial_-_rga_2022_-_5_-_marco_-_cargos_lei_035.2003_e_533.2008_-_servidores_municipais.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5287/lei_2710.2024_-_perda_salarial_-_rga_2022_-_5_-_marco_-_cargos_lei_035.2003_e_533.2008_-_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2710/2024. “AUTORIZA O PODER EXECUTIVO CONCEDER RECOMPOSIÇÃO DA PERDA SALARIAL - RGA PARA OS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5437/lei_2725.2024_-_circulo_da_paz_-_parceria_judiciario_-_educacao_1.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5437/lei_2725.2024_-_circulo_da_paz_-_parceria_judiciario_-_educacao_1.pdf</t>
   </si>
   <si>
     <t>LEI N. 2725/2024  DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE CÍRCULOS DE CONSTRUÇÃO DE PAZ NAS ESCOLAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5438/lei_2726.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5438/lei_2726.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2726/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1305 – Manut. da Secretaria de Finanças e Departamentos II Total................................................................................................R$5.123.421,46."</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5439/lei_2727.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5439/lei_2727.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2727/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1305 – Manut. da Secretaria de Finanças e Departamentos II Total.......................................R$5.123.421,46."</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5440/lei_2728.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5440/lei_2728.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2728/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL  ESPECIAL  NA   LOA 2024  POR  SUPERAVIT  FINANCEIRO    E     DÁ     OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1305 – Manut. da Secretaria de Finanças e Departamentos II Total................................................................................................R$5.123.421,46."</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5441/lei_2729.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5441/lei_2729.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2729/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1311 – Manutenção do FIA II Total......................................................................................................R$ 150.000,00."</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5442/lei_2730.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5442/lei_2730.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2730/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1311 – Manutenção do FIA II Total......................................................................................................R$ 150.000,00."</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5443/lei_2731.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5443/lei_2731.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2731/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR   CRÉDITOS ADICIONAL   ESPECIAL POR     EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1311 – Manutenção do FIA II Total......................................................................................................R$ 150.000,00."</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5444/lei_2732.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5444/lei_2732.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2732/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade.: 1309 – Ações do Procard - SUAS Total....................................R$17.500,00."</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5445/lei_2733.2024_-__superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5445/lei_2733.2024_-__superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2733/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade.: 1309 – Ações do Procard - SUAS Total.................................................................................................R$17.500,00."</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5446/lei_2734.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5446/lei_2734.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2734/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS            ADICIONAL   ESPECIAL POR   SUPERAVIT FINANCEIRO E DÁ   OUTRAS PROVIDÊNCIAS Projeto/Atividade.: 1309 – Ações do Procard - SUAS Total.................................................................................................R$17.500,00."</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5447/lei_2735.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5447/lei_2735.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2735/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1310 – Manutenção e Custeio p/ os Serviços da PSB II Total...............................................................................................R$ 76.500,00."</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5448/lei_2736.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5448/lei_2736.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2736/2024  INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1310 – Manutenção e Custeio p/ os Serviços da PSB II Total...............................................................................................R$              76.500,00."</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5449/lei_2737.superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5449/lei_2737.superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2737/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL   ESPECIAL  POR   SUPERAVIT FINANCEIRO     E  DÁ   OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1310 – Manutenção e Custeio p/ os Serviços da PSB II Total...............................................................................................R$              76.500,00."</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5453/lei_2738.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5453/lei_2738.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2738/2024 AUTORIZA O PODER EXECUTIVO  MUNICIPAL INCLUI NOS ANEXOS DO  PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E  DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1304 – Pavimentação Asfáltica em Capa TSD – Bairro Vista _x000D_
 Alegre Total......................................................................................................R$ 836.831,72."</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5454/lei_2739.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5454/lei_2739.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2739/2024 INCLUI NA LEI Nº 2625/2023E NOS SEUS  RESPECTIVOS ANEXOS - LDO PARA 2023, O  PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1304 – Pavimentação Asfáltica em Capa TSD – Bairro Vista Alegre Total...............................................R$ 836.831,72."</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5455/lei_2740.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5455/lei_2740.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2740/2024 AUTORIZA O PODER  EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2024 POR ANULAÇÃO E _x000D_
 REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1304 – Pavimentação Asfáltica em Capa TSD – Bairro Vista  Alegre Total......................................................................................................R$ 836.831,72."</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5456/lei_2741.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5456/lei_2741.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2741/2024 AUTORIZA O PODER EXECUTIVO  MUNICIPAL INCLUI NOS ANEXOS DO  PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1303 – Construção de Pórtico - MT 130 Total......................................................................................................R$ 101.997,32."</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5457/lei_2742.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5457/lei_2742.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2742/2024 INCLUI NA LEI Nº 2625/2023E NOS SEUS  RESPECTIVOS ANEXOS - LDO PARA 2023, O  PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1303 – Construção de Pórtico - MT 130 Total......................................................................................................R$ 101.997,32."</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5458/lei_2743.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5458/lei_2743.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2743/2024 AUTORIZA O PODER  EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2024 POR  ANULAÇÃO E REMANEJAMENTO E DÁ  OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1303 – Construção de Pórtico - MT 130 Total......................................................................................................R$ 101.997,32."</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5459/lei_2744.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5459/lei_2744.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2744/2024 AUTORIZA O PODER EXECUTIVO  MUNICIPAL INCLUI NOS ANEXOS DO  PLANO PLURIANUAL – PPA 2022-2025, LEI  Nº 2259/2021, O PROGRAMA QUE  MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1300 – Implantação de Play Ground Decolar – Praça Central Total...............................................................................................R$ 318.356,65."</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5460/lei_2745.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5460/lei_2745.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2745/2024 INCLUI NA LEI Nº 2625/2023E NOS SEUS  RESPECTIVOS ANEXOS - LDO PARA 2023, O  PROGRAMA QUE MENCIONA E DÁ _x000D_
 OUTRAS PROVIDENCIAS Projeto/Atividade: 1300 – Implantação de Play Ground Decolar – Praça  Central Total..............................................R$ 318.356,65."</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5461/lei_2746.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5461/lei_2746.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2746/2024 AUTORIZA O PODER  EXECUTIVOMUNICIPAL ABRIR  CRÉDITOS ADICIONAL ESPECIAL NA  LOA 2024 POR SUPERAVIT FINANCEIRO E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1300 – Implantação de Play Ground Decolar – Praça Central Total..................................R$ 318.356,65."</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5462/lei_2747.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5462/lei_2747.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2747/2024 AUTORIZA O PODER EXECUTIVO  MUNICIPAL INCLUI NOS ANEXOS DO  PLANO PLURIANUAL – PPA 2022-2025, LEI  Nº 2259/2021, O PROGRAMA QUE  MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1301 – Pavimentação Asfáltica em Capa TSD – Bairro Cibrazem Total...............................................................................................R$ 694.829,24."</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5463/lei_2748.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5463/lei_2748.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2748/2024 INCLUI NA LEI Nº 2625/2023E NOS SEUS  RESPECTIVOS ANEXOS - LDO PARA 2023, O  PROGRAMA QUE MENCIONA E DÁ  OUTRAS PROVIDENCIAS Projeto/Atividade: 1301 – Pavimentação Asfáltica em Capa TSD – Bairro Cibrazem Total...............................................................................................R$ 694.829,24."</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5464/lei_2749.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5464/lei_2749.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2749/2024 AUTORIZA O PODER  EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA  LOA 2024 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1301 – Pavimentação Asfáltica em Capa TSD – Bairro Cibrazem Total.............................................R$ 694.829,24."</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5466/lei_2750.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5466/lei_2750.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2750/2024 AUTORIZA O PODER EXECUTIVO  MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI  Nº 2259/2021, O PROGRAMA QUE  MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1307 – Construção de conjunto habitacional com 30 casas _x000D_
 no Município Total...............................................................................................R$ 3.163.408,50."</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5467/lei_2751.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5467/lei_2751.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2751/2024 INCLUI NA LEI Nº 2625/2023E NOS SEUS  RESPECTIVOS ANEXOS - LDO PARA 2023, O  PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1307 – Construção de conjunto habitacional com 30 casas no Município Total.......................................R$ 3.163.408,50."</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5469/lei_2752.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5469/lei_2752.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2752/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL EXCESSO DE ARRECADAÇÃO E SUPERAVIT DO EXERCICIO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1307 – Construção de conjunto habitacional com 30 casas no Município Total...............................................................................................R$ 3.163.408,50."</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5499/lei_2754.2024_-_doacao_de_terreno_-_incentivo_-_empresa_-_paiaguas_agri_algodoeira_c_emendas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5499/lei_2754.2024_-_doacao_de_terreno_-_incentivo_-_empresa_-_paiaguas_agri_algodoeira_c_emendas.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2754/2024 “DISPÕE SOBRE A DOAÇÃO DO TERRENO PARA A EMPRESA PAIAGUAS AGRI S/A E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5500/lei_2755.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5500/lei_2755.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2755/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1308 – Política Nacional Aldir Blanc de Fomento à Cultura, Lei nº 14.399/2022 Total.....................................................................................................R$ 201.920,41."</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5501/lei_2756.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5501/lei_2756.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2756/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1308 – Política Nacional Aldir Blanc de Fomento à Cultura, Lei nº 14.399/2022 Total.....................................................................................................R$ 201.920,41."</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5502/lei_2757.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5502/lei_2757.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2757/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1308 – Política Nacional Aldir Blanc de Fomento à Cultura, Lei nº 14.399/2022 Total.....................................................................................................R$ 201.920,41."</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5503/lei_2758.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5503/lei_2758.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2758/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1324– Queima do Alho de Paranatinga/2024 Total.......................................................................................................R$ 273.672,00."</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5504/lei_2759.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5504/lei_2759.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2759/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1324– Queima do Alho de Paranatinga/2024 Total.......................................................................................................R$ 273.672,00."</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5505/lei_2760.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5505/lei_2760.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2760/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1324– Queima do Alho de Paranatinga/2024 Total.......................................................................................................R$ 273.672,00."</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5511/lei_2761.2024_-_cm_-_reconhece_os_jogo_s_de_paintball_e_airsolt_-_esportivo_-_ver._wellington.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5511/lei_2761.2024_-_cm_-_reconhece_os_jogo_s_de_paintball_e_airsolt_-_esportivo_-_ver._wellington.pdf</t>
   </si>
   <si>
     <t>LEI CM Nº 2761/2024 “RECONHECE OS JOGOS DE AÇÃO PAINTBALL E AIRSOFT COMO PRÁTICA ESPORTIVA NO ÂMBITO DO MUNICÍPIO DE PARANATINGA-MT”.</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5519/lei_2762.2024_-_excesso_-_camara_i_2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5519/lei_2762.2024_-_excesso_-_camara_i_2024.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2762/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL   SUPLEMENTAR POR ANULAÇÃO E   SUPLEMENTAÇÃO E   DÁ   OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5520/lei_2763.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5520/lei_2763.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2763/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1325– Aniversário de 60 anos de Paranatinga - MT Total........................................................................................................R$ 726.884,00."</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5521/lei_2764.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5521/lei_2764.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2764/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1325– Aniversário de 60 anos de Paranatinga - MT Total........................................................................................................R$ 726.884,00."</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5522/lei_2765.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5522/lei_2765.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2765/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL   ESPECIAL POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1325– Aniversário de 60 anos de Paranatinga - MT Total........................................................................................................R$     726.884,00 ."</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5523/lei_2766.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5523/lei_2766.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2766/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1326 – Adquirir Ônibus Escolar - Fundamental Total....................................................................................................R$ 993.878,00."</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5525/lei_2767.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5525/lei_2767.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2767/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1326 – Adquirir Ônibus Escolar - Fundamental Total....................................................................................................R$993.878,00."</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5526/lei_2768.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5526/lei_2768.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2768/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL   ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1326 – Adquirir Ônibus Escolar - Fundamental Total....................................................................................................R$        993.878,00."</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5575/lei_2769.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5575/lei_2769.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2769/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1314 – Aquisição de Equipamentos e Materiais Permanentes Hospitalares Total.............................................................................................RS 151.565,00 ."</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5577/lei_2771.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5577/lei_2771.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2771/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL POR   SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1314 – Aquisição de Equipamentos e Materiais Permanentes Hospitalares Total.............................................................................................R$ 151.565,00 ."</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5578/lei_2772.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5578/lei_2772.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2772/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1321 – Aquisição de Equip. Mat. Permanente para Saúde, Tablets e Notebooks os ACS Total...............................................................................................R$             250.000,00 ."</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5579/lei_2773.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5579/lei_2773.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2773/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1321 – Aquisição de Equip. Mat. Permanente para Saúde, Tablets e Notebooks os ACS Total...............................................................................................R$ 250.000,00 ."</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5580/lei_2774.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5580/lei_2774.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2774/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR    CRÉDITOS ADICIONAL   ESPECIAL    SUPERAVIT FINANCEIRO E DÁ   OUTRAS 	PROVIDÊNCIAS Projeto/Atividade: 1321 – Aquisição de Equip. Mat. Permanente para Saúde, Tablets e Notebooks os ACS Total...............................................................................................R$             250.000,00 ."</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5581/lei_2775.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5581/lei_2775.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2775/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1318 – Aquisição de 01 Ventilador Pulmonar de Alto Fluxo Total.............................................................................................R$  82.000,00 ."</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5582/lei_2776.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5582/lei_2776.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2776/2024  INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1318 – Aquisição de 01 Ventilador Pulmonar de Alto Fluxo Total.............................................................................................R$                 82.000,00."</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5583/lei_2777.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5583/lei_2777.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2777/2024  AUTORIZA O PODER EXECUTIVO ABRIR    CRÉDITOS DICIONAL ESPECIAL POR  SUPERAVIT FINANCEIRO   E DÁ   OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1318 – Aquisição de 01 Ventilador Pulmonar de Alto Fluxo Total.............................................................................................R$                 82.000,00 ."</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5584/lei_2778.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5584/lei_2778.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2778/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1312 – Construção do Muro do Cemitério Total.............................................................................................R$              351.246,92 ."</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5585/lei_2779.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5585/lei_2779.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2779/2024  INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1312 – Construção do Muro do Cemitério Total.............................................................................................R$              351.246,92 ."</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5586/lei_2780.2024_-superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5586/lei_2780.2024_-superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2780/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA 2024 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1312 – Construção do Muro do Cemitério Total.............................................................................................R$ 351.246,92</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5587/lei_2781.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5587/lei_2781.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2781/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1317 – Custeio da Média e Alta Complexidade Total............................................................................................R$                29.880,05 ."</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5588/lei_2782.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_ldo_1.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5588/lei_2782.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_ldo_1.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2782/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1317 – Custeio da Média e Alta Complexidade Total............................................................................................R$ 29.880,05."</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5589/lei_2783.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5589/lei_2783.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2783/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ   OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1317 – Custeio da Média e Alta Complexidade Total............................................................................................R$                29.880,05 .</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5590/lei_2784.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5590/lei_2784.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2784/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1319 – Uniformização dos Profissionais de Saúde do HMIT Total...........................................................................................R$ 20.999,00."</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5591/lei_2785.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5591/lei_2785.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2785/2024  INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1319 – Uniformização dos Profissionais de Saúde do HMIT Total...........................................................................................R$ 20.999,00."</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5592/lei_2786.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5592/lei_2786.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2786/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1319 – Uniformização dos Profissionais de Saúde do HMIT Total...........................................................................................R$ 20.999,00.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5593/lei_2787.2024_-_complementar_-_alterar_o_art._11_da_lei_2457.2022_-_acrescentar_-_talatopraxia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5593/lei_2787.2024_-_complementar_-_alterar_o_art._11_da_lei_2457.2022_-_acrescentar_-_talatopraxia.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2787/2024  DISPÕE SOBRE ALTERAÇÃO DO ART. 41, INCISO I DA LEI Nº 2457/2022 DO MUNICÍPIO DE PARANATINGA/MT E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5559/lei_cm_2788.2024_-_nome_predio_legislativo_-_ednaldo_pedro_ferreira_da_silva_-_ver._jao_lopes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5559/lei_cm_2788.2024_-_nome_predio_legislativo_-_ednaldo_pedro_ferreira_da_silva_-_ver._jao_lopes.pdf</t>
   </si>
   <si>
     <t>LEI CM Nº 2788/2024 “DISPÕE SOBRE A DENOMINAÇÃO DO PREDIO DO PODER LEGISLATIVO MUNICIPAL DE PARANATINGA, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5560/lei_cm_2789.2024_-_alteracao_da_lei_1204.2015_-_ruas_jardim_ipe_florido_-_ver._joao_lopes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5560/lei_cm_2789.2024_-_alteracao_da_lei_1204.2015_-_ruas_jardim_ipe_florido_-_ver._joao_lopes.pdf</t>
   </si>
   <si>
     <t>LEI CM Nº 2789/2024  “REGULAMENTA E ALTERA DENOMINAÇÃO DE LOGRADOURO   PÚBLICO MUNICIPAL NO BAIRRO JARDIM IPÊ”.</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5576/lei_2770.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5576/lei_2770.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2770/2024  INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1314 – Aquisição de Equipamentos e Materiais Permanentes Hospitalares Total.............................................................................................R$    151.565,00</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5653/lei_2815.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5653/lei_2815.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2815/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1327 – Reforma da Praça Jose Maria de Lima/MP/MT Total...............................................................................................R$ 724.948,63."</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5654/lei_2816.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5654/lei_2816.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2816/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS_x000D_
 PROVIDENCIAS Projeto/Atividade: 1327 – Reforma da Praça Jose Maria de Lima/MP/MT Total...............................................................................................R$ 724.948,63."</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5655/lei_2817.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5655/lei_2817.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2817/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA 2024 POR SUPERAVIT FINANCEIRO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1327 – Reforma da Praça Jose Maria de Lima/MP/MT Total...............................................................................................R$ 724.948,63."</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5669/lei_2819.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5669/lei_2819.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2819/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1330 – Destinação Adequada de Resíduos Sólidos – Transporte e Disposição Final/PM-MT/TAC’s Total.......................................................................................................R$     400.000,00."</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5670/lei_2820.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5670/lei_2820.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2820/2024  INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1330 – Destinação Adequada de Resíduos Sólidos – Transporte e Disposição Final/PM-MT/TAC’s Total.......................................................................................................R$     400.000,00."</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5671/lei_2821.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5671/lei_2821.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2821/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL POR  EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1330 – Destinação Adequada de Resíduos Sólidos – Transporte e Disposição Final/PM-MT/TAC’s Total.......................................................................................................R$     400.000,00."</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5672/lei_2822.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5672/lei_2822.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2822/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1332 – Pavimentação Asfáltica, Drenagem e Sinalização em Diversas Ruas do Bairro São Vicente Total..............................................................................................R$ 4.289.934,78 ."</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5673/lei_2823.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5673/lei_2823.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2823/2024  INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1332 – Pavimentação Asfáltica, Drenagem e Sinalização em Diversas Ruas do Bairro São Vicente Total..............................................................................................R$4.289.934,78."</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5674/lei_2824.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5674/lei_2824.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2824/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS 	PROVIDÊNCIAS Projeto/Atividade: 1332 – Pavimentação Asfáltica, Drenagem e Sinalização em Diversas Ruas do Bairro São Vicente Total..............................................................................................R$  4.289.934,78."</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5675/lei_2825.2024_-_excesso_2024_-_onc_temp._custeio_servicos_de_atencao_primaria_em_saude_i_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5675/lei_2825.2024_-_excesso_2024_-_onc_temp._custeio_servicos_de_atencao_primaria_em_saude_i_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2825/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1333 – Incremento Temporário ao Custeio dos Serviços de Atenção Primaria à Saúde Total.............................................................................................R$ 400.000,00."</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5676/lei_2826.2024_-_excesso_2024_-_onc_temp._custeio_servicos_de_atencao_primaria_em_saude_i_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5676/lei_2826.2024_-_excesso_2024_-_onc_temp._custeio_servicos_de_atencao_primaria_em_saude_i_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2826/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1333 – Incremento Temporário ao Custeio dos Serviços de Atenção Primaria à Saúde Total.............................................................................................R$ 400.000,00."</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5677/lei_2827.2024_-_excesso_2024_-_onc_temp._custeio_servicos_de_atencao_primaria_em_saude_i_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5677/lei_2827.2024_-_excesso_2024_-_onc_temp._custeio_servicos_de_atencao_primaria_em_saude_i_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2827/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO  E DÁ   OUTRAS 	PROVIDÊNCIAS Projeto/Atividade: 1333 – Incremento Temporário ao Custeio dos Serviços de Atenção Primaria à Saúde Total.............................................................................................R$ 400.000,00."</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5678/lei_2828.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5678/lei_2828.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2828/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1334 – Incremento Temporário ao Custeio dos Serviços de Atenção Primaria à Saúde II Total............................................................................................R$ 1.000.000,00</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5679/lei_2829.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5679/lei_2829.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2829/2024  INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1334 – Incremento Temporário ao Custeio dos Serviços de Atenção Primaria à Saúde II Total............................................................................................R$  1.000.000,00 ."</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5680/lei_2830.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5680/lei_2830.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2830/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL  ESPECIAL POR EXCESSO DE ARRECADAÇÃO DÁ   OUTRAS 	PROVIDÊNCIAS Projeto/Atividade: 1334 – Incremento Temporário ao Custeio dos Serviços de Atenção Primaria à Saúde II Total............................................................................................R$ 1.000.000,00 ."</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5702/lei_2831.2024_-_ldo_-_2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5702/lei_2831.2024_-_ldo_-_2025.pdf</t>
   </si>
   <si>
     <t>LEI N. º 2831/2024  “DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCICIO DE 2025 DO MUNICÍPIO DE PARANATINGA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5705/lei_2832.2024_-_doacao_-_campeonato_amador_de_futebol_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5705/lei_2832.2024_-_doacao_-_campeonato_amador_de_futebol_-_gabinete.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2832/2024 “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 10.000,00 (DEZ MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5713/2524daf752953d2f7a6b85ad51e1f171a63dda95231ba17d5d6f943a7f5.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5713/2524daf752953d2f7a6b85ad51e1f171a63dda95231ba17d5d6f943a7f5.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2833/2024 “INSTITUI O PLANO MUNICIPAL DE INCENTIVO AO EMPREGO E RESSOCIALIZAÇÃO DE PRESOS E DE EGRESSOS DO SISTEMA PRISIONAL – PINEPE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5714/lei_2834.2024_-_superavit_2024_-_fnde_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5714/lei_2834.2024_-_superavit_2024_-_fnde_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2834/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1336 – Manutenção com Recursos do FNDE Total........................................................................................................R$     61.000,00."</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5715/lei_2835.2024_-_superavit_2024_-_fnde_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5715/lei_2835.2024_-_superavit_2024_-_fnde_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2835/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1336 – Manutenção com Recursos do FNDE Total........................................................................................................R$     61.000,00."</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5716/lei_2836.2024_-_superavit_2024_-_fnde_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5716/lei_2836.2024_-_superavit_2024_-_fnde_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2836/2024 AUTORIZA PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA 2024 POR SUPERAVIT FINANCEIRO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1336 – Manutenção com Recursos do FNDE Total........................................................................................................R$     61.000,00."</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5717/lei_n2837.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5717/lei_n2837.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2837/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5728/lei_n2838.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5728/lei_n2838.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N.º. 2838/2024 “ALTERA A REDAÇÃO DA LEI Nº 2457, DE 04 DE NOVEMBRO DE 2022, QUE DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE PARANATINGA/MT E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5751/lei_municipal_n2839.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5751/lei_municipal_n2839.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2839/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1335–Aquisição de Materiais para Conservação de Pavimento em Microrrevestimento Total..............................................................................................R$ 5.743.696,22."</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5752/lei_municipal_n2840.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5752/lei_municipal_n2840.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2840/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS_x000D_
 PROVIDENCIAS Projeto/Atividade: 1335–Aquisição de Materiais para Conservação de Pavimento em Microrrevestimento Total..............................................................................................R$ 5.743.696,22."</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5753/lei_municipal_n2841.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5753/lei_municipal_n2841.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2841/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1335–Aquisição de Materiais para Conservação de Pavimento em Microrrevestimento Total..............................................................................................R$ 5.743.696,22."</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5754/lei_municipal_n2842.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5754/lei_municipal_n2842.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2842/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5755/lei_municipal_n2843.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5755/lei_municipal_n2843.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2843/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5756/lei_municipal_n2844.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5756/lei_municipal_n2844.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2844/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR PAGAMENTO DE ALUGUEL AO BANCO CAIXA ECONOMICA FEDERAL E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5761/lei_municipal_n2845.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5761/lei_municipal_n2845.pdf</t>
   </si>
   <si>
     <t>LEI CM Nº- 2845/2024 “ALTERA DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL NO BAIRRO VISTA ALEGRE”.</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5785/lei_municipal_n2846.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5785/lei_municipal_n2846.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2846/2024 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PARANATINGA – MT, PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5786/lei_municipal_2847.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5786/lei_municipal_2847.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2847/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1341 – Custeio da Atenção Básica Total..................................R$ 103.537,51."</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5787/lei_municipal_n2848.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5787/lei_municipal_n2848.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2848/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS_x000D_
 PROVIDENCIAS Projeto/Atividade: 1341 – Custeio da Atenção Básica Total............................................................................................................R$ 103.537,51."</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5788/lei_municipal_n2849.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5788/lei_municipal_n2849.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2849/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1341 – Custeio da Atenção Básica Total............................................................................................................R$ 103.537,51."</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5789/lei_municipal_2850.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5789/lei_municipal_2850.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2850/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1340 – Atenção Especializada MAC – Programa Melhor em Casa Total............................................................................................R$ 539.836,85."</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5790/lei_municipal_n2851.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5790/lei_municipal_n2851.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2851/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS_x000D_
 PROVIDENCIAS Projeto/Atividade: 1340 – Atenção Especializada MAC – Programa Melhor em Casa Total............................................................................................R$ 539.836,85."</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5791/lei_municipal_n2852.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5791/lei_municipal_n2852.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2852/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1340 – Atenção Especializada MAC – Programa Melhor em Casa Total............................................................................................R$ 539.836,85."</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5792/lei_municipal_n2853.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5792/lei_municipal_n2853.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2853/2024 “DENOMINA-SE A PASSARELA JUNTO A PONTE QUE INTERLIGA O CENTRO DA CIDADE AO BAIRRO CONCÓRDIA EM PARANATINGA COMO “CARMOZINA ALVES BEZERRA” E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5797/lei_municipal_n2854.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5797/lei_municipal_n2854.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2854/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1342 – Custeio dos Serviços de Média e Alta Complexidade - LC nº 205/2024 Total................................................................................................R$ 1.917.403,66."</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5798/lei_municipal_n2855.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5798/lei_municipal_n2855.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2855/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1342 – Custeio dos Serviços de Média e Alta Complexidade - LC nº 205/2024 Total................................................................................................R$ 1.917.403,66."</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5799/lei_municipal_n2856.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5799/lei_municipal_n2856.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2856/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1342 – Custeio dos Serviços de Média e Alta Complexidade - LC nº 205/2024 Total................................................................................................R$ 1.917.403,66."</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5800/lei_municipal_n2857.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5800/lei_municipal_n2857.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2857/2024 “REGULAMENTA A CARREIRA DOS SERVIDORES EFETIVOS DO CARGO DE RECEPCIONISTA DO MUNICÍPIO DE PARANATINGA-MT ADEQUANDO SEUS VENCIMENTOS, CONFORME O DISPOSTO NO ANEXO DA LEI MUNICIPAL DE Nº 2283/2022, REGULAMENTANDO, PORTANTO, O ANEXO VI – TABELA DE VENCIMENTOS DA LEI Nº 035/2003.”</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>PROFESSORA EVA AUXILIADORA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5429/mocao_2024_01_2024_1.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5429/mocao_2024_01_2024_1.docx</t>
   </si>
   <si>
     <t>Moção de Aplauso; ao Senhor Claudeir Montes de Novais – Agente de Desenvolvimento Local – SEBRAE – Cultura Empreendedora – Sala do Micro Empreendedor, em reconhecimento ao desempenho de sua função em fomentar nosso comércio, o qual   foi destaque no Exercício de 2023, conseguindo Selo Ouro para o nosso município.</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5739/mocao_003.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5739/mocao_003.2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO N. 003/2024 - Moção de Aplauso; ao Ilustre Dr. Gabriel Conrado Souza - Delegado de Polícia Judiciária Civil de nosso Município e sua Equipe de Policiais, Investigadores e Escrivães. Weder José Fernandes, Bruna Maues da Silva, Thalita Araújo dos Santos Cruz, Fábio Pereira Mendonça, Hudson Arlindo Correa de França, Joel Custódio da Silva, Mauri Muller, Tatiane Figueiredo de Lara, Valter Sergio Gomes da Mata.</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5740/mocao._004.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5740/mocao._004.2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO 004/2024 - Moção de Aplauso; a Senhora EVANILDES BALBINO, Produtora Rural, em reconhecimento a esta excelência de profissional, homenageada pelo Sebrae/MT, classificada Classe OURO na produção de doce Queijadinha e PRATA no Queijo Trancinha Temperada, esta Casa de Leis presta justa homenagem a nobre senhora, que desempenha com maestria e qualidade excepcional ao que se propõe a fazer, para tanto, em reconhecimento a essa qualidade na produção de alimentos, vejo que esta moção proposta a Cidadã atende aos princípios que norteiam à deliberação da mencionada honraria.</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JOÃO LOPES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5807/mocao_005.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5807/mocao_005.2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO 005/2024 - Moção de Aplauso; ao GRUPO ACÁCIA, Francisco de Assis Bisco, Marlene Bisco, Melissa Bisco e Lilian Bisco, em reconhecimento a esta pujança empresarial, excelência de profissional, esta Casa de Leis presta justa homenagem aos nobres senhores, que desempenha com maestria e qualidade excepcional ao que se propõe a fazer, para tanto, em reconhecimento a esses empresários, vejo que esta moção proposta aos mesmos atende aos princípios que norteiam à deliberação da mencionada honraria.</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5808/ccf04122024_0001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5808/ccf04122024_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO 006/2024 - Moção de Aplauso; ao LEANDRO HENDGES em reconhecimento pujança empresarial, excelência de profissional, esta Casa de Leis presta justa homenagem ao nobre senhor, que desempenha com maestria e qualidade excepcional ao que se propõe a fazer, para tanto, em reconhecimento a esse empresário, vejo que esta moção proposta aos mesmos atende aos princípios que norteiam à deliberação da mencionada Honraria.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5809/ccf05122024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5809/ccf05122024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUDO 007/2024 - Moção de Aplauso; a Sra. VERA LÚCIA ALVES DA SILVA em reconhecimento pelos relevantes trabalhos prestados junto a Creche Municipal Meu Pequeno Lar, Diretora da Casa, excelência de profissional, esta Casa de Leis presta justa homenagem a nobre senhora, que desempenha com maestria e qualidade excepcional ao que se propõe a fazer, para tanto, em reconhecimento a essa servidora municipal, vejo que a moção proposta à mesma atende aos princípios que norteiam à deliberação da mencionada honraria.</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5154/oficio_n001_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5154/oficio_n001_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°001/2024 REF: A RETIRADA DO PROJETO DE LEI N°215/2023.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5156/oficio_n005_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5156/oficio_n005_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°005/2024 REF: AO PROJETO DE LEI N°001/2024.</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5667/of_007-2024_-_convite_cra-mt.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5667/of_007-2024_-_convite_cra-mt.pdf</t>
   </si>
   <si>
     <t>CEDENCIA DO ESPAÇO DO PLENARIO DA CAMARA MUNICIPAL PARA A FACULDADE Convite CRA-MT .</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5162/oficio_n0019_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5162/oficio_n0019_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°019/2024 REF: AOS PROJETOS DE LEI N° 02,03,04,05,06.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5170/oficio_n028-2023_via_das_seguintes_leis_2480-2023_e_2481-2023.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5170/oficio_n028-2023_via_das_seguintes_leis_2480-2023_e_2481-2023.pdf</t>
   </si>
   <si>
     <t>OFICIO N°028/2024 REF: AS LEIS N°2674, 2675, 2676."</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5171/oficio_n031_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5171/oficio_n031_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°031/2024 REF: AOS PROJETOS N°007, 008, 009."</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5172/oficio_n034.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5172/oficio_n034.pdf</t>
   </si>
   <si>
     <t>OFICIO N°034/2024 REF: A RETIRADA/ARQUIVAMENTO DO PROJETO DE LEI N°001/2024.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5174/oficio_n035.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5174/oficio_n035.pdf</t>
   </si>
   <si>
     <t>OFICIO N°035/2024 REF: AO PROJETO DE LEI N°010/2024.</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5665/scan16082024091255.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5665/scan16082024091255.pdf</t>
   </si>
   <si>
     <t>OFICIO N.037/2024/ EE 29 DE JUNHO REALIZAÇAO DE AUDENCIA DE CONSULTA  PUBLICA PARA TRANSFORMAÇAO  DA EE  29 DE JUNHO EM ESCOLA ESTADUAL MILITAR TIRADENTES .</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5176/oficio_n043.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5176/oficio_n043.pdf</t>
   </si>
   <si>
     <t>OFICIO N°043/2024 REF: AO PROJETO DE LEI N°011/2024.</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5802/of.47_vereadores.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5802/of.47_vereadores.pdf</t>
   </si>
   <si>
     <t>CONVITE DA ESCOLA ESTADUAL OSVALDO  CANDIDO PEREIRA AOS VEREADORES .</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5189/oficio_n055.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5189/oficio_n055.pdf</t>
   </si>
   <si>
     <t>OFICIO N°055/2024 REF: AOS PROJETOS DE LEI N°012 AO 017.</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5190/oficio_n060.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5190/oficio_n060.pdf</t>
   </si>
   <si>
     <t>OFICIO N°060/2024 REF: AS LEIS N°2677 A 2682.</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5194/oficio_n063.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5194/oficio_n063.pdf</t>
   </si>
   <si>
     <t>OFICIO N°063/2024 REF: AOS PROJETOS DE LEI N°018 A 020.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5199/oficio_n078.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5199/oficio_n078.pdf</t>
   </si>
   <si>
     <t>OFICIO N°078/2024 REF: AO PROJETO DE LEI N°078/2024.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5564/oficio_n080.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5564/oficio_n080.pdf</t>
   </si>
   <si>
     <t>OFICIO N°080/2024 REF: A elaboração de Projeto de Lei para aquisição de material para as unidades de saúde e hospital municipal.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5216/oficio_n083.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5216/oficio_n083.pdf</t>
   </si>
   <si>
     <t>OFICIO N°083/2024 REF: AS LEIS N°2683 A 2685.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5217/oficio_n086.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5217/oficio_n086.pdf</t>
   </si>
   <si>
     <t>OFICIO N°086/2024 REF: AS LEIS N°2686 A 2696.</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Josevaine (Labiga)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5263/estado_de_mato_grosso_52.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5263/estado_de_mato_grosso_52.pdf</t>
   </si>
   <si>
     <t>OFICIO 088/2024 JSS - viabilize a implantação/instalação de câmeras de monitoramento nas obras em execução de nosso município</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>MINEIRO FLAMBOYAT</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5262/estado_de_mato_grosso_51.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5262/estado_de_mato_grosso_51.pdf</t>
   </si>
   <si>
     <t>OFICIO 093/2024 DM - Viabilizar a construção/implantação de (01) Usina para captação de energia solar, com fito específico de atender toda demanda pública em nosso município.</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5349/oficio_094.2024_crs.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5349/oficio_094.2024_crs.pdf</t>
   </si>
   <si>
     <t>OFICIO 094/2024 CRS - Implantação de Redutor de Velocidade/Quebra Molas na MT 020/MT imediações da AS AGRO, altura do Km 03, saída de Canarana MT</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5243/ccf07032024_0003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5243/ccf07032024_0003.pdf</t>
   </si>
   <si>
     <t>OFICIO 095/2024 -  solicitar desta Administração Pública Municipal a REFORMA do Ginásio de Esportes do Bairro Bica D'água, reiteramos que essa solicitação é uma constante em nossas cobranças para o Bairro, considerando o fluxo de pessoas que moram naquela região e utilizam aquele Ginásio, seria de grande relevância essa reforma, elevando à auto-estima dos moradores, bem como criarmos vinculos com a comunidade, utilizando o mesma para o lazer, reunião de familias, espaço de interação, levando a nossa gente aquela atenção que sempre fora peculiar em nossa gestão.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5226/oficio_n100.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5226/oficio_n100.pdf</t>
   </si>
   <si>
     <t>OFICIO N°100/2024 REF: AO PROJETO DE LEI N°022/2024.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5241/ccf07032024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5241/ccf07032024.pdf</t>
   </si>
   <si>
     <t>OFICIO 101/2024 - SOLICITAÇÃO DE PLAYGROUD</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5242/ccf07032024_0001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5242/ccf07032024_0001.pdf</t>
   </si>
   <si>
     <t>OFICIO 102/2024 - sentindo de viabilizar Recursos Financeiro do contexto "Fundo "Fundo" existente na Secretaria de Estado de Saúde, destinando-o ao nosso município valores na ordem R$ 300.000,00 (trezentos mil reais) para que, desse modo possamos atender demandas em nossa Secretaria Municipal de Saúde, com fito de alcançarmos um índice maior na cobertura de todas áreas de atendimento em nossa Secretaria.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5232/oficio_n110.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5232/oficio_n110.pdf</t>
   </si>
   <si>
     <t>OFICIO N°110/2024 REF: AO PROJETO DE LEI N°023/2024.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5239/oficio_n112.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5239/oficio_n112.pdf</t>
   </si>
   <si>
     <t>OFICIO N°112/2024 REF: AS LEIS MUNICIPAIS N°2697 A 2702.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5277/ccf21032024_0001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5277/ccf21032024_0001.pdf</t>
   </si>
   <si>
     <t>OFICIO 113/2024 EASD - DISPONIBILIDADE DE VIGIAS/AGENTE DE SEGURANÇA PARA PRESERVAÇÃO DA PRAÇA DO JARDIM FLAMBOYANT</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5336/oficio_118.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5336/oficio_118.2024_wmp.pdf</t>
   </si>
   <si>
     <t>OFICIO 118/2024 WMP - solicitar que seja feita um relatório detalhadamente com os dias das notificações e o quantitativo de bloqueio que foram feitos nos bairro que tiveram casos positivos de dengue no município.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5276/ccf21032024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5276/ccf21032024.pdf</t>
   </si>
   <si>
     <t>OFICIO 122/2024 EASD - Destinar uma professora para ministrar aulas de dança na academia pública do mencionado Bairro; Destinar 02 trabalhadores braçal para executar serviços gerais no Bairro supra citado.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5278/ccf21032024_0002.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5278/ccf21032024_0002.pdf</t>
   </si>
   <si>
     <t>OFICIO 123/2024 EASD - Aquisição de 1.000 escovas de higiene bucal infantil para a Secretaria Municipal de Educação; Aquisição de 1.500 escovas de higiene bucal adulta para a Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5252/oficio_n131.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5252/oficio_n131.pdf</t>
   </si>
   <si>
     <t>OFICIO N°131/2024 REF: AOS PROJETOS DE LEI N°024 A 031.</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5604/oficio_134.2024_fac.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5604/oficio_134.2024_fac.pdf</t>
   </si>
   <si>
     <t>OFICIO 134/2024 FAC - SOLICITAÇÃO DA INCORPORAÇÃO DO RGA NO SALÁRIO BASE DA CATEGORIA</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5691/scan03092024100154.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5691/scan03092024100154.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO OFICIO 013 DO VEREADOR WELLINGTON MIRANDA PASSOS .</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5257/oficio_n139.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5257/oficio_n139.pdf</t>
   </si>
   <si>
     <t>OFICIO N°139/2024 REF: A RETIRADA/ARQUIVAMENTO DO PROJETO DE LEI N°193/2023.</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5271/oficio_n146.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5271/oficio_n146.pdf</t>
   </si>
   <si>
     <t>OFICIO N°146/2024 REF: AO PROJETO DE LEI N°032 E 033/2024.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5372/oficio_cm_149.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5372/oficio_cm_149.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO CM 149/2024 - DEFERIMENTO DO OFICIO 63/2024/3ªCIA PM</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5275/oficio_n151.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5275/oficio_n151.pdf</t>
   </si>
   <si>
     <t>OFICIO N°151/2024 REF: AOS PROJETOS N°034 E 035.</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5281/oficio_n154.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5281/oficio_n154.pdf</t>
   </si>
   <si>
     <t>OFICIO N°154/2024 REF: AS LEIS N°2707 E 2708.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5530/oficio_155.2024_easd.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5530/oficio_155.2024_easd.pdf</t>
   </si>
   <si>
     <t>OFICIO 155/2024 EASD- Considerando as festividades de fundação de nosso município, comemorado em 29 de junho, venho solicitar deste Executivo Municipal que faça constar na programação de shows musicais a contratação de um Show gospel, para atender aos anseios da comunidade evangélica que se faz presente nestes eventos.</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5600/oficio_csa_158.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5600/oficio_csa_158.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 158/2024 CSA - Viabilizar a implantação de redutores de velocidade (Quebra-Molas) na Rua Primavera - Bairro Jardim Panorama, altura da residência n° 104.</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5288/oficio_n159.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5288/oficio_n159.pdf</t>
   </si>
   <si>
     <t>OFICIO N°159/2024 REF: AS LEIS N°2709 E 2710.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5334/oficio_160.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5334/oficio_160.2024_wmp.pdf</t>
   </si>
   <si>
     <t>OFICIO 160/2024 WMP - solicitar que seja feita um relatório detalhadamente com os dias das notificações e o quantitativo de bloqueio que foram feitos nos bairro que tiveram casos positivos de dengue no município.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5333/oficio_161.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5333/oficio_161.2024_wmp.pdf</t>
   </si>
   <si>
     <t>OFICIO 161/2024 WMP - solicitar que seja feita um relatório detalhadamente com os dias das notificações e o quantitativo de bloqueio que foram feitos nos bairro que tiveram casos positivos de dengue no município.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5335/oficio_162.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5335/oficio_162.2024_wmp.pdf</t>
   </si>
   <si>
     <t>OFICIO 162/2024 WMP - solicitar que seja feita um relatório detalhadamente com os dias das notificações e o quantitativo de bloqueio que foram feitos nos bairro que tiveram casos positivos de dengue no município.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5362/oficio_166.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5362/oficio_166.2024_wmp.pdf</t>
   </si>
   <si>
     <t>OFICIO 166/2024 WMP - solicitar  que seja disponibilizado o relatório com quantitativo de agentes de combate as edemias estão ativos no Município nos anos de ano de 2022, 2023 e 2024, e juntamente com este relatório seja disponibilizado também o quantitativo de servidores apto a fazer o bloqueio com objetivo de bloquear os mosquitos da dengue e aedes aegypti.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5361/oficio_167.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5361/oficio_167.2024_wmp.pdf</t>
   </si>
   <si>
     <t>OFICIO 167/2024 WMP - solicitar a que seja disponibilizado o relatório com quantitativo de agentes de combate as edemias que está afastado no Município.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5360/oficio_168.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5360/oficio_168.2024_wmp.pdf</t>
   </si>
   <si>
     <t>OFICIO 168/2024 WMP - solicitar que seja disponibilizado o relatório completo de cada servidor com os pontos e dados da integra nos anos de 2022, 2023 e 2024 de agentes de combate as edemias no Município.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5366/oficio_169.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5366/oficio_169.2024_wmp.pdf</t>
   </si>
   <si>
     <t>OFICIO 169/2024 WMP -  solicitar a Vossa Excelência que seja disponibilizado o relatório com quantitativo de agentes de combate as edemias estão ativos no Município nos anos de ano de 2022, 2023 e 2024, e juntamente com este relatório seja disponibilizado também o quantitativo de servidores apto a fazer o bloqueio com objetivo de bloquear os mosquitos da dengue e aedes aegypti.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5365/oficio_170.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5365/oficio_170.2024_wmp.pdf</t>
   </si>
   <si>
     <t>OFICIO 170/2024 WMP - solicitar que seja disponibilizado o relatório completo de cada servidor com os pontos e dados da integra nos anos de 2022, 2023 e 2024 de agentes de combate as edemias no Município.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5364/oficio_171.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5364/oficio_171.2024_wmp.pdf</t>
   </si>
   <si>
     <t>OFICIO 171/2024 WMP - solicitar  que seja disponibilizado o relatório com quantitativo de agentes de combate as edemias que está afastado no Município.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5371/oficio_172.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5371/oficio_172.2024_wmp.pdf</t>
   </si>
   <si>
     <t>OFICIO 172/2024 WMP - Solicitar a Vossa Excelência que seja disponibilizado o relatório com quantitativo de agentes de combate as edemias estão ativos no Município nos anos de ano de 2022, 2023 e 2024, e juntamente com este relatório seja disponibilizado também o quantitativo de servidores apto a fazer o bloqueio com objetivo de bloquear os mosquitos da dengue e aedes aegypti</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5310/oficio_n173.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5310/oficio_n173.pdf</t>
   </si>
   <si>
     <t>OFICIO N°173/2024 REF: AO PROJETO DE LEI N°037 N°052 N°053.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5370/oficio_174.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5370/oficio_174.2024_wmp.pdf</t>
   </si>
   <si>
     <t>OFICIO 174/2024 WMP - solicitar que seja disponibilizado o relatório com quantitativo de agentes de combate as edemias que está afastado no Município.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5328/oficio_n186.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5328/oficio_n186.pdf</t>
   </si>
   <si>
     <t>OFICIO N°186/2024 REF: AOS PROJETOS DE LEI N°054 A 068/2024.</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5312/oficio_n187.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5312/oficio_n187.pdf</t>
   </si>
   <si>
     <t>OFICIO N°187/2024 REF: A LEI MUNICIPAL N°2723.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5346/oficio_n190.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5346/oficio_n190.pdf</t>
   </si>
   <si>
     <t>OFICIO N°190/2024 REF: AOS PROJETOS DE LEI N°069 AO 077.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5351/oficio_148.2024_csa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5351/oficio_148.2024_csa.pdf</t>
   </si>
   <si>
     <t>OFICIO 148/2024 CSA - Viabilizar a implantação de 03 (três) redutores de velocidade na MT - 129 Km 83, imediações da Escola Municipal de Campo José Alberto Delai</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5353/oficio_456.2023_easd.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5353/oficio_456.2023_easd.pdf</t>
   </si>
   <si>
     <t>OFICIO 456/2023 EASD - Instalação de luminárias para iluminação pública na mencionada Rua</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5368/oficio_193.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5368/oficio_193.2024_wmp.pdf</t>
   </si>
   <si>
     <t>OFICIO 193/2024 WMP - solicitar que seja disponibilizado o relatório completo de cada servidor com os pontos e dados da integra nos anos de 2022, 2023 e 2024 de agentes de combate as edemias no Município.</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5796/oficio_n490.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5796/oficio_n490.pdf</t>
   </si>
   <si>
     <t>OFICIO N°490/2024 REF: AO PROJETO DE LEI N°201.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5377/paranatinga-mt_24_de_abril_de_2024..pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5377/paranatinga-mt_24_de_abril_de_2024..pdf</t>
   </si>
   <si>
     <t>OFICIO 202/2024 ESD - * Emenda para Construção do Novo Prédio para instalações do CRAS. * Veículos carros, camionetes, vans e/ou micro-ônibus para que possamos ter um melhor atendimento local.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5376/oficio_n209.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5376/oficio_n209.pdf</t>
   </si>
   <si>
     <t>OFICIO N°209/2024 REF: AOS PROJETOS DE LEI N°080 A 082.</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5425/oficio_n218.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5425/oficio_n218.pdf</t>
   </si>
   <si>
     <t>OFICIO N°218/2024 REF: AOS PROJETOS DE LEI N°083 AO N°119/2024.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Nágila Taisa Aquino da Silva Carlini</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5611/scan10072024111447.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5611/scan10072024111447.pdf</t>
   </si>
   <si>
     <t>CONSIGNADO DE SERVIDOR EXONERADO.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5610/oficio_220.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5610/oficio_220.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 220/2024/GAB/PRES - RESPOSTA AO SIMP 002018/005/2024.</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5450/oficio_n227.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5450/oficio_n227.pdf</t>
   </si>
   <si>
     <t>OFICIO N°227/2024 REF: AO PROJETO DE LEI N°120.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5451/oficio_n228.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5451/oficio_n228.pdf</t>
   </si>
   <si>
     <t>OFICIO N°228/2024 LEIS MUNICIPAIS N°2724 A N°2737.</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5465/of._240-24_fernandinho_assinado.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5465/of._240-24_fernandinho_assinado.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 240/2024 WMP - solicitar informações referente ao pagamento da mudança de local do gabinete do Vereador WG, feito pelo terceirizado que está realizando a prestação de serviços nesta em vários locais desta casa de leis, onde o mesmo veio até o parlamentar solicitar o pagamento, e como é da ciência de vossa excelência acordado na frente da varias pessoas, a despesa seria paga pela Câmara Municipal.</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5544/oficio_241.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5544/oficio_241.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 241/2024 CDHAESECMA -  solicito gentilmente o envio de um relatório detalhado do serviço que vai ser prestado pelo Programa MT Mais Cirurgias Eletivas, sendo que o relatório encaminhado pela gestão pública não deixa claro quais serviços serão feitos, sendo que o valor é de R$ 610.008,60 que se torna superior, onde em 2022 apresenta-se um empenho de R$ 183.002,58.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5545/oficio_243.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5545/oficio_243.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 243/2024 CDHAESECMA  -  solicitar gentilmente informações detalhadas sobre a quantidade de metros lineares de muro que estão previstos para serem construídos nas obras em andamento (ou a iniciar em breve).</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5540/oficio_244.2024_cdhaesecma.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5540/oficio_244.2024_cdhaesecma.pdf</t>
   </si>
   <si>
     <t>OFICIO 244/2024 CDHAESECMA - solicitar o descritivo detalhado dos gastos previstos com os recursos financeiros destinados ao projeto de lei 101/202_x000D_
 102/2024 e 103/2024.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5543/oficio_245.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5543/oficio_245.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 245/2024 CDHAESECMA - solicitar o descritivo detalhado de como será usado o valor previstos projeto de lei 083/2024, 084/2024 e 085/2024.</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5472/oficio_n247.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5472/oficio_n247.pdf</t>
   </si>
   <si>
     <t>OFICIO N°247/2024 REF: AS LEIS N°2738 A 2752</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5553/oficio_248.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5553/oficio_248.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 248/2024 - solicitar o descritivo detalhado de como será usado o valor previstos projeto de lei 104/2024, 105/2024 e 106/2024.</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5552/oficio_249.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5552/oficio_249.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 249/2024 - solicitar o descritivo detalhado de como será usado o valor previstos projeto de lei 107/2024, 108/2024 e 109/2024.</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância, CÍCERO PEREIRA FILHO, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), EDSON DO SINDICATO, JOÃO LOPES, Josevaine (Labiga), MINEIRO FLAMBOYAT, NEGO DO RODEIO, PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), PROFESSORA EVA AUXILIADORA, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5602/oficio_250.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5602/oficio_250.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 250/2024 CONJUNTO - CONSTRUÇÃO DA SEDE PRÓPRIA DA DEFENSORIA PÚBLICA.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5527/oficio_256.2024_csa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5527/oficio_256.2024_csa.pdf</t>
   </si>
   <si>
     <t>OFICIO 256/2024 CSA - Regularização documental do PA Colorado em nosso Município, isso posto, solicitamos regime de urgência que viabilize o que segue: ** Regularização e homologação do GEO deste assentamento; **Regularização ambiental; **Vistoria dos lotes rural; **Entrega de homologação da área habitada.</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5480/oficio_n257.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5480/oficio_n257.pdf</t>
   </si>
   <si>
     <t>OFICIO N°257/2024 REF: AO PROJETO DE LEI N°121 AO 124.</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5490/oficio_n261.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5490/oficio_n261.pdf</t>
   </si>
   <si>
     <t>OFICIO N°261/2024 REF: AO PROJETO DE LEI N°125/2024.</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5529/oficio_263.2024_csa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5529/oficio_263.2024_csa.pdf</t>
   </si>
   <si>
     <t>OFICIO 263/2024 CSA  - Recuperação/ manutenção/ patrolamento da estrada de acesso a Comunidade Rural Santa Lurdes;</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5524/oficio_eas_269.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5524/oficio_eas_269.2024.pdf</t>
   </si>
   <si>
     <t>1. AUMENTO DO DIÂMETRO DA ROTATÓRIA na MT-130, na Saída de PARANATINGA-SORRÍSO, sentido SETE PLACAS, próximo ao Cemitério Local._x000D_
 2. ALARGAMENTO DA RODOVIA EM TORNO DESTA ROTATÓRIA. 3. ACOMPANHAMENTO DO TRÁFEGO PELO ENGENHEIRO RESPONSÁVEL PELA OBRA E O CAMINHÕES FAZENDO O CONTORNO, ANTES DO INÍCIO DA OBRA.</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5518/oficio_n270.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5518/oficio_n270.pdf</t>
   </si>
   <si>
     <t>OFICIO N°270/2024 REF: AO PROJETO DE LEI N°133/2024.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5517/oficio_n272.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5517/oficio_n272.pdf</t>
   </si>
   <si>
     <t>OFICIO N°272 REF: AO PROJETO DE LEI N°134 A 136.</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5512/oficio_n273.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5512/oficio_n273.pdf</t>
   </si>
   <si>
     <t>OFICIO N°273/2024 REF: A LEI N°2761/2024.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5548/oficio_274.2024_jls.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5548/oficio_274.2024_jls.pdf</t>
   </si>
   <si>
     <t>OFICIO 274/2024 JLS - RETIFICAÇÃO DE OFICIO</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5558/oficio_276.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5558/oficio_276.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 276/2024 CSA - Viabilizar a implantação de 02 (dois) poste para ampliação de Rede de Energia Elétrica bem como dimensionar Iluminação Pública no Bairro Jardim Ipê - RUA DAS ORQUIDEAS.</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5601/oficio_277.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5601/oficio_277.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 277/2024 GP - RESPOSTA AO OFICIO 037/2024/57ªZE</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5605/oficio_278.2024_csa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5605/oficio_278.2024_csa.pdf</t>
   </si>
   <si>
     <t>OFICIO 278/2024 CSA - Recuperação/manutenção/patrolamento da estrada de acesso a Comunidade Rural Santa Lurdes; Recuperação/manutenção/patrolamento da estrada de acesso a comunidade e região do_x000D_
 Pacu/Garimpo Novo; Recuperação/manutenção/patrolamento da estrada de acesso que liga Salto da Alegria ao_x000D_
 Assentamento Boa Vista;</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5551/oficio_280.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5551/oficio_280.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 280/2024 - solicitar o descritivo detalhado de como será usado o valor previstos da emenda total é de R$ 400.000,00 onde o projeto de lei 110/2024, 111/2024 e 112/2024 é de R$ 29.880,05.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5556/oficio_281.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5556/oficio_281.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 281/2024 - reiterar o ofício 244/2024, que tratava sobre o projeto de lei 101/2024, 102/2024 e 103/2024.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5555/oficio_282.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5555/oficio_282.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 282/2024 - reiterar o ofício 245/2024, que tratava sobre o projeto de lei 083/2024, 084/2024 e 085/2024.</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5554/oficio_283.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5554/oficio_283.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 283/2024 - reiterar o ofício 241/2024, que tratava sobre o projeto de lei 113/2024, 114/2024 e 115/2024.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5528/oficio_n290.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5528/oficio_n290.pdf</t>
   </si>
   <si>
     <t>OFICIO N°290/2024 REF: AS LEIS MUNICIPAIS N°2762 A 2768.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5549/oficio_292.2024_eas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5549/oficio_292.2024_eas.pdf</t>
   </si>
   <si>
     <t>OFICIO 292/2024 EAS - DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA MUNICIPAL DE ASSUNTOS INDÍGENAS E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5639/scan22072024083734.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5639/scan22072024083734.pdf</t>
   </si>
   <si>
     <t>296/2024 - CDHAESECMA -  PEDIDOS DE INFORMAÇOES  DO PL 133/2024.</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5652/scan02082024090641.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5652/scan02082024090641.pdf</t>
   </si>
   <si>
     <t>É OPORTUNO A ESTE EXECUTIVO MUNICIPAL , EXPEDIENTE PARA A TOMADA DE PROVIDENCIAS EM REGIME DE URGENCIA RELACIONADO AS PLACAS DESCRITAS DAS OBRAS PUBLICAS DE NOSSO MUNICIPIO ONDE AS MESMAS FORAM DESCRITAS FALTANDO A INCLUSAO DE MEMBROS DESDE LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5542/oficio_n299.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5542/oficio_n299.pdf</t>
   </si>
   <si>
     <t>OFICIO N°299/2024 REF: A RETIRADA/ARQUIVAMENTO DO PROJETO DE LEI N°048, 049, 050.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5385/oficio_301.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5385/oficio_301.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 301/2024 CDHAESECMA - solicitar que seja disponibilizado as seguintes informações dos Projeto de Lei 042/2024, 043/2024 e o 044/2024, seja disponibilizado o mapeamento georreferenciamento de quais ruas serão executada a obra e qual a quilometragem que vai ser realizada no total do bairro Vista Alegre.</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5380/oficio_303.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5380/oficio_303.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 303/2024 CDHAESECMA - solicitar que seja disponibilizado as seguintes informações dos Projeto de Lei 045/2024, 046/2024 e o 047/2024, seja disponibilizado o projeto arquitetônico de como será realizado a obra do portico.</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5379/oficio_304.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5379/oficio_304.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 304/2024 CDHAESECMA -  solicitar que seja disponibilizado as seguintes informações dos Projeto de Lei 048/2024, 049/2024 e o 050/2024, seja disponibilizado o mapeamento conforme é exigido pela norma do DENIT, e a em quais ruas que vai ser feito a pavimentação asfáltica</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5386/oficio_305.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5386/oficio_305.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 305/2024 CDHAESECMA - solicitar que seja disponibilizado as seguintes informações dos Projeto de Lei 054/2024, 055/2024 e o 056/2024, seja disponibilizado como que vai ser realizado a adquirição do playground que vai ser instalado na praça central do município e juntamente informações da empresa que vai prestar o serviço.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5383/oficio_306.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5383/oficio_306.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 306/2024 CDHAESECMA - solicitar que seja disponibilizado as seguintes informações dos Projeto de Lei 057/2024, 058/2024 e o 059/2024, seja disponibilizado o mapeamento e o georreferenciamento de quais ruas serão executada a obra e qual a quilometragem que vai ser feita no total.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5382/oficio_307.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5382/oficio_307.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 307/2024 CDHAESECMA - solicitar que seja disponibilizado as seguintes informações dos Projeto de Lei 063/2024, 064/2024 e o 065/2024, seja disponibilizado informações a onde se refere em qual localização será executado esse projeto de lei e juntamente com a localização peço para que seja informado o número da matrícula do imóvel que será disponibilizado para execução.</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5381/oficio_308.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5381/oficio_308.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 308/2024 CDHAESECMA - solicitar que seja disponibilizado as seguintes informações dos Projeto de Lei 066/2024, 067/2024 e o 068/2024, seja disponibilizado a prestação de conta detalhada.</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5378/oficio_309.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5378/oficio_309.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 309/2024 CDHAESECMA - solicitar que seja disponibilizado as seguintes informações dos Projeto de Lei 078/2024 e 079/2024, seja disponibilizado o parecer jurídico do projetos citados acima.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5384/oficio_310.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5384/oficio_310.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 310/2024 CDHAESECMA - solicitar que seja disponibilizado as seguintes informações dos Projeto de Lei 078/2024 e 079/2024, seja disponibilizado o parecer jurídico do projetos citados acima.</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5666/scan23082024094750.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5666/scan23082024094750.pdf</t>
   </si>
   <si>
     <t>Ofício n.314/2024 Referência ao Projeto de Lei 133. AO SENHOR PREFEITO:  Diante desse documento venho solicitar a vossa excelência que seja disponibilizado as seguintes informações. Metragem do lote e valor venal na área onde será construído as 33 casas que refere se o projeto. Certo de vossa atenção ao solicitado, antecipamos nossos votos de consideração e apreço, ficando desde já no aguardo de vosso pronunciamento. Câmara municipal de Paranatinga 06 de agosto de 2024</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5664/scan15082024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5664/scan15082024.pdf</t>
   </si>
   <si>
     <t>OFICIO EAS: 318/2024 REQUER CAMINHAO HIDROJATO SUGADOR</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5684/scan29082024075151.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5684/scan29082024075151.pdf</t>
   </si>
   <si>
     <t>OFICIO A AGUÁS DE PARANATINGA EM RELAÇAO A AUDIENCIA PÚBLICA PEDINDO MELHORIAS EM SEU ATENDIMENTO .</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5690/scan03092024095729.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5690/scan03092024095729.pdf</t>
   </si>
   <si>
     <t>É OPORTUNO ENCAMINHAR A ESTE EXECUTIVO MUNICIPAL COM CÓPIA SECRETÁRIA MUNICIPAL DE OBNRTAS E SERVIÇOPS URBANOS SOLICITAÇÁO PARA TOMADA DE PROVIDENCIAS COM OS SEGUINTERS ASSUNTOS ;QUEBRA MOLAS  E 2 REDUTORES DE VELOCIDADES.</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5598/oficio_n323.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5598/oficio_n323.pdf</t>
   </si>
   <si>
     <t>OFICIO N°323/2024 REF: AOS PROJETOS DE LEI N°153 AO 155.</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5637/scan10072024144605.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5637/scan10072024144605.pdf</t>
   </si>
   <si>
     <t>OFICIO 326 /2024 GPRE - ENCAMINHAMENTO DAS SEGUINTES LEIS DE  N°. 2790/2024, 2791/2024, 2792/2024, 2793/2024, 2794/2024, 2795/2024, 2796/2024, 2798/2024, 2799/2024, 2800/2024, 2801/2024, 2802/2024, 2803/2024, 2804/2024, 2805/2024, 2806/2024, 2807/2024, 2808/2024, 2809/2024, 2810/2024, 2811/2024, 2812/2024 e, 2813/2024,SANCIONADAS E PUBLICADAS .</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5712/oficio_335.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5712/oficio_335.pdf</t>
   </si>
   <si>
     <t>OFICIO 335 PEDIDO DE INFORMAÇOES DO PROJETO 120 .</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5727/of.339.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5727/of.339.pdf</t>
   </si>
   <si>
     <t>OFICIO 339 IMPLANTAÇAO DE REDUTORES DE VELOCIDADES NA 130 ,KM 417 E 420.</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5741/of.346.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5741/of.346.pdf</t>
   </si>
   <si>
     <t>OFICIO 346 ASSUNTO LABORATÓRIO MUNICIPAL DE PARANATINGA .</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5651/oficio_n350.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5651/oficio_n350.pdf</t>
   </si>
   <si>
     <t>OFICIO N°350/2024 REF: AO PROJETO DE LEI N°162/2024.</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5726/of.353.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5726/of.353.pdf</t>
   </si>
   <si>
     <t>OFICIO 353 -2024 ENCAMINHADO PARA O SENHOR DEPUTADO ONDANIR BORTOLINI -NININHO _x000D_
 QUE VIABILIZE EMENDA PARLAMENTAR PARA AQUISIÇAO DE VEICULO PARA PACIENTES DE HEMODIÁLISE.</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5656/oficio_n355.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5656/oficio_n355.pdf</t>
   </si>
   <si>
     <t>OFICIO N°355/2024 REF: AS LEIS MUNICIPAIS N°2815 A 2817.</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), CÍCERO PEREIRA FILHO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5748/of.357.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5748/of.357.pdf</t>
   </si>
   <si>
     <t>OFICIO N°357.2024 CRS PTGA MT É OPORTUNO ENCAMINHAR AO EXUMO SENHOR DEPUTADO E TAMBÉM AO NOBRE SECRETÁRIO DE ESTADO DE INFRAESTRITURA EXPEDIENTE REQUERENDO INFORMAÇOES ACERCA DOS ASSUNTOS ABAIXOS ;  VIABILIZAR REPAROS . SUBSTITUIÇAO DAS PONTES E BUEIROS NA MT 499 QUE INTERLIGA A MT 140; DIANTE DE INUMERAS RECLAMAÇOES VISITAMOS IN LOCO ESSA REGIÃO , CONSTAMOS AS ENORMES DIFICULDADES PARA TRAFEGAR E TRANSPOR ALGUNS  PONTOS DESTA RODOVIA , ONDE AS PONTES E OS BUEIROS NÃO APRESENTAM CONDIÇOES DE TRAFEGABILIDADE.</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5750/of.358.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5750/of.358.pdf</t>
   </si>
   <si>
     <t>OFICIO N°358-2024 CRS PTGA MT É OPORTUNO ENCAMINHAR AO EXUMO SENHOR DEPUTADO E TAMBÉM AO NOBRE SECRETÁRIO DE ESTADO DE ENFRAESTRUTURA EXPEDIENTE REQUERENDO INFORMAÇOES ACERCA DOS ASSUNTOS ABAIXOS DESCRITOS ;INFORME - NOS A SITUAÇÃO POSIÇÃO QUE SE ENCONTRA O PROCESSO LICITATÓRIO DA OBRA DE PAVIMENTAÇÃO DA MT 020 - TRECHO PARANATINGA - PLANALTO DA SERRA ;</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5749/of.359.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5749/of.359.pdf</t>
   </si>
   <si>
     <t>OFICIO N°359 CRS PTGA MT É OPORTUNO ENCAMINHAR AO EXUMO SENHOR DEPUTADO E TAMBÉM QUAO NOBRE SECRETÁRIO DE ESTADO DE INFRAENTRUTURA EXPEDIENTE SOLICITADO O ABAIXO DESCRITO  ; VIABILIZAR IMPLATAÇÃO DE REDUTORES DE VELOCIDADE E OU DE LOMBADA ELEVADA NO SEGUINTE PONTO ;MT 130 PERÍMETRO URBANO - BAIRRO RUI BARBOSA IMEDIAÇOES COLÉGIO RUI BARBOSA ;</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5760/of.362.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5760/of.362.pdf</t>
   </si>
   <si>
     <t>AO TEMPO QUE CUMPRIMENTO O NOBRE SENHOR DEPUTADO , A RESPEITO DE UMA EMENDA PARLAMENTAR  E DESTINE AO NOSSO MUNICIPIO  A AQUISIÇAO DE UMA UTI MOVÉL PARA USO DE NOSSA COMUNIDADE NO ATENDIMENTO DE NOSSA POPULAÇAO .</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5662/oficio_n364.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5662/oficio_n364.pdf</t>
   </si>
   <si>
     <t>OFICIO N°364/2024 REF: A RETIRADA/ARQUIVAMENTO DO PROJETO DE LEI N°037/2024.</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5663/oficio_n365.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5663/oficio_n365.pdf</t>
   </si>
   <si>
     <t>OFICIO N°365/2024 REF: AO PROJETO DE LEI N°163/2024.</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5682/oficio_n374.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5682/oficio_n374.pdf</t>
   </si>
   <si>
     <t>OFICIO N°374/2024 REF: AS LEIS MUNICIPAIS N°2818 AO 2830.</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5688/oficio_397_2024_encaminhamento_projeto_de_lei_164_2024_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5688/oficio_397_2024_encaminhamento_projeto_de_lei_164_2024_.pdf</t>
   </si>
   <si>
     <t>OFICIO N°397/2024 REF: AO PROJETO DE LEI N°164/2024.</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5689/oficio_398_2024_encaminhamento_projeto_de_lei_165_2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5689/oficio_398_2024_encaminhamento_projeto_de_lei_165_2024.pdf</t>
   </si>
   <si>
     <t>OFICIO N°398/2024 REF: AO PROJETO DE LEI N°165/2024</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5701/oficio_n415.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5701/oficio_n415.pdf</t>
   </si>
   <si>
     <t>OFICIO N°415/2024 REF: AOS PROJETOS DE LEI N°173, 174.</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5703/oficio_n416.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5703/oficio_n416.pdf</t>
   </si>
   <si>
     <t>OFICIO N°416/2024 REF: A LEI MUNICIPAL N°2831.</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5707/oficio_n431.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5707/oficio_n431.pdf</t>
   </si>
   <si>
     <t>OFICIO N°431/2024 REF: A LEI MUNICIPAL N°2832.</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5706/oficio_n432.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5706/oficio_n432.pdf</t>
   </si>
   <si>
     <t>OFICIO N°432/2024 RETIRADA/ARQUIVAMENTO DO PROJETO DE LEI N°228/2021.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5710/oficio_n437.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5710/oficio_n437.pdf</t>
   </si>
   <si>
     <t>OFICIO N°437/2024 REF: AO PROJETO DE LEI N°175.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5718/oficio_n438.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5718/oficio_n438.pdf</t>
   </si>
   <si>
     <t>OFICIO N°438/2024 REF: AS LEIS N°2833 A 2837.</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5724/oficio_n445.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5724/oficio_n445.pdf</t>
   </si>
   <si>
     <t>OFICIO N°445/2024 REF: AO PROJETO DE LEI N°176.</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5725/oficio_n446.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5725/oficio_n446.pdf</t>
   </si>
   <si>
     <t>OFICIO N°446/2024 REF: AO PROJETO DE LEI N°177.</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5434/oficio_n448.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5434/oficio_n448.pdf</t>
   </si>
   <si>
     <t>OFICIO N°448/2024 REF: AO PROJETO DE LEI N°180/2023.</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5737/oficio_n452.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5737/oficio_n452.pdf</t>
   </si>
   <si>
     <t>OFICIO N°452/2024 REF: A LEI N°2838.</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5738/oficio_n454.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5738/oficio_n454.pdf</t>
   </si>
   <si>
     <t>OFICIO N°454/2024 REF: AOS PROJETOS DE LEI N°178 AO 185.</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5747/oficio_n466.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5747/oficio_n466.pdf</t>
   </si>
   <si>
     <t>OFICIO N°466/2024 REF: AOS PROJETOS DE LEI N°186 AO 189.</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5757/oficio_n470.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5757/oficio_n470.pdf</t>
   </si>
   <si>
     <t>OFICIO N°470/2024 REF: AS LEIS MUNICIPAIS N°2839 A 2844.</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5758/oficio_n471.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5758/oficio_n471.pdf</t>
   </si>
   <si>
     <t>OFICIO N°471/2024 REF: A RETIRADA/ARQUIVAMENTO DO PROJETO DE LEI N°021/2024.</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5759/oficio_n472.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5759/oficio_n472.pdf</t>
   </si>
   <si>
     <t>OFICIO N°472/2024 REF: A RETIRADA/ARQUIVAMENTO DO PROJETO DE LEI N°080/2024.</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5765/oficio_n478.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5765/oficio_n478.pdf</t>
   </si>
   <si>
     <t>OFICIO N°478/2024 REF: A LEI MUNICIPAL N°2845.</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5766/oficio_n479.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5766/oficio_n479.pdf</t>
   </si>
   <si>
     <t>OFICIO N°479/2024 REF: AOS PROJETOS DE LEI N°190 A 192.</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5768/oficio_n481.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5768/oficio_n481.pdf</t>
   </si>
   <si>
     <t>OFICIO N°481/2024 REF: AO PROJETO DE LEI N°193/2024.</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5777/oficio_n483.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5777/oficio_n483.pdf</t>
   </si>
   <si>
     <t>OFICIO N°483/2024 REF: AOS PROJETOS DE LEI N°194 A 196.</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5782/oficio_n485.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5782/oficio_n485.pdf</t>
   </si>
   <si>
     <t>OFICIO N°485/2024 REF: AOS PROJETOS DE LEI N°197 A 199.</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5793/oficio_n486.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5793/oficio_n486.pdf</t>
   </si>
   <si>
     <t>OFICIO N°486/2024 REF: AS LEIS N°2846 A 2853.</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5784/oficio_n488.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5784/oficio_n488.pdf</t>
   </si>
   <si>
     <t>OFICIO N°488/2024 REF: PROJETO DE LEI N°200/2024.</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5794/retirada_do_projeto_n133.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5794/retirada_do_projeto_n133.pdf</t>
   </si>
   <si>
     <t>OFICIO N°489/2024 REF: A RETIRADA/ARQUIVAMENTO DO PROJETO DE LEI N°133/2024.</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5806/oficio_n505.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5806/oficio_n505.pdf</t>
   </si>
   <si>
     <t>OFICIO N°505/2024 REF: AO PROJETO DE LEI N°203</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5811/oficio_n509.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5811/oficio_n509.pdf</t>
   </si>
   <si>
     <t>OFICIO N°509/2024 REF: AO PROJETO DE LEI N°204/2024</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5510/731.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5510/731.2024.pdf</t>
   </si>
   <si>
     <t>OFICIO 731/2024 GPRE -  Relatório dos Projetos em Andamentos exercício 2025</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5704/scan17092024100738.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5704/scan17092024100738.pdf</t>
   </si>
   <si>
     <t>AUDIENCIA PUBLICA -LEI ORÇAMENTARIA ANUAL . LOA DO EXERCICIO 2025.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5307/projeto_de_lei_037.2024_-_alteracao_da_lei_do_suas_-_2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5307/projeto_de_lei_037.2024_-_alteracao_da_lei_do_suas_-_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N.º. 037/2024 “ALTERA A REDAÇÃO DA LEI Nº 2457, DE 04 DE NOVEMBRO DE 2022, QUE DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE PARANATINGA/MT E, DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5308/projeto_de_lei_052.2024_-_alterar_o_artigo_44_da_lei_181.2006_-_calculo_atuarial_-_paranatingaprev.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5308/projeto_de_lei_052.2024_-_alterar_o_artigo_44_da_lei_181.2006_-_calculo_atuarial_-_paranatingaprev.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N.º 052/2024. ALTERA A REDAÇÃO DA LEI COMPLEMENTAR N.º 181, DE 21 DE JUNHO DE 2006, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PARANATINGA/MT E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5570/projeto_de_lei_146.2024_-_fusao_dos_conselhos_-_previdencia_-_paranatingaprev.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5570/projeto_de_lei_146.2024_-_fusao_dos_conselhos_-_previdencia_-_paranatingaprev.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 146/2024 “ALTERA A REDAÇÃO DA LEI COMPLEMENTAR N.º 181, DE 21 DE JUNHO DE 2006, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PARANATINGA/MT E, DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5599/projeto_de_lei_155.2024_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5599/projeto_de_lei_155.2024_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  155/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS 	PROVIDÊNCIAS.– Pavimentação Asfáltica, Drenagem e Sinalização em Diversas Ruas do Bairro São Vicente.</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5661/projeto_de_lei_163.2024_-_complementar_-_alteracao_da_lei_do_suas_-_2024_-_novo_-_assinado.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5661/projeto_de_lei_163.2024_-_complementar_-_alteracao_da_lei_do_suas_-_2024_-_novo_-_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N.º. 163/2024 “ALTERA A REDAÇÃO DA LEI Nº 2457, DE 04 DE NOVEMBRO DE 2022, QUE DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE PARANATINGA/MT E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5155/projeto_de_lei_001.2024_-_reestruturacao_da_gestao_-_lei_511.2008_-_diretor_escolar_e_coordenador_-_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5155/projeto_de_lei_001.2024_-_reestruturacao_da_gestao_-_lei_511.2008_-_diretor_escolar_e_coordenador_-_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 001/2024 REESTRUTURA A GESTÃO DEMOCRÁTICA DO ENSINO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5157/projeto_de_lei_002.2024_-_demolicao_da_pista_de_skate_-_praca_central_-_obras.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5157/projeto_de_lei_002.2024_-_demolicao_da_pista_de_skate_-_praca_central_-_obras.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. 002/2024 “AUTORIZA O PODER EXECUTIVO A REALIZAR E DEMOLIÇÃO E CONSEQUENTE RETIRADA DA PISTA DE SKATE LOCALIZADA JUNTO A PRAÇA CENTRAL DE PARANATINTA-MT”</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5158/projeto_de_lei_003.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5158/projeto_de_lei_003.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 003/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1293 – Fomento à Cultura – Lei Paulo Gustavo Total.................................R$ 180.547,34."</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5159/projeto_de_lei_004.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5159/projeto_de_lei_004.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 004/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1293 – Fomento à Cultura – Lei Paulo Gustavo Total...............................................................................................R$ 180.547,34."</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5160/projeto_de_lei_005.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5160/projeto_de_lei_005.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 005/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA 2024 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1293 – Fomento à Cultura – Lei Paulo Gustavo Total.................................R$ 180.547,34."</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5161/projeto_de_lei_006.2024_-_doacao_-_1a_copa_society_virtual_connect_-_esporte.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5161/projeto_de_lei_006.2024_-_doacao_-_1a_copa_society_virtual_connect_-_esporte.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. 006/2024 “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A REALIZAÇÃO DA 1ª COPA DE FUTEBOL SOCIETY EM PARANATINGA-MT."</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5167/projeto_de_lei_007.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5167/projeto_de_lei_007.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 007/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1294 – Restauração de Vias com Aplicação de Capa TSD, Microrevestimento e Sinalização Viária em Diversas Vias Total...............................................................................................R$ 4.249.955,12."</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5168/projeto_de_lei_008.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5168/projeto_de_lei_008.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 008/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1294 – Restauração de Vias com Aplicação de Capa TSD, Microrevestimento e Sinalização Viária em Diversas Vias Total...............................................................................................R$ 4.249.955,12."</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5169/projeto_de_lei_009.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5169/projeto_de_lei_009.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 009/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1294 – Restauração de Vias com Aplicação de Capa TSD, Microrevestimento e Sinalização Viária em Diversas Vias Total...............................................................................................R$ 4.249.955,12."</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5173/projeto_de_lei_010.2024_-_instituicao_do_refis_-_2024_-_tributacao_-_financas_1.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5173/projeto_de_lei_010.2024_-_instituicao_do_refis_-_2024_-_tributacao_-_financas_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 010/2024 “INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL ANUAL (REFIS 2024) DO MUNICÍPIO DE PARANATINGA, ESTADO DO MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5175/projeto_de_lei_011.2024_-_reestruturacao_da_gestao_-_lei_511.2008_-_diretor_escolar_e_coordenador_-_educacao_1.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5175/projeto_de_lei_011.2024_-_reestruturacao_da_gestao_-_lei_511.2008_-_diretor_escolar_e_coordenador_-_educacao_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 011/2024 REESTRUTURA A GESTÃO DEMOCRÁTICA DO ENSINO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5177/projeto_de_lei_012.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5177/projeto_de_lei_012.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 012/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1295 – Piso de Benefícios Eventuais Total......................................R$ 87.288,00."</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5178/projeto_de_lei_013.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5178/projeto_de_lei_013.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 013/2024  INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1295 – Piso de Benefícios Eventuais Total...........................R$ 87.288,00."</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5179/projeto_de_lei_014.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_loa_1.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5179/projeto_de_lei_014.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_loa_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 014/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL  ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E  DÁ   OUTRAS 	PROVIDÊNCIAS Projeto/Atividade: 1295 – Piso de Benefícios Eventuais Total.....................................................R$ 87.288,00."</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5180/projeto_de_lei_015.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5180/projeto_de_lei_015.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 015/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1296 – FEAS - Piso Mato-Grossense Total...................................R$ 74.226,24 ."</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5181/projeto_de_lei_016.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5181/projeto_de_lei_016.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 016/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1296 – FEAS - Piso Mato-Grossense Total......................................R$  74.226,24."</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5182/projeto_de_lei_017.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5182/projeto_de_lei_017.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 017/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1296 – FEAS - Piso Mato-Grossense Total........................................................R$ 74.226,24."</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5191/projeto_de_lei_018.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5191/projeto_de_lei_018.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 018/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1297 – Construção de Complexo Esportivo Bezerrão Total............................................................................................R$1.579.996,85."</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5192/projeto_de_lei_019.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5192/projeto_de_lei_019.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 019/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1297 – Construção de Complexo Esportivo Bezerrão Total............................................................................................R$           1.579.996,85."</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5193/projeto_de_lei_020.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente__-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5193/projeto_de_lei_020.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente__-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 020/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL  NA   LOA 2024       POR   SUPERAVIT   FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1297 – Construção de Complexo Esportivo Bezerrão Total............................................................................................R$ 1.579.996,85."</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5198/projeto_de_lei_021.2024_-_incentivo_-_empresa_amaggi_-_paranatinga_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5198/projeto_de_lei_021.2024_-_incentivo_-_empresa_amaggi_-_paranatinga_-_gabinete.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 021/2024 “AUTORIZA O PODER EXECUTIVO A CONCEDER APOIO ATRAVES DE INCENTIVOS FISCAIS PARA A EMPRESA CONCREBEL ENGENHARIA E CONSTRUÇÃO LTDA”.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5225/projeto_de_lei_022.2024_-_altera_o_art._2o_da_lei_1477.2017_-_mais_medicos_-_saude.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5225/projeto_de_lei_022.2024_-_altera_o_art._2o_da_lei_1477.2017_-_mais_medicos_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 022/2024 “DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº1477/2017 DE 28 DE JULHO DE 2017 E DÁ PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5231/projeto_de_lei_023.2024_-_melhoramento_salarial_cargo_-_salario_minimo_-_32_-_gabinete_-_ii.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5231/projeto_de_lei_023.2024_-_melhoramento_salarial_cargo_-_salario_minimo_-_32_-_gabinete_-_ii.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 023/2024 “AUTORIZA O PODER EXECUTIVO CONCEDER AUMENTO SALARIAL PARA O CARGO DE 1º GRAU INCOMPLETO E 1º GRAU_x000D_
 COMPLETO DO ANEXO VI DA TABELA DE VENCIMENTO DA LEI 035/2003 E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5244/projeto_de_lei_024.2024_-_excesso_2024_-_piso_da_enfermagem_-_saude_-_ppa3674.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5244/projeto_de_lei_024.2024_-_excesso_2024_-_piso_da_enfermagem_-_saude_-_ppa3674.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 024/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade:1298 – Piso Salarial Nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira Total........................................R$ 296.173,28."</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5245/projeto_de_lei_025.2024_-_excesso_2024_-_piso_da_enfermagem_-_saude_-_ldo3675.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5245/projeto_de_lei_025.2024_-_excesso_2024_-_piso_da_enfermagem_-_saude_-_ldo3675.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 025/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade:1298 – Piso Salarial Nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira Total...........................................................................................R$ 296.173,28."</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5246/projeto_de_lei_026.2024_-_excesso_2024_-_piso_da_enfermagem_-_saude_-_loa3676.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5246/projeto_de_lei_026.2024_-_excesso_2024_-_piso_da_enfermagem_-_saude_-_loa3676.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 026/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade:1298 – Piso Salarial Nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira Total...........................................................................................R$ 296.173,28."</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5247/projeto_de_lei_027.2024_-_autoriza_a_contratacao_temporaria_no_poder_executivo_municipal_-_seletivo_publico_3678.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5247/projeto_de_lei_027.2024_-_autoriza_a_contratacao_temporaria_no_poder_executivo_municipal_-_seletivo_publico_3678.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 027/2024 “AUTORIZA O PODER EXECUTIVO CONTRATAR SERVIDORES POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, POR MEIO DE PROCESSO SELETIVO SIMPLIFICADO, NOS TERMOS DO ART. 37, INCISO IX DA CONSTITUIÇÃO FEDERAL E LEI MUNICIPAL 106 DE 03 DE MAIO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5248/projeto_de_lei_028.2024_-_excesso_2024_-_pavimentacao_asfaltica_na_vila_dos_mararanhanses_-_ppa3679.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5248/projeto_de_lei_028.2024_-_excesso_2024_-_pavimentacao_asfaltica_na_vila_dos_mararanhanses_-_ppa3679.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 028/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1299 – Pavimentação Asfáltica na Vila dos Maranhenses Total.............................................................................................R$ 2.607.880,61."</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5249/projeto_de_lei_029.2024_-_excesso_2024_-_pavimentacao_asfaltica_na_vila_dos_mararanhanses_-_ldo3680.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5249/projeto_de_lei_029.2024_-_excesso_2024_-_pavimentacao_asfaltica_na_vila_dos_mararanhanses_-_ldo3680.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 029/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1299 – Pavimentação Asfáltica na Vila dos Maranhenses Total.......................................R$ 2.607.880,61."</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5250/projeto_de_lei_030.2024_-_excesso_2024_-_pavimentacao_asfaltica_na_vila_dos_mararanhanses_-_loa3681.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5250/projeto_de_lei_030.2024_-_excesso_2024_-_pavimentacao_asfaltica_na_vila_dos_mararanhanses_-_loa3681.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 030/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E_x000D_
  DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1299 – Pavimentação Asfáltica na Vila dos Maranhenses Total.............................................R$ 2.607.880,61."</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5251/projeto_de_lei_031.2024_-_doacao_-_30o_expopar_e_39o_festa_do_peao_-_20243683.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5251/projeto_de_lei_031.2024_-_doacao_-_30o_expopar_e_39o_festa_do_peao_-_20243683.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 031/2024 “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A REALIZAÇÃO DA 38ª FESTA DO PEÃO DE BOIADEIRO E 29ª_x000D_
 EXPOPAR, QUE SERÁ REALIZADO NO PARQUE DE EXPOSIÇÃO DE PARANATINGA-MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5269/projeto_de_lei_032.2024_-_perda_salarial_-_rga_2022_-_5_-_marco_-_cargos_lei_035.2003_e_533.2008_-_servidor3906.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5269/projeto_de_lei_032.2024_-_perda_salarial_-_rga_2022_-_5_-_marco_-_cargos_lei_035.2003_e_533.2008_-_servidor3906.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 032/2024. “AUTORIZA O PODER EXECUTIVO CONCEDER RECOMPOSIÇÃO DA PERDA SALARIAL - RGA PARA OS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5270/projeto_de_lei_033.2024_-_especial_anulacao_-_2024_-_camara_municipal_-_auxilio3908.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5270/projeto_de_lei_033.2024_-_especial_anulacao_-_2024_-_camara_municipal_-_auxilio3908.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 033/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2024 POR ANULAÇÃO E_x000D_
 REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 2002 – Manutenção e Encargos a Câmara Municipal Total..................R$ 400.000,00."</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5273/projeto_de_lei_034.2024_-_energia_solar_-_caixa_economica_-_prefeitura_de_paranatinga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5273/projeto_de_lei_034.2024_-_energia_solar_-_caixa_economica_-_prefeitura_de_paranatinga.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 034/2024 AUTORIZA O PODER EXECUTIVO A CONTRATAR, OPERAÇÃO DE CRÉDITO COM INSTITUIÇÕES FINANCEIRAS, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5274/projeto_de_lei_035.2024_-_funcao_gratificada_-_fg_-_coordenador_de_imunizacao_-_secretario_executivo_do_conselho_de_saude_-_1654.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5274/projeto_de_lei_035.2024_-_funcao_gratificada_-_fg_-_coordenador_de_imunizacao_-_secretario_executivo_do_conselho_de_saude_-_1654.2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°. 035/2024 “DISPÕE SOBRE A FUNÇÃO GRATIFICADA “FG“ NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE E ESTABELECE OS_x000D_
 RESPECITVOS VALORES DE REMUNERAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5279/projeto_de_lei_036.2024_-_premiacao_corrida_-_aniversario_da_cidade_-_esporte.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5279/projeto_de_lei_036.2024_-_premiacao_corrida_-_aniversario_da_cidade_-_esporte.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 036/2024 “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 21.000,00 (VINTE E UM MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5293/projeto_de_lei_038.2024_-_doacao_-_palco_tenda_banheiro_quimico_-_cavalgada.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5293/projeto_de_lei_038.2024_-_doacao_-_palco_tenda_banheiro_quimico_-_cavalgada.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 038/2024 “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A REALIZAÇÃO DA CAVALGADA DA 30ª EXPOPAR EM PARANATINGA-MT”.</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5294/projeto_de_lei_039.2024_-_superavit_2024_-_instalacoes_de_cameras_-_meio_ambiente_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5294/projeto_de_lei_039.2024_-_superavit_2024_-_instalacoes_de_cameras_-_meio_ambiente_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 039/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1306 – Instalações de Câmeras de Segurança do Programa Vigia Mais MT Total...............................................................................................R$ 212.301,70."</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5295/projeto_de_lei_040.2024_-_superavit_2024_-_instalacoes_de_cameras_-_meio_ambiente_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5295/projeto_de_lei_040.2024_-_superavit_2024_-_instalacoes_de_cameras_-_meio_ambiente_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 040/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1306 – Instalações de Câmeras de Segurança do Programa Vigia Mais MT Total...................R$ 212.301,70."</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5296/projeto_de_lei_041.2024_-_superavit_2024_-_instalacoes_de_cameras_-_meio_ambiente_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5296/projeto_de_lei_041.2024_-_superavit_2024_-_instalacoes_de_cameras_-_meio_ambiente_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 041/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA 2024 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1306 – Instalações de Câmeras de Segurança do Programa Vigia Mais MT Total...............................................................................................R$ 212.301,70."</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5297/projeto_de_lei_042.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5297/projeto_de_lei_042.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 042/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº_x000D_
 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1304 – Pavimentação Asfáltica em Capa TSD – Bairro Vista_x000D_
 Alegre Total......................................................................................................R$ 836.831,72."</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5298/projeto_de_lei_043.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5298/projeto_de_lei_043.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 043/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1304 – Pavimentação Asfáltica em Capa TSD – Bairro Vista Alegre Total............................R$ 836.831,72."</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5299/projeto_de_lei_044.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5299/projeto_de_lei_044.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 044/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2024 POR ANULAÇÃO E_x000D_
 REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1304 – Pavimentação Asfáltica em Capa TSD – Bairro Vista Alegre Total......................................................................................................R$ 836.831,72."</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5300/projeto_de_lei_045.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5300/projeto_de_lei_045.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 045/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº_x000D_
 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5301/projeto_de_lei_046.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5301/projeto_de_lei_046.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 046/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1303 – Construção de Pórtico - MT 130 Total......................................................................................................R$ 101.997,32."</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5302/projeto_de_lei_047.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5302/projeto_de_lei_047.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 047/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2024 POR ANULAÇÃO_x000D_
 E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1303 – Construção de Pórtico - MT 130 Total.................................R$ 101.997,32."</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5303/projeto_de_lei_048.2024_-_especial_anulacao_2024_-_conc_da_pav_asfaltica_capa_tsd_-salto_da_alegria_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5303/projeto_de_lei_048.2024_-_especial_anulacao_2024_-_conc_da_pav_asfaltica_capa_tsd_-salto_da_alegria_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 048/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº_x000D_
 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1302 – Conclusão da Pavimentação Asfáltica em Capa TSD –_x000D_
 Distrito de Salto da Alegria Total......................................................................................................R$ 85.512,27."</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5304/projeto_de_lei_049.2024_-_especial_anulacao_2024_-_conc_da_pav_asfaltica_capa_tsd_-salto_da_alegria_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5304/projeto_de_lei_049.2024_-_especial_anulacao_2024_-_conc_da_pav_asfaltica_capa_tsd_-salto_da_alegria_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 049/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1302 – Conclusão da Pavimentação Asfáltica em Capa TSD – Distrito de Salto da Alegria Total......................................................................................................R$ 85.512,27."</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5305/projeto_de_lei_050.2024_-_especial_anulacao_2024_-_conc_da_pav_asfaltica_capa_tsd_-salto_da_alegria_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5305/projeto_de_lei_050.2024_-_especial_anulacao_2024_-_conc_da_pav_asfaltica_capa_tsd_-salto_da_alegria_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 050/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2024 POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1302 – Conclusão da Pavimentação Asfáltica em Capa TSD – Distrito de Salto da Alegria Total......................................................................................................R$ 85.512,27."</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5306/projeto_de_lei_051.2024_-_doacao_-_caminhao_pipa_estrutura_som_-_copa_lacadores.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5306/projeto_de_lei_051.2024_-_doacao_-_caminhao_pipa_estrutura_som_-_copa_lacadores.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 051/2024 “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A REALIZAÇÃO DA PRIMEIRA ETAPA DA COPA DE LAÇADORES_x000D_
 EM PARANATINGA-MT, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5309/projeto_de_lei_053.2024_-_circulo_da_paz_-_parceria_judiciario_-_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5309/projeto_de_lei_053.2024_-_circulo_da_paz_-_parceria_judiciario_-_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. 053/2024 DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE CÍRCULOS DE CONSTRUÇÃO DE PAZ NAS ESCOLAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5313/projeto_de_lei_054.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5313/projeto_de_lei_054.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 054/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1300 – Implantação de Play Ground Decolar – Praça Central Total...............................................................................................R$ 318.356,65."</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5314/projeto_de_lei_055.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5314/projeto_de_lei_055.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 055/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1300 – Implantação de Play Ground Decolar – Praça Central Total..........................R$ 318.356,65."</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5315/projeto_de_lei_056.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5315/projeto_de_lei_056.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 056/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA 2024 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1300 – Implantação de Play Ground Decolar – Praça Central Total...............................................................................................R$ 318.356,65."</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5316/projeto_de_lei_057.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5316/projeto_de_lei_057.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 057/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1301 – Pavimentação Asfáltica em Capa TSD – Bairro_x000D_
 Cibrazem Total...............................................................................................R$ 694.829,24."</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5317/projeto_de_lei_058.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5317/projeto_de_lei_058.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 058/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1301 – Pavimentação Asfáltica em Capa TSD – Bairro Cibrazem Total...................................R$ 694.829,24."</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5318/projeto_de_lei_059.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5318/projeto_de_lei_059.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 059/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA 2024 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1301 – Pavimentação Asfáltica em Capa TSD – Bairro Cibrazem Total...............................................................................................R$ 694.829,24."</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5319/projeto_de_lei_060.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5319/projeto_de_lei_060.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 060/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1305 – Manut. da Secretaria de Finanças e Departamentos II Total................................................................................................R$ 5.123.421,46."</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5320/projeto_de_lei_061.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5320/projeto_de_lei_061.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 061/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1305 – Manut. da Secretaria de Finanças e Departamentos II Total....................................R$ 5.123.421,46."</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5321/projeto_de_lei_062.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5321/projeto_de_lei_062.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 062/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA 2024 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1305 – Manut. da Secretaria de Finanças e Departamentos II Total................................................................................................R$ 5.123.421,46."</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5322/projeto_de_lei_063.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5322/projeto_de_lei_063.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 063/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1307 – Construção de conjunto habitacional com 30 casas no Município Total...............................................................................................R$ 3.163.408,50."</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5323/projeto_de_lei_064.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5323/projeto_de_lei_064.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 064/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1307 – Construção de conjunto habitacional com 30 casas no Município Total...............................................................................................R$ 3.163.408,50."</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5324/projeto_de_lei_065.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5324/projeto_de_lei_065.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 065/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL EXCESSO DE ARRECADAÇÃO E SUPERAVIT DO EXERCICIO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1307 – Construção de conjunto habitacional com 30 casas no_x000D_
 Município Total...............................................................................................R$ 3.163.408,50."</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5325/projeto_de_lei_066.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5325/projeto_de_lei_066.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 066/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1308 – Política Nacional Aldir Blanc de Fomento à Cultura, Lei nº 14.399/2022 Total.....................................................................................................R$ 201.920,41."</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5326/projeto_de_lei_067.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5326/projeto_de_lei_067.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 067/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1308 – Política Nacional Aldir Blanc de Fomento à Cultura, Lei nº 14.399/2022 Total.....................................................................................................R$ 201.920,41."</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5327/projeto_de_lei_068.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5327/projeto_de_lei_068.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 068/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1308 – Política Nacional Aldir Blanc de Fomento à Cultura, Lei nº 14.399/2022 Total.....................................................................................................R$ 201.920,41."</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5337/projeto_de_lei_069.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5337/projeto_de_lei_069.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 069/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1311 – Manutenção do FIA II Total................................................R$ 150.000,00."</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5338/projeto_de_lei_070.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5338/projeto_de_lei_070.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 070/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1311 – Manutenção do FIA II Total................................................R$ 150.000,00."</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5339/projeto_de_lei_071.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5339/projeto_de_lei_071.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 071/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1311 – Manutenção do FIA II Total...........................................................R$ 150.000,00."</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5340/projeto_de_lei_072.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5340/projeto_de_lei_072.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 072/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade.: 1309 – Ações do Procard - SUAS Total.................................................................................................R$ 17.500,00."</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5341/projeto_de_lei_073.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5341/projeto_de_lei_073.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 073/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade.: 1309 – Ações do Procard - SUAS Total.................................................................................................R$ 17.500,00."</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5342/projeto_de_lei_074.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5342/projeto_de_lei_074.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 074/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade.: 1309 – Ações do Procard - SUAS Total.......................................................R$ 17.500,00."</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5343/projeto_de_lei_075.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5343/projeto_de_lei_075.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 075/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1310 – Manutenção e Custeio p/ os Serviços da PSB II Total...............................................................................................R$ 76.500,00."</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5344/projeto_de_lei_076.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5344/projeto_de_lei_076.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 076/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1310 – Manutenção e Custeio p/ os Serviços da PSB II Total...............................................................................................R$ 76.500,00."</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5345/projeto_de_lei_077.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5345/projeto_de_lei_077.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 077/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1310 – Manutenção e Custeio p/ os Serviços da PSB II Total...............................................................................................R$ 76.500,00."</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5347/projeto_de_lei_078.2024_-_doacao_-_campeonato_amador_de_futebol_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5347/projeto_de_lei_078.2024_-_doacao_-_campeonato_amador_de_futebol_-_gabinete.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 078/2024 “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 10.000,00 (DEZ MIL REAIS) E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5348/projeto_de_lei_079.2024_-_lagoa_rodoviaria_-_jaime_verissimo_de_campos_junior.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5348/projeto_de_lei_079.2024_-_lagoa_rodoviaria_-_jaime_verissimo_de_campos_junior.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 079/2024 “DENOMINA-SE A LAGOA LOCALIZADA PROXIMA AO TERMINAL RODOVIÁRIO DE PARANATINGA E AVENIDA MATO GROSSO COMO “JAIME VERISSIMO DE CAMPOS JUNIOR” E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5373/projeto_de_lei_080.2024_-_denominacao_para_praca_do_bairro_flamboyant_-_amilton_maria_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5373/projeto_de_lei_080.2024_-_denominacao_para_praca_do_bairro_flamboyant_-_amilton_maria_de_souza.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 080/2024 DENOMINA-SE A PRAÇA LOCALIZADA EM FRENTE AO BAIRRO FLAMBOYAN NESTA CIDADE DE PARANATINGA COMO_x000D_
 “AMILTON MARIA DE SOUZA” E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5374/projeto_de_lei_081.2024_-_funcao_gratificada_no_ambito_das_secretarias_-_1654.2018_-_servidores.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5374/projeto_de_lei_081.2024_-_funcao_gratificada_no_ambito_das_secretarias_-_1654.2018_-_servidores.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°. 081/2024 “DISPÕE SOBRE A FUNÇÃO GRATIFICADA “FG“NO ÂMBITO DAS SECRETARIAS MUNICIPAIS E ESTABELECE OS RESPECITVOS VALORES DE REMUNERAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5375/projeto_de_lei_082.2024_-_suplementacao_-_percentual_-_10__-_maio_-_2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5375/projeto_de_lei_082.2024_-_suplementacao_-_percentual_-_10__-_maio_-_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 082/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5388/projeto_de_lei_083.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5388/projeto_de_lei_083.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 083/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1322 – Aquisição de Equipamento Material Permanente p/ o Programa Imuniza Mais MT Total...............................................................................................R$ 124.000,00."</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5389/projeto_de_lei_084.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5389/projeto_de_lei_084.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 084/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1322 – Aquisição de Equipamento Material Permanente p/ o Programa Imuniza Mais MT Total...............................................................................................R$ 124.000,00."</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5390/projeto_de_lei_085.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5390/projeto_de_lei_085.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 085/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1322 – Aquisição de Equipamento Material Permanente p/ o Programa Imuniza Mais MT Total...............................................................................................R$ 124.000,00."</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5391/projeto_de_lei_086.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5391/projeto_de_lei_086.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 086/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1314 – Aquisição de Equipamentos e Materiais Permanentes Hospitalares Total.............................................................................................R$ 151.565,00."</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5392/projeto_de_lei_087.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5392/projeto_de_lei_087.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 087/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1314 – Aquisição de Equipamentos e Materiais Permanentes Hospitalares Total.............................................................................................R$ 151.565,00."</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5393/projeto_de_lei_088.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5393/projeto_de_lei_088.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 088/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1314 – Aquisição de Equipamentos e Materiais Permanentes Hospitalares Total.............................................................................................R$ 151.565,00."</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5394/projeto_de_lei_089.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5394/projeto_de_lei_089.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 089/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1321 – Aquisição de Equip. Mat. Permanente para Saúde,_x000D_
 Tablets e Notebooks os ACS Total...............................................................................................R$ 250.000,00."</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5395/projeto_de_lei_090.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5395/projeto_de_lei_090.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 090/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1321 – Aquisição de Equip. Mat. Permanente para Saúde, Tablets e Notebooks os ACS Total...............................................................................................R$ 250.000,00."</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5396/projeto_de_lei_091.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5396/projeto_de_lei_091.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 091/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL SUPERAVIT FINANCEIRO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1321 – Aquisição de Equip. Mat. Permanente para Saúde, Tablets e Notebooks os ACS Total...............................................................................................R$ 250.000,00."</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5397/projeto_de_lei_092.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5397/projeto_de_lei_092.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 092/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1320 – Aq. Equip. Mat. Permanente – Unidades_x000D_
 Descentralizadas de Reabilitação (UDR´s) e Centros Especializados de Reabilitação (CERs) Total.............................................................................................R$ 33.000,00."</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5398/projeto_de_lei_093.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5398/projeto_de_lei_093.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 093/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1320 – Aq. Equip. Mat. Permanente – Unidades Descentralizadas de Reabilitação (UDR´s) e Centros Especializados de Reabilitação (CERs) Total.............................................................................................R$ 33.000,00."</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5399/projeto_de_lei_094.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5399/projeto_de_lei_094.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 094/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1320 – Aq. Equip. Mat. Permanente – Unidades Descentralizadas de Reabilitação (UDR´s) e Centros Especializados de Reabilitação (CERs) Total.............................................................................................R$ 33.000,00."</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5400/projeto_de_lei_095.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5400/projeto_de_lei_095.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 095/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1318 – Aquisição de 01 Ventilador Pulmonar de Alto Fluxo Total.............................................................................................R$ 82.000,00."</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5401/projeto_de_lei_096.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5401/projeto_de_lei_096.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 096/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1318 – Aquisição de 01 Ventilador Pulmonar de Alto Fluxo Total...........................................R$ 82.000,00."</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5402/projeto_de_lei_097.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5402/projeto_de_lei_097.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 097/2024 AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITOS DICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS Projeto/Atividade: 1318 – Aquisição de 01 Ventilador Pulmonar de Alto Fluxo Total.............................................................................................R$ 82.000,00."</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5403/projeto_de_lei_098.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5403/projeto_de_lei_098.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 098/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1312 – Construção do Muro do Cemitério Total.............................................................................................R$ 351.246,92."</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5404/projeto_de_lei_099.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5404/projeto_de_lei_099.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 099/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1312 – Construção do Muro do Cemitério Total.............................................................................................R$ 351.246,92."</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5405/projeto_de_lei_100.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5405/projeto_de_lei_100.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 100/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA 2024 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1312 – Construção do Muro do Cemitério Total...............................................R$ 351.246,92."</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5406/projeto_de_lei_101.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5406/projeto_de_lei_101.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 101/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1316 – Custeio dos Serviços de Média e Alta Complexidade Total............................................................................................R$ 22.040,00."</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5407/projeto_de_lei_102.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5407/projeto_de_lei_102.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 102/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1316 – Custeio dos Serviços de Média e Alta Complexidade Total..................................................R$ 22.040,00."</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5408/projeto_de_lei_103.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5408/projeto_de_lei_103.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 103/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1316 – Custeio dos Serviços de Média e Alta Complexidade Total......................................R$ 22.040,00."</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5409/projeto_de_lei_104.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5409/projeto_de_lei_104.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 104/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1315 – Custeio da Assistência Ambulatorial e Hospitalar de Média Complexidade Total..............................................................................................R$ 100.000,00."</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5410/projeto_de_lei_105.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5410/projeto_de_lei_105.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 105/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1315 – Custeio da Assistência Ambulatorial e Hospitalar de Média Complexidade Total..............................................................................................R$ 100.000,00."</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5411/projeto_de_lei_106.2024_-__superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5411/projeto_de_lei_106.2024_-__superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 106/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1315 – Custeio da Assistência Ambulatorial e Hospitalar de Média Complexidade Total..............................................................................................R$ 100.000,00."</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5412/projeto_de_lei_107.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5412/projeto_de_lei_107.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 107/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1323 – Custeio dos Serviços de Média e Alta Complexidade Total...........................................................................................R$ 737.367,91."</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5413/projeto_de_lei_108.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5413/projeto_de_lei_108.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 108/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1323 – Custeio dos Serviços de Média e Alta Complexidade Total..........................................R$ 737.367,91."</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5414/projeto_de_lei_109.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5414/projeto_de_lei_109.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 109/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1323 – Custeio dos Serviços de Média e Alta Complexidade Total......................................R$ 737.367,91."</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5415/projeto_de_lei_110.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5415/projeto_de_lei_110.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 110/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1317 – Custeio da Média e Alta Complexidade Total............................................................................................R$ 29.880,05."</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5416/projeto_de_lei_111.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5416/projeto_de_lei_111.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 111/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1317 – Custeio da Média e Alta Complexidade Total............................................................................................R$ 29.880,05."</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5417/projeto_de_lei_112.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5417/projeto_de_lei_112.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 112/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1317 – Custeio da Média e Alta Complexidade Total............................................................................................R$ 29.880,05."</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5418/projeto_de_lei_113.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5418/projeto_de_lei_113.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 113/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1313 – Programa MT Mais Cirurgias Eletivas Total...........................................................................................R$ 205.913,18."</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5419/projeto_de_lei_114.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5419/projeto_de_lei_114.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 114/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1313 – Programa MT Mais Cirurgias Eletivas Total...........................................................................................R$ 205.913,18."</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5420/projeto_de_lei_115.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5420/projeto_de_lei_115.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 115/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1313 – Programa MT Mais Cirurgias Eletivas Total...........................................................................................R$ 205.913,18."</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5421/projeto_de_lei_116.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5421/projeto_de_lei_116.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 116/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DOPLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1319 – Uniformização dos Profissionais de Saúde do HMIT Total...........................................................................................R$ 20.999,00."</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5422/projeto_de_lei_117.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5422/projeto_de_lei_117.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 117/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1319 – Uniformização dos Profissionais de Saúde do HMIT Total.............................................R$ 20.999,00."</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5423/projeto_de_lei_118.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5423/projeto_de_lei_118.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 118/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1319 – Uniformização dos Profissionais de Saúde do HMIT Total...........................................................................................R$ 20.999,00."</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5424/projeto_de_lei_119.2024_-_especial_anualacao_-_2024_-_camara_municipal_-_auxilios_financeiros.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5424/projeto_de_lei_119.2024_-_especial_anualacao_-_2024_-_camara_municipal_-_auxilios_financeiros.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 119/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2024 POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 2002 – Manutenção e Encargos a Câmara Municipal Total.....................................................................................................R$ 150.000,00."</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5436/projeto_de_lei_120.2024_-_destinacao_imovel_-_escola_municipal_loteamento_ginco_-_tac.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5436/projeto_de_lei_120.2024_-_destinacao_imovel_-_escola_municipal_loteamento_ginco_-_tac.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 120/2024 AUTORIZA O PODER EXECUTIVO A DESTINAR  UMA ÁREA DE 1.975,76 M² DA MATRICULA N.  21.260 PARA A CONTRUÇÃO DE ESCOLA MUNICIPAL DO MUNICÍPIO DE  PARANATINGA-MT</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5476/projeto_de_lei_121.2024_-_firmar_instrumento_e_alienar_areas_publicas_para_construca_habitacionais_-_programa3914.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5476/projeto_de_lei_121.2024_-_firmar_instrumento_e_alienar_areas_publicas_para_construca_habitacionais_-_programa3914.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 121/2024 “AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR INSTRUMENTO E ALIENAR ÁREAS PÚBLICAS PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS VINCULADAS AOS PROGRAMAS DE HABITAÇÃO FEDERAL MINHA CASA MINHA VIDA E ESTADUAL SER FAMÍLIA HABITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5477/projeto_de_lei_122.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_ppa3919.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5477/projeto_de_lei_122.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_ppa3919.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 122/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1324– Queima do Alho de Paranatinga/2024 Total.......................................................................................................R$ 273.672,00."</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5478/projeto_de_lei_123.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_ldo3920.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5478/projeto_de_lei_123.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_ldo3920.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 123/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1324– Queima do Alho de Paranatinga/2024 Total.......................................................................................................R$ 273.672,00."</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5479/projeto_de_lei_124.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_loa3921.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5479/projeto_de_lei_124.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_loa3921.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 124/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1324– Queima do Alho de Paranatinga/2024 Total.......................................................................................................R$ 273.672,00."</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5489/projeto_de_lei_125.2024_-_ldo_2025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5489/projeto_de_lei_125.2024_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. º 125/2024  “DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCICIO DE 2025 DO MUNICÍPIO DE PARANATINGA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5492/projeto_de_lei_126.2024_-_excesso_-_camara_i_2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5492/projeto_de_lei_126.2024_-_excesso_-_camara_i_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 126/2024 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL SUPLEMENTAR POR ANULAÇÃO E SUPLEMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5493/projeto_de_lei_127.2024_-_anexo_-_oficio_249_-_projeto_aniversario_da_cidade.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5493/projeto_de_lei_127.2024_-_anexo_-_oficio_249_-_projeto_aniversario_da_cidade.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 127/2024 - AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aniversário de 60 anos de Paranatinga - MT. R$ 726.884,00</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5494/projeto_de_lei_128.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_ldo.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5494/projeto_de_lei_128.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_ldo.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 128/2024 - INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aniversário de 60 anos de Paranatinga - MT. R$ 726.884,00</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5495/projeto_de_lei_129.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_loa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5495/projeto_de_lei_129.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_loa.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 129/2024 – AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL   ESPECIAL POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS PROVIDÊNCIAS. Aniversário de 60 anos de Paranatinga - MT. R$ 726.884,00</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5496/projeto_de_lei_130.2024_-_anexo_-_oficio_dotacao_orcamentaria_onibus_escolar.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5496/projeto_de_lei_130.2024_-_anexo_-_oficio_dotacao_orcamentaria_onibus_escolar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 130/2024 – AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Adquirir Ônibus Escolar - Fundamental. R$ 993.878,00</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5497/projeto_de_lei_131.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_ldo.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5497/projeto_de_lei_131.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_ldo.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 131/2024 - INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Adquirir Ônibus Escolar - Fundamental. R$ 993.878,00</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5498/projeto_de_lei_132.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_loa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5498/projeto_de_lei_132.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_loa.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 132/2024 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL   ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS. Adquirir Ônibus Escolar - Fundamental. R$ 993.878,00</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5513/projeto_de_lei_133.2024_-__firmar_instrumento_e_alienar_areas_publicas_para_construca_habitacionais_-_programas_de_habitacao_federal_minha_casa_minha_vida.doc.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5513/projeto_de_lei_133.2024_-__firmar_instrumento_e_alienar_areas_publicas_para_construca_habitacionais_-_programas_de_habitacao_federal_minha_casa_minha_vida.doc.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 133/2024  “AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR INSTRUMENTO E ALIENAR ÁREAS PÚBLICAS PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS VINCULADAS AOS PROGRAMAS DE HABITAÇÃO FEDERAL MINHA CASA MINHA VIDA E ESTADUAL SER FAMÍLIA HABITAÇÃO”.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5514/projeto_de_lei_134.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5514/projeto_de_lei_134.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 134/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1327 – Reforma da Praça Jose Maria de Lima/MP/MT Total...............................................................................................R$724.948,63."</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5515/projeto_de_lei_135.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5515/projeto_de_lei_135.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 135/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1327 – Reforma da Praça Jose Maria de Lima/MP/MT Total...............................................................................................R$              724.948,63."</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5516/projeto_de_lei_136.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5516/projeto_de_lei_136.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 136/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL  NA   LOA  2024       POR SUPERAVIT FINANCEIRO    E     DÁ     OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1327 – Reforma da Praça Jose Maria de Lima/MP/MT Total...............................................................................................R$724.948,63."</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5531/projeto_de_lei_137.2024_-_excesso_-_2024_etapa_capeonato_regional_motocross_de_ptga_-_cultura_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5531/projeto_de_lei_137.2024_-_excesso_-_2024_etapa_capeonato_regional_motocross_de_ptga_-_cultura_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 137/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1328– Etapa do Campeonato Regional de Motocross Total......................................................................................................R$120.461,00."</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5532/projeto_de_lei_138.2024_-_excesso_-_2024_etapa_capeonato_regional_motocross_de_ptga_-_cultura_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5532/projeto_de_lei_138.2024_-_excesso_-_2024_etapa_capeonato_regional_motocross_de_ptga_-_cultura_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 138/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1328– Etapa do Campeonato Regional de Motocross Total.........................................R$120.461,00."</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5533/projeto_de_lei_139.2024_-_excesso_-_2024_etapa_capeonato_regional_motocross_de_ptga_-_cultura_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5533/projeto_de_lei_139.2024_-_excesso_-_2024_etapa_capeonato_regional_motocross_de_ptga_-_cultura_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 139/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1328– Etapa do Campeonato Regional de Motocross Total......................................................................................................R$120.461,00 ."</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5537/projeto_de_lei_140.2024_-_especial_anulacao_2024_-_aditivo_da_pav_asfaltica_capa_tsd_-_salto_da_alegri.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5537/projeto_de_lei_140.2024_-_especial_anulacao_2024_-_aditivo_da_pav_asfaltica_capa_tsd_-_salto_da_alegri.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 140/2024 AUTORIZA O PODER EXECUTIVO  MUNICIPAL INCLUI NOS ANEXOS DO  PLANO PLURIANUAL – PPA 2022-2025, LEI Nº _x000D_
 2259/2021, O PROGRAMA QUE MENCIONA E  DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1302 – Aditivo de Acréscimo da Pavimentação Asfáltica em _x000D_
 Capa TSD – Distrito de Salto da Alegria Total...............................................................................................R$ 85.512,27."</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5538/projeto_de_lei_141.2024_-_especial_anulacao_2024_-_aditivo_da_pav_asfaltica_capa_tsd_-_salto_da_alegri.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5538/projeto_de_lei_141.2024_-_especial_anulacao_2024_-_aditivo_da_pav_asfaltica_capa_tsd_-_salto_da_alegri.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 141/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS  RESPECTIVOS ANEXOS - LDO PARA 2023, O  PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1302 – Aditivo de Acréscimo da Pavimentação Asfáltica em Capa TSD – Distrito de Salto da Alegria Total...............................................................................................R$ 85.512,27."</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5539/projeto_de_lei_142.2024_-_especial_anulacao_2024_-_aditivo_da_pav_asfaltica_capa_tsd_-_salto_da_alegri.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5539/projeto_de_lei_142.2024_-_especial_anulacao_2024_-_aditivo_da_pav_asfaltica_capa_tsd_-_salto_da_alegri.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 142/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL  ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2024 POR ANULAÇÃO E _x000D_
 REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1302 – Aditivo de Acréscimo da Pavimentação Asfáltica em Capa TSD – Distrito de Salto da Alegria Total...............................................................................................R$ 85.512,27."</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5566/projeto_de_lei_143.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5566/projeto_de_lei_143.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 143/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1329 – Manutenção de estradas e pontes que darão acesso a Usina Total..............................................................................................R$  1.064.234,05 ."</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5567/projeto_de_lei_144.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5567/projeto_de_lei_144.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 144/2024  INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1329 – Manutenção de estradas e pontes que darão acesso a Usina Total..............................................................................................R$  1.064.234,05."</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5568/projeto_de_lei_145.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5568/projeto_de_lei_145.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 145/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO     E   DÁ   OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1329 – Manutenção de estradas e pontes que darão acesso a Usina Total..............................................................................................R$           1.064.234,05 ."</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5571/projeto_de_lei_147.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5571/projeto_de_lei_147.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 147/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1330 – Destinação Adequada de Resíduos Sólidos – Transporte e Disposição Final/PM-MT/TAC’s Total.......................................................................................................R$     400.000,00."</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5573/projeto_de_lei_148.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5573/projeto_de_lei_148.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 148/2024  INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1330 – Destinação Adequada de Resíduos Sólidos – Transporte e Disposição Final/PM-MT/TAC’s Total.......................................................................................................R$     400.000,00 ."</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5574/projeto_de_lei_149.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5574/projeto_de_lei_149.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 149/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL POR  EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1330 – Destinação Adequada de Resíduos Sólidos – Transporte e Disposição Final/PM-MT/TAC’s Total.......................................................................................................R$     400.000,00 ."</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5561/projeto_de_lei_150.2024_-_superavit_2024_-_aquisicao_de_material_para_unidade_de_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5561/projeto_de_lei_150.2024_-_superavit_2024_-_aquisicao_de_material_para_unidade_de_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 150/2024  AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1331 – Aquisição de Material p/ as Unidade de Saúde e Hospital Municipal – MP/MT Total..............................................................................................................R$ 3.971,00."</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5562/projeto_de_lei_151.2024_-_superavit_2024_-_aquisicao_de_material_para_unidade_de_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5562/projeto_de_lei_151.2024_-_superavit_2024_-_aquisicao_de_material_para_unidade_de_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 151/2024  INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1331 – Aquisição de Material p/ as Unidade de Saúde e Hospital Municipal – MP/MT Total..............................................................................................................R$   3.971,00."</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5563/projeto_de_lei_152.2024_-_superavit_2024_-_aquisicao_de_material_para_unidade_de_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5563/projeto_de_lei_152.2024_-_superavit_2024_-_aquisicao_de_material_para_unidade_de_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 152/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR SUPERAVIT FINANCEIRO E  DÁ OUTRA PROVIDÊNCIAS Projeto/Atividade: 1331 – Aquisição de Material p/ as Unidade de Saúde e Hospital Municipal – MP/MT Total..............................................................................................................R$   3.971,00."</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5596/projeto_de_lei_153.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5596/projeto_de_lei_153.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 153/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI _x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1332 – Pavimentação Asfáltica, Drenagem e Sinalização em  Diversas Ruas do Bairro São Vicente Total..............................................................................................R$ 4.289.934,78."</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5597/projeto_de_lei_154.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_ldo.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5597/projeto_de_lei_154.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_ldo.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 154/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS  RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1332 – Pavimentação Asfáltica, Drenagem e Sinalização em Diversas Ruas do Bairro São Vicente Total..............................................................................................R$ 4.289.934,78."</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5280/oficio_n155.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5280/oficio_n155.pdf</t>
   </si>
   <si>
     <t>OFICIO N°155 REF: AO PROJETO DE LEI N°036/2024.</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5606/pl_156.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5606/pl_156.2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 156/2024 - AUTORIZA PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2022-2025, LEI N°_x000D_
 2259/2021, PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5607/pl_157.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5607/pl_157.2024.pdf</t>
   </si>
   <si>
     <t>PROJETO LEI 157/2024 - INCLUI NA LEI N° 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5608/pl_158.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5608/pl_158.2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 158/2024 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5641/projeto_de_lei_159.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_ppa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5641/projeto_de_lei_159.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_ppa.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI 159/2024 - AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1334 - Incremento Temporário ao Custeio dos Serviços de_x000D_
 Atenção Primaria à Saúde II. Total……………………………………………R$1.000.000,00</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5642/projeto_de_lei_160.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_ldo.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5642/projeto_de_lei_160.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_ldo.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI 160/2024 - INCLUI NA LEI N° 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1334 - Incremento Temporário ao Custeio dos Serviços de Atenção Primaria à Saúde II. Total……………………………………………R$1.000.000,00</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5643/projeto_de_lei_161.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_loa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5643/projeto_de_lei_161.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_loa.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI 161/2024 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1334 - Incremento Temporário ao Custeio dos Serviços de_x000D_
 Atenção Primaria à Saúde II. Total……………………………………………R$1.000.000,00</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5650/projeto_de_lei_162.2024_-_incentivo_ao_emprego_e_ressocializacao_de_presos_e_de_egressos_do_sistema_prisional_-_pinepe.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5650/projeto_de_lei_162.2024_-_incentivo_ao_emprego_e_ressocializacao_de_presos_e_de_egressos_do_sistema_prisional_-_pinepe.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 162/2024 “INSTITUI O PLANO MUNICIPAL DE INCENTIVO AO EMPREGO E RESSOCIALIZAÇÃO DE PRESOS E DE_x000D_
 EGRESSOS DO SISTEMA PRISIONAL – PINEPE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5686/projeto_de_lei_164.2024_-_dopoligono_urbano_municipal_-_corrigido_-_tributacao_-_reurb_-_financas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5686/projeto_de_lei_164.2024_-_dopoligono_urbano_municipal_-_corrigido_-_tributacao_-_reurb_-_financas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 164/2024. Em sede de atualização do Plano Diretor Municipal dispõe sobre a área urbana consolidada continuada e descontinuada, expansão urbana e áreas de interesse urbanísticos de Paranatinga – MT e dá outras providências.</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5687/projeto_de_lei_165.2024_-_altera_planta_generica_de_valor_do_municipio_de_paranatinga_-_mt_-_financas.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5687/projeto_de_lei_165.2024_-_altera_planta_generica_de_valor_do_municipio_de_paranatinga_-_mt_-_financas.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 165/2024 “ALTERA PLANTA GENERICA DE VALORE DO MUNICÍPIO DE PARANATINGA – MT E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5692/projeto_de_lei_166.2024_-_excesso_-_2024_-_aquisicao_de_materiais_de_conservacao_de_pav__em_microrrevestimento_-_obras_-_ppa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5692/projeto_de_lei_166.2024_-_excesso_-_2024_-_aquisicao_de_materiais_de_conservacao_de_pav__em_microrrevestimento_-_obras_-_ppa.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI 166/2024- AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS – Projeto/Atividade: 1335–Aquisição de Materiais para Conservação de Pavimento em Microrrevestimento. Total....................................................................................................R$    5.743.696,22</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5693/projeto_de_lei_167.2024_-_excesso_-_2024_-_aquisicao_de_materiais_de_conservacao_de_pav__em_microrrevestimento_-_obras_-_ldo.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5693/projeto_de_lei_167.2024_-_excesso_-_2024_-_aquisicao_de_materiais_de_conservacao_de_pav__em_microrrevestimento_-_obras_-_ldo.docx</t>
   </si>
   <si>
     <t>PROJETO LEI 167/2024 - INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1335–Aquisição de Materiais para Conservação de Pavimento em Microrrevestimento. Total.....................................................................................R$           5.743.696,22</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5694/projeto_de_lei_168.2024_-_excesso_-_2024_-_aquisicao_de_materiais_de_conservacao_de_pav__em_microrrevestimento_-_obras_-_loa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5694/projeto_de_lei_168.2024_-_excesso_-_2024_-_aquisicao_de_materiais_de_conservacao_de_pav__em_microrrevestimento_-_obras_-_loa.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI 168/2024 - AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS   ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E                         DÁ   OUTRAS 	PROVIDÊNCIAS. Projeto/Atividade: 1335–Aquisição de Materiais para Conservação de Pavimento em Microrrevestimento. Total..............................................................................................R$           5.743.696,22</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5695/projeto_de_lei_169.2024_-_superavit_2024_-_fnde_-_educacao_-_ppa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5695/projeto_de_lei_169.2024_-_superavit_2024_-_fnde_-_educacao_-_ppa.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI 169/2024 - AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1336 – Manutenção com Recursos do FNDE._x000D_
 Natureza de Despesa: Total........................................................................................................R$     61.000,00</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5696/projeto_de_lei_170.2024_-_superavit_2024_-_fnde_-_educacao_-_ldo.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5696/projeto_de_lei_170.2024_-_superavit_2024_-_fnde_-_educacao_-_ldo.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI 170/2024 - INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1336 – Manutenção com Recursos do FNDE. Natureza de Despesa: Total........................................................................................................R$     61.000,00</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5697/projeto_de_lei_171.2024_-_superavit_2024_-_fnde_-_educacao_-_loa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5697/projeto_de_lei_171.2024_-_superavit_2024_-_fnde_-_educacao_-_loa.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI 171/2024 - AUTORIZA PODER EXECUTIVO MUNICIPAL   ABRIR    CRÉDITOS ADICIONAL   ESPECIAL  NA   LOA 2024       POR SUPERAVIT   FINANCEIRO    E     DÁ     OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1336 – Manutenção com Recursos do FNDE.  Total........................................................................................................R$     61.000,00</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5698/projeto_de_lei_172.2024_-_excesso_-_suplementacao_-_2024_-_salario_educacao.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5698/projeto_de_lei_172.2024_-_excesso_-_suplementacao_-_2024_-_salario_educacao.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI 172/2024 - AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS  SUPLEMENTAR POR EXCESSO DE  ARRECADAÇÃO  E   DÁ     OUTRAS PROVIDÊNCIAS. Manutenção do Salário Educação. TOTAL DO EXCESSO..........................................................................R$      500.000,00</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5699/projeto_de_lei_173.2024_-_suplementacao_-_percentual_-_13___-_setembro_-_2024-assinado.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5699/projeto_de_lei_173.2024_-_suplementacao_-_percentual_-_13___-_setembro_-_2024-assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 173/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL  ABRIR CRÉDITOS SUPLEMENTAR POR  ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS  PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5700/projeto_de_lei_174.2024_-_suplementacao_com_excesso_-_folha_saude_-_2024_-_saude_-assinado.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5700/projeto_de_lei_174.2024_-_suplementacao_com_excesso_-_folha_saude_-_2024_-_saude_-assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 174/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5709/projeto_de_lei_175.2024_-_agencia_caixa_economica_-_aluguel_predio-assinado.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5709/projeto_de_lei_175.2024_-_agencia_caixa_economica_-_aluguel_predio-assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 175/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR PAGAMENTO DE ALUGUEL AO BANCO CAIXA ECONOMICA_x000D_
 FEDERAL E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5722/projeto_de_lei_176_000117.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5722/projeto_de_lei_176_000117.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI   Nº 176/2024 “ALTERA A CARREIRA DOS SERVIDORES EFETIVOS DO CARGO DE RECEPCIONISTA DO MUNICÍPIO DE PARANATINGA-MT E ATUALIZA SEUS VENCIMENTOS, MODIFICANDO O ANEXO VI – TABELA DE VENCIMENTOS DA LEI Nº 035/2003.”</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5723/projeto_de_lei_177_loa_2025_inicial_000121.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5723/projeto_de_lei_177_loa_2025_inicial_000121.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 177/2024 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PARANATINGA – MT, PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5729/projeto_de_lei_178_179_180_2024_000120.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5729/projeto_de_lei_178_179_180_2024_000120.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 178/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1341 – Custeio da Atenção Básica Total............................................................................................................R$ 103.537,51.</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5730/projeto_de_lei_178_179_180_2024_000120.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5730/projeto_de_lei_178_179_180_2024_000120.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 179/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1341 – Custeio da Atenção Básica Total............................................................................................................R$ 103.537,51."</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5731/projeto_de_lei_178_179_180_2024_000120.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5731/projeto_de_lei_178_179_180_2024_000120.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 180/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1341 – Custeio da Atenção Básica Total............................................................................................................R$ 103.537,51</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5732/projeto_de_lei_181_182_183_2024__000124.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5732/projeto_de_lei_181_182_183_2024__000124.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 181/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1340 – Atenção Especializada MAC – Programa Melhor em_x000D_
 Casa Total............................................................................................R$ 539.836,85</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5733/projeto_de_lei_181_182_183_2024__000124.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5733/projeto_de_lei_181_182_183_2024__000124.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 182/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1340 – Atenção Especializada MAC – Programa Melhor em Casa Total............................................................................................R$ 539.836,85.</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5734/projeto_de_lei_181_182_183_2024__000124.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5734/projeto_de_lei_181_182_183_2024__000124.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 183/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1340 – Atenção Especializada MAC – Programa Melhor em Casa Total............................R$ 539.836,85."</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5735/projeto_de_lei_184_2024_000119.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5735/projeto_de_lei_184_2024_000119.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 184/2024 “DENOMINA-SE A PASSARELA JUNTO A PONTE QUE INTERLIGA O CENTRO DA CIDADE AO BAIRRO CONCÓRDIA EM_x000D_
 PARANATINGA COMO “CARMOZINA ALVES BEZERRA” E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5736/projeto_de_lei_185_2024_000118.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5736/projeto_de_lei_185_2024_000118.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 185/2024 “DENOMINAR-SE-Á O PAÇO MUNICIPAL DE “JOAQUIM PEREIRA DOS SANTOS” E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5743/projeto_de_lei_n186.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5743/projeto_de_lei_n186.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 186/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1342 – Custeio dos Serviços de Média e Alta Complexidade - LC nº 205/2024 Total................................................................................................R$1.917.403,66."</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5744/projeto_de_lei_n187.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5744/projeto_de_lei_n187.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 187/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1342 – Custeio dos Serviços de Média e Alta Complexidade- LC nº 205/2024 Total.....................R$ 1.917.403,66."</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5745/projeto_de_lei_n188.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5745/projeto_de_lei_n188.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 188/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1342 – Custeio dos Serviços de Média e Alta Complexidade - LC nº 205/2024 Total...................................R$ 1.917.403,66."</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5746/projeto_de_lei_n189.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5746/projeto_de_lei_n189.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 189/2024 DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA DO CONSELHO COMUNITÁRIO DE SEGURANÇA DE PARANATINGA-MT - CONSEG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5762/projeto_de_lei_n190.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5762/projeto_de_lei_n190.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 190/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI_x000D_
 Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1343 – Inclusão Digital na Casa Lar Lafayette Eustáquio de Sousa – PM/MT Total........................................................................................................R$ 35.143,90."</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5763/projeto_de_lei_n191.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5763/projeto_de_lei_n191.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 191/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1343 – Inclusão Digital na Casa Lar Lafayette Eustáquio de Sousa – PM/MT Total........................................................................................................R$ 35.143,90."</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5764/projeto_de_lei_n192.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5764/projeto_de_lei_n192.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 192/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1343 – Inclusão Digital na Casa Lar Lafayette Eustáquio de Sousa – PM/MT Total........................................................................................................R$ 35.143,90."</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5767/projeto_de_lei_193.2024_-_alterar_a_tabela_da_lei_035.2003_-_lei_2283.2022_-_lei_2710.2024_-_referente_ao_cargo_de_recepcionista_-_assinado.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5767/projeto_de_lei_193.2024_-_alterar_a_tabela_da_lei_035.2003_-_lei_2283.2022_-_lei_2710.2024_-_referente_ao_cargo_de_recepcionista_-_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 193/2024  “REGULAMENTA A CARREIRA DOS  SERVIDORES EFETIVOS DO CARGO DE  RECEPCIONISTA DO MUNICÍPIO DE PARANATINGA-MT ADEQUANDO SEUS VENCIMENTOS, CONFORME O DISPOSTO NO ANEXO DA LEI MUNICIPAL DE Nº 2283/2022, REGULAMENTANDO, PORTANTO, O ANEXO VI – TABELA DE VENCIMENTOS DA LEI Nº 035/2003.”</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5774/projeto_de_lei_n194.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5774/projeto_de_lei_n194.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 194/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1344 – Aquisição de Instrumentos p/ Banda Musical Total........................................................................................................R$ 107.399,93."</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5775/projeto_de_lei_n195.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5775/projeto_de_lei_n195.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 195/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1344 – Aquisição de Instrumentos p/ Banda Musical Total..............................................R$     107.399,93."</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5776/projeto_de_lei_n196.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5776/projeto_de_lei_n196.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 196/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS  Projeto/Atividade: 1344 – Aquisição de Instrumentos p/ Banda Musical Total........................................................................................................R$ 107.399,93."</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5779/projeto_de_lei_n197.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5779/projeto_de_lei_n197.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 197/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL    INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1345 – Custeio dos Serviços de Média e Alta Complexidade – Emenda Parlamentar Individual Total.............................................................................................R$150.000,00."</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5780/projeto_de_lei_n198.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5780/projeto_de_lei_n198.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 198/2024 INCLUI NA LEI Nº 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1345 – Custeio dos Serviços de Média e Alta Complexidade – Emenda Parlamentar Individual Total.............................................................................................R$ 150.000,00."</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5781/projeto_de_lei_n199.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5781/projeto_de_lei_n199.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 199/2024 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1345 – Custeio dos Serviços de Média e Alta Complexidade – Emenda Parlamentar Individual Total.............................................................................................R$ 150.000,00."</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5783/projeto_de_lei_n200.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5783/projeto_de_lei_n200.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 200/2024 DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE TRANSPORTES (FMT), JUNTO À SECRETARIA DE TRANSPORTES,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5795/projeto_de_lei_n201.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5795/projeto_de_lei_n201.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 201/2024   “AUTORIZA O PODER EXECUTIVO  MUNICIPAL A FIRMAR INSTRUMENTO E ALIENAR ÁREAS PÚBLICAS PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS VINCULADAS AOS PROGRAMAS DE HABITAÇÃO FEDERAL MINHA CASA MINHA VIDA E ESTADUAL SER _x000D_
 FAMÍLIA HABITAÇÃO”.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5805/projeto_de_lei_n203.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5805/projeto_de_lei_n203.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 203/2024 “REVOGA- SE A LEI DE Nº 22/1993, QUE DISPÕE SOBRE A DOAÇÃO DE TERRENO À EMPRESA BRASILEIRA DE CORREIOS, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5810/projeto_de_lei_204_-_2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5810/projeto_de_lei_204_-_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 204/2024 “DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE PARANATINGA, BEM COMO IMPLANTA PRINCÍPIOS E MÉTRICAS DE OTIMIZAÇÃO E AUMENTO DA EFICIÊNCIA DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5817/projeto_de_lei_205.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5817/projeto_de_lei_205.pdf</t>
   </si>
   <si>
     <t>EM SEDE DE ATUALIZAÇÃO DO PLANO DIRETOR MUNICIPAL DISPÕE SOBRE ATUALIZAÇÃO DO CÓDIGO DE OBRAS DE PARANATINGA /MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5818/projeto_de_lei_206.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5818/projeto_de_lei_206.pdf</t>
   </si>
   <si>
     <t>EM SEDE DE ATUALIZAÇÃO DO PLANO DIRETOR MUNICIPAL DISPÕE SOBRE O PARCELAMENTO DE SOLO DE PARANATINGA/MT E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5819/projeto_de_lei_207.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5819/projeto_de_lei_207.pdf</t>
   </si>
   <si>
     <t>EM SEDE DE ATUALIZAÇÃO DO PLANO DIRETOR MUNICIPAL DISPÕE SOBRE ATUALIZAÇÃO DO PLANO DIRETOR PARTICIPATIVO DE PARANATINGA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5820/projeto_de_lei_208.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5820/projeto_de_lei_208.pdf</t>
   </si>
   <si>
     <t>DENOMINA-SE A PRAÇA LOCALIZADA EM FRENTE AO BAIRRO FLAMBOYANT NESTA CIDADE DE PARANATINGA COMO ´´FRANCISCA RAIMUNDA DA SILVA`` E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5821/projeto_de_lei_209.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5821/projeto_de_lei_209.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE TRANSPORTE (FMT), JUNTO À SECRETARIA MUNICIPAL DE TRANSPORTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>PLCM</t>
   </si>
   <si>
     <t>Projeto de Lei da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5196/projeto_de_lei_n001_cm.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5196/projeto_de_lei_n001_cm.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°001/2024 "DISPÕES SOBRE RECOMPOSIÇÃO DE PERCA E REAJUSTE DE VENCIMENTO AOS PÚBLICOS MUNICIPAIS DE PROVIMENTO EFETIVO DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5197/projeto_de_lei_n003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5197/projeto_de_lei_n003.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°003/2024 "DISPÕE SOBRE O AUXILIO-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE PARANATINGA-MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5228/projeto_de_lei_diaria_reajuste_para_servidor_-_2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5228/projeto_de_lei_diaria_reajuste_para_servidor_-_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°004/2024 "DISPÕE SOBRE ALTERAÇÃO DOS INCISOS, III e IV DA LEI N°1520/2017, ALTERADOS PELA LEI N°2324/2022, QUE TRATA DA CONCESÃO DE DÍARIAS NO PODER LEGISLATIVO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5229/projeto_funcao_gratificada_1.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5229/projeto_funcao_gratificada_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°005/2024 "ALTERA A LEI N°2.480/2023, CRIA GRATIFICAÇÃO PARA A FUNÇÃO DE ACOMPANHAMENTO DO PORTAL DA TRANSPARÊNCIA E SISTEMA e-SIC, E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5284/projeto_de_lei_cm_n04.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5284/projeto_de_lei_cm_n04.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI CM N°006/2024 "DISPÕE SOBRE A RECOMPOSIÇÃO DE PERCA SALARIAL/INPC DOS  SERVIDORES PÚBLICOS NOMEADOS/COMISSIONADOS DO PODER LEGISLATIVO MUNICIPAL REFERENTE AOS EXERCICIOS 2022/2023 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL - CM</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5285/projeto_de_lei__cm_007_auxilio_saude.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5285/projeto_de_lei__cm_007_auxilio_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM  007/2024 - DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO DE ASSISTÊNCIA SUPLEMENTAR DE SAÚDE AOS SERVIDORES EFETIVOS E COMISSIONADOS DO PODER LEGISLATIVO DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5355/projeto_de_lei_cm_08_wg.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5355/projeto_de_lei_cm_08_wg.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°008/2024 "RECONHECE OS JOGOS DE AÇÃO PAINTBALL E AIRSOFT COMO PRÁTICA ESPORTIVA NO ÂMBITO DO MUNICÍPIO DE PARANATINGA-MT."</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5486/projeto_de_lei_cm_012_nomenclatura_predio_camara__000038.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5486/projeto_de_lei_cm_012_nomenclatura_predio_camara__000038.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM 012/2024 - DISPÕE SOBRE A DENOMINAÇÃO DO PRÉDIO DO PODER LEGISLATIVO MUNICIPAL DE PARANATINGA, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5507/cm_013_2024_alteracao__lei_ruas_jd_ipe.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5507/cm_013_2024_alteracao__lei_ruas_jd_ipe.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM 013/2024 - “Regulamenta e Altera Denominação de Logradouro   Público Municipal no Bairro Jardim Ipê”.</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5657/documentos_escaneados_5.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5657/documentos_escaneados_5.pdf</t>
   </si>
   <si>
     <t>PROJETO LEI CM 014/2024  - ALTERA DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5803/projeto_de_lei_cm_n015.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5803/projeto_de_lei_cm_n015.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°015/2024 "DISPÕE SOBRE O CANCELAMENTO DOS SALDOS DOS EMPENHOS EXISTENTES INSCRITOS EM RESTOS A PAGAR NÃO PROCESSADOS RELATIVOS AOS PERÍODOS DE 2022 E 2023, NO ÂMBITO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5813/projeto_de_lei_cm_n16.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5813/projeto_de_lei_cm_n16.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°016/2024 "DISPÕE SOBRE AS VAGAS E VENCIMENTOS DOS CARGOS EM COMISSÃO DO PODER LEGISLATIVO DO MUNICÍPIO DE PARANATINGA-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5814/projeto_de_lei_cm_n17.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5814/projeto_de_lei_cm_n17.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DA CÂMARA MUNICIPAL N°017/2024 "CONCEDE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS SECRETÁRIOS, PREFEITO E VICE-PREFEITO DO MUNICÍPIO DE PARANATINGA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5815/projeto_de_lei_cm_018_2024__000423.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5815/projeto_de_lei_cm_018_2024__000423.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM 018/2025 - FIXA O SUBSIDIOS DOS VEREADORES DO MUNICIPIO DE PARANATINGA - MT, PARA A PROXIMA LEGISLATURA 2025/2028 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5483/projeto_de_resolucao_001_2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5483/projeto_de_resolucao_001_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO 001/2024 –  “DISPÕE SOBRE ALTERAÇÃO DOS ARTS. 87, 154, 168 E 199 DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES DE PARANATINGA, APROVADO PELA RESOLUÇÃO Nº 006, DE 13 DE DEZEMBRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5481/projeto_de_resolucao_n002.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5481/projeto_de_resolucao_n002.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°002/2024 "DISPÕE SOBRE AS REGRAS PARA A ELABORAÇÃO DE PARECERES E MANIFESTAÇÕES DA PROCURADORIA JURÍDICA NO ÂMBITO DO PODER LEGISLATIVO DE PARANATINGA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5482/projeto_de_resolucao_001_2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5482/projeto_de_resolucao_001_2024.pdf</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5771/projeto_de_resolucao_n004.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5771/projeto_de_resolucao_n004.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°004/2024 "DISPÕE SOBRE AS REGRAS PARA A ELABORAÇÃO DE PARECERES E MANIFESTAÇÕES DA PROCURADORIA JURIDICA NO ÂMBITO DO PODER LEGISLATIVO DE PARANATINGA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5772/projeto_de_resolucao_n005.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5772/projeto_de_resolucao_n005.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°005/2024 "DISPÕE SOBRE A COMPROVAÇÃO ANUAL DO AUXILIO SAÚDE PELOS SERVIDORES EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE PARANATINGA-MT, NOS TERMOS DA LEI MUNICIPAL N°2721/2024."</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5773/projeto_de_resolucao_n006.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5773/projeto_de_resolucao_n006.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°006/2024 REGULAMENTA A LEI N°14.133; DE 2021 DISPONDO SOBRE OS PROCEDIMENTOS INTERNOS E EXTERNOS PARA A AQUISIÇÃO DE BENS E SERVIÇOS, DISCIPLINANDO O FLUXO DE PROCESOS ENTRE OS DEPARTAMENTOS, NO ÂMBITO DO PODER LEGISLATIVO DE PARANATINGA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5804/projeto_de_resolucao_n007.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5804/projeto_de_resolucao_n007.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°007/2024 "DISPÕE SOBRE O PAAI- PLANO ANUAL DE AUDITORIA INTERNA PARA 2025 DA UNIDADE DE CONTROLE INTERNO NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE PARANATINGA-MT. E, DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5822/projeto_de_resolucao_019-2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5822/projeto_de_resolucao_019-2024.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROCEDIMENTO PARA A ELABORAÇÃO DO PLANO ANUAL DE CONTRATAÇÃO DE QUE TRATA A LEI Nº 14.133, DE 1º ABRIL DE 2021, NO ÂMBITO DA CÂMARA MUNICIPAL DE PARANATINGA/MT.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5201/requerimento_003.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5201/requerimento_003.2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 003/2024 WMP - Cópia física na integra de todo processo de Cassação direcionado a este Parlamentar que tramitou nesta Casa de Leis.</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5427/requerimento_07.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5427/requerimento_07.2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 007/2024 WMP - Requerendo todos os requerimentos votados e reprovados de autoria do Vereador WG e também, todas as atas onde esses documentos foram citados. Separadamente de 2021, 2022 e 2023.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5240/estado_de_mato_grosso_50.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5240/estado_de_mato_grosso_50.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 008/2024 -  SEÇÃO II DAS EMENDAS AOS PROJETOS ORÇAMENTÁRIOS Art. 74. Os Projetos de Lei relativos ao Plano_x000D_
 Plurianual, as Diretrizes Orçamentárias, ao Orçamento Anual e aos créditos adicionais suplementares e especiais serão apreciados pela Câmara Municipal na forma do Regimento Interno. § 1° Caberá a Comissão da Câmara Municipal: 5 79 As emendas individuais ao projeto de lei orçamentária serão aprovadas no limite de 1,2% (um ponto dois por cento) da receita corrente líquida prevista no projeto encaminhado pelo Poder Executivo, sendo que a metade deste percentual, 0,6% (zero ponto seis por cento) será destinada a ações e serviços públicos de saúde.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5289/estado_de_mato_grosso_54.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5289/estado_de_mato_grosso_54.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 010/2024 - Solicitar que seja disponibilizado as imagens de segurança de todas as câmeras de segurança da Câmara Municipal de_x000D_
 Paranatinga-MT do dia 22 de março de 2024</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5292/estado_de_mato_grosso_55.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5292/estado_de_mato_grosso_55.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 011/2024 - solicitar que seja disponibilizado a este gabinete as gravações de todas as câmeras de segurança da Câmara Municipal nas seguintes datas: 01/04/2024 e 02/04/2024</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5358/documentos_escaneados.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5358/documentos_escaneados.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 013/2024 WMP  - solicitar que seja disponibilizado o relatório com quantitavio de servidores estão ativos no Município e juntamente com este relatório seja disponibilizado também o quantitativo de quantos servidores estão apto a fazer o bloqueio do ano de 2022. 2023 e 2024.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5356/estado_de_mato_grosso.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5356/estado_de_mato_grosso.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 014/2024 WMP -  solicitar a Vossa Excelência que seja disponibilizado o relatório completo de cada servidor com os pontos e dados da integra nos anos de 2022, 2023 e 2024 de agentes de combate as edemias que está no Município</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5357/estado_de_mato_grosso_1.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5357/estado_de_mato_grosso_1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 015/2024 WMP - solicitar que seja disponibilizado o relatório com quantitavio de agentes de combate as edemias que estão afastado no Município</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5359/estado_de_mato_grosso_56.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5359/estado_de_mato_grosso_56.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 017/2024 WMP - requer que seja disponibilizado a Comissão de Defesa dos Direitos Humanos, Assistência Social, Saúde, Cultura, Esporte, Cidadania e Meio Ambiente, a prestação de conta do mês de abril de 2022 até o final do ano de 2022. Juntamente peço que seja apresentado documentos atualizado da associação juntamente com atas de reuniões e em qual e de qual maneira foi cumprindo a Lei de N° 2348/2022.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5387/requerimento_018.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5387/requerimento_018.2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 018/2024 WMP - Solicitar que seja disponibilizado o relatório dos gastos que o município teve com serviços funerários no ano de 2022 e 2023 e quais familiares foram contemplados com este beneficio e o valor unitário utilizado para atender cada familiar com serviços funerários.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5471/req._019_assinado.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5471/req._019_assinado.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 019/2024 WMP -  requerer informações referente a fiscalização do contrato 067/2016 que foi licitado a empresa Paranatinga Tur_x000D_
 LTDA – ME desde o ano de 2016 que foi quando a empresa assumiu a locação do Terminal Rodoviário Municipal. Durante uma fiscalização até o Terminal Rodoviário Municipal foi possível averiguar a inexistência de manutenção no prédio como algumas rachaduras na estrutura, onde consta muito mato ao redor e pátio sujo, a falta de itens básicos para a privacidade no banheiro como porta e equipamentos de acessibilidade, péssima estrutura, falta de bebedouro para os usuários do Terminal Rodoviário. Conforme já foi realizado uma notificação extrajudicial 01/2018, pela falta de reparo estrutural no prédio.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5509/req_020.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5509/req_020.2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 020/2024 WMP - solicitação a fim de obter apoio na aquisição dos seguintes maquinários indispensáveis para o início das atividades agrícolas no Assentamento Colorado: uma Grade, uma Roçadeira, uma Colheitadeira e uma Caretinha.</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5508/req_021.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5508/req_021.2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 021/2024 WMP - solicitação a fim de obter apoio na aquisição dos seguintes maquinários indispensáveis para o início das atividades agrícolas no Assentamento Colorado: uma Grade, uma Roçadeira, uma Colheitadeira e uma Caretinha.</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5648/req._022.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5648/req._022.2024_wmp.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 022/2024 WMP - Convocação para Secretária de Saúde do Município de Paranatinga e todos munícipes para participar da próxima sessão, que ocorrerá no dia 01 de agosto, às 08:00, na Câmara Municipal de Paranatinga.</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5658/requerimento_023.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5658/requerimento_023.2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 023/2024 WMP - Requerimento convocando a Secretária de Saúde do Município de Paranatinga e todos municipes para participar da próxima sessão, que ocorrerá no dia 20 de agosto, às 08:00, na Câmara Municipal de Paranatinga. Diante deste convite, desde já esclareço que será discutido a terceirização dos serviços do Hospital Irmã Teodora, esclarecendo detalhes sobre o processo e suas implicações, onde será feito a prestação de conta em sessão com fala da secretaria de saúde.</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5719/estado_de_mato_grosso.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5719/estado_de_mato_grosso.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 024/2024 - Wellington Miranda Passos, venho por meio deste requerer as gravações da sessão realizada no dia 01 de outubro de 2024. O acesso a essas gravações é importante.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5485/edson.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5485/edson.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 027/2024: RETORNO DE MONUMENTO HISTÓRICO CULTURAL DE "HOMEM Á BÍBLIA" AO LOCAL DE ORIGEM</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>TCHP</t>
   </si>
   <si>
     <t>Título de Cidadão Honorário Paranatinguense</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5430/abilio_de_campos_melo..docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5430/abilio_de_campos_melo..docx</t>
   </si>
   <si>
     <t>Título de Cidadão Paranatinguense ao Nobre Senhor ABÍLIO DE CAMPOS MELO.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5431/jose_alexandre_da_silva_-_paraiba.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5431/jose_alexandre_da_silva_-_paraiba.docx</t>
   </si>
   <si>
     <t>Título de Cidadão Paranatinguense ao Nobre Senhor JOSÉ ALEXANDRE DA SILVA - PARAÍBA.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
     <t>CÍCERO PEREIRA FILHO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5812/ccf10122024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5812/ccf10122024.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃO PARANATINGUENSE 004/2024 - ANTONIO ALVES DA SILVA - TONINHO DA MM</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5816/ccf10122024_0001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5816/ccf10122024_0001.pdf</t>
   </si>
   <si>
     <t>TITULO DE CIDADÃO PARANATINGUENSE 005/2024 - ISABEL RODRIGUES DA SILVA</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
     <t>LO</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5636/lei_2790.2024_-_superavit_2024_-_instalacoes_de_cameras_-_seguranca_-_meio_ambiente_-_ppa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5636/lei_2790.2024_-_superavit_2024_-_instalacoes_de_cameras_-_seguranca_-_meio_ambiente_-_ppa.docx</t>
   </si>
   <si>
     <t>LEI 2790/2024 - AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5635/lei_2791.2024_-_superavit_2024_-_instalacoes_de_cameras_-_seguranca_-_meio_ambiente_-_ldo.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5635/lei_2791.2024_-_superavit_2024_-_instalacoes_de_cameras_-_seguranca_-_meio_ambiente_-_ldo.docx</t>
   </si>
   <si>
     <t>LEI 2791/2024 GPRE - INCLUI NA LEI N° 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5634/lei_2792.2024_-_superavit_2024_-_instalacoes_de_cameras_-_seguranca_-_meio_ambiente_-_loa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5634/lei_2792.2024_-_superavit_2024_-_instalacoes_de_cameras_-_seguranca_-_meio_ambiente_-_loa.docx</t>
   </si>
   <si>
     <t>LEI 2792/2024 GPRE - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA 2024 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5632/lei_2793.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_ppa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5632/lei_2793.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_ppa.docx</t>
   </si>
   <si>
     <t>LEI 2793/2024 GPRE - AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5631/lei_2794.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_ldo.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5631/lei_2794.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_ldo.docx</t>
   </si>
   <si>
     <t>LEI 2794/2024 - INCLUI NA LEI N° 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5630/lei_2795.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_loa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5630/lei_2795.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_loa.docx</t>
   </si>
   <si>
     <t>LEI 2795/2024 GPRE - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5629/lei_2796.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_ppa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5629/lei_2796.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_ppa.docx</t>
   </si>
   <si>
     <t>LEI 2796/2024 GPRE - AUTORIZA O PODER EXECUTIVO MUNICIPAL, INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5628/lei_2797.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_ldo.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5628/lei_2797.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_ldo.docx</t>
   </si>
   <si>
     <t>LEI 2797/2024 GPRE - INCLUI NA LEI N° 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5627/lei_2798.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_loa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5627/lei_2798.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_loa.docx</t>
   </si>
   <si>
     <t>LEI 2798/2023 GPRE - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5626/lei_2799.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ppa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5626/lei_2799.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ppa.docx</t>
   </si>
   <si>
     <t>LEI 2799/2024 GPRE - AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5625/lei_2800.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ldo.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5625/lei_2800.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ldo.docx</t>
   </si>
   <si>
     <t>LEI 2800/2024 GPRE - INCLUI NA LEI N° 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5624/lei_2801.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_loa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5624/lei_2801.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_loa.docx</t>
   </si>
   <si>
     <t>LEI 2801/2024 GPRE - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5623/lei_2802.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_ppa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5623/lei_2802.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_ppa.docx</t>
   </si>
   <si>
     <t>LEI 2802/2024 GPRE - AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2022-2025, LEI Nº 2259/2021, O _x000D_
 PROGRAMA QUE MENCIONA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5622/lei_2803.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_ldo.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5622/lei_2803.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_ldo.docx</t>
   </si>
   <si>
     <t>LEI 2803/2024 GPRE - INCLUI NA LEI N° 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5621/lei_2804.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_loa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5621/lei_2804.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_loa.docx</t>
   </si>
   <si>
     <t>LEI 2804/2024 GPRE - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5620/lei_2805.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ppa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5620/lei_2805.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ppa.docx</t>
   </si>
   <si>
     <t>LEI 2805/2024 GPRE - AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2022-2025, LEI N° 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5619/lei_2806.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ldo.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5619/lei_2806.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ldo.docx</t>
   </si>
   <si>
     <t>LEI 2806/2024 GPRE - INCLUI NA LEI N° 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5618/lei_2807.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_loa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5618/lei_2807.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_loa.docx</t>
   </si>
   <si>
     <t>LEI 2807/2024 GPRE - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5617/lei_2808.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_ppa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5617/lei_2808.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_ppa.docx</t>
   </si>
   <si>
     <t>LEI 2808/2024 GPRE - AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5616/lei_2809.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_ldo.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5616/lei_2809.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_ldo.docx</t>
   </si>
   <si>
     <t>LEI 2809/2024 GPRE - INCLUI NA LEI N° 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5615/lei_2810.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_loa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5615/lei_2810.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_loa.docx</t>
   </si>
   <si>
     <t>LEI 2810/2024 GPRE - AUTORIZA O  PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5614/lei_2811.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_ppa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5614/lei_2811.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_ppa.docx</t>
   </si>
   <si>
     <t>LEI 2811/2024 GPRE - AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUI NOS ANEXOS PLANO PLURIANUAL - PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5613/lei_2812.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_ldo.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5613/lei_2812.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_ldo.docx</t>
   </si>
   <si>
     <t>LEI 2812/2024 GPRE - INCLUI NA LEI 2625/2023 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2023, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5612/lei_2813.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_loa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5612/lei_2813.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_loa.docx</t>
   </si>
   <si>
     <t>LEI 2813/2024 GPRE - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5640/scan22072024084108.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5640/scan22072024084108.pdf</t>
   </si>
   <si>
     <t>2814/2024 - GPRE - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5649/scan02082024070444.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5649/scan02082024070444.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇAO A SENHORA SECRETARIA DE SAUDE LARISSA A. R,. DA SILVA .PARA QUE SE FAÇA PRESENTE A NESTA CASA LEGISLATIVA NO DIA 02/08/2024 AS 09;00 HORAS .</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
     <t>OF IN</t>
   </si>
   <si>
     <t>OFICIO INTERNO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5435/oficio_197.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5435/oficio_197.2024_wmp.pdf</t>
   </si>
   <si>
     <t>OFICIO 197/2024 WMP - solicitando um eletrecista para que possa fazer a instalação de uma tomada 220W, no gabinete do Vereador WG, para que possa fazer o uso do frigobar que está no gabinete.</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5659/of_306.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5659/of_306.2024_wmp.pdf</t>
   </si>
   <si>
     <t>OFICIO 306/2024 WMP- SOLICITANDO A DISPONIBILIZAÇÃO DAS GRAVAÇÕES DE TODAS AS SESSÕES REALIZADAS A PARTIR DO DIA 01 DE JULHO DE 2024</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5708/oficio_333.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5708/oficio_333.2024.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE DOCUMENTOS LEIS PARA ARQUIVAMENTO EM MÍDIA DIGITAL E FISICO.</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5778/cont_399.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5778/cont_399.pdf</t>
   </si>
   <si>
     <t>OFICIO EAS; 399 . ASSUNTO; REFORMA DO PISO DO GABINETE DO VEREADOR EDSON</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
     <t>OF EX</t>
   </si>
   <si>
     <t>OFICIO EXTERNO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5163/oficio_n05_000001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5163/oficio_n05_000001.pdf</t>
   </si>
   <si>
     <t>OFICIO N°005/2024 REF: A RETIRADA DO PROJETO DE LEI N°06.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5218/oficio_44.2024_jur.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5218/oficio_44.2024_jur.pdf</t>
   </si>
   <si>
     <t>PARECER DO PROJETO 150/2023</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5290/ccf02042024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5290/ccf02042024.pdf</t>
   </si>
   <si>
     <t>OFICIO 114/2024 GPRE - documento referente a matricula de n. 21.260, a qual está relacionada ao Projeto de Lei de n. 180/2023.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5647/scan29072024101028.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5647/scan29072024101028.pdf</t>
   </si>
   <si>
     <t>OFICIO N. 34 /2024 /57 ZE TREINAMENTO DE MESÁRIOS - ELEIÇOES MUNICIPAIS DE 2024.</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5426/of_054.2024.gs.smtas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5426/of_054.2024.gs.smtas.pdf</t>
   </si>
   <si>
     <t>OFICIO 054/2024/GS/SMTAS - Convite para estar presente conosco nessa homenagem que ocorrerá no próximo dia 10 de maio de 2024, no espaço do Centro de Convivência para Idosos, a partir das 19 horas, onde estaremos realizando o "encontro em homenagem ao Dia das Mães/2024.</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5646/scan25072024-4.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5646/scan25072024-4.pdf</t>
   </si>
   <si>
     <t>Assunto: Contrato n° 008/2021/00/00-SINFRA - Implantação de 02 (duas) faixas elevadas - Redutor de Velocidade nas imediações do Frigopar - Anel Viário, no município de Paranatinga. Referência: Ofício PJCC n° 262/2024; RDG-GCC-0133-2024; Ofício n° 01927/2024/SRRPH/AGER.</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5291/ccf02042024_0002.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5291/ccf02042024_0002.pdf</t>
   </si>
   <si>
     <t>OFICIO 034/2024 - Considerando a necessidade constante por parte deste Departamento de busca pela legislação municipal e em face de recente dificuldade na pesquisa no site dessa Câmara Municipal Leis Municipais Câmara Municipal de Paranatinga, solicitamos providencias junto à empresa administradora do referido site para a correção e/ou inclusão de caminhos de busca mais eficazes que facilitem o acesso amplo a informação em conformidade com a legislação vigente.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5369/oficio_173.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5369/oficio_173.2024_wmp.pdf</t>
   </si>
   <si>
     <t>OFICIO 173/2024 WMP - solicitar a Vossa Excelência que seja disponibilizado o relatório completo de cada servidor com os pontos e dados da integra nos anos de 2022, 2023 e 2024 de agentes de combate as edemias no Município.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5367/oficio_191.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5367/oficio_191.2024_wmp.pdf</t>
   </si>
   <si>
     <t>OFICIO 191/2024 WMP - solicitar a Vossa Excelência que seja disponibilizado o relatório com quantitativo de agentes de combate as edemias estão ativos no Município nos anos de ano de 2022, 2023 e 2024, e juntamente com este relatório seja disponibilizado também o quantitativo de servidores apto a fazer o bloqueio com objetivo de bloquear os mosquitos da dengue e aedes aegypti.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5363/oficio_192.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5363/oficio_192.2024_wmp.pdf</t>
   </si>
   <si>
     <t>OFICIO 192/2024 WMP -  solicitar que seja disponibilizado o relatório com quantitativo de agentes de combate as edemias que está afastado no Município.</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5506/oficio_n269.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5506/oficio_n269.pdf</t>
   </si>
   <si>
     <t>OFICIO N°269/2024 REF: AS LEIS N°2754 A 2760.</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5535/ccf18062024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5535/ccf18062024.pdf</t>
   </si>
   <si>
     <t>OFICIO 293/2024/PROC/JUR/PTGA - REF. OFICIO 218/2024</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5565/oficio_n299.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5565/oficio_n299.pdf</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5541/oficio_n301.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5541/oficio_n301.pdf</t>
   </si>
   <si>
     <t>OFICIO N°301/2024 REF: AO PROJETO DE LEI N°140 AO 142.</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5569/oficio_n305.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5569/oficio_n305.pdf</t>
   </si>
   <si>
     <t>OFICIO N°305/2024 REF: AO PROJETOS DE LEI N°143 AO 145.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5594/oficio_n307.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5594/oficio_n307.pdf</t>
   </si>
   <si>
     <t>OFICIO N°307/2024 REF: AS LEIS N°2769 AO 2787.</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5572/oficio_n308.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5572/oficio_n308.pdf</t>
   </si>
   <si>
     <t>OFICIO N°308/2024 REF: AOS PROJETOS 146 AO 149.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5644/scan22072024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5644/scan22072024.pdf</t>
   </si>
   <si>
     <t>Ofício 336/2024 - GPRE - Encaminhamento do(s) Projeto(s) de Lei n. 159/2024, 160/2024, e, 161/2024 para ser (em) apreciado (s) por essa Augusta Casa de Leis, nos termos do artigo 51, da Lei Orgânica e artigo 31, inciso XX, artigo 41 do Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5801/oficio_n489.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5801/oficio_n489.pdf</t>
   </si>
   <si>
     <t>OFICIO N°489/2024 REF: AS LEIS MUNICIPAIS N°2854 A 2857.</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5645/scan25072024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5645/scan25072024.pdf</t>
   </si>
   <si>
     <t>Ofício 555/2024 - GPRE - Em atenção ao Oficio n. 296/2024, encaminhado pela Comissão Permanente de Defesa dos Direitos Humanos, Assistência Social, Cultura, Esporte, Cidadania e Meio Ambiente.</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5433/oficio_665.2024_gpre.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5433/oficio_665.2024_gpre.pdf</t>
   </si>
   <si>
     <t>OFICIO 665/2024 GPRE - Vimos com o presente solicitar de Vossa Excelência, os relatórios do RREO do 02 (segundo) bimestre do ano de 2024, para que, sejam consolidados no sistema SICONFI e transmitido à Secretaria de Tesouro Nacional-STN. Sendo; 01 - Balancete da Despesa. 02 - Balancete Financeiro._x000D_
 03 - Demonstrativo da Despesas por Função e Sub-Função. 04 - Relação de Restos a Pagar Pagos no exercício.</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5473/ccf21052024_0001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5473/ccf21052024_0001.pdf</t>
   </si>
   <si>
     <t>OFICIO 688/2024/GPRE - AUDIÊNCIA PÚBLICA, que ocorrerá no dia 28 de Maio (terça-feira) de 2024, com início ás 18:00 horas (horário de Cuiabá), para Discussão da Lei Orçamentária - LDO.</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5488/oficio_n263.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5488/oficio_n263.pdf</t>
   </si>
   <si>
     <t>OFICIO N°263/2024 REF: A LEI MUNICIPAL 2753.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5534/oficio_n292.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5534/oficio_n292.pdf</t>
   </si>
   <si>
     <t>OFICIO N°292/2024 REF: AOS PROJETOS DE LEI N°137 AO 139.</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5256/oficio_n134.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5256/oficio_n134.pdf</t>
   </si>
   <si>
     <t>OFICIO N°134/2024 REF: AS LEIS N°2704 A 2706.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5609/scan10072024102704.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5609/scan10072024102704.pdf</t>
   </si>
   <si>
     <t>OFICIO 941/2024 GPRE - SOLICITAÇAO DE RELATORIOS DO RREO DO TERCEIRO BIMESTRE DO ANO 2024. BALANCETE DA DESPESA ,BALANCETE FINANCEIRO , DEMONSTRATIVO DA DISPESA POR FUNÇAO E SUB- FUNÇAO. RELAÇAO DE RESTO A PAGAR , PAGOS NO EXERCICIOS</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5683/oficio_sintep_cancelamento_concurso_000087.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5683/oficio_sintep_cancelamento_concurso_000087.pdf</t>
   </si>
   <si>
     <t>OFICIO EM DESFAVOR AO CONCURSO PUBLICO 2024</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇAO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5546/indicacao_04.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5546/indicacao_04.2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 03/2024 EASD - SOLICITANDO UMA CONSTRUÇÃO DE UMA CASA DE VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>OF RE</t>
   </si>
   <si>
     <t>Oficio Externo Resposta</t>
   </si>
   <si>
     <t>CFOF - COMISSÃO DE FINANÇAS ORÇAMENTO E FISCALIZAÇÃO (INATIVA)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5547/oficio_330.2024_gpre.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5547/oficio_330.2024_gpre.pdf</t>
   </si>
   <si>
     <t>OFICIO 330/2024 GPRE - RESPOSTA AO OFICIO 321/2024.</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>NOT</t>
   </si>
   <si>
     <t>Notificação</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5329/not_012.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5329/not_012.2024_wmp.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO 012/2024 WMP - NOTIFICAR e ao final REQUERER providências relacionada a EPIDEMIA DE DENGUE NO MUNICIPIO DE PARANATINGA</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5330/not_009.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5330/not_009.2024_wmp.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO 009/2024 WMP - NOTIFICAR e ao final REQUERER providências relacionada a EPIDEMIA DE DENGUE NO MUNICIPIO DE PARANATINGA</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5332/not_010.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5332/not_010.2024_wmp.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO 010/2024 WMP - NOTIFICAR e ao final REQUERER providências relacionada a EPIDEMIA DE DENGUE NO MUNICIPIO DE PARANATINGA</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5331/not_011.2024_wmp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5331/not_011.2024_wmp.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO 011/2024 WMP - NOTIFICAR e ao final REQUERER providências relacionada a EPIDEMIA DE DENGUE NO MUNICIPIO DE PARANATINGA</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5468/notificacao_013_2024_assinado.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5468/notificacao_013_2024_assinado.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO 013/2024 WMP - a NOTIFICAR e ao final REQUERER informações da instalação de água na rua dos imigrantes, pois moradores da rua já realizaram a solicitação a mais de 2 (dois) meses e reclamam que não obtiveram nenhum retorno até o presente momento, sendo assim venho por meio deste documento solicitar um posicionamento.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5470/notificacao_014_2024_assinado.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5470/notificacao_014_2024_assinado.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO 014/2024 WMP - NOTIFICAR a empresa para que tome as medidas cabíveis na rua Osvaldo Cândido Pereira, por conta que no final da rua está escorrendo água do esgoto, e moradores da Rua procuraram o legislador pedindo para que pudesse entrar em contato para que a Empresa Águas de Paranatinga possa realizar a manutenção do esgoto para que melhore a qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5557/not_016.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5557/not_016.2024.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO 016/2024 - NOTIFICAR a Presidente da Conselho de Saúde Municipal, pois foi enviado a Secretária de Saúde um ofício a onde era solicitado informações para que pudesse tramitar o projeto de lei que foi apresentado neste casa de lei. Conforme foi realizado o pedido de informação através do ofício, o texto se faz presente neste documento. Por meio deste, venho formalmente solicitar o descritivo detalhado de como será usado o valor previstos projeto de lei 104/2024, 105/2024 e 106/2024.</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5721/of_563.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5721/of_563.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO 022/2024 WMP - Venho por meio desta notificação que os aparelhos de ar condicionado da Escola Rui Barbosa encontram-se estragados. Essa situação tem causado desconforto significativo para os alunos.</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5720/of_563.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5720/of_563.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO 023/2024 WMP - Venho por meio desta notificação que os aparelhos de ar condicionado da Escola 17 de Dezembro encontram-se estragados. Essa situação tem causado desconforto significativo para os alunos</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5742/not_026.2024.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5742/not_026.2024.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO 026/2024 WMP -  informar que na data do dia 22 de outubro, uma munícipe me procurou dizendo que foi até o laboratório municipal de Paranatinga, e relatou que as pessoas idosas, moradores e crianças, onde muitos estão indo a partir das 03:00 da manhã para tentar conseguir uma vaga para realizar os exames onde muitos não estão logrando com êxito, a mesma conta que teve que ir 3 (três) dias seguidos para conseguir uma vaga, sendo uma dia que ela foi às 05:00 da manhã, outro dia às 04:00 da manhã e só conseguiu vaga quando foi às 03:00. Diante desse fato a mesma também nos comunicou que estão atendente apenas 16 (dezesseis) pessoas durante o dia sendo 8 (oito) pessoas preferenciais e 8 (oito) pessoas comuns, também a mesma falou que há apenas 1 (uma) servidora para fazer todo o serviço laboratorial desde a coleta de sangue e preparação do material para que os profissionais façam os exames, em busca de informação os profissionais informaram que seria necessária 3 técnicas a onde tendo os técnicos para a coleta, os profissionais conseguem atender até 100 pessoas por dia, foi coletado informações também onde essa única técnica que faz a coleta do material, tem que se deslocar até residências para a coleta de alguns pacientes, além de ter que atender o pronto socorro que é terceirizado por uma OS, e o hospital que é terceirado por uma OS.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
     <t>DOC</t>
   </si>
   <si>
     <t>Documentos</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5350/carta_convite.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5350/carta_convite.pdf</t>
   </si>
   <si>
     <t>CARTA CONVITE PARA AUDIÊNCIA PÚBLICA 22/04/2024 ÀS 18:00 HORAS</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5491/ccf05062024_0001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5491/ccf05062024_0001.pdf</t>
   </si>
   <si>
     <t>Audiência Pública que se realizara no dia 07 de junho de 2024, às 15:00 (quinze horas), que será transmitida pelo Youtube, para tratar de assuntos sobre a Lei Complementar n°. 101 de 04 de maio de 2000, Prestação de Contas de Apresentação e Avaliação das Metas Fiscais relativo ao 01 (primeiro) quadrimestre do RREO Relatório Resumido da Execução Orçamentaria do exercício de 2024.</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>ATA DE SESSÕES LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5258/ata_da_24a_sessao_extraordinaria_15-11-2023.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5258/ata_da_24a_sessao_extraordinaria_15-11-2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 24ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5259/ata_da_25a_sessao_extraordinaria_27-11-2023.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5259/ata_da_25a_sessao_extraordinaria_27-11-2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 25ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5260/ata_da_27o_sessao_extraordinaria_18-12-2023.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5260/ata_da_27o_sessao_extraordinaria_18-12-2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 27ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5261/ata_da_24a_sessao_ordinaria_20-12-2023.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5261/ata_da_24a_sessao_ordinaria_20-12-2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 24ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/</t>
   </si>
   <si>
     <t>ATA DA 28ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5265/ata_da_29a_sessao_extraordinaria__20-12-23.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5265/ata_da_29a_sessao_extraordinaria__20-12-23.pdf</t>
   </si>
   <si>
     <t>ATA DA 29ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5266/ata_da_30a_sessao_extraordinaria__27-12-23.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5266/ata_da_30a_sessao_extraordinaria__27-12-23.pdf</t>
   </si>
   <si>
     <t>ATA DA 30ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5267/ata_da_1a_sessao_extraordinaria__19-01-24.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5267/ata_da_1a_sessao_extraordinaria__19-01-24.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5268/ata_da_3a_sessao_extraordinaria__16-02-24.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5268/ata_da_3a_sessao_extraordinaria__16-02-24.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5272/ata_da_5a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5272/ata_da_5a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7933,67 +7933,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5484/contas_de_gestao_2022_julgamento_000073.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5428/emenda_pl_180.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5536/emenda_edson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5633/emenda_modificativa_ao_pl_082_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5638/ccf15072024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5660/emenda_ao_pl_125.224.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5550/indi_004.2024_csa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5668/ind_006.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5685/indicacao_07-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5220/estado_de_mato_grosso_42.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5452/lei_complementar_2724.2024_-_alterar_o_artigo_44_da_lei_181.2006_-_calculo_atuarial_-_paranatingaprev.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5164/lei_2674.2024_-_excesso_-_2023_-_custeio_da_media_e_alta_complexidade_-_cms_19_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5165/lei_2675.2024_-_excesso_-_2023_-_custeio_da_media_e_alta_complexidade_-_cms_19_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5166/lei_2676.2024_-_excesso_-_2023_-_custeio_da_media_e_alta_complexidade_-_cms_19_-_loa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5183/lei_2677.2024_-_contribuir_-_doacao_-_erosaine_marquinas_agricolas_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5184/lei_2678.2024_-_demolicao_da_pista_de_skate_-_praca_central_-_obras.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5185/lei_2679.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5186/lei_2680.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5187/lei_2681.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5188/lei_2682.2024_-_doacao_-_1a_copa_society_virtual_connect_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5202/lei_2683.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5203/lei_2684.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5204/lei_2685.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_loa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5205/lei_2686.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5206/lei_2687.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5207/lei_2688.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5208/lei_2689.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5209/lei_2690.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5210/lei_2691.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5211/lei_2692.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5212/lei_2693.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5213/lei_2694.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente__-_loa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5214/lei_2695.2024_-_cm_-_reajuste_anual_vencimento_-_rga_-_servidores_camara_-_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5215/lei_2696.2024_-_cm_-_altera_a_lei_2624.2023_-_auxilio_alimentacao_-_camara_-_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5233/lei_2697.2024_-_superavit_especial_-_202_-_reforma_da_praca_da_concordia_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5234/lei_2698.2024_-_superavit_especial_-_202_-_reforma_da_praca_da_concordia_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5235/lei_2699.2024_-_superavit_especial_-_202_-_reforma_da_praca_da_concordia_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5236/lei_2700.2024_-_criacao_do_fundo_municipal_da_cultura_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5237/lei_2701.2024_-_doacao_-_terreno_para_o_indea_-_mt.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5238/lei_2702.2024_-_parcelamento_debito_aguas_de_paranatinga_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5253/lei_2704.2024_-_altera_o_art._2o_da_lei_1477.2017_-_mais_medicos_-_saude3669.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5254/lei_2705.2024_-_camara_-_diaria_reajuste_para_servidor_-_2324.20223670.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5255/lei_2706.2024_-_camara_-_funcao_gratificada_-_fg_-_2480.20233671.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5282/lei_2707.2024_-_permuta_terreno_-_municipio_-_jose_augusto_longhini.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5283/lei_2708.2024_-_instituicao_do_refis_-_2024_-_tributacao_-_financas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5286/lei_2709.2024_-_melhoramento_salarial_cargo_-_salario_minimo_-_32_-_gabinete_-_ii.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5287/lei_2710.2024_-_perda_salarial_-_rga_2022_-_5_-_marco_-_cargos_lei_035.2003_e_533.2008_-_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5437/lei_2725.2024_-_circulo_da_paz_-_parceria_judiciario_-_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5438/lei_2726.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5439/lei_2727.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5440/lei_2728.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5441/lei_2729.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5442/lei_2730.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5443/lei_2731.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5444/lei_2732.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5445/lei_2733.2024_-__superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5446/lei_2734.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_loa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5447/lei_2735.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5448/lei_2736.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5449/lei_2737.superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5453/lei_2738.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5454/lei_2739.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5455/lei_2740.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_loa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5456/lei_2741.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5457/lei_2742.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5458/lei_2743.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_loa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5459/lei_2744.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5460/lei_2745.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5461/lei_2746.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5462/lei_2747.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5463/lei_2748.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5464/lei_2749.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_loa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5466/lei_2750.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5467/lei_2751.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5469/lei_2752.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_loa.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5499/lei_2754.2024_-_doacao_de_terreno_-_incentivo_-_empresa_-_paiaguas_agri_algodoeira_c_emendas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5500/lei_2755.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5501/lei_2756.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5502/lei_2757.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5503/lei_2758.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5504/lei_2759.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5505/lei_2760.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5511/lei_2761.2024_-_cm_-_reconhece_os_jogo_s_de_paintball_e_airsolt_-_esportivo_-_ver._wellington.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5519/lei_2762.2024_-_excesso_-_camara_i_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5520/lei_2763.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5521/lei_2764.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5522/lei_2765.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5523/lei_2766.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5525/lei_2767.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5526/lei_2768.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5575/lei_2769.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5577/lei_2771.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_loa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5578/lei_2772.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5579/lei_2773.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5580/lei_2774.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_loa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5581/lei_2775.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5582/lei_2776.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5583/lei_2777.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5584/lei_2778.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5585/lei_2779.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5586/lei_2780.2024_-superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_loa.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5587/lei_2781.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5588/lei_2782.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5589/lei_2783.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_loa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5590/lei_2784.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5591/lei_2785.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5592/lei_2786.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_loa.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5593/lei_2787.2024_-_complementar_-_alterar_o_art._11_da_lei_2457.2022_-_acrescentar_-_talatopraxia.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5559/lei_cm_2788.2024_-_nome_predio_legislativo_-_ednaldo_pedro_ferreira_da_silva_-_ver._jao_lopes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5560/lei_cm_2789.2024_-_alteracao_da_lei_1204.2015_-_ruas_jardim_ipe_florido_-_ver._joao_lopes.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5576/lei_2770.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5653/lei_2815.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5654/lei_2816.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5655/lei_2817.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_loa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5669/lei_2819.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5670/lei_2820.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5671/lei_2821.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_loa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5672/lei_2822.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5673/lei_2823.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5674/lei_2824.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5675/lei_2825.2024_-_excesso_2024_-_onc_temp._custeio_servicos_de_atencao_primaria_em_saude_i_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5676/lei_2826.2024_-_excesso_2024_-_onc_temp._custeio_servicos_de_atencao_primaria_em_saude_i_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5677/lei_2827.2024_-_excesso_2024_-_onc_temp._custeio_servicos_de_atencao_primaria_em_saude_i_-_loa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5678/lei_2828.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5679/lei_2829.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5680/lei_2830.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5702/lei_2831.2024_-_ldo_-_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5705/lei_2832.2024_-_doacao_-_campeonato_amador_de_futebol_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5713/2524daf752953d2f7a6b85ad51e1f171a63dda95231ba17d5d6f943a7f5.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5714/lei_2834.2024_-_superavit_2024_-_fnde_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5715/lei_2835.2024_-_superavit_2024_-_fnde_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5716/lei_2836.2024_-_superavit_2024_-_fnde_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5717/lei_n2837.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5728/lei_n2838.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5751/lei_municipal_n2839.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5752/lei_municipal_n2840.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5753/lei_municipal_n2841.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5754/lei_municipal_n2842.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5755/lei_municipal_n2843.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5756/lei_municipal_n2844.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5761/lei_municipal_n2845.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5785/lei_municipal_n2846.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5786/lei_municipal_2847.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5787/lei_municipal_n2848.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5788/lei_municipal_n2849.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5789/lei_municipal_2850.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5790/lei_municipal_n2851.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5791/lei_municipal_n2852.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5792/lei_municipal_n2853.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5797/lei_municipal_n2854.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5798/lei_municipal_n2855.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5799/lei_municipal_n2856.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5800/lei_municipal_n2857.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5429/mocao_2024_01_2024_1.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5739/mocao_003.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5740/mocao._004.2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5807/mocao_005.2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5808/ccf04122024_0001.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5809/ccf05122024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5154/oficio_n001_000001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5156/oficio_n005_000001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5667/of_007-2024_-_convite_cra-mt.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5162/oficio_n0019_000001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5170/oficio_n028-2023_via_das_seguintes_leis_2480-2023_e_2481-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5171/oficio_n031_000001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5172/oficio_n034.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5174/oficio_n035.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5665/scan16082024091255.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5176/oficio_n043.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5802/of.47_vereadores.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5189/oficio_n055.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5190/oficio_n060.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5194/oficio_n063.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5199/oficio_n078.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5564/oficio_n080.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5216/oficio_n083.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5217/oficio_n086.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5263/estado_de_mato_grosso_52.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5262/estado_de_mato_grosso_51.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5349/oficio_094.2024_crs.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5243/ccf07032024_0003.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5226/oficio_n100.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5241/ccf07032024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5242/ccf07032024_0001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5232/oficio_n110.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5239/oficio_n112.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5277/ccf21032024_0001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5336/oficio_118.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5276/ccf21032024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5278/ccf21032024_0002.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5252/oficio_n131.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5604/oficio_134.2024_fac.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5691/scan03092024100154.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5257/oficio_n139.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5271/oficio_n146.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5372/oficio_cm_149.2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5275/oficio_n151.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5281/oficio_n154.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5530/oficio_155.2024_easd.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5600/oficio_csa_158.2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5288/oficio_n159.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5334/oficio_160.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5333/oficio_161.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5335/oficio_162.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5362/oficio_166.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5361/oficio_167.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5360/oficio_168.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5366/oficio_169.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5365/oficio_170.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5364/oficio_171.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5371/oficio_172.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5310/oficio_n173.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5370/oficio_174.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5328/oficio_n186.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5312/oficio_n187.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5346/oficio_n190.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5351/oficio_148.2024_csa.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5353/oficio_456.2023_easd.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5368/oficio_193.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5796/oficio_n490.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5377/paranatinga-mt_24_de_abril_de_2024..pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5376/oficio_n209.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5425/oficio_n218.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5611/scan10072024111447.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5610/oficio_220.2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5450/oficio_n227.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5451/oficio_n228.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5465/of._240-24_fernandinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5544/oficio_241.2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5545/oficio_243.2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5540/oficio_244.2024_cdhaesecma.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5543/oficio_245.2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5472/oficio_n247.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5553/oficio_248.2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5552/oficio_249.2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5602/oficio_250.2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5527/oficio_256.2024_csa.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5480/oficio_n257.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5490/oficio_n261.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5529/oficio_263.2024_csa.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5524/oficio_eas_269.2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5518/oficio_n270.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5517/oficio_n272.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5512/oficio_n273.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5548/oficio_274.2024_jls.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5558/oficio_276.2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5601/oficio_277.2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5605/oficio_278.2024_csa.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5551/oficio_280.2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5556/oficio_281.2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5555/oficio_282.2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5554/oficio_283.2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5528/oficio_n290.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5549/oficio_292.2024_eas.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5639/scan22072024083734.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5652/scan02082024090641.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5542/oficio_n299.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5385/oficio_301.2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5380/oficio_303.2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5379/oficio_304.2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5386/oficio_305.2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5383/oficio_306.2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5382/oficio_307.2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5381/oficio_308.2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5378/oficio_309.2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5384/oficio_310.2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5666/scan23082024094750.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5664/scan15082024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5684/scan29082024075151.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5690/scan03092024095729.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5598/oficio_n323.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5637/scan10072024144605.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5712/oficio_335.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5727/of.339.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5741/of.346.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5651/oficio_n350.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5726/of.353.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5656/oficio_n355.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5748/of.357.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5750/of.358.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5749/of.359.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5760/of.362.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5662/oficio_n364.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5663/oficio_n365.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5682/oficio_n374.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5688/oficio_397_2024_encaminhamento_projeto_de_lei_164_2024_.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5689/oficio_398_2024_encaminhamento_projeto_de_lei_165_2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5701/oficio_n415.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5703/oficio_n416.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5707/oficio_n431.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5706/oficio_n432.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5710/oficio_n437.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5718/oficio_n438.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5724/oficio_n445.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5725/oficio_n446.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5434/oficio_n448.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5737/oficio_n452.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5738/oficio_n454.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5747/oficio_n466.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5757/oficio_n470.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5758/oficio_n471.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5759/oficio_n472.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5765/oficio_n478.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5766/oficio_n479.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5768/oficio_n481.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5777/oficio_n483.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5782/oficio_n485.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5793/oficio_n486.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5784/oficio_n488.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5794/retirada_do_projeto_n133.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5806/oficio_n505.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5811/oficio_n509.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5510/731.2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5704/scan17092024100738.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5307/projeto_de_lei_037.2024_-_alteracao_da_lei_do_suas_-_2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5308/projeto_de_lei_052.2024_-_alterar_o_artigo_44_da_lei_181.2006_-_calculo_atuarial_-_paranatingaprev.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5570/projeto_de_lei_146.2024_-_fusao_dos_conselhos_-_previdencia_-_paranatingaprev.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5599/projeto_de_lei_155.2024_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5661/projeto_de_lei_163.2024_-_complementar_-_alteracao_da_lei_do_suas_-_2024_-_novo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5155/projeto_de_lei_001.2024_-_reestruturacao_da_gestao_-_lei_511.2008_-_diretor_escolar_e_coordenador_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5157/projeto_de_lei_002.2024_-_demolicao_da_pista_de_skate_-_praca_central_-_obras.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5158/projeto_de_lei_003.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5159/projeto_de_lei_004.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5160/projeto_de_lei_005.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5161/projeto_de_lei_006.2024_-_doacao_-_1a_copa_society_virtual_connect_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5167/projeto_de_lei_007.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5168/projeto_de_lei_008.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5169/projeto_de_lei_009.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_loa.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5173/projeto_de_lei_010.2024_-_instituicao_do_refis_-_2024_-_tributacao_-_financas_1.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5175/projeto_de_lei_011.2024_-_reestruturacao_da_gestao_-_lei_511.2008_-_diretor_escolar_e_coordenador_-_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5177/projeto_de_lei_012.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5178/projeto_de_lei_013.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5179/projeto_de_lei_014.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_loa_1.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5180/projeto_de_lei_015.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5181/projeto_de_lei_016.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5182/projeto_de_lei_017.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5191/projeto_de_lei_018.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5192/projeto_de_lei_019.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5193/projeto_de_lei_020.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente__-_loa.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5198/projeto_de_lei_021.2024_-_incentivo_-_empresa_amaggi_-_paranatinga_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5225/projeto_de_lei_022.2024_-_altera_o_art._2o_da_lei_1477.2017_-_mais_medicos_-_saude.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5231/projeto_de_lei_023.2024_-_melhoramento_salarial_cargo_-_salario_minimo_-_32_-_gabinete_-_ii.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5244/projeto_de_lei_024.2024_-_excesso_2024_-_piso_da_enfermagem_-_saude_-_ppa3674.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5245/projeto_de_lei_025.2024_-_excesso_2024_-_piso_da_enfermagem_-_saude_-_ldo3675.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5246/projeto_de_lei_026.2024_-_excesso_2024_-_piso_da_enfermagem_-_saude_-_loa3676.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5247/projeto_de_lei_027.2024_-_autoriza_a_contratacao_temporaria_no_poder_executivo_municipal_-_seletivo_publico_3678.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5248/projeto_de_lei_028.2024_-_excesso_2024_-_pavimentacao_asfaltica_na_vila_dos_mararanhanses_-_ppa3679.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5249/projeto_de_lei_029.2024_-_excesso_2024_-_pavimentacao_asfaltica_na_vila_dos_mararanhanses_-_ldo3680.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5250/projeto_de_lei_030.2024_-_excesso_2024_-_pavimentacao_asfaltica_na_vila_dos_mararanhanses_-_loa3681.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5251/projeto_de_lei_031.2024_-_doacao_-_30o_expopar_e_39o_festa_do_peao_-_20243683.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5269/projeto_de_lei_032.2024_-_perda_salarial_-_rga_2022_-_5_-_marco_-_cargos_lei_035.2003_e_533.2008_-_servidor3906.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5270/projeto_de_lei_033.2024_-_especial_anulacao_-_2024_-_camara_municipal_-_auxilio3908.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5273/projeto_de_lei_034.2024_-_energia_solar_-_caixa_economica_-_prefeitura_de_paranatinga.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5274/projeto_de_lei_035.2024_-_funcao_gratificada_-_fg_-_coordenador_de_imunizacao_-_secretario_executivo_do_conselho_de_saude_-_1654.2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5279/projeto_de_lei_036.2024_-_premiacao_corrida_-_aniversario_da_cidade_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5293/projeto_de_lei_038.2024_-_doacao_-_palco_tenda_banheiro_quimico_-_cavalgada.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5294/projeto_de_lei_039.2024_-_superavit_2024_-_instalacoes_de_cameras_-_meio_ambiente_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5295/projeto_de_lei_040.2024_-_superavit_2024_-_instalacoes_de_cameras_-_meio_ambiente_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5296/projeto_de_lei_041.2024_-_superavit_2024_-_instalacoes_de_cameras_-_meio_ambiente_-_loa.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5297/projeto_de_lei_042.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5298/projeto_de_lei_043.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5299/projeto_de_lei_044.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_loa.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5300/projeto_de_lei_045.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5301/projeto_de_lei_046.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5302/projeto_de_lei_047.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_loa.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5303/projeto_de_lei_048.2024_-_especial_anulacao_2024_-_conc_da_pav_asfaltica_capa_tsd_-salto_da_alegria_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5304/projeto_de_lei_049.2024_-_especial_anulacao_2024_-_conc_da_pav_asfaltica_capa_tsd_-salto_da_alegria_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5305/projeto_de_lei_050.2024_-_especial_anulacao_2024_-_conc_da_pav_asfaltica_capa_tsd_-salto_da_alegria_-_loa.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5306/projeto_de_lei_051.2024_-_doacao_-_caminhao_pipa_estrutura_som_-_copa_lacadores.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5309/projeto_de_lei_053.2024_-_circulo_da_paz_-_parceria_judiciario_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5313/projeto_de_lei_054.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5314/projeto_de_lei_055.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5315/projeto_de_lei_056.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5316/projeto_de_lei_057.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5317/projeto_de_lei_058.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5318/projeto_de_lei_059.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_loa.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5319/projeto_de_lei_060.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5320/projeto_de_lei_061.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5321/projeto_de_lei_062.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5322/projeto_de_lei_063.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5323/projeto_de_lei_064.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5324/projeto_de_lei_065.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_loa.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5325/projeto_de_lei_066.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5326/projeto_de_lei_067.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5327/projeto_de_lei_068.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5337/projeto_de_lei_069.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5338/projeto_de_lei_070.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5339/projeto_de_lei_071.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5340/projeto_de_lei_072.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5341/projeto_de_lei_073.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5342/projeto_de_lei_074.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_loa.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5343/projeto_de_lei_075.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5344/projeto_de_lei_076.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5345/projeto_de_lei_077.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5347/projeto_de_lei_078.2024_-_doacao_-_campeonato_amador_de_futebol_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5348/projeto_de_lei_079.2024_-_lagoa_rodoviaria_-_jaime_verissimo_de_campos_junior.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5373/projeto_de_lei_080.2024_-_denominacao_para_praca_do_bairro_flamboyant_-_amilton_maria_de_souza.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5374/projeto_de_lei_081.2024_-_funcao_gratificada_no_ambito_das_secretarias_-_1654.2018_-_servidores.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5375/projeto_de_lei_082.2024_-_suplementacao_-_percentual_-_10__-_maio_-_2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5388/projeto_de_lei_083.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5389/projeto_de_lei_084.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5390/projeto_de_lei_085.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_loa.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5391/projeto_de_lei_086.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5392/projeto_de_lei_087.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5393/projeto_de_lei_088.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_loa.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5394/projeto_de_lei_089.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5395/projeto_de_lei_090.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5396/projeto_de_lei_091.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_loa.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5397/projeto_de_lei_092.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5398/projeto_de_lei_093.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5399/projeto_de_lei_094.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5400/projeto_de_lei_095.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5401/projeto_de_lei_096.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5402/projeto_de_lei_097.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5403/projeto_de_lei_098.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5404/projeto_de_lei_099.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5405/projeto_de_lei_100.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_loa.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5406/projeto_de_lei_101.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5407/projeto_de_lei_102.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5408/projeto_de_lei_103.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_loa.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5409/projeto_de_lei_104.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5410/projeto_de_lei_105.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5411/projeto_de_lei_106.2024_-__superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_loa.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5412/projeto_de_lei_107.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5413/projeto_de_lei_108.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5414/projeto_de_lei_109.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_loa.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5415/projeto_de_lei_110.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5416/projeto_de_lei_111.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5417/projeto_de_lei_112.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_loa.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5418/projeto_de_lei_113.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5419/projeto_de_lei_114.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5420/projeto_de_lei_115.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_loa.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5421/projeto_de_lei_116.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5422/projeto_de_lei_117.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5423/projeto_de_lei_118.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_loa.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5424/projeto_de_lei_119.2024_-_especial_anualacao_-_2024_-_camara_municipal_-_auxilios_financeiros.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5436/projeto_de_lei_120.2024_-_destinacao_imovel_-_escola_municipal_loteamento_ginco_-_tac.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5476/projeto_de_lei_121.2024_-_firmar_instrumento_e_alienar_areas_publicas_para_construca_habitacionais_-_programa3914.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5477/projeto_de_lei_122.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_ppa3919.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5478/projeto_de_lei_123.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_ldo3920.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5479/projeto_de_lei_124.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_loa3921.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5489/projeto_de_lei_125.2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5492/projeto_de_lei_126.2024_-_excesso_-_camara_i_2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5493/projeto_de_lei_127.2024_-_anexo_-_oficio_249_-_projeto_aniversario_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5494/projeto_de_lei_128.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_ldo.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5495/projeto_de_lei_129.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_loa.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5496/projeto_de_lei_130.2024_-_anexo_-_oficio_dotacao_orcamentaria_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5497/projeto_de_lei_131.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_ldo.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5498/projeto_de_lei_132.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_loa.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5513/projeto_de_lei_133.2024_-__firmar_instrumento_e_alienar_areas_publicas_para_construca_habitacionais_-_programas_de_habitacao_federal_minha_casa_minha_vida.doc.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5514/projeto_de_lei_134.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5515/projeto_de_lei_135.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5516/projeto_de_lei_136.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_loa.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5531/projeto_de_lei_137.2024_-_excesso_-_2024_etapa_capeonato_regional_motocross_de_ptga_-_cultura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5532/projeto_de_lei_138.2024_-_excesso_-_2024_etapa_capeonato_regional_motocross_de_ptga_-_cultura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5533/projeto_de_lei_139.2024_-_excesso_-_2024_etapa_capeonato_regional_motocross_de_ptga_-_cultura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5537/projeto_de_lei_140.2024_-_especial_anulacao_2024_-_aditivo_da_pav_asfaltica_capa_tsd_-_salto_da_alegri.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5538/projeto_de_lei_141.2024_-_especial_anulacao_2024_-_aditivo_da_pav_asfaltica_capa_tsd_-_salto_da_alegri.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5539/projeto_de_lei_142.2024_-_especial_anulacao_2024_-_aditivo_da_pav_asfaltica_capa_tsd_-_salto_da_alegri.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5566/projeto_de_lei_143.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5567/projeto_de_lei_144.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5568/projeto_de_lei_145.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_loa.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5571/projeto_de_lei_147.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5573/projeto_de_lei_148.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5574/projeto_de_lei_149.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_loa.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5561/projeto_de_lei_150.2024_-_superavit_2024_-_aquisicao_de_material_para_unidade_de_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5562/projeto_de_lei_151.2024_-_superavit_2024_-_aquisicao_de_material_para_unidade_de_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5563/projeto_de_lei_152.2024_-_superavit_2024_-_aquisicao_de_material_para_unidade_de_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5596/projeto_de_lei_153.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5597/projeto_de_lei_154.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_ldo.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5280/oficio_n155.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5606/pl_156.2024.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5607/pl_157.2024.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5608/pl_158.2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5641/projeto_de_lei_159.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_ppa.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5642/projeto_de_lei_160.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_ldo.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5643/projeto_de_lei_161.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_loa.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5650/projeto_de_lei_162.2024_-_incentivo_ao_emprego_e_ressocializacao_de_presos_e_de_egressos_do_sistema_prisional_-_pinepe.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5686/projeto_de_lei_164.2024_-_dopoligono_urbano_municipal_-_corrigido_-_tributacao_-_reurb_-_financas.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5687/projeto_de_lei_165.2024_-_altera_planta_generica_de_valor_do_municipio_de_paranatinga_-_mt_-_financas.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5692/projeto_de_lei_166.2024_-_excesso_-_2024_-_aquisicao_de_materiais_de_conservacao_de_pav__em_microrrevestimento_-_obras_-_ppa.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5693/projeto_de_lei_167.2024_-_excesso_-_2024_-_aquisicao_de_materiais_de_conservacao_de_pav__em_microrrevestimento_-_obras_-_ldo.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5694/projeto_de_lei_168.2024_-_excesso_-_2024_-_aquisicao_de_materiais_de_conservacao_de_pav__em_microrrevestimento_-_obras_-_loa.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5695/projeto_de_lei_169.2024_-_superavit_2024_-_fnde_-_educacao_-_ppa.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5696/projeto_de_lei_170.2024_-_superavit_2024_-_fnde_-_educacao_-_ldo.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5697/projeto_de_lei_171.2024_-_superavit_2024_-_fnde_-_educacao_-_loa.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5698/projeto_de_lei_172.2024_-_excesso_-_suplementacao_-_2024_-_salario_educacao.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5699/projeto_de_lei_173.2024_-_suplementacao_-_percentual_-_13___-_setembro_-_2024-assinado.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5700/projeto_de_lei_174.2024_-_suplementacao_com_excesso_-_folha_saude_-_2024_-_saude_-assinado.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5709/projeto_de_lei_175.2024_-_agencia_caixa_economica_-_aluguel_predio-assinado.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5722/projeto_de_lei_176_000117.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5723/projeto_de_lei_177_loa_2025_inicial_000121.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5729/projeto_de_lei_178_179_180_2024_000120.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5730/projeto_de_lei_178_179_180_2024_000120.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5731/projeto_de_lei_178_179_180_2024_000120.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5732/projeto_de_lei_181_182_183_2024__000124.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5733/projeto_de_lei_181_182_183_2024__000124.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5734/projeto_de_lei_181_182_183_2024__000124.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5735/projeto_de_lei_184_2024_000119.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5736/projeto_de_lei_185_2024_000118.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5743/projeto_de_lei_n186.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5744/projeto_de_lei_n187.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5745/projeto_de_lei_n188.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5746/projeto_de_lei_n189.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5762/projeto_de_lei_n190.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5763/projeto_de_lei_n191.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5764/projeto_de_lei_n192.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5767/projeto_de_lei_193.2024_-_alterar_a_tabela_da_lei_035.2003_-_lei_2283.2022_-_lei_2710.2024_-_referente_ao_cargo_de_recepcionista_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5774/projeto_de_lei_n194.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5775/projeto_de_lei_n195.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5776/projeto_de_lei_n196.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5779/projeto_de_lei_n197.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5780/projeto_de_lei_n198.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5781/projeto_de_lei_n199.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5783/projeto_de_lei_n200.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5795/projeto_de_lei_n201.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5805/projeto_de_lei_n203.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5810/projeto_de_lei_204_-_2024.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5817/projeto_de_lei_205.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5818/projeto_de_lei_206.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5819/projeto_de_lei_207.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5820/projeto_de_lei_208.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5821/projeto_de_lei_209.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5196/projeto_de_lei_n001_cm.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5197/projeto_de_lei_n003.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5228/projeto_de_lei_diaria_reajuste_para_servidor_-_2024.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5229/projeto_funcao_gratificada_1.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5284/projeto_de_lei_cm_n04.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5285/projeto_de_lei__cm_007_auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5355/projeto_de_lei_cm_08_wg.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5486/projeto_de_lei_cm_012_nomenclatura_predio_camara__000038.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5507/cm_013_2024_alteracao__lei_ruas_jd_ipe.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5657/documentos_escaneados_5.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5803/projeto_de_lei_cm_n015.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5813/projeto_de_lei_cm_n16.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5814/projeto_de_lei_cm_n17.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5815/projeto_de_lei_cm_018_2024__000423.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5483/projeto_de_resolucao_001_2024.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5481/projeto_de_resolucao_n002.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5482/projeto_de_resolucao_001_2024.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5771/projeto_de_resolucao_n004.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5772/projeto_de_resolucao_n005.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5773/projeto_de_resolucao_n006.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5804/projeto_de_resolucao_n007.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5822/projeto_de_resolucao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5201/requerimento_003.2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5427/requerimento_07.2024.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5240/estado_de_mato_grosso_50.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5289/estado_de_mato_grosso_54.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5292/estado_de_mato_grosso_55.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5358/documentos_escaneados.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5356/estado_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5357/estado_de_mato_grosso_1.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5359/estado_de_mato_grosso_56.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5387/requerimento_018.2024.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5471/req._019_assinado.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5509/req_020.2024.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5508/req_021.2024.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5648/req._022.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5658/requerimento_023.2024.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5719/estado_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5485/edson.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5430/abilio_de_campos_melo..docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5431/jose_alexandre_da_silva_-_paraiba.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5812/ccf10122024.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5816/ccf10122024_0001.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5636/lei_2790.2024_-_superavit_2024_-_instalacoes_de_cameras_-_seguranca_-_meio_ambiente_-_ppa.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5635/lei_2791.2024_-_superavit_2024_-_instalacoes_de_cameras_-_seguranca_-_meio_ambiente_-_ldo.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5634/lei_2792.2024_-_superavit_2024_-_instalacoes_de_cameras_-_seguranca_-_meio_ambiente_-_loa.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5632/lei_2793.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_ppa.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5631/lei_2794.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_ldo.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5630/lei_2795.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_loa.docx" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5629/lei_2796.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_ppa.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5628/lei_2797.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_ldo.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5627/lei_2798.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_loa.docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5626/lei_2799.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ppa.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5625/lei_2800.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ldo.docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5624/lei_2801.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_loa.docx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5623/lei_2802.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_ppa.docx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5622/lei_2803.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_ldo.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5621/lei_2804.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_loa.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5620/lei_2805.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ppa.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5619/lei_2806.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ldo.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5618/lei_2807.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_loa.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5617/lei_2808.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_ppa.docx" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5616/lei_2809.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_ldo.docx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5615/lei_2810.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_loa.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5614/lei_2811.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_ppa.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5613/lei_2812.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_ldo.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5612/lei_2813.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_loa.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5640/scan22072024084108.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5649/scan02082024070444.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5435/oficio_197.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5659/of_306.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5708/oficio_333.2024.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5778/cont_399.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5163/oficio_n05_000001.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5218/oficio_44.2024_jur.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5290/ccf02042024.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5647/scan29072024101028.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5426/of_054.2024.gs.smtas.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5646/scan25072024-4.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5291/ccf02042024_0002.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5369/oficio_173.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5367/oficio_191.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5363/oficio_192.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5506/oficio_n269.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5535/ccf18062024.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5565/oficio_n299.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5541/oficio_n301.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5569/oficio_n305.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5594/oficio_n307.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5572/oficio_n308.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5644/scan22072024.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5801/oficio_n489.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5645/scan25072024.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5433/oficio_665.2024_gpre.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5473/ccf21052024_0001.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5488/oficio_n263.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5534/oficio_n292.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5256/oficio_n134.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5609/scan10072024102704.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5683/oficio_sintep_cancelamento_concurso_000087.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5546/indicacao_04.2024.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5547/oficio_330.2024_gpre.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5329/not_012.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5330/not_009.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5332/not_010.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5331/not_011.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5468/notificacao_013_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5470/notificacao_014_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5557/not_016.2024.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5721/of_563.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5720/of_563.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5742/not_026.2024.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5350/carta_convite.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5491/ccf05062024_0001.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5258/ata_da_24a_sessao_extraordinaria_15-11-2023.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5259/ata_da_25a_sessao_extraordinaria_27-11-2023.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5260/ata_da_27o_sessao_extraordinaria_18-12-2023.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5261/ata_da_24a_sessao_ordinaria_20-12-2023.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5265/ata_da_29a_sessao_extraordinaria__20-12-23.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5266/ata_da_30a_sessao_extraordinaria__27-12-23.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5267/ata_da_1a_sessao_extraordinaria__19-01-24.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5268/ata_da_3a_sessao_extraordinaria__16-02-24.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5272/ata_da_5a_sessao_extraordinaria.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5484/contas_de_gestao_2022_julgamento_000073.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5428/emenda_pl_180.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5536/emenda_edson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5633/emenda_modificativa_ao_pl_082_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5638/ccf15072024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5660/emenda_ao_pl_125.224.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5550/indi_004.2024_csa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5668/ind_006.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5685/indicacao_07-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5220/estado_de_mato_grosso_42.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5452/lei_complementar_2724.2024_-_alterar_o_artigo_44_da_lei_181.2006_-_calculo_atuarial_-_paranatingaprev.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5164/lei_2674.2024_-_excesso_-_2023_-_custeio_da_media_e_alta_complexidade_-_cms_19_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5165/lei_2675.2024_-_excesso_-_2023_-_custeio_da_media_e_alta_complexidade_-_cms_19_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5166/lei_2676.2024_-_excesso_-_2023_-_custeio_da_media_e_alta_complexidade_-_cms_19_-_loa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5183/lei_2677.2024_-_contribuir_-_doacao_-_erosaine_marquinas_agricolas_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5184/lei_2678.2024_-_demolicao_da_pista_de_skate_-_praca_central_-_obras.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5185/lei_2679.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5186/lei_2680.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5187/lei_2681.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5188/lei_2682.2024_-_doacao_-_1a_copa_society_virtual_connect_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5202/lei_2683.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5203/lei_2684.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5204/lei_2685.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_loa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5205/lei_2686.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5206/lei_2687.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5207/lei_2688.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5208/lei_2689.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5209/lei_2690.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5210/lei_2691.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5211/lei_2692.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5212/lei_2693.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5213/lei_2694.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente__-_loa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5214/lei_2695.2024_-_cm_-_reajuste_anual_vencimento_-_rga_-_servidores_camara_-_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5215/lei_2696.2024_-_cm_-_altera_a_lei_2624.2023_-_auxilio_alimentacao_-_camara_-_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5233/lei_2697.2024_-_superavit_especial_-_202_-_reforma_da_praca_da_concordia_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5234/lei_2698.2024_-_superavit_especial_-_202_-_reforma_da_praca_da_concordia_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5235/lei_2699.2024_-_superavit_especial_-_202_-_reforma_da_praca_da_concordia_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5236/lei_2700.2024_-_criacao_do_fundo_municipal_da_cultura_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5237/lei_2701.2024_-_doacao_-_terreno_para_o_indea_-_mt.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5238/lei_2702.2024_-_parcelamento_debito_aguas_de_paranatinga_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5253/lei_2704.2024_-_altera_o_art._2o_da_lei_1477.2017_-_mais_medicos_-_saude3669.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5254/lei_2705.2024_-_camara_-_diaria_reajuste_para_servidor_-_2324.20223670.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5255/lei_2706.2024_-_camara_-_funcao_gratificada_-_fg_-_2480.20233671.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5282/lei_2707.2024_-_permuta_terreno_-_municipio_-_jose_augusto_longhini.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5283/lei_2708.2024_-_instituicao_do_refis_-_2024_-_tributacao_-_financas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5286/lei_2709.2024_-_melhoramento_salarial_cargo_-_salario_minimo_-_32_-_gabinete_-_ii.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5287/lei_2710.2024_-_perda_salarial_-_rga_2022_-_5_-_marco_-_cargos_lei_035.2003_e_533.2008_-_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5437/lei_2725.2024_-_circulo_da_paz_-_parceria_judiciario_-_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5438/lei_2726.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5439/lei_2727.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5440/lei_2728.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5441/lei_2729.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5442/lei_2730.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5443/lei_2731.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5444/lei_2732.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5445/lei_2733.2024_-__superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5446/lei_2734.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_loa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5447/lei_2735.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5448/lei_2736.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5449/lei_2737.superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5453/lei_2738.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5454/lei_2739.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5455/lei_2740.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_loa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5456/lei_2741.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5457/lei_2742.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5458/lei_2743.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_loa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5459/lei_2744.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5460/lei_2745.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5461/lei_2746.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5462/lei_2747.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5463/lei_2748.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5464/lei_2749.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_loa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5466/lei_2750.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5467/lei_2751.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5469/lei_2752.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_loa.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5499/lei_2754.2024_-_doacao_de_terreno_-_incentivo_-_empresa_-_paiaguas_agri_algodoeira_c_emendas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5500/lei_2755.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5501/lei_2756.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5502/lei_2757.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5503/lei_2758.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5504/lei_2759.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5505/lei_2760.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5511/lei_2761.2024_-_cm_-_reconhece_os_jogo_s_de_paintball_e_airsolt_-_esportivo_-_ver._wellington.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5519/lei_2762.2024_-_excesso_-_camara_i_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5520/lei_2763.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5521/lei_2764.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5522/lei_2765.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5523/lei_2766.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5525/lei_2767.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5526/lei_2768.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5575/lei_2769.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5577/lei_2771.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_loa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5578/lei_2772.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5579/lei_2773.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5580/lei_2774.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_loa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5581/lei_2775.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5582/lei_2776.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5583/lei_2777.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5584/lei_2778.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5585/lei_2779.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5586/lei_2780.2024_-superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_loa.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5587/lei_2781.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5588/lei_2782.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5589/lei_2783.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_loa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5590/lei_2784.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5591/lei_2785.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5592/lei_2786.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_loa.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5593/lei_2787.2024_-_complementar_-_alterar_o_art._11_da_lei_2457.2022_-_acrescentar_-_talatopraxia.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5559/lei_cm_2788.2024_-_nome_predio_legislativo_-_ednaldo_pedro_ferreira_da_silva_-_ver._jao_lopes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5560/lei_cm_2789.2024_-_alteracao_da_lei_1204.2015_-_ruas_jardim_ipe_florido_-_ver._joao_lopes.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5576/lei_2770.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5653/lei_2815.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5654/lei_2816.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5655/lei_2817.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_loa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5669/lei_2819.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5670/lei_2820.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5671/lei_2821.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_loa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5672/lei_2822.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5673/lei_2823.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5674/lei_2824.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5675/lei_2825.2024_-_excesso_2024_-_onc_temp._custeio_servicos_de_atencao_primaria_em_saude_i_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5676/lei_2826.2024_-_excesso_2024_-_onc_temp._custeio_servicos_de_atencao_primaria_em_saude_i_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5677/lei_2827.2024_-_excesso_2024_-_onc_temp._custeio_servicos_de_atencao_primaria_em_saude_i_-_loa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5678/lei_2828.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5679/lei_2829.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5680/lei_2830.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5702/lei_2831.2024_-_ldo_-_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5705/lei_2832.2024_-_doacao_-_campeonato_amador_de_futebol_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5713/2524daf752953d2f7a6b85ad51e1f171a63dda95231ba17d5d6f943a7f5.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5714/lei_2834.2024_-_superavit_2024_-_fnde_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5715/lei_2835.2024_-_superavit_2024_-_fnde_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5716/lei_2836.2024_-_superavit_2024_-_fnde_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5717/lei_n2837.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5728/lei_n2838.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5751/lei_municipal_n2839.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5752/lei_municipal_n2840.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5753/lei_municipal_n2841.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5754/lei_municipal_n2842.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5755/lei_municipal_n2843.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5756/lei_municipal_n2844.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5761/lei_municipal_n2845.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5785/lei_municipal_n2846.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5786/lei_municipal_2847.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5787/lei_municipal_n2848.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5788/lei_municipal_n2849.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5789/lei_municipal_2850.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5790/lei_municipal_n2851.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5791/lei_municipal_n2852.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5792/lei_municipal_n2853.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5797/lei_municipal_n2854.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5798/lei_municipal_n2855.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5799/lei_municipal_n2856.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5800/lei_municipal_n2857.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5429/mocao_2024_01_2024_1.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5739/mocao_003.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5740/mocao._004.2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5807/mocao_005.2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5808/ccf04122024_0001.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5809/ccf05122024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5154/oficio_n001_000001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5156/oficio_n005_000001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5667/of_007-2024_-_convite_cra-mt.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5162/oficio_n0019_000001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5170/oficio_n028-2023_via_das_seguintes_leis_2480-2023_e_2481-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5171/oficio_n031_000001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5172/oficio_n034.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5174/oficio_n035.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5665/scan16082024091255.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5176/oficio_n043.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5802/of.47_vereadores.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5189/oficio_n055.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5190/oficio_n060.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5194/oficio_n063.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5199/oficio_n078.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5564/oficio_n080.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5216/oficio_n083.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5217/oficio_n086.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5263/estado_de_mato_grosso_52.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5262/estado_de_mato_grosso_51.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5349/oficio_094.2024_crs.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5243/ccf07032024_0003.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5226/oficio_n100.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5241/ccf07032024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5242/ccf07032024_0001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5232/oficio_n110.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5239/oficio_n112.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5277/ccf21032024_0001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5336/oficio_118.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5276/ccf21032024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5278/ccf21032024_0002.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5252/oficio_n131.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5604/oficio_134.2024_fac.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5691/scan03092024100154.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5257/oficio_n139.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5271/oficio_n146.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5372/oficio_cm_149.2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5275/oficio_n151.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5281/oficio_n154.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5530/oficio_155.2024_easd.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5600/oficio_csa_158.2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5288/oficio_n159.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5334/oficio_160.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5333/oficio_161.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5335/oficio_162.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5362/oficio_166.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5361/oficio_167.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5360/oficio_168.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5366/oficio_169.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5365/oficio_170.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5364/oficio_171.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5371/oficio_172.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5310/oficio_n173.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5370/oficio_174.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5328/oficio_n186.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5312/oficio_n187.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5346/oficio_n190.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5351/oficio_148.2024_csa.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5353/oficio_456.2023_easd.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5368/oficio_193.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5796/oficio_n490.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5377/paranatinga-mt_24_de_abril_de_2024..pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5376/oficio_n209.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5425/oficio_n218.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5611/scan10072024111447.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5610/oficio_220.2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5450/oficio_n227.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5451/oficio_n228.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5465/of._240-24_fernandinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5544/oficio_241.2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5545/oficio_243.2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5540/oficio_244.2024_cdhaesecma.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5543/oficio_245.2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5472/oficio_n247.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5553/oficio_248.2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5552/oficio_249.2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5602/oficio_250.2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5527/oficio_256.2024_csa.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5480/oficio_n257.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5490/oficio_n261.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5529/oficio_263.2024_csa.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5524/oficio_eas_269.2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5518/oficio_n270.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5517/oficio_n272.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5512/oficio_n273.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5548/oficio_274.2024_jls.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5558/oficio_276.2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5601/oficio_277.2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5605/oficio_278.2024_csa.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5551/oficio_280.2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5556/oficio_281.2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5555/oficio_282.2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5554/oficio_283.2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5528/oficio_n290.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5549/oficio_292.2024_eas.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5639/scan22072024083734.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5652/scan02082024090641.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5542/oficio_n299.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5385/oficio_301.2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5380/oficio_303.2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5379/oficio_304.2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5386/oficio_305.2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5383/oficio_306.2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5382/oficio_307.2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5381/oficio_308.2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5378/oficio_309.2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5384/oficio_310.2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5666/scan23082024094750.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5664/scan15082024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5684/scan29082024075151.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5690/scan03092024095729.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5598/oficio_n323.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5637/scan10072024144605.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5712/oficio_335.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5727/of.339.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5741/of.346.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5651/oficio_n350.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5726/of.353.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5656/oficio_n355.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5748/of.357.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5750/of.358.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5749/of.359.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5760/of.362.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5662/oficio_n364.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5663/oficio_n365.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5682/oficio_n374.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5688/oficio_397_2024_encaminhamento_projeto_de_lei_164_2024_.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5689/oficio_398_2024_encaminhamento_projeto_de_lei_165_2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5701/oficio_n415.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5703/oficio_n416.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5707/oficio_n431.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5706/oficio_n432.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5710/oficio_n437.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5718/oficio_n438.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5724/oficio_n445.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5725/oficio_n446.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5434/oficio_n448.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5737/oficio_n452.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5738/oficio_n454.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5747/oficio_n466.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5757/oficio_n470.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5758/oficio_n471.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5759/oficio_n472.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5765/oficio_n478.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5766/oficio_n479.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5768/oficio_n481.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5777/oficio_n483.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5782/oficio_n485.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5793/oficio_n486.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5784/oficio_n488.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5794/retirada_do_projeto_n133.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5806/oficio_n505.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5811/oficio_n509.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5510/731.2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5704/scan17092024100738.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5307/projeto_de_lei_037.2024_-_alteracao_da_lei_do_suas_-_2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5308/projeto_de_lei_052.2024_-_alterar_o_artigo_44_da_lei_181.2006_-_calculo_atuarial_-_paranatingaprev.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5570/projeto_de_lei_146.2024_-_fusao_dos_conselhos_-_previdencia_-_paranatingaprev.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5599/projeto_de_lei_155.2024_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5661/projeto_de_lei_163.2024_-_complementar_-_alteracao_da_lei_do_suas_-_2024_-_novo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5155/projeto_de_lei_001.2024_-_reestruturacao_da_gestao_-_lei_511.2008_-_diretor_escolar_e_coordenador_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5157/projeto_de_lei_002.2024_-_demolicao_da_pista_de_skate_-_praca_central_-_obras.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5158/projeto_de_lei_003.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5159/projeto_de_lei_004.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5160/projeto_de_lei_005.2024_-_superavit_2024_-_lei_paulo_gustavo_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5161/projeto_de_lei_006.2024_-_doacao_-_1a_copa_society_virtual_connect_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5167/projeto_de_lei_007.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5168/projeto_de_lei_008.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5169/projeto_de_lei_009.2024_-_excesso_-_2024_-_restauracao_de_vias_com_aplicacao_de_capa_tsd_-_loa.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5173/projeto_de_lei_010.2024_-_instituicao_do_refis_-_2024_-_tributacao_-_financas_1.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5175/projeto_de_lei_011.2024_-_reestruturacao_da_gestao_-_lei_511.2008_-_diretor_escolar_e_coordenador_-_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5177/projeto_de_lei_012.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5178/projeto_de_lei_013.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5179/projeto_de_lei_014.2024_-_excesso_-_2024_-_piso_de_beneficios_eventuais_-_assistencia_-_loa_1.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5180/projeto_de_lei_015.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5181/projeto_de_lei_016.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5182/projeto_de_lei_017.2024_-_excesso_-_2024_-_piso_mato_grossense_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5191/projeto_de_lei_018.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5192/projeto_de_lei_019.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5193/projeto_de_lei_020.2024_-_superavit_-_2024_construcao_de_complexo_esportivo_-_meio_ambiente__-_loa.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5198/projeto_de_lei_021.2024_-_incentivo_-_empresa_amaggi_-_paranatinga_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5225/projeto_de_lei_022.2024_-_altera_o_art._2o_da_lei_1477.2017_-_mais_medicos_-_saude.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5231/projeto_de_lei_023.2024_-_melhoramento_salarial_cargo_-_salario_minimo_-_32_-_gabinete_-_ii.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5244/projeto_de_lei_024.2024_-_excesso_2024_-_piso_da_enfermagem_-_saude_-_ppa3674.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5245/projeto_de_lei_025.2024_-_excesso_2024_-_piso_da_enfermagem_-_saude_-_ldo3675.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5246/projeto_de_lei_026.2024_-_excesso_2024_-_piso_da_enfermagem_-_saude_-_loa3676.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5247/projeto_de_lei_027.2024_-_autoriza_a_contratacao_temporaria_no_poder_executivo_municipal_-_seletivo_publico_3678.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5248/projeto_de_lei_028.2024_-_excesso_2024_-_pavimentacao_asfaltica_na_vila_dos_mararanhanses_-_ppa3679.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5249/projeto_de_lei_029.2024_-_excesso_2024_-_pavimentacao_asfaltica_na_vila_dos_mararanhanses_-_ldo3680.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5250/projeto_de_lei_030.2024_-_excesso_2024_-_pavimentacao_asfaltica_na_vila_dos_mararanhanses_-_loa3681.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5251/projeto_de_lei_031.2024_-_doacao_-_30o_expopar_e_39o_festa_do_peao_-_20243683.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5269/projeto_de_lei_032.2024_-_perda_salarial_-_rga_2022_-_5_-_marco_-_cargos_lei_035.2003_e_533.2008_-_servidor3906.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5270/projeto_de_lei_033.2024_-_especial_anulacao_-_2024_-_camara_municipal_-_auxilio3908.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5273/projeto_de_lei_034.2024_-_energia_solar_-_caixa_economica_-_prefeitura_de_paranatinga.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5274/projeto_de_lei_035.2024_-_funcao_gratificada_-_fg_-_coordenador_de_imunizacao_-_secretario_executivo_do_conselho_de_saude_-_1654.2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5279/projeto_de_lei_036.2024_-_premiacao_corrida_-_aniversario_da_cidade_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5293/projeto_de_lei_038.2024_-_doacao_-_palco_tenda_banheiro_quimico_-_cavalgada.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5294/projeto_de_lei_039.2024_-_superavit_2024_-_instalacoes_de_cameras_-_meio_ambiente_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5295/projeto_de_lei_040.2024_-_superavit_2024_-_instalacoes_de_cameras_-_meio_ambiente_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5296/projeto_de_lei_041.2024_-_superavit_2024_-_instalacoes_de_cameras_-_meio_ambiente_-_loa.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5297/projeto_de_lei_042.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5298/projeto_de_lei_043.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5299/projeto_de_lei_044.2024_-_especial_anulacao_-_2024_-_pavimentacao_asfaltica_em_capa_-_tsd_-_bairro_vista_alegre_-_loa.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5300/projeto_de_lei_045.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5301/projeto_de_lei_046.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5302/projeto_de_lei_047.2024_-_especial_anualcao_-_2024_-_construcao_de_portico_mt_130_-_loa.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5303/projeto_de_lei_048.2024_-_especial_anulacao_2024_-_conc_da_pav_asfaltica_capa_tsd_-salto_da_alegria_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5304/projeto_de_lei_049.2024_-_especial_anulacao_2024_-_conc_da_pav_asfaltica_capa_tsd_-salto_da_alegria_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5305/projeto_de_lei_050.2024_-_especial_anulacao_2024_-_conc_da_pav_asfaltica_capa_tsd_-salto_da_alegria_-_loa.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5306/projeto_de_lei_051.2024_-_doacao_-_caminhao_pipa_estrutura_som_-_copa_lacadores.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5309/projeto_de_lei_053.2024_-_circulo_da_paz_-_parceria_judiciario_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5313/projeto_de_lei_054.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5314/projeto_de_lei_055.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5315/projeto_de_lei_056.2024_-_superavit_2024_-_implantacao_de_play_ground_decolar_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5316/projeto_de_lei_057.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5317/projeto_de_lei_058.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5318/projeto_de_lei_059.2024_-_superavit_2024_-_pavimentacao_asfaltica_em_capa_tsd_-_bairro_cibrazem_-_loa.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5319/projeto_de_lei_060.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5320/projeto_de_lei_061.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5321/projeto_de_lei_062.2024_-_superavit_-_2024_-_financas_manutencao_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5322/projeto_de_lei_063.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5323/projeto_de_lei_064.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5324/projeto_de_lei_065.2024_-_excesso_-_2024_-_construcao_30_casas_habitacionais_-_loa.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5325/projeto_de_lei_066.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5326/projeto_de_lei_067.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5327/projeto_de_lei_068.2024_-_excesso_-_2024_-_aldir_blanc_-_cultura_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5337/projeto_de_lei_069.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5338/projeto_de_lei_070.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5339/projeto_de_lei_071.2024_-_excesso_-_2024_-manutencao_do_fia_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5340/projeto_de_lei_072.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5341/projeto_de_lei_073.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5342/projeto_de_lei_074.2024_-_superavit_2024_-_assistencia_social_acoes_do_pracad_suas_-_loa.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5343/projeto_de_lei_075.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5344/projeto_de_lei_076.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5345/projeto_de_lei_077.2024_-_superavit_2024_-_assistencia_social_-_manutencao_custeio_psb_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5347/projeto_de_lei_078.2024_-_doacao_-_campeonato_amador_de_futebol_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5348/projeto_de_lei_079.2024_-_lagoa_rodoviaria_-_jaime_verissimo_de_campos_junior.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5373/projeto_de_lei_080.2024_-_denominacao_para_praca_do_bairro_flamboyant_-_amilton_maria_de_souza.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5374/projeto_de_lei_081.2024_-_funcao_gratificada_no_ambito_das_secretarias_-_1654.2018_-_servidores.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5375/projeto_de_lei_082.2024_-_suplementacao_-_percentual_-_10__-_maio_-_2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5388/projeto_de_lei_083.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5389/projeto_de_lei_084.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5390/projeto_de_lei_085.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_loa.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5391/projeto_de_lei_086.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5392/projeto_de_lei_087.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5393/projeto_de_lei_088.2024_-_superavit_-_2024_-_aquisicao_equp_mat._perm._hospilares_-_loa.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5394/projeto_de_lei_089.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5395/projeto_de_lei_090.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5396/projeto_de_lei_091.2024_-_superavit_-_2024_-_aquis._equip._mat._tablets_notebooks_-_loa.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5397/projeto_de_lei_092.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5398/projeto_de_lei_093.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5399/projeto_de_lei_094.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5400/projeto_de_lei_095.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5401/projeto_de_lei_096.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5402/projeto_de_lei_097.2024_-_superavit_-_2024_-_aquisicao_-_01_ventilador_pulmonar_de_alto_fluxo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5403/projeto_de_lei_098.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5404/projeto_de_lei_099.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5405/projeto_de_lei_100.2024_-_superavit_-_2024_-_construcao_do_muro_do_cemiterio_-_loa.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5406/projeto_de_lei_101.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5407/projeto_de_lei_102.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5408/projeto_de_lei_103.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_loa.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5409/projeto_de_lei_104.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5410/projeto_de_lei_105.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5411/projeto_de_lei_106.2024_-__superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_loa.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5412/projeto_de_lei_107.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5413/projeto_de_lei_108.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5414/projeto_de_lei_109.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_loa.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5415/projeto_de_lei_110.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5416/projeto_de_lei_111.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5417/projeto_de_lei_112.2024_-_superavit_-_2024_-_custeio_dos_servicos_de_media_e_alta_complexidade_-_loa.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5418/projeto_de_lei_113.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5419/projeto_de_lei_114.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5420/projeto_de_lei_115.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_loa.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5421/projeto_de_lei_116.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5422/projeto_de_lei_117.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5423/projeto_de_lei_118.2024_-_superavit_-_2024_-_uniformizacao_dos_profissionais_de_saude_do_hmit_-_loa.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5424/projeto_de_lei_119.2024_-_especial_anualacao_-_2024_-_camara_municipal_-_auxilios_financeiros.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5436/projeto_de_lei_120.2024_-_destinacao_imovel_-_escola_municipal_loteamento_ginco_-_tac.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5476/projeto_de_lei_121.2024_-_firmar_instrumento_e_alienar_areas_publicas_para_construca_habitacionais_-_programa3914.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5477/projeto_de_lei_122.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_ppa3919.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5478/projeto_de_lei_123.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_ldo3920.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5479/projeto_de_lei_124.2024_-_excesso_-_2024_-_queima_do_alho_-_cultura_-_educacao_-_loa3921.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5489/projeto_de_lei_125.2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5492/projeto_de_lei_126.2024_-_excesso_-_camara_i_2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5493/projeto_de_lei_127.2024_-_anexo_-_oficio_249_-_projeto_aniversario_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5494/projeto_de_lei_128.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_ldo.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5495/projeto_de_lei_129.2024_-_excesso_-_2024_-_aniversario_de_60_anos_de_paranatinga_-_educacao_-_loa.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5496/projeto_de_lei_130.2024_-_anexo_-_oficio_dotacao_orcamentaria_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5497/projeto_de_lei_131.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_ldo.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5498/projeto_de_lei_132.2024_-_excesso_-_2024_-_aquisicao_de_onibus_escolar_-_educacao_-_loa.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5513/projeto_de_lei_133.2024_-__firmar_instrumento_e_alienar_areas_publicas_para_construca_habitacionais_-_programas_de_habitacao_federal_minha_casa_minha_vida.doc.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5514/projeto_de_lei_134.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5515/projeto_de_lei_135.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5516/projeto_de_lei_136.2024_-_superavit_2024_-_reforma_da_praca_jose_maria_de_lima_-_loa.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5531/projeto_de_lei_137.2024_-_excesso_-_2024_etapa_capeonato_regional_motocross_de_ptga_-_cultura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5532/projeto_de_lei_138.2024_-_excesso_-_2024_etapa_capeonato_regional_motocross_de_ptga_-_cultura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5533/projeto_de_lei_139.2024_-_excesso_-_2024_etapa_capeonato_regional_motocross_de_ptga_-_cultura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5537/projeto_de_lei_140.2024_-_especial_anulacao_2024_-_aditivo_da_pav_asfaltica_capa_tsd_-_salto_da_alegri.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5538/projeto_de_lei_141.2024_-_especial_anulacao_2024_-_aditivo_da_pav_asfaltica_capa_tsd_-_salto_da_alegri.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5539/projeto_de_lei_142.2024_-_especial_anulacao_2024_-_aditivo_da_pav_asfaltica_capa_tsd_-_salto_da_alegri.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5566/projeto_de_lei_143.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5567/projeto_de_lei_144.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5568/projeto_de_lei_145.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_loa.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5571/projeto_de_lei_147.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5573/projeto_de_lei_148.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5574/projeto_de_lei_149.2024_-_excesso_2024_-_destinacao_adequada_de_residuos_solidos_-_meio_ambiente_-_loa.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5561/projeto_de_lei_150.2024_-_superavit_2024_-_aquisicao_de_material_para_unidade_de_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5562/projeto_de_lei_151.2024_-_superavit_2024_-_aquisicao_de_material_para_unidade_de_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5563/projeto_de_lei_152.2024_-_superavit_2024_-_aquisicao_de_material_para_unidade_de_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5596/projeto_de_lei_153.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5597/projeto_de_lei_154.2024_-_excesso_2024_-_pavimentacao_asfaltica_do_bairro_sao_vicente_-_obras_-_ldo.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5280/oficio_n155.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5606/pl_156.2024.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5607/pl_157.2024.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5608/pl_158.2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5641/projeto_de_lei_159.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_ppa.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5642/projeto_de_lei_160.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_ldo.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5643/projeto_de_lei_161.2024_-_excesso_2024_-_inc_tem_custeio_servicos_de_atencao_primaria_em_saude_ii_-_loa.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5650/projeto_de_lei_162.2024_-_incentivo_ao_emprego_e_ressocializacao_de_presos_e_de_egressos_do_sistema_prisional_-_pinepe.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5686/projeto_de_lei_164.2024_-_dopoligono_urbano_municipal_-_corrigido_-_tributacao_-_reurb_-_financas.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5687/projeto_de_lei_165.2024_-_altera_planta_generica_de_valor_do_municipio_de_paranatinga_-_mt_-_financas.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5692/projeto_de_lei_166.2024_-_excesso_-_2024_-_aquisicao_de_materiais_de_conservacao_de_pav__em_microrrevestimento_-_obras_-_ppa.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5693/projeto_de_lei_167.2024_-_excesso_-_2024_-_aquisicao_de_materiais_de_conservacao_de_pav__em_microrrevestimento_-_obras_-_ldo.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5694/projeto_de_lei_168.2024_-_excesso_-_2024_-_aquisicao_de_materiais_de_conservacao_de_pav__em_microrrevestimento_-_obras_-_loa.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5695/projeto_de_lei_169.2024_-_superavit_2024_-_fnde_-_educacao_-_ppa.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5696/projeto_de_lei_170.2024_-_superavit_2024_-_fnde_-_educacao_-_ldo.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5697/projeto_de_lei_171.2024_-_superavit_2024_-_fnde_-_educacao_-_loa.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5698/projeto_de_lei_172.2024_-_excesso_-_suplementacao_-_2024_-_salario_educacao.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5699/projeto_de_lei_173.2024_-_suplementacao_-_percentual_-_13___-_setembro_-_2024-assinado.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5700/projeto_de_lei_174.2024_-_suplementacao_com_excesso_-_folha_saude_-_2024_-_saude_-assinado.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5709/projeto_de_lei_175.2024_-_agencia_caixa_economica_-_aluguel_predio-assinado.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5722/projeto_de_lei_176_000117.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5723/projeto_de_lei_177_loa_2025_inicial_000121.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5729/projeto_de_lei_178_179_180_2024_000120.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5730/projeto_de_lei_178_179_180_2024_000120.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5731/projeto_de_lei_178_179_180_2024_000120.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5732/projeto_de_lei_181_182_183_2024__000124.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5733/projeto_de_lei_181_182_183_2024__000124.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5734/projeto_de_lei_181_182_183_2024__000124.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5735/projeto_de_lei_184_2024_000119.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5736/projeto_de_lei_185_2024_000118.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5743/projeto_de_lei_n186.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5744/projeto_de_lei_n187.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5745/projeto_de_lei_n188.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5746/projeto_de_lei_n189.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5762/projeto_de_lei_n190.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5763/projeto_de_lei_n191.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5764/projeto_de_lei_n192.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5767/projeto_de_lei_193.2024_-_alterar_a_tabela_da_lei_035.2003_-_lei_2283.2022_-_lei_2710.2024_-_referente_ao_cargo_de_recepcionista_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5774/projeto_de_lei_n194.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5775/projeto_de_lei_n195.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5776/projeto_de_lei_n196.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5779/projeto_de_lei_n197.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5780/projeto_de_lei_n198.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5781/projeto_de_lei_n199.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5783/projeto_de_lei_n200.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5795/projeto_de_lei_n201.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5805/projeto_de_lei_n203.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5810/projeto_de_lei_204_-_2024.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5817/projeto_de_lei_205.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5818/projeto_de_lei_206.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5819/projeto_de_lei_207.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5820/projeto_de_lei_208.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5821/projeto_de_lei_209.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5196/projeto_de_lei_n001_cm.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5197/projeto_de_lei_n003.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5228/projeto_de_lei_diaria_reajuste_para_servidor_-_2024.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5229/projeto_funcao_gratificada_1.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5284/projeto_de_lei_cm_n04.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5285/projeto_de_lei__cm_007_auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5355/projeto_de_lei_cm_08_wg.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5486/projeto_de_lei_cm_012_nomenclatura_predio_camara__000038.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5507/cm_013_2024_alteracao__lei_ruas_jd_ipe.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5657/documentos_escaneados_5.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5803/projeto_de_lei_cm_n015.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5813/projeto_de_lei_cm_n16.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5814/projeto_de_lei_cm_n17.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5815/projeto_de_lei_cm_018_2024__000423.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5483/projeto_de_resolucao_001_2024.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5481/projeto_de_resolucao_n002.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5482/projeto_de_resolucao_001_2024.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5771/projeto_de_resolucao_n004.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5772/projeto_de_resolucao_n005.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5773/projeto_de_resolucao_n006.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5804/projeto_de_resolucao_n007.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5822/projeto_de_resolucao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5201/requerimento_003.2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5427/requerimento_07.2024.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5240/estado_de_mato_grosso_50.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5289/estado_de_mato_grosso_54.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5292/estado_de_mato_grosso_55.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5358/documentos_escaneados.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5356/estado_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5357/estado_de_mato_grosso_1.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5359/estado_de_mato_grosso_56.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5387/requerimento_018.2024.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5471/req._019_assinado.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5509/req_020.2024.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5508/req_021.2024.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5648/req._022.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5658/requerimento_023.2024.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5719/estado_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5485/edson.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5430/abilio_de_campos_melo..docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5431/jose_alexandre_da_silva_-_paraiba.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5812/ccf10122024.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5816/ccf10122024_0001.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5636/lei_2790.2024_-_superavit_2024_-_instalacoes_de_cameras_-_seguranca_-_meio_ambiente_-_ppa.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5635/lei_2791.2024_-_superavit_2024_-_instalacoes_de_cameras_-_seguranca_-_meio_ambiente_-_ldo.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5634/lei_2792.2024_-_superavit_2024_-_instalacoes_de_cameras_-_seguranca_-_meio_ambiente_-_loa.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5632/lei_2793.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_ppa.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5631/lei_2794.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_ldo.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5630/lei_2795.2024_-_superavit_2024_-_aq._equipe_mat_programa_imuniza_mais_-_mt_-_loa.docx" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5629/lei_2796.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_ppa.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5628/lei_2797.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_ldo.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5627/lei_2798.2024_-_superavit_-_2024_-_aquisicao_equip._reabilitacao_-_saude_-_loa.docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5626/lei_2799.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ppa.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5625/lei_2800.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ldo.docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5624/lei_2801.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_loa.docx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5623/lei_2802.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_ppa.docx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5622/lei_2803.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_ldo.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5621/lei_2804.2024_-_superavit_-_2024_-_custeio_da_assistencia_amb_e_hosp_-_media_complexidade_-_loa.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5620/lei_2805.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ppa.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5619/lei_2806.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_ldo.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5618/lei_2807.2024_-_superavit_-_2024_-_custeio_dos_serv_de_media_e_alta_complexidade_-_loa.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5617/lei_2808.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_ppa.docx" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5616/lei_2809.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_ldo.docx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5615/lei_2810.2024_-_superavit_-_2024_-_programa_mt_mais_cirurgias_eletivas_-_loa.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5614/lei_2811.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_ppa.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5613/lei_2812.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_ldo.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5612/lei_2813.2024_-_excesso_-_2024_-_manut._de_estradas_e_pontes_que_darao_acesso_a_usina_-_loa.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5640/scan22072024084108.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5649/scan02082024070444.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5435/oficio_197.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5659/of_306.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5708/oficio_333.2024.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5778/cont_399.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5163/oficio_n05_000001.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5218/oficio_44.2024_jur.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5290/ccf02042024.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5647/scan29072024101028.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5426/of_054.2024.gs.smtas.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5646/scan25072024-4.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5291/ccf02042024_0002.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5369/oficio_173.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5367/oficio_191.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5363/oficio_192.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5506/oficio_n269.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5535/ccf18062024.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5565/oficio_n299.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5541/oficio_n301.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5569/oficio_n305.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5594/oficio_n307.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5572/oficio_n308.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5644/scan22072024.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5801/oficio_n489.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5645/scan25072024.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5433/oficio_665.2024_gpre.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5473/ccf21052024_0001.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5488/oficio_n263.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5534/oficio_n292.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5256/oficio_n134.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5609/scan10072024102704.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5683/oficio_sintep_cancelamento_concurso_000087.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5546/indicacao_04.2024.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5547/oficio_330.2024_gpre.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5329/not_012.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5330/not_009.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5332/not_010.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5331/not_011.2024_wmp.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5468/notificacao_013_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5470/notificacao_014_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5557/not_016.2024.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5721/of_563.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5720/of_563.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5742/not_026.2024.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5350/carta_convite.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5491/ccf05062024_0001.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5258/ata_da_24a_sessao_extraordinaria_15-11-2023.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5259/ata_da_25a_sessao_extraordinaria_27-11-2023.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5260/ata_da_27o_sessao_extraordinaria_18-12-2023.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5261/ata_da_24a_sessao_ordinaria_20-12-2023.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5265/ata_da_29a_sessao_extraordinaria__20-12-23.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5266/ata_da_30a_sessao_extraordinaria__27-12-23.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5267/ata_da_1a_sessao_extraordinaria__19-01-24.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5268/ata_da_3a_sessao_extraordinaria__16-02-24.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2024/5272/ata_da_5a_sessao_extraordinaria.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="230.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="230" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>