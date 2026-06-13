--- v0 (2026-02-04)
+++ v1 (2026-06-13)
@@ -54,9727 +54,9727 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3248/decreto_01-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3248/decreto_01-2022.pdf</t>
   </si>
   <si>
     <t>DECRETO 01/2022 - DISPÕE DIANTE DA PANDEMIA, A JORNADA DE TRABALHO DE SERVIDORES DA CÂMARA MUNICIPAL NO REGIME DE REVEZAMENTO PRESENCIAL COM TELETRABALHO, NO ÂMBITO DO FUNCIONAMENTO INTERNO DA CÂMARA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3247/decreto_02-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3247/decreto_02-2022.pdf</t>
   </si>
   <si>
     <t>DECRETO 02/2022 - DISPÕE DIANTE DA PANDEMIA, A JORNADA DE TRABALHO DE SERVIDORES DA CÂMARA MUNICIPAL NO REGIME DE REVEZAMENTO PRESENCIAL COM TELETRABALHO, NO ÂMBITO DO FUNCIONAMENTO INTERNO DA CÂMARA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3246/decreto_03-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3246/decreto_03-2022.pdf</t>
   </si>
   <si>
     <t>DECRETO 03/2022 - ESTABELECE PONTO FACULTATIVO NAS REPARTIÇÕES DA CÂMARA MUNICIPAL, CONFORME ESPECIFICA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3245/decreto_04-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3245/decreto_04-2022.pdf</t>
   </si>
   <si>
     <t>DECRETO 04/2022- DISPÕE SOBRE A JORNADA DE TRABALHO DOS SERVIDORES PÚBLICOS NO REGIME PRESENCIAL, NO ÂMBITO DO FUNCIONAMENTO INTERNO DA CÂMARA MUNICIPAL E DA OUTRAS PROVIDENCIAS, DURANTE O PERÍODO DE PANDEMIA.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3244/decreto_05-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3244/decreto_05-2022.pdf</t>
   </si>
   <si>
     <t>DECRETO 05/2022- DISPÕE SOBRE A JORNADA DE TRABALHO DOS SERVIDORES PÚBLICOS NO REGIME PRESENCIAL, NO ÂMBITO DO FUNCIONAMENTO INTERNO DA CÂMARA MUNICIPAL E DA OUTRAS PROVIDENCIAS, DURANTE O PERÍODO DE PANDEMIA.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3374/062022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3374/062022.pdf</t>
   </si>
   <si>
     <t>DECRETO 06/2022 - ESTABELECE PONTO FACULTATIVO NAS REPARTIÇÕES DA CAMARA NO DIA 14/04/2022</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3375/072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3375/072022.pdf</t>
   </si>
   <si>
     <t>DECRETO 07/2022 - ESTABELECE PONTO FACULTATIVO NAS REPARTICOES DA CAMARA NO DIA 22/04/2022</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3401/ccf_000325.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3401/ccf_000325.pdf</t>
   </si>
   <si>
     <t>decreto 08 - PONTO FACULTATIVO FALECIMENTO ANA PAULA ALBUQUERQUE LUIS RUIZ</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3542/decreto09.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3542/decreto09.pdf</t>
   </si>
   <si>
     <t>DECRETO 09/2022 - DECRETA PONTO FACULTATIVO NO DIA 17/06/2022</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3794/decreto_legislativo_n01114102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3794/decreto_legislativo_n01114102022.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO N°011/2022 FICA APROVADO O PROJETO DE LEI CM N°023/2022- INSTITUI A CAMPANHA PERMANENTE DE EDUCAÇÃO E COMBATE À VIOLÊNCIA CONTRA MULHER.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3890/d2122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3890/d2122022.pdf</t>
   </si>
   <si>
     <t>Decreto 012/2022 - Estabelece horário de expediente especial na Câmara Municipal de Paranatinga-MT, em decorrência dos jogos da Seleção Brasileira de futebol na Copa do Mundo da Fifa 2022.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3929/camara.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3929/camara.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 016/2022 - Declara Luto Oficial de 3 (três) dias na Câmara Municipal de Paranatinga, Estado de Mato Grosso, e dá outras providências. Falecimento das jovens AMANDA MACIEL e PRISCILA CARVALHO DE OLIVEIRA</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3936/d17.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3936/d17.pdf</t>
   </si>
   <si>
     <t>Decreto 017/2022 - ESTABELECE HORÁRIO DE EXPEDIENTE ESPECIAL NA CÂMARA MUNICIPAL DE PARANATINGA-MT, EM DECORRÊNCIA DO JOGO DA SELEÇÃO BRASILEIRA DE FUTEBOL NA COPA DO MUNDO DA FIFA 2022.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3961/dl018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3961/dl018.pdf</t>
   </si>
   <si>
     <t>Decreto Legislativo 018/2022- Dispoe sobre o PAAI - Palno Anual de Auditoria Interna para 2023.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3960/ccf_000035.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3960/ccf_000035.pdf</t>
   </si>
   <si>
     <t>Decreto Legislativo 019/2022 - Decreta recesso de Natal/2022</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3962/ccf_000047.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3962/ccf_000047.pdf</t>
   </si>
   <si>
     <t>Decreto 020/2022 - Regulamenta o funcionamento da Câmara Municipal de Paranatinga (recesso parlamentar) e da outras providencias.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>JOÃO LOPES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3790/decreto_legislativo_n032_joao_lopes13102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3790/decreto_legislativo_n032_joao_lopes13102022.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO N°032/2022 CONCEDE O TÍTULO DE CIDADÃO PARANATINGUENSE AO EXMO SENHOR DEPUTADO ESTADUAL DO ESTADO DO MATO GROSSO JOSÉ EDUARDO BOTELHO.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3943/decreto_wg_03312122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3943/decreto_wg_03312122022.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO N°033/2022 TITULO DE CIDADÃO PARANATINGUENSE AO EXMO SENHOR DEPUTADO ESTADUAL DO ESTADO DO MATO GROSSO ULYSSES MORAES.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3944/decreto_wg_03412122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3944/decreto_wg_03412122022.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO N°034/2022 A CÂMARA CONCEDE O TITULO DE CIDADÃO PARANATINGUENSE AO EXMO SENHOR DEPUTADO ESTADUAL DO ESTADO DO MATO GROSSO ELIZEU NASCIMENTO.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3697/indicacao_n044_wg22082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3697/indicacao_n044_wg22082022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°044/2022 ASSUNTO: MELHORIAS NA INFRA ESTRUTURA FÍSICA, NOMEAÇÕES/CONTRATAÇÕES, CAPACITAÇÃO DE SERVIDORES, REESTRUTURAÇÃO DE PATRIMÔNIO IMOBILIZADO NA UNIDADE DE SAÚDE DE SALTO DE ALEGRIA E DEMAIS.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3699/indicacao_n045_wg22082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3699/indicacao_n045_wg22082022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°045/2022 ASSUNTO: MELHORIAS NA INFRA ESTRUTURA FÍSICA DAS ESCOLAS DE CAMPO/RURAL, MANUTENÇÃO REGULAR CAPACITAÇÃO DE SERVIDORES REESTRUTURAÇÃO DE PATRIMÔNIO IMOBILIZADO NAS MESMAS.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3700/indicacao_n048_wg22082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3700/indicacao_n048_wg22082022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°048/2022 ASSUNTO: INDICO AO EXMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE VIABILIZARMOS À AQUISIÇÃO DE UM TRATOR VASSOURÃO, PARA UMA MELHOR LIMPEZA URBANA DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3701/indicacao_n049_wg22082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3701/indicacao_n049_wg22082022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°049/2022 ASSUNTO: INDICO AO EXMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE VIABILIZARMOS O ENCAMINHAMENTO A ESTA CASA LEGISLATIVA PROJETO DE LEI QUE VERSA SOBRE ALTERAÇÃO DOS VALORES 40% "PERCENTUAL" DISPOSTOS NOS EMPRESTIMOS EM REGIME CONSIGUINADO.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3713/indicacao_n_050_wg29082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3713/indicacao_n_050_wg29082022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°050/2022 ASSUNTO: INDICAMOS AO EXMO SENHOR SECRETÁRIO PARA QUE VIABILIZE MEIOS E ADQUIRA MEDICAMENTOS PARA USO NO DEPARTAMENTO DE ORTOPEDIA.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3711/indicacao_n_051_wg29082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3711/indicacao_n_051_wg29082022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°051/2022 ASSUNTO: MELHORIAS NA INFRAESTRUTURA FÍSICA DAS ESCOLAS DE CAMPO/RURAL, MANUTENÇÃO REGULAR, CAPACITAÇÃO DE SERVIDORES, REESTRUTURAÇÃO DE PATRIMÔNIO IMOBILIZADO NAS MESMAS.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3712/indicacao_n_052_wg29082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3712/indicacao_n_052_wg29082022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°052/2022 ASSUNTO:MELHORIAS, RECUPERAÇÃO, MANUTENÇÃO E TÉRMINO NA INFRAESTRUTURA FÍSICA DA PRAÇA PÚBLICA DE SANTIAGO DO NORTE, A QUAL ENCONTRA-SE INACABADA, SEM NENHUMA CONDIÇÃO DE USO.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>PROFESSORA EVA AUXILIADORA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4046/indicacao_057.22.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4046/indicacao_057.22.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 057/2022 - AO EXMO. PREFEITO SOLICITANDO A ALTERAÇÃO NO PROJETO E MUDANÇA NO PISO DA PRAÇA NO BAIRRO JARDIM FLAMBOYANT</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>EDSON DO SINDICATO</t>
-[...2 lines deleted...]
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3793/indicacao_n076_edson14102022.pdf</t>
+    <t>EDSON AGRIPINO DA SILVA (Edson do Sindicato)</t>
+  </si>
+  <si>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3793/indicacao_n076_edson14102022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°076/2022 ASSUNTO: INDICO AO EXMO SENHOR PREFEITO MUNICIPAL PROPOSTA DE EMENDA NA LDO 2023.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Lei Complementar</t>
   </si>
   <si>
     <t>Gabinte da Prefeitura - GPRE</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3288/lei_2329.2022_-_complementar_-_alteracao_do_artigo_292_-_cessao_servidor_-_da_lei_municipal_024.97.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3288/lei_2329.2022_-_complementar_-_alteracao_do_artigo_292_-_cessao_servidor_-_da_lei_municipal_024.97.pdf</t>
   </si>
   <si>
     <t>“LEI COMPLEMENTAR N°2329/2022 DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 292 DA LEI MUNICIPAL 024/97 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3289/lei_2330.2022_-_complementar_-_taxa_de_administracao_-_aliquota_-_paranatingaprev_-_previdencia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3289/lei_2330.2022_-_complementar_-_taxa_de_administracao_-_aliquota_-_paranatingaprev_-_previdencia.pdf</t>
   </si>
   <si>
     <t>“LEI COMPLEMENTAR N°2330/2022 ALTERA A REDAÇÃO DA LEI COMPLEMENTAR N. 181, DE 21 DE JUNHO DE 2006, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PARANATINGA/MT E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3291/lei_2331.2022_-_complementar_-_altera_o_paragrafo_unico_do_artigo_1o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3291/lei_2331.2022_-_complementar_-_altera_o_paragrafo_unico_do_artigo_1o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf</t>
   </si>
   <si>
     <t>“LEI COMPLEMENTAR N°2331/2022 DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL 1529/2017 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3292/lei_2332.2022_-_complementar_-_educacao_-_professor_-_tabela_26_horas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3292/lei_2332.2022_-_complementar_-_educacao_-_professor_-_tabela_26_horas.pdf</t>
   </si>
   <si>
     <t>“LEI COMPLEMENTAR N°2332/2022 DISPÕE SOBRE ALTERAÇÕES NA LEI Nº. 533 DE 16 DE DEZEMBRO, E NA LEI Nº 511 DE 26 DE NOVEMBRO DE 2008, E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3551/lei_complementar_2391.2022_-_complementar_-_reestruturacao_normativa_ouvidoria_-_lei_2333.2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3551/lei_complementar_2391.2022_-_complementar_-_reestruturacao_normativa_ouvidoria_-_lei_2333.2022.pdf</t>
   </si>
   <si>
     <t>"LEI COMPLEMENTAR Nº 2391/2022 DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 7º DA LEI MUNICIPAL 2333/2022 E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3580/projeto_de_lei_151.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3580/projeto_de_lei_151.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_ldo.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 151/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1326 – Pavimentação Asfáltica, Drenagem de Águas Pluviais e Sinalização no Bairro Jardim IPÊ Total........................R$ 2.423.364,84".</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3018/lei_municipal_n228214012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3018/lei_municipal_n228214012022.pdf</t>
   </si>
   <si>
     <t>Lei Municipal n° 2282/2022 "ALTERA O ANEXO DA LEI MUNICIPAL N.0 1402/2017, E DA OUTRAS PROVIDÊNCIAS"._x000D_
 O PREFEITO MUNICIPAL DE PARANATINGA-MT, SR. JOSIMAR MARQUES BARBOSA, NO USO DAS ATRIBUIÇÕES LEGAIS, FAZ SABER QUE A CÂMARA MUNICIPAL APROVOU E ELE SANCIONA A SEGUINTE LEI".</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3019/lei_municipal_n228314012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3019/lei_municipal_n228314012022.pdf</t>
   </si>
   <si>
     <t>Lei Mucipal n° 2283/2022 "AUTORIZA O PODER EXECUTIVO CONCEDER RECOMPOSIÇÃO DA PERDA SALARIAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDENCIAS. "</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3020/lei_municipal_n228414012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3020/lei_municipal_n228414012022.pdf</t>
   </si>
   <si>
     <t>LEI Municipal n° 2284/2022"AUTORIZA O PODER EXECUTIVO CONCEDER RECOMPOSIÇÃO DA PERDA SALARIAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS DA EDUCAÇÃO, NOS TERMOS DA LEI 533/2008 E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3021/lei_municipal_n228514012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3021/lei_municipal_n228514012022.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N°2285/2022 "FIXA O SUBSÍDIO DO PREFEITO, DO VICE PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DA PREFEITURA E CÂMARA MUNICIPAL, E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3022/lei_municipal_n228614012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3022/lei_municipal_n228614012022.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N°2286/2022"Dispões sobre Revisão Gera Anual a— RGA, aos servidores públicos municipais de provimento efetivo do Poder Legislativo Municipal, referente aos exercícios do ano de 2019, 2020 e 2021; Cria o Cargo de Assessor Parlamentar; Altera o valor do vencimento do cargo de Assessor Jurídico da Presidência e demais Cargos Comissionados; Cria Funções Gratificada — FG e estabelece Gratificação de Função - CF."</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3073/lei_2287.2022_-_alteracao_da_nomeclatura_do_cargo_de_agente_de_desenvolvimento_-_gabiente.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3073/lei_2287.2022_-_alteracao_da_nomeclatura_do_cargo_de_agente_de_desenvolvimento_-_gabiente.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2287/2022. DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL 2175/2021 REFERENTE A NOMENCLATURA DO CARGO DE AGENTE DE DESENVOLVIMENTO E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3074/lei_2288.2022_-_reajuste_subsidios_-_rga_-_8__5__cargos_diretor_chefe_de_divisao_e_outros.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3074/lei_2288.2022_-_reajuste_subsidios_-_rga_-_8__5__cargos_diretor_chefe_de_divisao_e_outros.pdf</t>
   </si>
   <si>
     <t>''LEI   Nº 2288/2022 ALTERA O ANEXO DA LEI MUNICIPAL N.º 1402/2017, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3075/lei_2289.2022_-_retifica_tabela_da_lei_2284.2022_-_perda_salarial_-_rga_-_1_e_2_parcelas_85-_cargos_lei_533.2008.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3075/lei_2289.2022_-_retifica_tabela_da_lei_2284.2022_-_perda_salarial_-_rga_-_1_e_2_parcelas_85-_cargos_lei_533.2008.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2289/2022. RETIFICA ANEXO DA LEI Nº 2284 DE 19 DE JANEIRO DE 2022 QUE AUTORIZA PODER EXECUTIVO CONCEDER RECOMPOSIÇÃO DA PERDA SALARIAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS DA EDUCAÇÃO, NOS TERMOS DA LEI 533/2008 E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3076/lei_2290.2022_-_retifica_tabela_da_lei_2283.2022_-_perda_salarial_-_rga_-_1_e_2_parcelas_85-_cargos_lei_035.2003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3076/lei_2290.2022_-_retifica_tabela_da_lei_2283.2022_-_perda_salarial_-_rga_-_1_e_2_parcelas_85-_cargos_lei_035.2003.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2290/2022. RETIFICA ANEXO DA LEI Nº 2283 DE 19 DE JANEIRO DE 2022 QUE AUTORIZA PODER EXECUTIVO CONCEDER RECOMPOSIÇÃO DA PERDA SALARIAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS REGIDOS PELA LEI N. 035/2003 E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3077/lei_2291.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3077/lei_2291.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2291/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1294  – Realização de Processo Seletivo Simplificado de Provas e Títulos. Total.........R$            27.000,00.''</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3078/lei_2292.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3078/lei_2292.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2292/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1294  – Realização de Processo Seletivo Simplificado de Provas e Títulos. Total.........R$            27.000,00.''</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3079/lei_2293.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3079/lei_2293.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2293/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2022   POR     ANULAÇÃO  E     REMANEJAMENTO E DÁ OUTRAS  PROVIDÊNCIAS. Projeto/Atividade: 1294  – Realização de Processo Seletivo Simplificado de Provas e Títulos. Total............................................................................................................R$            27.000,00.''</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3080/lei_2294.2022_-_excesso_-_2022_-_manutencao_mt_130_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3080/lei_2294.2022_-_excesso_-_2022_-_manutencao_mt_130_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2294/2022. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1295 – Manutenção e Conservação da Rodovia MT 130 no Município. Total...........R$          437.380,42.''</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3081/lei_2295.2022_-_excesso_-_2022_-_manutencao_mt_130_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3081/lei_2295.2022_-_excesso_-_2022_-_manutencao_mt_130_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2295/2022. INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1295 – Manutenção e Conservação da Rodovia MT 130 no Município. Total.........R$          437.380,42.''</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3082/lei_2296.2022_-_excesso_-_2022_-_manutencao_mt_130_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3082/lei_2296.2022_-_excesso_-_2022_-_manutencao_mt_130_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2296/2022. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS 	PROVIDÊNCIAS. Projeto/Atividade: 1295 – Manutenção e Conservação da Rodovia MT 130 no Município. Total.......R$          437.380,42.''</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3083/lei_2297.2022_-_excesso_-_2022_-_aparelho_de_ultrassonografia_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3083/lei_2297.2022_-_excesso_-_2022_-_aparelho_de_ultrassonografia_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2297/2022. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1296 – Aquisição de 01 (um) Aparelho de Ultrassonografia. Total..........R$                147.500,00.''</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3084/lei_2298.2022_-_excesso_-_2022_-_aparelho_de_ultrassonografia_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3084/lei_2298.2022_-_excesso_-_2022_-_aparelho_de_ultrassonografia_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2298/2022. INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1296 – Aquisição de 01 (um) Aparelho de Ultrassonografia. Total.......R$                147.500,00.''</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3085/lei_2299.2022_-_excesso_-_2022_-_aparelho_de_ultrassonografia_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3085/lei_2299.2022_-_excesso_-_2022_-_aparelho_de_ultrassonografia_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2299/2022. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS 	PROVIDÊNCIAS. Projeto/Atividade: 1296 – Aquisição de 01 (um) Aparelho de Ultrassonografia. Total......R$                147.500,00.''</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3086/lei_2300.2022_-_camara_-_programa_jovem_aprendiz_-_ver._wellington_miranda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3086/lei_2300.2022_-_camara_-_programa_jovem_aprendiz_-_ver._wellington_miranda.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2300/2022. INSTITUI O PROGRAMA MUNICIPAL DE JOVEM APRENDIZ PELA ADMINISTRAÇÃO DIRETA E INDIRETA DOS PODERES PÚBLICOS MUNICIPAIS LEGISLATIVO E EXECUTIVO DE PARANATINGA E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3087/lei_2301.2022_-_camara_-_resolucao_micro_empresa_-_microempreendedor_-_ver._wellington.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3087/lei_2301.2022_-_camara_-_resolucao_micro_empresa_-_microempreendedor_-_ver._wellington.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2301/2022. REGULAMENTA O TRATAMENTO FAVORECIDO, DIFERENCIADO E SIMPLIFICADO PARA AS MICROEMPRESAS, EMPRESAS DE PEQUENO PORTE, MICROEMPREENDEDOR INDIVIDUAL E AGRICULTORES FAMILIARES NO ÂMBITO DAS COMPRAS PÚBLICAS DO PODERES LEGISLATIVO E EXECUTIVO DE PARANATINGA-MT”.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3137/lei_2302.2022_-_criacao_de_equipe_multiprofissional_-_assistente_-_psicologo_-_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3137/lei_2302.2022_-_criacao_de_equipe_multiprofissional_-_assistente_-_psicologo_-_educacao.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2302/2022 DISPÕE SOBRE A CRIAÇÃO DE EQUIPE MULTIPROFISSIONAL ESTABELECIDA NA SECRETARIA DE EDUCAÇÃO E CULTURA PARA ATENDIMENTO NA REDE PÚBLICA DE EDUCAÇÃO BÁSICA DE PARANATINGA -MT.''</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3138/lei_2303.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3138/lei_2303.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2303/2022. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1297 – Aplicação de Lama Asfáltica e Tapa Buracos p/ Recuperação de Diversas Ruas. Total......R$          446.716,04.''</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3139/lei_2304.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3139/lei_2304.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2304/2022. INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1297 – Aplicação de Lama Asfáltica e Tapa Buracos p/ Recuperação de Diversas Ruas. Total........R$          446.716,04.''</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3140/lei_2305.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3140/lei_2305.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2305/2022. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL      ESPECIAL          NA LOA/2022   POR     ANULAÇÃO     E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1297 – Aplicação de Lama Asfáltica e Tapa Buracos p/ Recuperação de Diversas Ruas. Total........................................................................................................R$          446.716,04.''</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3141/lei_2306.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3141/lei_2306.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2306/2022. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1298 – Aquisição de Lama Asfáltica p/ Recuperação de Diversas Ruas – Convenio 554/2020.  Total.......................................R$              373.912,02.''</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3142/lei_2307.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3142/lei_2307.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2307/2022. INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1298 – Aquisição de Lama Asfáltica p/ Recuperação de Diversas Ruas – Convenio 554/2020. Total...............................................................................................R$              373.912,02.''</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3143/lei_2308.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3143/lei_2308.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2308/2022. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR  EXCESSO DE ARRECADAÇÃO  E DÁ   OUTRAS 	PROVIDÊNCIAS. Projeto/Atividade: 1298 – Aquisição de Lama Asfáltica p/ Recuperação de Diversas Ruas – Convenio 554/2020.Total...............................................................................................R$              373.912,02.''</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3144/lei_2309.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3144/lei_2309.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2309/2022. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade:  1301 – Execução do Cofinanciamento do FEAS/2021. Natureza de Despesa: Total.............R$            102.672,72.''</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3145/lei_2310.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3145/lei_2310.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2310/2022. INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade:  1301 – Execução do Cofinanciamento do FEAS/2021. Natureza de Despesa:  Total......R$  102.672,72.''</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3146/lei_2311.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3146/lei_2311.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2311/2022. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR    CRÉDITOS ADICIONAL   ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ   OUTRAS PROVIDÊNCIAS. Projeto/Atividade:  1301 – Execução do Cofinanciamento do FEAS/2021. Natureza de Despesa: Total......R$            102.672,72.''</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3147/lei_complementar_2312.2022_-_altera_o_2o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3147/lei_complementar_2312.2022_-_altera_o_2o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf</t>
   </si>
   <si>
     <t>''LEI COMPLEMENTAR Nº 2312/2022 DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 2º, IX, DA LEI MUNICIPAL 1529/2017 E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3148/lei_2313.2022_-_denominacao_para_anel_viario_-_mt130_-_dante_oliveira_e_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3148/lei_2313.2022_-_denominacao_para_anel_viario_-_mt130_-_dante_oliveira_e_silva.pdf</t>
   </si>
   <si>
     <t>''LEI N. º 2313/2022 DISPÕE SOBRE DENOMINAÇÃO DO ANEL VIÁRIO LOCALIZADO JUNTO AO ENTRONCAMENTO DA MT 130 (PARQUE DE EXPOSIÇÕES) COM FINALIZAÇÃO JUNTO A AVENIDA XV DE NOVEMBRO (CEMITÉRIO MUNICIPAL) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3149/lei_2314.2022_-_doacao_-_contribuicao_-_festa_do_laco_-_cultura.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3149/lei_2314.2022_-_doacao_-_contribuicao_-_festa_do_laco_-_cultura.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2314/2022 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM R$ 20.000,00 (VINTE MIL REAIS) PARA O EVENTO DO LAÇO COMPRIDO 1ª PROVA DE LAÇO COMPRIDO DA ASSOCIAÇÃO DO LAÇO COMPRIDO DE PARANATINGA-MT DO DIA 01/04/2022 A 03/04/2022, ALÉM DE FORNECIMENTO DE CAMINHÃO PIPA, DOIS CONTAINERS PEGA TUDO, E ESTRUTURA DE SOM, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3192/lei_2316.2022_-_instituicao_do_refis_-_2022_-_tributacao_-_financas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3192/lei_2316.2022_-_instituicao_do_refis_-_2022_-_tributacao_-_financas.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2316/2022 INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL ANUAL (REFIS 2022) DO MUNICÍPIO DE PARANATINGA, ESTADO DO MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3193/lei_2317.2022_-_corrige_valores_das_concessao_de_diarias_-_altera_lei_1658.2018_-_servidores_-_2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3193/lei_2317.2022_-_corrige_valores_das_concessao_de_diarias_-_altera_lei_1658.2018_-_servidores_-_2022.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2317/2022. DISPÕE SOBRE ATUALIZAÇÃO MONETÁRIA DOS VALORES DE DIÁRIAS NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3194/lei_2318.2022_-_copa_comercio_de_futsal_2022_-_doacao_premiacao_-_esporte.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3194/lei_2318.2022_-_copa_comercio_de_futsal_2022_-_doacao_premiacao_-_esporte.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2318/2022 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 7.280,00 (SETE MIL E DUZENTOS E OITENTA REAIS) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3195/lei_2319.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3195/lei_2319.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2319/2022. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR   EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3196/lei_2320.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3196/lei_2320.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2320/2022. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1302 – Construção da Praça Flamboyant. Total...............................................................................................R$              621.320,76.''</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3197/lei_2321.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3197/lei_2321.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2321/2022. INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1302 – Construção da Praça Flamboyant. Total...................................................................................R$              621.320,76.''</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3198/lei_2322.2022_-_camara__-_criacao_de_funcao_gratificada_-_fg_-_mudanca_da_lei_2286.2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3198/lei_2322.2022_-_camara__-_criacao_de_funcao_gratificada_-_fg_-_mudanca_da_lei_2286.2022.pdf</t>
   </si>
   <si>
     <t>''LEI CM Nº 2322/2022. DISPÕE SOBRE A CRIAÇÃO DE FUNÇÃO GRATIFICADA NA LEI Nº 2286/2022, E DA OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3199/lei_2323.2022_-_camara__-_numero_de_vagas_agente_administrativo_-_ag_-_vaga_concurso.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3199/lei_2323.2022_-_camara__-_numero_de_vagas_agente_administrativo_-_ag_-_vaga_concurso.pdf</t>
   </si>
   <si>
     <t>''LEI CM Nº 2323/2022. ELEVA O NÚMERO DE VAGAS DO CARGO DE AGENTE ADMINISTRATIVO, E DA OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3200/lei_2324.2022_-_camara_-_diaria_legislativo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3200/lei_2324.2022_-_camara_-_diaria_legislativo.pdf</t>
   </si>
   <si>
     <t>''LEI CM Nº 2324/2022 DISPÕE SOBRE ALTERAÇÃO DOS INCISOS, I, II E III DO ART. 6º DA LEI 1520/2017, A CONCESSÃO DE DIÁRIAS NO PODER LEGISLATIVO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3293/lei_2333.2022_-_criacao_da_ouvidoria_geral_-_nos_termos_da_lei_federal_13.640.2017_-_normativa_ouvidoria.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3293/lei_2333.2022_-_criacao_da_ouvidoria_geral_-_nos_termos_da_lei_federal_13.640.2017_-_normativa_ouvidoria.pdf</t>
   </si>
   <si>
     <t>"LEI N°2333/2022 ALTERAÇÃO DA ESTRUTURA DA UNIDADE DEOUVIDORIA GERAL DA PREFEITURA MUNICIPAL DE _x000D_
 PARANATINGA – MT, E DAS OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3294/lei_2334.2022_-_complementar_-_alteracao_da_lei_1402.2017_-_estrutura_administrativa_-_ouvidoria_-_diretor_sefaz_-_criacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3294/lei_2334.2022_-_complementar_-_alteracao_da_lei_1402.2017_-_estrutura_administrativa_-_ouvidoria_-_diretor_sefaz_-_criacao.pdf</t>
   </si>
   <si>
     <t>“LEI N°2334/2022 DISPÕE SOBRE A ALTERAÇÃO DA LEI DE Nº 1402/2017 DE 23 DE JANEIRO DE 2017 ESTRUTURA ADMINISTRATIVA E A LEI 2175 DE 01 DE JUNHO DE 2021 - E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3295/lei_2335.2022_-_especial_anulacao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3295/lei_2335.2022_-_especial_anulacao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_ppa.pdf</t>
   </si>
   <si>
     <t>“LEI N°2335/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL –PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”Projeto/Atividade: 1303 – Conclusão do Pórtico da Escola Municipal Vista Alegre. Total............R$ 15.703,33."</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3296/lei_2336.2022_-_especial_anulacao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3296/lei_2336.2022_-_especial_anulacao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_ldo.pdf</t>
   </si>
   <si>
     <t>“LEI N°2336/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS. ” Projeto/Atividade: 1303 – Conclusão do Pórtico da Escola Municipal Vista Alegre. Total..........R$ 15.703,33."</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3297/lei_2337.2022_-_especial_anulacao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3297/lei_2337.2022_-_especial_anulacao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI N°2337/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2022 POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1303 – Conclusão do Pórtico da Escola Municipal Vista Alegre. Total........R$ 15.703,33."</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3298/lei_2338.2022_-_criacao_de_cargos_-_inspecao_sanitaria_-_medico_veterinario_-_agricutlura.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3298/lei_2338.2022_-_criacao_de_cargos_-_inspecao_sanitaria_-_medico_veterinario_-_agricutlura.pdf</t>
   </si>
   <si>
     <t>"LEI N°2338/2022 DISPÕE SOBRE A CRIAÇÃO DE CARGOS PARAATENDER AS FUNÇÕES DE INSPEÇÃOSANITÁRIA E INDUSTRIAL DE PRODUTOS DEORIGEM ANIMAL E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3342/lei_2339.2022_-_doacao_-_movimento_acampamento_senior_-_igreja_catolica.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3342/lei_2339.2022_-_doacao_-_movimento_acampamento_senior_-_igreja_catolica.pdf</t>
   </si>
   <si>
     <t>“LEI MUNICIPAL N°2339/2022 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 20.000,00 (VINTE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3343/lei_2340.2022_-_excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3343/lei_2340.2022_-_excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>“LEI MUNICIPAL N°2340/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1304 – MT mais Cirurgias Eletivas Total...............R$ 183.002,58."</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3344/lei_2341.2022_-_excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3344/lei_2341.2022_-_excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>“LEI MUNICIPAL N°2341/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1304 – MT mais Cirurgias Eletivas Total......................R$ 183.002,58."</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3345/lei_2342.2022_-_excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3345/lei_2342.2022_-_excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL N°2342/2022 AUTORIZA O PODER EXECUTIVOMUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1304 – MT mais Cirurgias Eletivas Total..................................R$ 183.002,58."</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3346/lei_2343.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3346/lei_2343.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_ppa.pdf</t>
   </si>
   <si>
     <t>“LEI MUNICIPAL N°2343/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1305 – Aquisição de Trator Agrícola para o Município Total...............R$ 200.000,00</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3347/lei_2344.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3347/lei_2344.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_ldo.pdf</t>
   </si>
   <si>
     <t>“LEI MUNICIPAL N°2344/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1305 – Aquisição de Trator Agrícola para o Município Total.......................R$ 200.000</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3348/lei_2345.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3348/lei_2345.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL N°2345/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1305 – Aquisição de Trator Agrícola para o Município. Total..........R$ 200.000,00."</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3349/lei_2346.2022_-_complementar_-_alteracao_do_art._292_-_lei_024.97_-_cessao_servidor_-_excecao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3349/lei_2346.2022_-_complementar_-_alteracao_do_art._292_-_lei_024.97_-_cessao_servidor_-_excecao.pdf</t>
   </si>
   <si>
     <t>“LEI MUNICIPAL N°2346/2022 DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 292 DA LEI MUNICIPAL 024/97 E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3350/lei_2347.2022_-_doacao_-_igreja_evangelica_luterana_no_brasil.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3350/lei_2347.2022_-_doacao_-_igreja_evangelica_luterana_no_brasil.pdf</t>
   </si>
   <si>
     <t>“LEI MUNICIPAL N°2347/2022 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 8.000,00 (OITO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1102 – PROMOÇÃO DE EVENTOS CULTURAIS: FESTAS CULTURAIS Elemento de Despesa: 3350.41.00.00.00 – CONTRIBUIÇÕES."</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3351/lei_2348.2022_-_doacao_combustivel_associacao_mini_produtores_colorado_-_agricultura.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3351/lei_2348.2022_-_doacao_combustivel_associacao_mini_produtores_colorado_-_agricultura.pdf</t>
   </si>
   <si>
     <t>“LEI MUNICIPAL N°2348/2022 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM COMBUSTÍVEL PARA ASSOCIAÇÃO DOS MINI E PEQUENOS PRODUTORES DÁ OUTRAS PROVIDÊNCIAS Elemento de Despesa: 3.3.90.32.00.00 – MATERIAL, BEM OU SERVIÇO PARA DISTRUIÇÃO GRATUITA."</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3352/lei_2349.2022_-_alteracao_da_lei_2316_refis_2022_-_tributacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3352/lei_2349.2022_-_alteracao_da_lei_2316_refis_2022_-_tributacao.pdf</t>
   </si>
   <si>
     <t>“LEI MUNICIPAL N°2349/2022 DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2316 DE 23 DE MARÇO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3353/lei_2350.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3353/lei_2350.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>“LEI MUNICIPAL N°2350/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1306 – Aquisição de Veiculo p/ Educação Total............R$ 160.000,00."</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3354/lei_2351.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3354/lei_2351.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>“LEI MUNICIPAL N°2351/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1306 – Aquisição de Veiculo p/ Educação Total................R$ 160.000,00."</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3355/lei_2352.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3355/lei_2352.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL N°2352/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1306 – Aquisição de Veiculo p/ Educação Total.........................R$160.000,00."</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3356/lei_2353.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3356/lei_2353.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_ppa.pdf</t>
   </si>
   <si>
     <t>“LEI MUNICIPAL N°2353/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL –PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2141 – Manutenção das atividades do SIM – Serviço de Inspeção Municipal Total........................R$ 300.000,00."</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3357/lei_2354.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3357/lei_2354.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_ldo.pdf</t>
   </si>
   <si>
     <t>“LEI MUNICIPAL N°2354/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2141 – Manutenção das atividades do SIM – Serviço de Inspeção Municipal. Total...............R$ 300.000,00."</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3358/lei_2355.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3358/lei_2355.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL N°2355/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2022 POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 2141 – Manutenção das atividades do SIM – Serviço de Inspeção Municipal Total...........R$ 300.000,00."</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3359/lei_2356.2022_-_alteracao_da_lei_n._2338.2022_-_cria_cargos_secretaria_de_agricultura_-_medico_veterinario_e_inspecao_sanitaria.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3359/lei_2356.2022_-_alteracao_da_lei_n._2338.2022_-_cria_cargos_secretaria_de_agricultura_-_medico_veterinario_e_inspecao_sanitaria.pdf</t>
   </si>
   <si>
     <t>“LEI MUNICIPAL N°2356/2022 DISPÕE SOBRE A ALTERAÇÃO DA LEI 2338 DE 01 DE ABRIL DE 2022 SECRETARIA MUNICIPAL DE AGRICULTURA E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 2141 – Manutenção das atividades do SIM – Serviço de Inspeção Municipal."</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3360/lei_2357.2022_-_autorizacao_-_processo_seletivo_simplificado_-_2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3360/lei_2357.2022_-_autorizacao_-_processo_seletivo_simplificado_-_2022.pdf</t>
   </si>
   <si>
     <t>“LEI MUNICIPAL N°2357/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR O PROCESSO SELETIVO SIMPLIFICADO PARA ATENDER NECESSIDADES EXCEPCIONAIS OU DA SECRETARIA MUNICIPAL AGRICULTURA DO MUNICÍPIO DE PARANATINGA-MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3388/lei_2358.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3388/lei_2358.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>“LEI MUNICIPAL N°2358/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1307 - Construção de Escola com 6 salas no Município de Paranatinga Total.......R$4.177.541,81."</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3389/lei_2359.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3389/lei_2359.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>“LEI MUNICIPAL N°2359/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1307 - Construção de Escola com 6 salas no Município de Paranatinga Total...........R$4.177.541,81. ”</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3390/lei_2360.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3390/lei_2360.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL N°2360/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1307 - Construção de Escola com 6 salas no Município de Paranatinga Total...........R$ 4.177.541,81."</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3391/lei_2361.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3391/lei_2361.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_ppa.pdf</t>
   </si>
   <si>
     <t>“LEI MUNICIPAL N°2361 INCLUI NOS ANEXOS DO PLANO PLURIANUAL –PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1308 – Construção de Câmara Fria Total.............................R$164.700,00.”</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3392/lei_2362.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3392/lei_2362.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_ldo.pdf</t>
   </si>
   <si>
     <t>“LEI MUNICIPAL N°2362/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1308 – Construção de Câmara Fria Total...................R$164.700,00 ”</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3393/lei_2363.2022_-_special_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3393/lei_2363.2022_-_special_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL N°2363/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2022 POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1308 – Construção de Câmara Fria Total...................R$ 164.700,00."</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3414/lei_2364.2022_-_doacao_mister_universo_kids_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3414/lei_2364.2022_-_doacao_mister_universo_kids_-_gabinete.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2364/2022 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM AUXÍLIO FINANCEIRO AOS CANDIDATOS PARANATINGUENSE NO MISTER UNIVERSO KIDS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3458/lei_2365.2022_-_extingui_cargo_de_costureira_e_instrutor_de_dancas_e_criar_cargo_de_coor._mun._do_cadastro_unico_-_funcao_gratificada_-_fg_-_lei_14.284.2021_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3458/lei_2365.2022_-_extingui_cargo_de_costureira_e_instrutor_de_dancas_e_criar_cargo_de_coor._mun._do_cadastro_unico_-_funcao_gratificada_-_fg_-_lei_14.284.2021_.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL 2365/2022 DISPÕE SOBRE A CRIAÇÃO DA FUNÇÃO GRATIFICADA DE COORDENAÇÃO DO CADASTRO UNICO/PAB DO MUNICÍPIO DE PARANATINGA- MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3467/lei_2366.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3467/lei_2366.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2366/2022 “INCLUI NOS ANEXOS DO PLANO PLURIANUAL –PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1314 – Aquisição de Imóveis Total.....R$ 260.418,00."</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3468/lei_2367.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3468/lei_2367.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 2367/2022“INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3469/lei_2368.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3469/lei_2368.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2368/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL      ESPECIAL          NA LOA/2022   POR     ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1314 – Aquisição de Imóveis Total....................R$ 260.418,00."</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3470/lei_2369.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3470/lei_2369.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2369/2022“INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade:  1313 – Aquisição de Equipamento Material Permanente p/ Vigilância Epidemiológica Total................R$ 5.000,00."</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3471/lei_2370.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3471/lei_2370.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2370/2022“INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade:  1313 – Aquisição de Equipamento Material Permanente p/ Vigilância Epidemiológica Total.........R$ 5.000,00."</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3472/lei_2371.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-__saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3472/lei_2371.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-__saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2371/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade:  1313 – Aquisição de Equipamento Material Permanente p/ Vigilância Epidemiológica Total..........R$ 5.000,00."</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3473/lei_2372.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3473/lei_2372.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2372/2022“INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade:  1311 – Aquisição de Equipamento Material Permanente p/ Saúde Bucal Total............................R$39.900,00."</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3474/lei_2373.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3474/lei_2373.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2373/2022“INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade:  1311 – Aquisição de Equipamento Material Permanente p/ Saúde Bucal Total.........R$ 39.900,00."</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3475/lei_2374.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3475/lei_2374.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2374/202AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade:  1311 – Aquisição de Equipamento Material Permanente p/ Saúde Bucal Total..........R$ 39.900,00."</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3476/lei_2375.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3476/lei_2375.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 2375/2022“INCLUI NOS ANEXOS DO PLANO PLURIANUAL –PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3477/lei_2376.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3477/lei_2376.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2376/2022“INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade:  1312 – Aquisição de Equipamento Material Permanente p/ Unidade de Atenção Especializada em Saúde Total.................R$ 12.261,21."</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3478/lei_2377.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3478/lei_2377.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2377/2022AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade:  1312 – Aquisição de Equipamento Material Permanente p/ Unidade de Atenção Especializada em Saúde Total........................R$12.261,21."</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3479/lei_2378.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3479/lei_2378.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2378/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL –PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2142 – Custeio no Âmbito da Atenção Primaria a Saúde Total............R$ 208.749,23."</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3480/lei_2379.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3480/lei_2379.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2379/2022“INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2142 – Custeio no Âmbito da Atenção Primaria a Saúde Total...................R$ 208.749,23."</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3481/lei_2380.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3481/lei_2380.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2380/2022AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 2142 – Custeio no Âmbito da Atenção Primaria a Saúde Total...............R$ 208.749,23."</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3482/lei_2381.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3482/lei_2381.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2381/2022“INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1309 – Aquisição de Equip. e Material Permanente p/ Unidade Básica de Saúde – ESF I e V Total..............R$ 53.489,95."</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3483/lei_2382.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3483/lei_2382.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2382/2022 “INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1309 – Aquisição de Equip. e Material Permanente p/ Unidade Básica de Saúde – ESF I e V Total........R$ 53.489,95."</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3484/lei_2383.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3484/lei_2383.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2383/2022AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1309 – Aquisição de Equip. e Material Permanente p/ Unidade Básica de Saúde – ESF I e V Total..................R$53.489,95."</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3485/lei_2384.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3485/lei_2384.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2384/2022“INCLUI NOS ANEXOS DO PLANO PLURIANUAL –PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade:  1310 – Incremento Financeiro de Investimento do Eixo Estrutura do Qualificar - SUS Total..............R$ 9.130,23."</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3486/lei_2385.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3486/lei_2385.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2385/2022“INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade:  1310 – Incremento Financeiro de Investimento do Eixo Estrutura do Qualificar - SUS Total...........R$9.130,23."</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3487/lei_2386.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3487/lei_2386.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2386/2022AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade:  1310 – Incremento Financeiro de Investimento do Eixo Estrutura do Qualificar - SUS Total................................R$9.130,23."</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3488/lei_2387.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_maio_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3488/lei_2387.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_maio_-_gabinete.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2387/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3489/lei_2388.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3489/lei_2388.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2388/2022“INCLUI NOS ANEXOS DO PLANO PLURIANUAL –PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1315 – Custeio dos Serviços de Média e Alta Complexidade Total...........R$100.000,00."</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3490/lei_2389.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3490/lei_2389.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2389/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1315 – Custeio dos Serviços de Média e Alta Complexidade Total................R$100.000,00."</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3491/lei_2390.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3491/lei_2390.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI MUNICIPAL Nº 2390/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1315 – Custeio dos Serviços de Média e Alta Complexidade Total..........R$ 100.000,00."</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3552/lei_2392.2022_-_autoriza_firmar_convenio_com_consorcio_aris_mt_-_meio_ambiente.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3552/lei_2392.2022_-_autoriza_firmar_convenio_com_consorcio_aris_mt_-_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2392/2022 AUTORIZA O MUNICÍPIO DE PARANATINGA-MT A INTEGRAR O CONSÓRCIO PÚBLICO INTERMUNICIPAL DE SANEAMENTO BÁSICO – ARIS-MT OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3553/lei_2393.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3553/lei_2393.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2393/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1316 – Perfuração de 09 Poços Tubular Profundo Total...................R$ 1.605.708,00."</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3554/lei_2394.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3554/lei_2394.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2394/2022“INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1316 – Perfuração de 09 Poços Tubular Profundo Total.........................R$ 1.605.708,00."</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3555/lei_2395.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3555/lei_2395.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2395/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1316 – Perfuração de 09 Poços Tubular Profundo Total ...............R$1.605.708,00."</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3573/lei_2396.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3573/lei_2396.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2396/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1317 – Aquisição de Ônibus Escolar  Total..........................R$ 450.000,00".</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3574/lei_2397.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3574/lei_2397.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2397/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1317 – Aquisição de Ônibus Escolar  Total....................R$ 450.000,00".</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3575/lei_2398.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3575/lei_2398.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2398/2022AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1317 – Aquisição de Ônibus Escolar  Total...........................R$ 450.000,00".</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3576/lei_2399.2022_-_superavit_2022_-_manutencao_secretarias_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3576/lei_2399.2022_-_superavit_2022_-_manutencao_secretarias_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2399/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1318 – Manutenção do Transporte Escolar II Total do Superávit Financeiro.........................R$ 6.163.000,00".</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3577/lei_2400.2022_-_superavit_2022_-_manutencao_secretarias_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3577/lei_2400.2022_-_superavit_2022_-_manutencao_secretarias_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2400/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1323 – Manutenção e Encargos com a Atenção Básica - II Total.....................................R$ 6.163.000,00".</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3578/lei_2401.2022_-_superavit_2022_-_manutencao_secretarias_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3578/lei_2401.2022_-_superavit_2022_-_manutencao_secretarias_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2401/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA 2022 POR SUPERAVIT FINANCEIRO E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1318 – Manutenção do Transporte Escolar II Total...........................R$ 6.163.000,00".</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3620/lei_2402.2022_-_cria_o_cargo_de_diretor_a_da_casa_transitoria.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3620/lei_2402.2022_-_cria_o_cargo_de_diretor_a_da_casa_transitoria.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2402/2022 DISPÕE SOBRE A ALTERAÇÃO DA LEI DE Nº 1402 DE 23 DE JANEIRO DE 2017 – ESTRUTURA ADMINISTRATIVA - E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3609/lei_2403.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3609/lei_2403.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2403/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL –PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1324 – Perfuração de 01 Poços Artesiano – E.M. Etnia Xavante Aldeia Arimatéia Total.......................R$ 178.412,00".</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3610/lei_2404.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3610/lei_2404.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2404/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1324 – Perfuração de 01 Poços Artesiano – E.M. Etnia Xavante Aldeia Arimatéia Total................R$ 178.412,00".</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3611/lei_2405.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3611/lei_2405.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2405/2022AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2022 POR ANULAÇÃO E _x000D_
 REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1324 – Perfuração de 01 Poços Artesiano – E.M. Etnia Xavante Aldeia Arimatéia Total................R$ 178.412,00".</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3612/lei_2406.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3612/lei_2406.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2406/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL –PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1325 – Perfuração de Poço Artesiano – Miniestádio Municipal Dedezão Total.....................R$ 178.412,00".</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3613/lei_2407.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3613/lei_2407.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2407/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1325 – Perfuração de Poço Artesiano – Miniestádio Municipal Dedezão Total.....................R$ 178.412,00".</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3614/lei_2408.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3614/lei_2408.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2408/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2022 POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1325 – Perfuração de Poço Artesiano – Miniestádio Municipal Dedezão Total.......................R$ 178.412,00".</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3615/lei_2409.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3615/lei_2409.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2409/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1326 – Pavimentação Asfáltica, Drenagem de Águas Pluviais e Sinalização no Bairro Jardim IPÊ Total..........................................R$ 2.423.364,84".</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3616/lei_2410.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3616/lei_2410.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2410/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1326 – Pavimentação Asfáltica, Drenagem de Águas Pluviais e Sinalização no Bairro Jardim IPÊ Total.........................R$ 2.423.364,84".</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3617/lei_2411.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3617/lei_2411.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2411/2022AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1326 – Pavimentação Asfáltica, Drenagem de Águas Pluviais e Sinalização no Bairro Jardim IPÊ Total.............R$2.423.364,84".</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3618/lei_2412.2022_-_vencimentos_dos_acs_e_ace_-_piso_-_ec120.2022_-_saude.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3618/lei_2412.2022_-_vencimentos_dos_acs_e_ace_-_piso_-_ec120.2022_-_saude.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2412/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIXAR OS VENCIMENTOS AOS AGENTES COMUNITÁRIOS DE SAÚDE – ACS E AOS AGENTES DE COMBATE ÀS ENDEMIAS – ACE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3655/lei_2413.2022_-_doacao_de_terreno_-_cearpa_ptga_-_meio_ambiente_-_ii.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3655/lei_2413.2022_-_doacao_de_terreno_-_cearpa_ptga_-_meio_ambiente_-_ii.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2413/2022 DISPÕE SOBRE DOAÇÃO DE UMA ÁREA DE TERRAS COM 10.500 M2 PARA A PARA A CONSTRUÇÃO DE UM CENTRO DE COLETA AFIM _x000D_
 DE ATENDER AS DEMANDAS DO MEIO AMBIENTE E AGRICULTURA DO MUNICIPIO E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3657/lei_2414.2022_-_altera_lei_1823_estrada_municipal_pa167_-_transporte.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3657/lei_2414.2022_-_altera_lei_1823_estrada_municipal_pa167_-_transporte.pdf</t>
   </si>
   <si>
     <t>"LEI N° 2414/2022 DISPÕE SOBRE A ALTERAÇÃO DA LEI 1823/2019 QUE VERSA SOBRE CRIAÇÃO DE ESTRADAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3658/lei_2415.2022_-_autoriza_o_poder_executivo_firmar_convenio_com_agua_boa_para_destinacao_final_dos_residuos_solidos.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3658/lei_2415.2022_-_autoriza_o_poder_executivo_firmar_convenio_com_agua_boa_para_destinacao_final_dos_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2415/2022 AUTORIZA O MUNICÍPIO DE PARANATINGA-MT, ATRAVÉS DO PODER EXECUTIVO, A CELEBRAR CONVÊNIO DE COOPERAÇÃO E GESTÃO COMPARTILHADA COM O MUNICÍPIO DE ÁGUA BOA, ESTADO DE MATO GROSSO, PARA FIM DE ESTABELECER COLABORAÇÃO FEDERATIVA NA _x000D_
 ORGANIZAÇÃO, REGULAÇÃO, FISCALIZAÇÃO E PRESTAÇÃO DOS SERVIÇOS PÚBLICOS MUNICIPAIS, DE DISPOSIÇÃO FINAL DE RESÍDUOS SÓLIDOS URBANOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3659/lei_2416.2022_-_compra_de_area_rural_para_construcao_de_aeroporto_-_aerodromo_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3659/lei_2416.2022_-_compra_de_area_rural_para_construcao_de_aeroporto_-_aerodromo_-_gabinete.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2416/2022 AUTORIZA O PODER EXECUTIVO DE PARANATINGA A ADQUIRIR IMÓVEL RURAL PARA INSTALAÇÃO DO AERÓDROMO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3660/lei_2417.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3660/lei_2417.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2417/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1327 – Incremento de Teto da Média e Alta Complexidade Total...........................R$ 206.594,91."</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3661/lei_2418.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3661/lei_2418.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2418/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1327 – Incremento de Teto da Média e Alta Complexidade Total................................R$ 206.594,91."</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3662/lei_2419.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3662/lei_2419.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2419/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS Projeto/Atividade: 1327 – Incremento de Teto da Média e Alta Complexidade Total...........................R$ 206.594,91."</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3663/lei_2420.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3663/lei_2420.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2420/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1329 – Incremento Temporário ao Custeio dos Serviços de Assistência Hospitalar e Ambulatorial II Total............................R$ 300.000,00."</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3664/lei_2421.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3664/lei_2421.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2421/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1329 – Incremento Temporário ao Custeio dos Serviços de Assistência Hospitalar e Ambulatorial II Total........................R$ 300.000,00."</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3665/lei_2422.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3665/lei_2422.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2422/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1329 – Incremento Temporário ao Custeio dos Serviços de Assistência Hospitalar e Ambulatorial II Total.......................................R$ 300.000,00."</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3666/lei_2423.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3666/lei_2423.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2423/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1328 – Incremento Temporário ao Custeio dos Serviços de Assistência Hospitalar e Ambulatorial I Total.............................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3667/lei_2424.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i__-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3667/lei_2424.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i__-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2424/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1328 – Incremento Temporário ao Custeio dos Serviços de Assistência Hospitalar e Ambulatorial I Total..................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3668/lei_2425.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i__-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3668/lei_2425.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i__-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2425/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1328 – Incremento Temporário ao Custeio dos Serviços de Assistência Hospitalar e Ambulatorial I Total...................................R$ 1.000.000,00."</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3669/lei_2426.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3669/lei_2426.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2426/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1330 – Incremento Temporário ao Custeio dos Serviços de Atenção Primaria em Saúde I  Total..................................R$ 600.000,00."</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3670/lei_2427.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3670/lei_2427.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2427/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1330 – Incremento Temporário ao Custeio dos Serviços de Atenção Primaria em Saúde I Total..............R$ 600.000,00."</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3671/lei_2428.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3671/lei_2428.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2428/2022O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1330 – Incremento Temporário ao Custeio dos Serviços de Atenção Primaria em Saúde I Total..........R$ 600.000,00."</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3672/lei_2429.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3672/lei_2429.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2429/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1331 – Incremento Temporário ao Custeio dos Serviços de Atenção Primaria em Saúde II Total..........R$ 2.000.000,00."</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3673/lei_2430.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3673/lei_2430.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2430/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1331 – Incremento Temporário ao Custeio dos Serviços de Atenção Primaria em Saúde II Total.............................................................................................R$ 2.000.000,00."</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3674/lei_2431.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3674/lei_2431.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2431/2022AUTORIZA O PODER EXECUTIVOMUNICIPAL ABRIR CRÉDITOS  ADICIONAL ESPECIAL POR  EXCESSO DE ARRECADAÇÃO E _x000D_
  DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1331 – Incremento Temporário ao Custeio dos Serviços de Atenção Primaria em Saúde II  Total.................................R$ 2.000.000,00."</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3675/lei_2432.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3675/lei_2432.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2432/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1332 – Aquisição de Equip. Mat. Permanente p/ Unidade Básica de Saúde Total..................R$ 227.908,00."</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3676/lei_2433.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3676/lei_2433.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2433/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1332 – Aquisição de Equip. Mat. Permanente p/ Unidade Básica de Saúde Total..........................R$ 227.908,00."</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3677/lei_2434.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3677/lei_2434.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2434/2022AUTORIZA O PODER EXECUTIVOMUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR  EXCESSO DE ARRECADAÇÃO E  DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1332 – Aquisição de Equip. Mat. Permanente p/ Unidade Básica de Saúde Total........................R$ 227.908,00."</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3689/lei_2435.2022_-_doacao_premiacao_-_campeonato_de_futsal_amador_veterano_e_feminino_2022_-_esporte.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3689/lei_2435.2022_-_doacao_premiacao_-_campeonato_de_futsal_amador_veterano_e_feminino_2022_-_esporte.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2435/2022 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$13.500,00 (TREZE MIL E QUINHENTOS REAIS) E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS Elemento de Despesa: 3390.31.00.00 – Premiações Culturais, Cientificas e Desportivas Total. R$ 13.500,00."</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3690/lei_2436.2022_-_suplementacao_-_camara_-_excesso_-_2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3690/lei_2436.2022_-_suplementacao_-_camara_-_excesso_-_2022.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2436/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL SUPLEMENTAR POR ANULAÇÃO E SUPLEMENTAÇÃO E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3725/lei_2437.2022_-_indenizacao_a_contribuinte_-_flodoaldo_terra_de_moura_-_rua_vila_concordia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3725/lei_2437.2022_-_indenizacao_a_contribuinte_-_flodoaldo_terra_de_moura_-_rua_vila_concordia.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2437/2022 AUTORIZA O PODER EXECUTIVO A DESAPROPRIAR MEDIANTE INDENIZAÇÃO LOTE URBANO COM 2.237 METROS QUADRADOS, SITUADO NO BAIRRO CONCÓRDIA, AFIM DE FAVORECER FAMÍLIAS DAQUELA LOCALIDADE ATRAVÉS DE UMA NOVA RUA QUE RECEBERÁ INFRAESTRUTURA ADEQUADA PELO PODER PÚBLICO."</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3726/lei_2438.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_junho_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3726/lei_2438.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_junho_-_gabinete.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2438/2022 AUTORIZA O PODER EXECUTIVOMUNICIPAL ABRIR CRÉDITOSSUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3727/lei_2439.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3727/lei_2439.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2439/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1333 – Recuperação e Pavimentação Asfáltica Total.......................R$ 2.626.213,42."</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3728/lei_2440.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3728/lei_2440.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2440/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1333 – Recuperação e Pavimentação Asfáltica Total..........................................R$ 2.626.213,42."</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3729/lei_2441.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3729/lei_2441.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2441/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1333 – Recuperação e Pavimentação Asfáltica Total.....................R$ 2.626.213,42."</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3730/lei_2442.2022_-_consertos_-_manutencao_de_buracos_e_valas_-_aguas_de_paranatinga_-_vereadores.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3730/lei_2442.2022_-_consertos_-_manutencao_de_buracos_e_valas_-_aguas_de_paranatinga_-_vereadores.pdf</t>
   </si>
   <si>
     <t>"LEI CM Nº 2442/2022 DISPÕE SOBRE A OBRIGATORIEDADE DO CONSERTO DE BURACOS E VALAS ABERTOS NAS VIAS PÚBLICAS NO ÂMBITO DO MUNICÍPIO DE PARANATINGA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3752/lei_2443.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3752/lei_2443.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_ppa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2443/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1299 – Conclusão do Muro de Arrimo no Bairro Concordia Total...................R$ 12.561,48".</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3753/lei_2444.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3753/lei_2444.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_ldo.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2444/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDENCIAS Projeto/Atividade: 1299 – Conclusão do Muro de Arrimo no Bairro Concordia Total.......................R$ 12.561,48".</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3754/lei_2445.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3754/lei_2445.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_loa.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2445/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2022 POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1299 – Conclusão do Muro de Arrimo no Bairro Concordia Total........R$ 12.561,48".</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3756/lei_2446.2022_-_funcao_gratificada_-_sif_-_frigorifico_-_ag._de_inspencao_sanitaria_-_lei_193.2006.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3756/lei_2446.2022_-_funcao_gratificada_-_sif_-_frigorifico_-_ag._de_inspencao_sanitaria_-_lei_193.2006.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2446/2022 DISPÕE SOBRE A CRIAÇÃO DE GRATIFICAÇÃOPARA OS CARGOS DE INSPEÇÃO SANITÁRIA E INDUSTRIAL DE PRODUTOS DE ORIGEM _x000D_
 ANIMAL, QUE ATUAM JUNTO AO SERVIÇO DE INSPEÇÃO FEDERAL E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3782/lei_2447.2022_-_revogar_leis_de_doacao_de_terrenos_-_entidades_-_igrejas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3782/lei_2447.2022_-_revogar_leis_de_doacao_de_terrenos_-_entidades_-_igrejas.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2447/2022 AUTORIZA O EXECUTIVO MUNICIPAL A REVOGAR AS SEGUINTES LEIS DE Nº 836/2011, Nº 842/2011, Nº 531/2008, Nº 1487/2017, 1349/2016, Nº 076/95, Nº 890/2012, Nº 892/2012, Nº 1341/2016 E DE Nº 1285/2015 – E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3783/lei_2448.2022_-_doacao_de_terreno_-_nucleo_pm_santiago_do_norte_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3783/lei_2448.2022_-_doacao_de_terreno_-_nucleo_pm_santiago_do_norte_-_gabinete.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2448/2022 DISPÕE SOBRE DOAÇÃO DE UMA ÁREA DE TERRAS COM 4.606,16 M2 PARA O NÚCLEO DE POLÍCIA MILITAR NA REGIÃO DE SANTIAGO DO NORTE NO MUNICIPIO E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3798/lei_2449.2022_-_convenio_-_parceria_-_servico_odontologico_-_secret._saude_e_empresa_minerva_foods_-_saude.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3798/lei_2449.2022_-_convenio_-_parceria_-_servico_odontologico_-_secret._saude_e_empresa_minerva_foods_-_saude.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2449/2022 AUTORIZA O PODER EXECUTIVO A FIRMAR CONVENIO COM A EMPRESA MINERVA FOODS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3799/lei_2450.2022_-_suplementacao_com._excesso_-_2022_-_prefeitura_folha_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3799/lei_2450.2022_-_suplementacao_com._excesso_-_2022_-_prefeitura_folha_-_gabinete.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2450/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3800/lei_2451.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_setembro_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3800/lei_2451.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_setembro_-_gabinete.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2451/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3801/lei_2452.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_folha_-_educacao_-_1001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3801/lei_2452.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_folha_-_educacao_-_1001.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2452/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3802/lei_2453.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_folha_-_saude.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3802/lei_2453.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_folha_-_saude.pdf</t>
   </si>
   <si>
     <t>"LEI Nº 2453/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3803/lei_2454.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_credor_-_saude.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3803/lei_2454.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_credor_-_saude.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2454/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3804/lei_2455.2022_-_suplementacao_com_excesso_-_2022_-_auxilio_financeiro_-_saude.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3804/lei_2455.2022_-_suplementacao_com_excesso_-_2022_-_auxilio_financeiro_-_saude.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2455/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ESPECIAL    POR     EXCESSO    DE ARRECADAÇÃO  E   DÁ     OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3840/lei_2456.2022_-_criacao_fuppen_-__fundo_penitenciario_-_assistencia_social.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3840/lei_2456.2022_-_criacao_fuppen_-__fundo_penitenciario_-_assistencia_social.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2456/2022 “INSTITUI O FUNDO PENITENCIÁRIO DO MUNICÍPIO DE PARANATINGA-MT - FUNPPEN E DISPÕE SOBRE O CONSELHO MUNICIPAL _x000D_
 PENITENCIÁRIO -CONPEN DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3839/lei_2457.2022_-_suas_-_assistencia_-_2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3839/lei_2457.2022_-_suas_-_assistencia_-_2022.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2457/2022 DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL - SUAS NO MUNICÍPIO DE PARANATINGA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3841/lei_2458.2022_-_doacao_-_igreja_catolica_santo_antonio_maria_claret.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3841/lei_2458.2022_-_doacao_-_igreja_catolica_santo_antonio_maria_claret.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2458/2022 “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 15.000,00 (QUINZE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3863/lei_2459.2022_-_nova_planta_generica_de_valores_-_paranatinga_-_mt_-_financas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3863/lei_2459.2022_-_nova_planta_generica_de_valores_-_paranatinga_-_mt_-_financas.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2459/2022 “INSTITUI A NOVA PLANTA GENÉRICA DE VALORES DO MUNICÍPIO DE PARANATINGA – MT E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3864/lei_2460.2022_-_altera_o_2o_e_6o_do_artigo_2o_da_lei_1529.2017_-_percentual_40_consignados_servidores_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3864/lei_2460.2022_-_altera_o_2o_e_6o_do_artigo_2o_da_lei_1529.2017_-_percentual_40_consignados_servidores_-_gabinete.pdf</t>
   </si>
   <si>
     <t>LEI N° 2460/2022 “DISPÕE SOBRE A ALTERAÇÃO DOS § 2º e § 6º DO ARTIGO 2º, DA LEI MUNICIPAL 1529/2017, A QUAL AUTORIZA O LIMITE PERCENTUAL DE 40% PARA CONSIGNAÇÕES EM FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3869/lei_2461.2022_-_ldo_para_2023_-_2022_-_com_indicacao_vereadores.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3869/lei_2461.2022_-_ldo_para_2023_-_2022_-_com_indicacao_vereadores.pdf</t>
   </si>
   <si>
     <t>LEI N. º 2461/2022  “DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCICIO DE 2023 DO MUNICÍPIO DE PARANATINGA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3880/lei_2462.2022_-_suplementacao_com_excesso_-_2022_-_prefeitura_-_folha_-_fundeb_-_novembro.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3880/lei_2462.2022_-_suplementacao_com_excesso_-_2022_-_prefeitura_-_folha_-_fundeb_-_novembro.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2462/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3881/lei_2463.2022_-_suplementacao_com_excesso_-_prefeitura_credor_-_social_-_fethab_-_novembro.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3881/lei_2463.2022_-_suplementacao_com_excesso_-_prefeitura_credor_-_social_-_fethab_-_novembro.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2463/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3882/lei_2464.2022_-_alteracao_da_lei_2316_refis_2022_-_financas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3882/lei_2464.2022_-_alteracao_da_lei_2316_refis_2022_-_financas.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2464/2022 “DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2316 DE 23 DE MARÇO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3883/lei_2465.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3883/lei_2465.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2465/2022. “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS_x000D_
 PROVIDENCIAS Projeto/Atividade: 2143– Manutenção e Encargos com o FUNDEB 70% Fundamental II Total...........R$ 1.241.000,00".</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3884/lei_2466.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3884/lei_2466.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2466/2022. “INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS_x000D_
 PROVIDENCIAS Projeto/Atividade: 2143– Manutenção e Encargos com o FUNDEB 70% Fundamental II Total...........R$ 1.241.000,00.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3885/lei_2467.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3885/lei_2467.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2467/2022. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA 2022 POR SUPERAVIT FINANCEIRO E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 2143– Manutenção e Encargos com o FUNDEB 70% Fundamental I Total..............R$ 1.241.000,00".</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3886/lei_2468.2022_-_suplementacao_-_percentual_2022_-_6_-_mes_novembro_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3886/lei_2468.2022_-_suplementacao_-_percentual_2022_-_6_-_mes_novembro_-_gabinete.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2468/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3887/lei_2469.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3887/lei_2469.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_ppa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2469/2022. “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS_x000D_
 PROVIDENCIAS Projeto/Atividade: 1334 – Aquisição de Motoniveladora para o Município de Paranatinga/MT Total.............R$ 748.000,00".</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3888/lei_2470.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3888/lei_2470.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2470/2022. “INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS_x000D_
 PROVIDENCIAS Projeto/Atividade: 1334 – Aquisição de Motoniveladora para o Município de Paranatinga/MT Total................R$ 748.000,00".</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3889/lei_2471.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3889/lei_2471.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_loa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2471/2022. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1334 – Aquisição de Motoniveladora para o Município de Paranatinga/MT Total.............R$ 748.000,00".</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3902/lei_2472.2022_-_altera_lei_1493_2017_-_sobreaviso_-_saude.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3902/lei_2472.2022_-_altera_lei_1493_2017_-_sobreaviso_-_saude.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2472/2022 “ALTERA A LEI MUNICIPAL N.º 1493/2017, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3955/lei_2475.2022_-_criacao_da_funcao_gratificada_-_resp.__esocial_do_departamento_de_rh_-_administracao_-_ii.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3955/lei_2475.2022_-_criacao_da_funcao_gratificada_-_resp.__esocial_do_departamento_de_rh_-_administracao_-_ii.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2475/2022 DISPÕE SOBRE A CRIAÇÃO DA FUNÇÃO GRATIFICADA DE RESPONSÂVEL PELO E SOCIAL DO DEPARTAMENTO DE RECURSOS_x000D_
 HUMANOS DO MUNICÍPIO DE PARANATINGA- MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3956/lei_2476.2022_-_melhoramento_salarial_cargo_-_ag._fiscal._tributaria_i_e_operador_de_maq._rodoviarias_-_gabinete_-_ii.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3956/lei_2476.2022_-_melhoramento_salarial_cargo_-_ag._fiscal._tributaria_i_e_operador_de_maq._rodoviarias_-_gabinete_-_ii.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2476/2022 “AUTORIZA O PODER EXECUTIVOCONCEDER AUMENTO SALARIAL PARA O CARGO DE AGENTE DE FISCALIZAÇÃO TRIBUTÁRIA E_x000D_
 OPERADOR DE MÁQUINAS RODOVIÁRIAS E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3957/lei_2477.2022_-_camara_-_camara_mirim_no_municipio_-_ver._wellington.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3957/lei_2477.2022_-_camara_-_camara_mirim_no_municipio_-_ver._wellington.pdf</t>
   </si>
   <si>
     <t>LEI CM Nº 2477/2022 INSTITUI A CÂMARA MIRIM NO MUNICÍPIO DE PARANATINGA-MT E ESTABELECE NORMAS PARA SEU FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3586/mocao_de_aplauso_n1207072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3586/mocao_de_aplauso_n1207072022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO N°012/2022  MOÇÃO DE APLAUSO A JOVEM ESTUDANTE GIOVANA MARTINS RYCHLEWSKI GOMES, A QUAL FOI DESTAQUE NO CONCURSO DE REDAÇÃO JOVEM SENADOR.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>MINEIRO FLAMBOYAT</t>
-[...2 lines deleted...]
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3596/mocao_de_aplauso_n01312072022.pdf</t>
+    <t>DEROCI DE MATOS (Mineiro Flamboyant)</t>
+  </si>
+  <si>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3596/mocao_de_aplauso_n01312072022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO N°013/2022 MOÇÃO DE APLAUSO AO SENHOR VILMAR CRACCO, O QUAL TEM CONTRIBUIDO MUITO PARA O DESENVOLVIMENTO DE NOSSA REGIÃO.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>Josevaine (Labiga)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3683/mocao_de_aplauso_n01609082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3683/mocao_de_aplauso_n01609082022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO N°016/2022  NOÇÃO DE APLAUSO AO SENHOR CLAUDEIR MONTES DE NOVAIS- AGENTE DE DESENVOLVIMENTO LOCAL.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3684/mocao_de_aplauso_n01709082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3684/mocao_de_aplauso_n01709082022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO N°017/2022 MOÇÃO DE APLAUSO AO SENHOR LUIS CESAR PIVOVAR- ESPECIALISTA EM GESTÃO PÚBLICA E FINANÇAS CORPORATIVAS.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3819/mocao_de_aplauso27102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3819/mocao_de_aplauso27102022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO N°020/2022 MOÇÃO DE APLAUSO AOS SENHORES POLICIAIS MILITARES DA RESERVA E SERVIDOR CIVIL "APOSENTADOS" OS QUAIS AO LONGO DE SUA VIDA PROFISSIONAL LABORARAM COM AFINCO ÀS FUNÇÕES A ELES ATRIBUÍDAS.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3928/oficio_n04801122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3928/oficio_n04801122022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°048/2022 ASSUNTO: INDICAÇÃO DE REPRESENTANTES DA ENTIDADE PARA O CONSELHO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3120/003-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3120/003-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°003-2022 **IMPLANTAÇÃO DE QUADRA DE AREIA (VOLEIBOL) NO ESPAÇO DESTINADO A FUTURA PRAÇA DE EVENTOS:_x000D_
 **IMPLANTAÇÃO DE QUADRA DE AREIA (FUTEBOL) NO ESPAÇO DESTINADO A FUTURA PRAÇA DE EVENTOS.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3011/oficio_n0042022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3011/oficio_n0042022.pdf</t>
   </si>
   <si>
     <t>oficio n°004/2022 vimos através deste requerer de vossa excelência a retirada dos projetos de lei n°245/2021; n°246/2021; n°247/2021 n°248/2021.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3017/oficio_00614012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3017/oficio_00614012022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°006/2022 "Em anexo encaminhamos a esta Augusta Casa, uma via da seguinte Leis_x000D_
 de no 2282/2022; 2283/2022; 2284/2022; 2285/2022; 2086/2022; devidamente sancionada e publicada pelo Excelentíssimo Prefeito Municipal Sr. JOSIMAR MARQUES BARBOSA."</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3047/oficio_n007_josevaine15022022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3047/oficio_n007_josevaine15022022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°007-2022 NECESSIDADE DE ENCAMINHAR A ESTA CASA LEGISLATIVA PROJETO DE LEI QUE VERSA SOBRE A EQUIPARAÇÃO DE VALORES DAS DIÁRIAS CONCEDIDAS AOS SERVIDORES QUANDO VIAGEM DE TRABALHO FORA DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3046/oficio_n008_josevaine15022022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3046/oficio_n008_josevaine15022022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°008-2022 ATRAVÉS DO PRESENTE VIMOS ENCAMINHAR A ESTA GESTÃO PÚBLICA MUNICIPAL CÓPIA DO PROJETO BÁSICO ARQUITETÔNICO PARA A CONSTRUÇÃO DE PRAÇA PÚBLICA NO BAIRRO CIBRAZÉM.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3031/oficio_n009_edson_202208022022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3031/oficio_n009_edson_202208022022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°009-2022 **RECUPERAÇÃO DE VIA E APOIO LOGÍSTICO PARA O TRANSPORTE DE MATERIAIS PARA A IMPLANTAÇÃO DE REDE DE ENERGIA ELÉTRICA-LINHA 34 NA ALDEIA XAVANTE EMANUEL.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3028/oficio_n010_josevaine_202208022022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3028/oficio_n010_josevaine_202208022022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°010-2022 SOLICITAR QUE VIABILIZE ATRAVÉS DE DOAÇÃO A DESAFETAÇÃO DOS CONDICIONADORES DE AR QUE ESTÃO SENDO SUBSTITUÍDOS NESTA CASA LEGISLATIVA, DESTINANDO-OS AO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3034/oficio_n011_deroci_202208022022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3034/oficio_n011_deroci_202208022022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°011-2022 **RECUPERAÇÃO DAS ESTRADAS NA REGIÃO DAS FAZENDA SANTO ANDRÉ, FAZENDA RIO MARIA, FAZENDA ALTA FLORESTA, FAZENDA BURITIZAL, FAZENDA XAVANTINA/CÓRREGO ESCONDIDO, FAZENDA DE BORTOLLI, DENTRE OUTRAS QUE COMPÕE ESSA VASTA REGIÃO, COM MANUTENÇÃO CONTÍNUA NOS PONTOS CRÍTICOS.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3038/oficio_n012_deroci_202208022022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3038/oficio_n012_deroci_202208022022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°012-2022 **IMPLANTAÇÃO DE UNIDADE DA FARMÁCIA BÁSICA DO PRONTO ATENDIMENTO CENTRAL DO MUNICIPIO COM FITO ESPECÍFICO DE ATENDER A DEMANDA APRESENTADA AOS FINAIS DE SEMANA E FERIADOS, UMA VEZ QUE TRATA-SE DE PRESTAÇÃO DE SERVIÇOS CONTÍNUOS.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3048/oficio_n014_josevaine15022022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3048/oficio_n014_josevaine15022022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°014-2022 SOLICITAÇÃO EM FORMA DE PARCERIA FORMALIZADO ENTRE MUNICÍPIO E COOPERATIVA DE CRÉDITO SICREDI NO SENTIDO DE ADOÇÃO COM MEDIDAS E MEIOS REVITALIZAÇÃO DA PRAÇA MUNICIPAL DOS GARIMPEIROS.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>MANOEL GONCALVES DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3691/oficio_n016_auditoria11082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3691/oficio_n016_auditoria11082022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°016/2022 ASSUNTO: AVISO DE AUDITORIA.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3029/oficio_n018_edson_202208022022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3029/oficio_n018_edson_202208022022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°018-2022 **ABERTURA DE RUA NO CANTEIRO CENTRAL DA AV.PERIMETRAL-BAIRRO VISTA-ALEGRE, DANDO SEGUIMENTO À RUA RIO CLARO.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3045/oficio_n022_eva_auxiliadora15022022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3045/oficio_n022_eva_auxiliadora15022022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°022-2022 O ASSUNTO EM LIDE DIZ RESPEITO A DESTINAÇÃO DE RECURSOS FINANCEIROS PARA AQUISIÇÃO DE "UMA AMBULÂNCIA".</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3039/oficio_n025_joao_lopes_202208022022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3039/oficio_n025_joao_lopes_202208022022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°025-2022 AO TEMPO QUE CUMPRIMENTAMOS O ILUSTRE SENHOR, SIRVO-ME DA OPORTUNIDADE PARA PEDIR QUE SEJA ENCAMINHADO A EQUIPE PARA A PERFURAÇÃO DE POÇOS ARTESIANOS NAS COMUNIDADES DE PARANATINGA-MT</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3040/oficio_n026_joao_lopes_202208022022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3040/oficio_n026_joao_lopes_202208022022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°026-2022 VENHO POR MEIO DESTE SOLICITAR MATERIAIS ESPORTIVOS PARA SEREM DISTRIBUÍDOS NAS COMUNIDADES DO MUNICIPIO.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3041/oficio_n028_cleiton_2209022022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3041/oficio_n028_cleiton_2209022022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°028-2022 VENHO POR MEIO DESTE SOLICITAR QUE O RECEBIMENTO DOS ALUNOS NAS CRECHES MUNICIPAIS SEJAM A PARTIR DO HORÁRIO DE 6:30 HR DA MANHÃ E 12:30.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3044/oficio_n029_eva_auxiliadora15022022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3044/oficio_n029_eva_auxiliadora15022022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°029-2022 O ASSUNTO EM TELA DIZ RESPEITO A DOAÇÃO DE 3.500 MUDAS DE BANANA PARA QUE POSSAMOS ATENDER A DEMANDA RURAL APRESENTADA E REPASSA-LAS AOS ASSENTAMENTOS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3207/30-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3207/30-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 030/2022 - AO DEP. THIAGO SILVA PEDINDO A EMENDA PARA A AQUISIÇÃO DE UMA MESA CIRÚRGICA E UM CARRINHO ANESTÉSICO</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Marcelos Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3817/oficio_n35_marcelo26102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3817/oficio_n35_marcelo26102022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°035/2022 SOLICITAR QUE FORNEÇA AO SUBSCREVENTE AS IMAGENS DO SISTEMA DE MONITORAMENTO DA CÂMARA MUNICIPAL DOS ÚLTIMOS 28 DIAS A CONTAR DO DIA 28 DE SETEMBRO.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>NEGO DO RODEIO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3205/039-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3205/039-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 039-2022 -  PEDIDO AO EXECUTIVO PARA A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE - QUEBRA MOLAS- NO ANEL VIARIO BAIRRO CIBRAZEM</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3206/040-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3206/040-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 040-2022 - SOLICITANDO AO EXECUTIVO QUE REMOVA AS CARCAÇAS DE VEICULOS QUE ESTAO AS MARGENS DO ANEL VIARIO</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3209/041-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3209/041-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 041/2022 - PEDIDO AO EXECUTIVO QUE TOME PROVIDENCIAS EM RELAÇÃO AO VALOR DAS PASSAGENS DE ÔNIBUS QUE ESTÃO COBRANDO A TAXA CHEIA E NÃO PROPORCIONAL AOS TRECHOS PREVISTOS.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3210/042-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3210/042-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 042/2022 - AO DEP. ALLAN KARDEC PEDINDO EMENDA PARA UM CARRINHO ANESTÉSICO E UMA MESA CIRÚRGICA</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3324/047-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3324/047-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 047/2022 - AO PREFEITO DANDO O DIREITO DE DEFESA EM RELAÇÃO AO PARECER TÉCNICO DO TCE</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3243/048-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3243/048-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 048/2022 - AO PREFEITO PEDIDO DE RECEURSOS VOLTADOS A CONSTRUÇÃO DE CASAS POPULARES NA ALDEIA XAVANTE VALE DA BENÇÃO</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3226/055-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3226/055-2022.pdf</t>
   </si>
   <si>
     <t>Oficio 055/2022 - ao Prefeito pedindo manutenção de estradas, pontes e iluminação publica na comunidade Bakairi</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3219/056-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3219/056-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 056/2022- AO DEPUTADO EDUARDO BOTELHO solicita ao nobre Deputado, que seja incluso na Campanha de Regularização Fundiária, junto ao INTERMAT, o município de Paranatinga-MT</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3227/057-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3227/057-2022.pdf</t>
   </si>
   <si>
     <t>oficio 057/2022- ao Dep. Nininho, pedido de moto niveladora e uma pa carregadeira ao Distrito de Salto da Alegria</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3228/058-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3228/058-2022.pdf</t>
   </si>
   <si>
     <t>Oficio 058/2022- ao Deputado Nininho, pedido de kit de material esportivo</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3220/061-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3220/061-2022.pdf</t>
   </si>
   <si>
     <t>Oficio 061/2022 - A SINFRA Na oportunidade, gostaria de solicitar ao nobre Secretário, que seja dada uma maior importância na rodovia MT 020 que liga Paranatinga a Canarana.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3302/063-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3302/063-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 063/2022- AO SECRETARIO DE EDUCAÇÃO, PEDIDO DE 03 ONIBUS TRAÇADOS</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3301/064-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3301/064-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 064/2022 - AO SECRETARIO DE EDUCAÇÃO - PEDIDO DE CONSTRUÇÃO DE 06 NOVAS SALAS ESCOLARES EQUIPADAS PARA O ENSINO BASICO</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3217/065-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3217/065-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 065/2022 - NOTIFICA O PODER EXECUTIVO SOBRE A AGUA CONTAMINADA QUE FOI DIVULGADA EM REPORTAGEM PARA QUE O MESMO TOME AS PROVIDENCIAS CABIVEIS</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3221/066-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3221/066-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 066-2022 - A SEC. DE EDUCAÇÃO DO ESTADO, SOBRE A TROCA DAS ESCOLAS APOLONIO E OSVALDO</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), EDSON DO SINDICATO, Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, JOÃO LOPES, Josevaine (Labiga), MINEIRO FLAMBOYAT, NEGO DO RODEIO, PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), PROFESSORA EVA AUXILIADORA, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
-[...2 lines deleted...]
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3204/069-2022.pdf</t>
+    <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), DEROCI DE MATOS (Mineiro Flamboyant), EDSON AGRIPINO DA SILVA (Edson do Sindicato), Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, JOÃO LOPES, Josevaine (Labiga), NEGO DO RODEIO, PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), PROFESSORA EVA AUXILIADORA, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
+  </si>
+  <si>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3204/069-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 069-2022 - SOLICITA AO PODER EXECUTIVO QUE ENCAMINHE A CAMARA MUNICIPAL O PROJETO DE LEI QUE VERSA SOBRE A REGULAMENTAÇÃO E REAJUSTE DAS DIARIAS DOS FUNCIONARIOS DA AREA DA SAUDE.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3214/070-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3214/070-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 070-2022 - AO DEPUTADO CARLOS BEZERRA PEDINDO PATRULHA MECANIZADA PARA O DISTRITO SALTO DA ALEGRIA</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3215/073-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3215/073-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 073/2022 AO DEPUTADO TIAGO SILVA, PEDINDO UMA CAMINHONETE PARA  A AGRICULTURA FAMILIAR</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>JOÃO BOSCO DE ARRUDA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3216/075-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3216/075-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 075/2022 - PEDIDO PARA COLOCAR BUEIROS CELULA DE CONCRETO  - ADUELA NA VAZANTE DE AGUA NAS PROXIMIDADES DO SENHOR ZINHO</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3225/076-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3225/076-2022.pdf</t>
   </si>
   <si>
     <t>Oficio 076/2022 - ao Prefeito - pedido de instalação de uma bomba submersa para poço artesiano e uma academia ao ar livre que atende toda a comunidade rural pontal do piranha</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3224/077-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3224/077-2022.pdf</t>
   </si>
   <si>
     <t>Oficio 077/2022- Ao Prefeito pedindo a implantação de quebra molas nas proximidades da Escola de Campo José Alberto Delai</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3223/078-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3223/078-2022.pdf</t>
   </si>
   <si>
     <t>Oficio 078/2022 - a Secretaria de Meio Ambiente - pedido de aquisição de mudas para cerca viva para a Escola de Campo Jose Alberto Delai</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3306/079-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3306/079-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 079-2022 - AO DEPUTADO EDUARDO BOTELHO, PEDIDO  UM  ENGENHEIRO DE TRANSITO QUE ESTEJA LOTADO NO CIRETRAN-MT, PARA REORGANIZAR O TRANSTO URBANO DE PARANATINGA</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3211/080-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3211/080-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 080/2022- A ENERGISA SOLICITANDO UMA EXTENSÃO DE REDE NA VILA DOS MARANHENSES</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>NEGO DO RODEIO, PROFESSORA EVA AUXILIADORA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3213/081-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3213/081-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 081/2022- AO PREFEITO PEDINDO MANUTENÇÃO E CONSERVAÇÃO DA ESCOLA MUNICIPAL DE CAMPO LUCIO CATARINO VALVERDE NO ASSENTAMENTO COLORADO, CONFORME SOLICITAÇÃO EM OFICIO DOS MORADORES</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3212/082-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3212/082-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 082/2022-  A SEC. DE ASSISTÊNCIA SOCIAL PEDINDO QUE VIABILIZE A IMPLANTAÇÃO DE VISITA SOCIAL COM O SERVIÇO COM A TERCEIRA IDADE NA COMUNIDADE ASSENTAMENTO COLORADO</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>Josevaine (Labiga), EDSON DO SINDICATO, Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, MINEIRO FLAMBOYAT, NEGO DO RODEIO, PROFESSORA EVA AUXILIADORA, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
-[...2 lines deleted...]
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3309/085-2022.pdf</t>
+    <t>Josevaine (Labiga), DEROCI DE MATOS (Mineiro Flamboyant), EDSON AGRIPINO DA SILVA (Edson do Sindicato), Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, NEGO DO RODEIO, PROFESSORA EVA AUXILIADORA, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
+  </si>
+  <si>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3309/085-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 085/2022 - A ANATEL PEDINDO MELHORIAS NA TELEFONIA MOVEL DO MUNICIPIO</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>EDSON DO SINDICATO, Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), MINEIRO FLAMBOYAT, NEGO DO RODEIO, PROFESSORA EVA AUXILIADORA, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
-[...2 lines deleted...]
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3310/086-2022.pdf</t>
+    <t>DEROCI DE MATOS (Mineiro Flamboyant), EDSON AGRIPINO DA SILVA (Edson do Sindicato), Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), NEGO DO RODEIO, PROFESSORA EVA AUXILIADORA, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
+  </si>
+  <si>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3310/086-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 086/2022 - AO MINISTERIO DAS COMUNICAÇÕES PEDINDO WI-FI GRATIS NAS PRAÇAS</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>JOÃO BOSCO DE ARRUDA, MINEIRO FLAMBOYAT, NEGO DO RODEIO</t>
-[...2 lines deleted...]
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3326/093-2022.pdf</t>
+    <t>DEROCI DE MATOS (Mineiro Flamboyant), JOÃO BOSCO DE ARRUDA, NEGO DO RODEIO</t>
+  </si>
+  <si>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3326/093-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 093/2022 - AO CONSELHO TUTELAR - SOLICITANDO QUE O MESMO SE FAÇA PRESENTE NOS EVENTOS DIURNOS E NOTURNOS , NOS FINAIS DE SEMANA, NO PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>MINEIRO FLAMBOYAT, NEGO DO RODEIO</t>
-[...2 lines deleted...]
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3329/096-2022.pdf</t>
+    <t>DEROCI DE MATOS (Mineiro Flamboyant), NEGO DO RODEIO</t>
+  </si>
+  <si>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3329/096-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 096/2022 - A ENERGISA - PEDIDO DE PROVIDENCIAS PARA MUDAR A FIAÇÃO DA REDE ELÉTRICA NA RUA IPE, ESQUINA COM D. PEDRO II, N. 10, QUADRA 08, LOTE 17, JD PANORAMA</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3327/098-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3327/098-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 098/2022 - AO PREFEITO E A SEC. DE EDUCAÇÃO - SOLICITANDO QUE TOME PROVIDENCIAS SOBRE A AQUISIÇÃO DE UMA VEICULO TIPO VAN -MICRO ÔNIBUS PARA ATENDER AS EMERGENCIAIS OCASIONADAS PELA AUSÊNCIA DE VEÍCULOS TITULAR NAS LINHAS DE TRANSPORTE.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3328/099-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3328/099-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 099/2022 - AO PREFEITO E A SECRETARIA DE OBRAS E SERVIÇOS MUNICIPAIS - SOLICITA A TOMADA DE PROVIDENCIAS EM RELAÇÃO A CONSTRUÇÃO DE UMA PRAÇA DE LAZER, EQUIPADA COM ACADEMIA AO AR LIVRE, NO BAIRRO VILA CONCÓRDIA, PRÓXIMO AO CONVIVER.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>EDSON DO SINDICATO, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga)</t>
-[...2 lines deleted...]
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3400/100-2022.pdf</t>
+    <t>EDSON AGRIPINO DA SILVA (Edson do Sindicato), JOÃO BOSCO DE ARRUDA, Josevaine (Labiga)</t>
+  </si>
+  <si>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3400/100-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 100 /2022 - AO CORPO DE BOMBEIROS - PEDIDO DE IMPLANTAÇÃO DE UMA CORPORAÇÃO NO MUNICIPIO</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>Josevaine (Labiga), EDSON DO SINDICATO, JOÃO BOSCO DE ARRUDA</t>
-[...2 lines deleted...]
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3383/101-2022.pdf</t>
+    <t>Josevaine (Labiga), EDSON AGRIPINO DA SILVA (Edson do Sindicato), JOÃO BOSCO DE ARRUDA</t>
+  </si>
+  <si>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3383/101-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 101/2022 - AO PREFEITO - PEDIDO DE PARCERIA COM O ESTADO PARA A IMPLANTAÇÃO DO CORPO DE BOMBEIROS</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), JOÃO LOPES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3333/102-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3333/102-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 102/2022 - AO ENGENHEIRO CIVIL DA PREFEITURA  - NOTIFICA PARA QUE O MESMO CUMPRA O PRINCIPIO DA MORALIDADE</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Josevaine (Labiga), PROFESSORA EVA AUXILIADORA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3378/104-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3378/104-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 104/2022 - AO PREFEITO COM COPIA A SECRETARIA DE OBRAS E SERVIÇOS URBANOS - PEDIDO DE SERVIDO PARA REALIZAR A LIMPEZA E MANUTENÇÃO DA PRAÇA DE SANTIAGO DO NORTE; ARBORIZAÇÃO DA PRAÇA; ILUMINAÇÃO DA PRAÇA; PONTO DE AGUA NA PRAÇA DE SANTIAGO DO NORTE</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3379/105-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3379/105-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 105/2022 - AO PREFEITO E AO SECRETARIO DE OBRAS E SERVIÇOS RURAIS - PEDIDO DE MANUTENÇÃO E RECUPERAÇÃO DE UMA PONTE NA ZONA RURAL DE SANTIAGO DO NORTE  SENTIDO AGROVILA JATOBA</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3380/106-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3380/106-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 106/2022 - AO PREFEITO E AO SECRETARIO DE ADMINISTRAÇÃO - PEDIDO DE UMA AREA PUBLICA URBANA PARA A CONSTRUÇÃO DO QUARTEL DA POLICIA MILITAR; DISPONIBILIZAÇÃO DE UMA AREA PUBLICA PARA A USO EXCLUSIVO DO SERVIÇO MILITAR</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3381/107-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3381/107-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 107/2022 - A SECRETARIA DE MEIO AMBIENTE - PEDIDO DE MUDAS DE ARVORES, PLACAS DE GRAMA, FLORES E AFINS PARA A ARBORIZAÇÃO DA PRAÇA DE SANTIAGO DO NORTE</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3516/108_wg.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3516/108_wg.pdf</t>
   </si>
   <si>
     <t>OFICIO 108/2022 - AO PREFEITO / SEC. MUN. DE SAÚDE - REGULARIZAR A FALTA DE: AMBULÂNCIA, AGENTES DE SAÚDE, SERVIÇOS MÉDICOS, MEDICAMENTOS BÁSICOS. REPAROS E MANUTENÇÃO NO POSTO DE SAÚDE E NA CASA DE APOIO AOS SERVIDORES DA COMUNIDADE PONTAL DO PIRANHA.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3514/109_wg.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3514/109_wg.pdf</t>
   </si>
   <si>
     <t>OFICIO 109/2022 - AO PREFEITO/ SEC. MUN. DE AGRICULTURA - VIABILIZAR A COMPRA DE UMA PATRULHA MECANIZADA E RECURSOS ECONOMICOS E FINANCEIROS PARA MELHORIA DA PRODUTIVIDADE DA COMUNIDADE PONTAL DO PIRANHA</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3515/110_wg.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3515/110_wg.pdf</t>
   </si>
   <si>
     <t>OFICIO 110/2022 - AO PREFEITO / SEC. MUN. DE OBRAS E SERVIÇOS RURAL - EFETUAR REPAROS NAS ENTRADAS DOS SITIOS E FAZENDAS EM QUE O ONIBUS ESCOLAR TRANSITA NA COMUNIDADE PONTAL DO PIRANHA</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3386/ccf_000302.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3386/ccf_000302.pdf</t>
   </si>
   <si>
     <t>OFICIO 112/2022 - AO PREFEITO COM COPIA A SECRETARIA DE OBRAS E SERVIÇOS RURAIS - PEDIDO DE RECUPERAÇÃO E MANUTENÇÃO NAS ESTRADAS DE ACESSO INTERNOS NAS ALDEIAS XAVANTE.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3382/113-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3382/113-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 113/2022 -AO PREFEITO - PEDIDO UMA ORGANIZAÇÃO DO TRANSITO MUNICIPAL</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), MINEIRO FLAMBOYAT, NEGO DO RODEIO</t>
-[...2 lines deleted...]
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3445/oficio_n121_cleiton_derocicarlos30052022.pdf</t>
+    <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), DEROCI DE MATOS (Mineiro Flamboyant), NEGO DO RODEIO</t>
+  </si>
+  <si>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3445/oficio_n121_cleiton_derocicarlos30052022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°121/2022 O ASSUNTO EM LIDE DIZ RESPEITO A DEGRADAÇÃO DE NOSSA PAVIMENTAÇÃO ASFÁSTICA DE RUAS E AVENIDAS URBANAS.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3523/122.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3523/122.pdf</t>
   </si>
   <si>
     <t>OFICIO 122/2022 - AO PREFEITO - PEDIDO DE PAGAMENTO DAS HORAS ATIVIDADES PARA AS DIRETORAS DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3529/126.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3529/126.pdf</t>
   </si>
   <si>
     <t>OFICIO 126/2022 - AO DEPUTADO FEDERAL CARLOS GOMES BEZERRA / SEC. ESTADUAL DE AGRICULTURA FAMILIAR TETÉ BEZERRA - PEDIDO DE INVESTIMENTO E MELHORIAS A TODOS OS ASSENTAMENTOS DE PARANATINGA</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>OFICIO 127/2022 - A LOG TRANSPORTES RODOVIARIOS - PEDIDO DE ALTERAÇÃO DE HORARIOS</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3397/129-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3397/129-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 129/2022 - A VIAÇÃO NOVO HORIZONTE - PEDIDO DE ALTERAÇÃO DE HORARIOS</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3396/138-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3396/138-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 138/2022 - AO PREFEITO - PEDIDO DE CONSTRUÇÃO DE UM CAMPO DE FUTEBOL - MINI ESTADIO - NA ALDEIA PAIKUM - ETINIA BAKAIRI</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3518/139-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3518/139-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 139/2022 - AO PREFEITO - ENCAMINHAMENTO DA COPIA DE PROCEDIMENTO DE CUNHO REIVINDICATÓRIO DA PRESIDÊNCIA DO SISEMP</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3399/141-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3399/141-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 141/2022 - AO PREFEITO  - IMPLANTAR ILUMINAÇÃO ELETRICA NO CAMPO DE FUTEBOL DA ALDEIA INDIGINA AKETI - TI BAKAIRI</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3443/oficio_n143_joao_lopes_da_silva30052022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3443/oficio_n143_joao_lopes_da_silva30052022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°143/2022 **RECUPERAÇÃO DE TODA PAVIMENTAÇÃO URBANA DE NOSSA CIDADE, IMPLANTANDO O MICRO-REVESTIMENTO NA ÁREA CENTRAL E BAIRROS.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3442/oficio_n144_carlos_souza_e_eva_auxiliadora30052022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3442/oficio_n144_carlos_souza_e_eva_auxiliadora30052022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°144/2022 O ASSUNTO EM TELA DIZ RESPEITO A ESCOLA DE CAMPO JOSÉ ALBERTO DELAI.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3444/oficio_n145_deroci_de_matos30052022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3444/oficio_n145_deroci_de_matos30052022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°145/2022 ** IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO VILA NOVA, PROXIMIDADES DA LAGOA DE TRATAMENTO DE ESGOSTO.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>EDSON DO SINDICATO, Josevaine (Labiga)</t>
-[...2 lines deleted...]
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3522/149.pdf</t>
+    <t>EDSON AGRIPINO DA SILVA (Edson do Sindicato), Josevaine (Labiga)</t>
+  </si>
+  <si>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3522/149.pdf</t>
   </si>
   <si>
     <t>OFICIO 149/2022 - AO DEP. ESTADUAL MAX JOEL RUSSI - PEDIDO DE INTERVENÇÃO DA TRANSFERÊNCIA DO ESCRIVÃO WEDER JOSÉ FERNANDES.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), EDSON DO SINDICATO, Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, JOÃO LOPES, JOHNNY QUINTANA, Josevaine (Labiga), MINEIRO FLAMBOYAT, NEGO DO RODEIO, PROFESSORA EVA AUXILIADORA, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
-[...2 lines deleted...]
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3494/oficio_n150_em_conjunto07062022.pdf</t>
+    <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), DEROCI DE MATOS (Mineiro Flamboyant), EDSON AGRIPINO DA SILVA (Edson do Sindicato), Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, JOÃO LOPES, JOHNNY QUINTANA, Josevaine (Labiga), NEGO DO RODEIO, PROFESSORA EVA AUXILIADORA, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
+  </si>
+  <si>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3494/oficio_n150_em_conjunto07062022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°150/2022 REF: O ASSUNTO EM LIDE DIZ RESPEITO A PORTARIA ADMINISTRATIVA N°2022.10.8541.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3222/oficio_n1512201042022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3222/oficio_n1512201042022.pdf</t>
   </si>
   <si>
     <t>Oficio n°151/2022 REF: RETIRADA DO PROJETO DE LEI N°011/2022.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3525/152.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3525/152.pdf</t>
   </si>
   <si>
     <t>OFICIO 152/2022 - AO DEPUTADO MAX JOEL RUSSI - PEDIDO DE REALIZAÇÃO DE CURSOS GRATUITOS VOLTADOS AO SETOR AGRICOLA.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3493/oficio_n153_em_conjunto07062022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3493/oficio_n153_em_conjunto07062022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°153/2022 REF: MANIFESTAR NOSSA INDIGNAÇÃO A PORTARIA ADMINISTRATIVA N°2022.10.8541.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>JOÃO LOPES, JOHNNY QUINTANA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3545/154.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3545/154.pdf</t>
   </si>
   <si>
     <t>OFICIO 154/2022 - AO SEC. DE ESTADO DE INFRA ESTRUTURA E LOGISTICA DE MT - PEDINDO MAIOR FISCALIZAÇÃO NA OBRA DA MT 130, TRECHO ATE A 7 PLCAS, POIS A MESMA NAO TEM DESENVOLVIDO.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância, NEGO DO RODEIO, PROFESSORA EVA AUXILIADORA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3496/oficio_n155_eva_fernandes_nego07062022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3496/oficio_n155_eva_fernandes_nego07062022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°155/2022 REF: AO PROJETO DE LEI N°122/2022.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3519/157.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3519/157.pdf</t>
   </si>
   <si>
     <t>OFICIO 157/2022 - AO PREFEITO / SEC. DE OBRAS E SERVIÇOS RURAL - VIABILIZAR A RECUPERAÇÃO DA ESTRADA DE ACESSO A REGIÃO DA FAZENDA MARAJOARA.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3495/oficio_n158_carlos_souza07062022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3495/oficio_n158_carlos_souza07062022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°158/2022 **VIABILIZAR A RECUPERAÇÃO DOS BANHEIROS DO CAMPO DE FUTEBOL DO DISTRITO DE SALTO DA ALEGRIA;_x000D_
 **VIABILIZAR A RECUPERAÇÃO DA ILUMINAÇÃO DO CAMPO DE FUTEBOL DO DISTRITO DE SALTO DA ALEGRIA.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3505/159.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3505/159.pdf</t>
   </si>
   <si>
     <t>OFICIO 159/2022 - AO PREFEITO SOBRE A SEMANA PEDAGÓGICA DE SANTIAGO DO NORTE</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3506/160.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3506/160.pdf</t>
   </si>
   <si>
     <t>OFICIO 160/2022 - AO PREFEITO - PEDIDO DE NOMEAÇÃO DE UM PROCURADOR DO MUNICIPIO PARA SANTIAGO DO NORTE</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3533/166.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3533/166.pdf</t>
   </si>
   <si>
     <t>OFICIO 166/2022 - AO PREFEITO - RECOMENDA A RETIRADA DE PROJETOS DE DOAÇÃO.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3534/167.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3534/167.pdf</t>
   </si>
   <si>
     <t>OFICIO 167/2022 - AO PREFEITO - VIABILIZAR A CONSTRUÇÃO DE MAIS BANHEIROS NO PSF III</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3549/170.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3549/170.pdf</t>
   </si>
   <si>
     <t>OFICIO 170/2022 - AO PREFEITO - PEDIDO DE PAVIMENTAÇÃO ASFALTICA NOS BAIRROS SAO VICENTE, JD PARAISO, YOE FLORIDO, JD ITALIA, AUTO BANDEIRANTES E VILA MARANHENSE</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3546/172.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3546/172.pdf</t>
   </si>
   <si>
     <t>OFICIO 172/2022 - A SEC. DE ESTADO DE AGRICULTURA FAMILIAR - PEDIDNO UMA CAIXA D'ÁGUA DE 20.000 LT E 1.000 MT DE TUBULAÇÃO PARA A ASSENTAMENTO RURAL SANTA LURDES</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3604/oficio_n180_fernandes13072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3604/oficio_n180_fernandes13072022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°180/2022 ELEIÇÃO DA MESA DIRETORA DA CÂMARA MUNICIPAL DE PARANATINGA-MT, BIÊNIO 2023/2024.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3686/oficio_n181_em_conjunto09082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3686/oficio_n181_em_conjunto09082022.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 181/2022 SOLICITAR DESTE EXECUTIVO MUNICIPAL PARA QUE NOS INFORME A SITUAÇÃO/CRONOGRAMA QUE SE ENCONTRA A OBRA DA PRAÇA DA EXTENSÃO URBANA SANTIAGO DO NORTE.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3685/oficio_n182_em_conjunto09082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3685/oficio_n182_em_conjunto09082022.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 182/2022 SOLICITAR DESTE EXECUTIVO MUNICIPAL PARA QUE NOS ENVIE O PROJETO DE LEI PARA CRIAÇÃO DO DISTRITO DE SANTIAGO DO NORTE.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3603/oficio_n184_edson13072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3603/oficio_n184_edson13072022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°184/2022 **RECUPERAÇÃO DA VIA DE ACESSO (TRAVESSÕES) COMUNIDADE RURAL APRONORTE REGIÃO DE SANTIAGO DO NORTE-LINHA DELITE, LINHA CABEÇA DE BOI, E LINHA PAU DA ENCRENCA.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3621/oficio_n189_mineiro_22072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3621/oficio_n189_mineiro_22072022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°189/2022 ** RECUPERAÇÃO DA PONTE NA CABECEIRA DO RIO PARANATINGA, E INCLUSÃO DE CONSTRUÇÃO DESTA PONTE EM CONCRETO PARA O PRÓXIMO EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3619/oficio_n190_edson20072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3619/oficio_n190_edson20072022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°190/2022 ** RECUPERAÇÃO DE VIA E APOIO LOGÍSTICO PARA O TRANSPORTE DE MATERIAIS PARA A IMPLANTAÇÃO DE REDE DE ENERGIA ELÉTRICA EM TODA ALDEIA INDÍGENA XAVANTE.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3644/oficio_n200_eva26072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3644/oficio_n200_eva26072022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°200/2022 **DISPONIBILIZAR UM ENGENHEIRO PARA REALIZAR OS SERVIÇOS DE PARCELAMENTO DO SOLO NA COMUNIDADE RURAL DO ASSENTAMENTO COLORADO COM O FITO ESPECÍFICO DE IMPLANTAÇÃO DO SEDE DA AGROVILA EM NÚCLEO HABILITADO.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3645/oficio_n201_eva26072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3645/oficio_n201_eva26072022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°201/2022 **VIABILIZAR MEIOS DE RECUPERAÇÃO DAS PONTES NA COMUNIDADE RURAL ASSENTAMENTO COLORADO,CÓRREGOS MEER, BUGIO E RESERVA**</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3687/oficio_n_205_em_conjunto09082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3687/oficio_n_205_em_conjunto09082022.pdf</t>
   </si>
   <si>
     <t>É OPORTUNO ENCAMINHAR  A ESTA COMPANHIA DE ABASTECIMENTO DE ÁGUA DE NOSSO MUNICÍPIO EXPEDIENTE DE REPÚDIO AOS SERVIÇOS PRESTADOS A NOSSA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3751/oficio_n208_edson20092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3751/oficio_n208_edson20092022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°208/2022 NECESSIDADE DE IMPLANTARMOS "BUEIROS TUBULARES" NA VAZANTE DE ÀGUA (GROTA) NAS PROXIMIDADES DA FAZENDA DO "SENHOR ZINHO".</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3688/oficio_n211_eva_10082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3688/oficio_n211_eva_10082022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°211/2022 **VIABILIZAR MEIOS DE CONSTRUÇÃO DE PONTE DE MADEIRA SOBRE O CÓRREGO GAVIÃO PARA ACESSO À ALDEIA NOVO MUNDO-ETNIA XAVANTE; "MADEIRA JÁ ENCONTRA-SE NO LOCAL.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3718/oficio_n_217_nego30082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3718/oficio_n_217_nego30082022.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 217/2022 * VIABILIZAR A RECUPERAÇÃO, PATROLAMENTO E ENCASCALHAMENTO DAS RUAS NO BAIRRO JARDIM ITÁLIA, NESTA URBY.*</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3717/oficio_n_218_nego30082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3717/oficio_n_218_nego30082022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°218/2022 * VIABILIZAR A RECUPERAÇÃO, PATROLAMENTO E ENCASCALHAMENTO DO EIXO CENTRAL DO ASSENTAMENTO RURAL PONTAL DO PIRANHA.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3714/oficio_n220_labiga_29082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3714/oficio_n220_labiga_29082022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°220/2022 O ASSUNTO EM TELA DIZ RESPEITO A RECUPERAÇÃO DA RUA DOS IMIGRANTES, SAÍDA DA MT-020.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3715/oficio_n221_labiga_29082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3715/oficio_n221_labiga_29082022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°221/2022 **VIABILIZAR A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NA ENTRADA DA CIDADE, ESPECIFICAMENTE NOS LIMITES DO BAIRRO CIBRAZÉM E JARDIM YPÊ FLORIDO/FLAMBOYANT-CIBRAZÉM/RUI BARBOSA.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3695/oficio_n_225_eva18082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3695/oficio_n_225_eva18082022.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 225/2022 *RECUPERAÇÃO E MANUTENÇÃO NA VIA DE LIGAÇÃO ENTRE OS BAIRROS JARDIM YPÊ E BAIRRO JARDIM FLAMBOYANT, ONDE A VIA NÃO ENCONTRA-SE EM CONDIÇÕES DE TRÁFEGO, SENDO A MESMA DE GRANDE USO AOS MORADORES DAQUELAS REGIÃO.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3698/oficio_n228_wg22082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3698/oficio_n228_wg22082022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°228/2022 SOLICITAR DESTE ÓRGÃO DA VIGILÂNCIA SANITÁRIA PARA QUE ENCAMINHE AO GABINETE DESTE PARLAMENTAR INFORMAÇÕES ACERCA DO QUE SEGUE.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3696/oficio_n_229_wg19082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3696/oficio_n_229_wg19082022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°229/2022 SOLICITANDO QUE SEJA LIDO O PARECER 01/2022 DA COMISSÃO DE JUSTIÇA E REDAÇÃO ENCAMINHADO A ESTE VEREADOR.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3702/oficio_n231_carlos_souza_almeida23082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3702/oficio_n231_carlos_souza_almeida23082022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°231/2022 VIABILIZAR LIMPEZA E MANUTENÇÃO EFETIVA PERIÓDICA NA LINHA DE ENERGIA ELÉTRICA QUE ATENDE A REGIÃO DO PACU/MATRINCHÃ.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3703/oficio_n232_carlos_souza_almeida23082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3703/oficio_n232_carlos_souza_almeida23082022.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 232/2022 VIABILIZAR EM REGIME DE URGÊNCIA JUNTO A SECRETARIA MUNICIPAL DE AGRICULTURA JUNTAMENTE COM A VIGILÂNCIASANITÁRIA A REMOÇÃO DOS ANIMAIS "EQUINOS E MUARES" QUE SE ENCONTRAM LIVRE NAS VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3719/oficio_n_237_edson30082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3719/oficio_n_237_edson30082022.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 237/2022 O ASSUNTO EM LIDE DIZ RESPEITO AO TRANSPORTE ESCOLAR DA COMUNIDADE RURAL PONTAL DO PIRANHA.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3716/oficio_n240_wg29082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3716/oficio_n240_wg29082022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°240/2022 ** ENVIAR A ESTE GABINETE PARLAMENTAR RELAÇÃO DE TODOS CONTRATOS DOS IMÓVEIS LOCADOS PELO PODER EXECUTIVO MUNICIPAL EM VIGOR.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3739/oficio__n_245_edson09092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3739/oficio__n_245_edson09092022.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 245/2022 * INSTALAÇÃO DE AR CONDICIONADO NA SALA DE ELETROCARDIOGRAMA.*</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3878/oficio_n251_eva_21112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3878/oficio_n251_eva_21112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°251/2022 ** VIABILIZAR A CONSTRUÇÃO DE UMA PONTE NO CÓRREGO AZUL, PRÓXIMO A FAZENDA BARRA AZUL.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3807/oficio_n255_wellington18102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3807/oficio_n255_wellington18102022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°255/2022 REF: DISPONIBILIZAÇÃO DE PARECER DOS PROJETOS DE LEIS EM TRÂMITE A TODOS VEREADORES VIA EMAIL.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3806/oficio_n256_wellinton18102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3806/oficio_n256_wellinton18102022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°256/2022 REF: PROJETO DE LEI N°191/2022.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3809/oficio_n257_wg21102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3809/oficio_n257_wg21102022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°257/2022 SOLICITAR QUE FORNEÇA AS IMAGENS INTERNAS DA SALA DA SERVIDORA MARIA ROSA DA SILVA.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3810/oficio_n258_wg24102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3810/oficio_n258_wg24102022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°258/2022 SOLICITAR DESTA PRESIDÊNCIA QUE FORNEÇA AO GABINETE DO PARLAMENTAR AS IMAGENS INTERNAS DAS DEPENDÊNCIAS DO LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3811/oficio_n259_wg24102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3811/oficio_n259_wg24102022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°259/2022 DENUNCIAR PROVIDÊNCIAS A FATOS OCORRIDOS NO CERTAME LICITATÓRIO DE ASSESSORIA CONTÁBIL.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3818/oficio_n260_edson27102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3818/oficio_n260_edson27102022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°260/2022 ** IMPLANTAÇÃO DE QUEBRA MOLAS "REDUTOR DE VELOCIDADE" NA AVENIDA MATO GROSSO IMEDIAÇÕES DA IGREJA CONGREGAÇÃO CRISTÃ NO BRASIL.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3813/oficio_n261_marcelo24102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3813/oficio_n261_marcelo24102022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°261/2022 SOLICITAR QUE FORNEÇA AO SUBSCREVENTE AS IMAGENS INTERNAS DA SALA DE CONTABILIDADE.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3814/oficio_n262_marcelo24102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3814/oficio_n262_marcelo24102022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°262/2022 SOLICITAR QUE FORNEÇA AO SUBSCREVENTE AS IMAGENS INTERNAS DAS DEPENDÊNCIAS DO LEGISLATIVO MUNICIPAL, NO HORÁRIO COMPREENDIDO DAS 7:00 AS 11:00 DO DIA 21/10/2022.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3820/mocao_de_aplauso27102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3820/mocao_de_aplauso27102022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°269/2022 ** VIABILIZAR A RECUPERAÇÃO COM NOVA PINTURA DAS FAIXAS DE PEDESTRES NO ÂMBITO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3740/oficio_n_271_edson13092022_0001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3740/oficio_n_271_edson13092022_0001.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 271/2022 * RECUPERAÇÃO DE VIA LOGÍSTICA PARA O TRANSPORTE DA COMUNIDADE DA COMUNIDADE,TRANSPORTE ESCOLAR E TRANSPORTE DA SAÚDE.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Roberto da Bicicletaria</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3767/oficio_n272_roberto_20092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3767/oficio_n272_roberto_20092022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°272/2022 SOLICITAR DESTE EXECUTIVO MUNICIPAL PARA QUE REALIZE A MANUTENÇÃO NA PONTE SOBRE O RIO AZUL NAS ALDEIAS PAIKUN E AK-ETI.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3768/oficio_n273_roberto_20092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3768/oficio_n273_roberto_20092022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°273/2022 SOLICITAR DESTE EXECUTIVO MUNICIPAL PARA QUE REALIZE A MANUTENÇÃO NA ESTRADA RURAL QUE DÁ ACESSO A COMUNIDADE BAKAIRI.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3769/oficio_n274_roberto_20092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3769/oficio_n274_roberto_20092022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°274/2022 SOLICITAR DESTE EXECUTIVO MUNICIPAL PARA QUE REALIZE A MANUTENÇÃO NA ESTRADA RURAL QUE DÁ ACESSO A COMUNIDADE XAVANTE.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3770/oficio_n275_roberto_20092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3770/oficio_n275_roberto_20092022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°275/2022 SOLICITAR DESTE EXECUTIVO MUNICIPAL PARA QUE REALIZE A MANUTENÇÃO NAS PONTES SOBRE OS RIOS MR E SOBRE O RIO BUGIU NA COMUNIDADE DO ASSENTAMENTO COLORADO.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3766/oficio_n277_roberto_20092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3766/oficio_n277_roberto_20092022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°277/2022 SOLICITAR DESTE EXECUTIVO MUNICIPAL PARA QUE CONSTRUA UMA QUADRA DE AREIA E UM CAMPINHO DE FUTEBOL NO BAIRRO CIBRAZEM.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3788/oficio_n279_em_conjunto10102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3788/oficio_n279_em_conjunto10102022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°279/2022 ASSUNTO: PAVIMENTAÇÃO ASFÁLTICA MT 499.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3786/oficio_n280_em_conjunto10102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3786/oficio_n280_em_conjunto10102022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°280 ASSUNTO: PAVIMENTAÇÃO ASFÁSTICA MT 499.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3789/oficio_n281_em_conjunto10102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3789/oficio_n281_em_conjunto10102022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°281/2022 ASSUNTO: PARCERIA COM O GOVERNO DO ESTADO DE MATO GROSSO PARA A MT 499.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3787/oficio_n282_em_conjunto10102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3787/oficio_n282_em_conjunto10102022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°282/2022 ASSUNTO: PARCERIA COM O GOVERNO DO ESTADO DE MATO GROSSO PARA A MT 499.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3745/oficio_n283_carlos_souza20092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3745/oficio_n283_carlos_souza20092022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°283/2022 SOLICITAR DESTE EXECUTIVO PARA QUE REALIZE A MANUTENÇÃO DAS PINTURAS DAS FAIXAS DE PEDESTRES NAS VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3746/oficio_n284_carlos_souza20092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3746/oficio_n284_carlos_souza20092022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°284/2022 SOLICITAR DESTA EMPRESA PARA QUE REALIZE A MANUTENÇÃO E REPARO NA TUBULAÇÃO LOCALIZADA A RUA RAIMUNDO VIEIRA.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4038/2902022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4038/2902022.pdf</t>
   </si>
   <si>
     <t>OFICIO 290/2022 - ROTA DOS GRÃOS S.A- SOLICITAÇÃO DE PROVIDENCIAS NA ENTRADA/SAIDA DE VEICULOS NA ESTRADA VICINAL QUE DÁ ACESSO A FAZENDA JB</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3451/retirada_do_projeto_de_lei_n01101062022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3451/retirada_do_projeto_de_lei_n01101062022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°292/2022 REF:  A RETIRADA DO PROJETO DE LEI N°011/2022.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3833/oficio_n294_joao_bosco07112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3833/oficio_n294_joao_bosco07112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°294/2022 A NOBRE SENHORA PARA QUE FAÇA PRESENTE NA SEDE DO PODER LEGISLATIVO NO DIA 04/11/2022 AS 08:00 HORAS JUNTO AO GABINETE DA PRESIDÊNCIA DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO FINAL.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3876/oficio_n296_em_conjunto21112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3876/oficio_n296_em_conjunto21112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°296/2022 INTERCEDA JUNTO AO GOVERNO ESTADUAL/ SECRETARIA DE ESTADO DE INFRA ESTRUTURA E LOGÍSTICA PARA QUE FAÇAMOS UM ESTUDO MINUNCIOSO RELACIONADO AOS PROJETOS ELABORADOS PELA A.M.M.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3873/oficio_n297_em_conjunto21112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3873/oficio_n297_em_conjunto21112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°297/2022 EXMO SENHOR GOVERNADOR COMTEMPLE E DISPONIBILIZE QUATRO (04) ÔNIBUS ESCOLARES PARA ATENDER A DEMANDA APRESENTADA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3498/oficio_n299_cleiton_mister07062022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3498/oficio_n299_cleiton_mister07062022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°299/2022 VENHO ATRAVÉS DO PRESENTE ENCAMINHAR TABELA ORÇAMENTARIA COM PREVISÃO DE GASTOS E DEMAIS DOCUMENTOS A RESPEITO DO EVENTO.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3497/oficio_n300_cleiton07062022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3497/oficio_n300_cleiton07062022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°300/2022 EM RELAÇÃO AO PROJETO DE LEI N°096/2022 VENHO ATRAVÉS DO PRESENTE INFORMAR QUE EM FUNÇÃO DE PEDIDO DO VEREADOR MINEIRINHO O PODER EXECUTIVO FICOU EM ESPERA DE ENCAMINHAMENTO DE NOME DE INSTITUIÇÃO PARA USO DE ESPAÇO.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3823/oficio_n305_wg03112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3823/oficio_n305_wg03112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°305/2022 **RELATÓRIO CONTENDO INFORMAÇÕES DA ESCALA E HORÁRIO DE TRABALHO DE CADA FUNICIONÁRIO/SERVIDOR LOTADOS NO PRONTO SOCORRO E HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3824/oficio_n306_wg03112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3824/oficio_n306_wg03112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°306/2022 *** CÓPIA NA ÍNTEGRA DO PROCESSO CARTA CONVITE 04/2022 (ANEXO A CONTABILIDADE).</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3825/oficio_n307_wg03112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3825/oficio_n307_wg03112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°307/2022 ** RELATÓRIO CONTENDO TODOS OS FUNCIONÁRIOS CONTRATADOS PELA OSCIP, FAZENDO CONSTAR NO RELATÓRIO.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3829/oficio_n308_wg03112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3829/oficio_n308_wg03112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°308/2022 ** AS FOTOS CONTIDAS NO PEN DRIVE É NECESSÁRIO QUE AS MESMAS TENHAM PONTO DE GPS PARA CERTIFICAÇÃO DO LOCAL E DATA DOS SERVIÇOS PRESTADOS, ALÉM DE RELATÓRIOS COMPROBATÓRIOS DAS DESPESAS POR SERVIÇOS.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3830/oficio_n309_wg03112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3830/oficio_n309_wg03112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°309/2022 *** QUAIS PROVIDÊNCIAS A PREFEITURA MUNICIPAL ESTA TOMANDO REFERENTE A FISCALIZAÇÃO DA EMPRESA ÁGUAS DE PARANATINGA.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3832/oficio_n31004112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3832/oficio_n31004112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°310/2022 **CÓPIA DE TODAS AS ATAS REALIZADAS PELA MENCIONADA COMISSÃO NO EXERCÍCIO DE 2021 E 2022.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3831/oficio_n311_wg04112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3831/oficio_n311_wg04112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°311/2022 **CÓPIA DE TODAS AS ATAS DAS REUNIÕES REALIZADAS PELAS COMISSÕES PERMANENTES DESTA CASA LEGISLATIVA, QUANDO NA DELIBERAÇÃO DE PROJETOS, NO PEDÍODO COMPREENDIDO DE 01/08/2022 ATÉ 04/11/2022.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3875/oficio_n314_em_conjunto21112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3875/oficio_n314_em_conjunto21112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°314/2022 VIABILIZE ATRAVÉS DE EMENDA PARLAMENTAR RECURSOS FINANCEIROS VOLTADAS PARA À AQUISIÇÃO DE DOIS (02) CAMINHÕES BAÚS, DEVIDAMENTE EQUIPADOS PARA A DISTRIBUIÇÃO DA MERENDA ESCOLAR DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3870/oficio_n315_jose_medeiros__em_conjunto21112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3870/oficio_n315_jose_medeiros__em_conjunto21112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°315/2022 VIABILIZE ATRAVÉS DE EMENDA PARLAMENTAR RECURSOS FINANCEIROS NA ORDEM DE R$ 1.000.000,00 ( HUM MILHÃO DE REAIS) DESTINADA A NOSSA SAÚDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3861/oficio_n31717112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3861/oficio_n31717112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°317/2022 ** VIABILIZAR A MANUTENÇÃO (VAZAMENTO DE ÁGUA) NA RUA EMANUEL PINHEIRO/RUA 29 DE JUNHO- COM RECUPERAÇÃO E RESTAURAÇÃO DA PAVIMENTAÇÃO ASFÁSTICA NA RUA EMANUEL PINHEIRO-CENTRO.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3871/oficio_n318_em_conjunto21112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3871/oficio_n318_em_conjunto21112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°318/2022 VIABILIZARMOS RECURSOS FINANCEIROS PARA "AQUISIÇÃO DE APARELHO DE TOMOGRAFIA".</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3859/oficio_n31916112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3859/oficio_n31916112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°319/2022 VIMOS EM PRIMEIRO MOMENTO REITERAR DE NOSSOS COMPROMISSOS FIRMADOS FRENTE A GESTÃO PÚBLICA MUNICIPAL PARA TANTO É NECESSARIO QUE FAÇAMOS ESFORÇOS SIGNIFICATIVOS PARA ATENDER NOSSOS MUNICIPES.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3860/oficio_n32017112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3860/oficio_n32017112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°320/2022 NECESSIDADE QUE FAZ EM VIABILIZAR A READEQUADAÇÃO/ATUALIZAÇÃO DO "LOTACIONAGRAMA" DESTE PODER COM O FITO ESPECIFICO DE ORGANIZAR PARA A REALIZAÇÃO DE FUTURO CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3877/oficio_n322_mineiro_21112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3877/oficio_n322_mineiro_21112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°322/2022 ** EXPANSÃO DE REDE DE ENERGIA ELÉTRICA NO BAIRRO JARDIM IPÊ ESPECIFICAMENTE NA RUA 01- QUADRA 07- LOTE 08.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3901/ccf_000007.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3901/ccf_000007.pdf</t>
   </si>
   <si>
     <t>Ofício 323/2022 - Trata-se da alteração da Data da Audiência Pública sobre a Nova Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3535/arquivamento_pl_128_2022_000462.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3535/arquivamento_pl_128_2022_000462.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 329/2022,  SOLICITA O ARQUIVAMENTO DO PROJETO DE LEI Nº 128/2022.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4043/of_340.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4043/of_340.pdf</t>
   </si>
   <si>
     <t>OFICIO DM 340/2022 - AO EXMO. PREFEITO SOLICITANDO A FORMAÇÃO DE UMA EQUIPE ESPECIALIZADA NO CONTROLE DE ZOONOSES.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3567/oficio_n35301072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3567/oficio_n35301072022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°353/2022 REF: AO PROJETO DE LEI N°149/2022.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL - CM</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3606/comissoes__mesa_diretora__000468.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3606/comissoes__mesa_diretora__000468.pdf</t>
   </si>
   <si>
     <t>ELEIÇÃO DAS COMISSÕES PERMANENTES BIENIO 2023/2024_x000D_
 LEGISLAÇÃO;_x000D_
 SAÚDE;_x000D_
 OBRAS _x000D_
 FINANÇAS _x000D_
 _x000D_
 BIENIO 2023/2024</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3939/oficio_n423_wg08122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3939/oficio_n423_wg08122022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°423/2022 INFORMAÇÕES ACERCA DA SOLICITAÇÃO DE RETIRADA DO PROJETO 203/2022 (LOA 2023) FEITA PELO PODER EXECUTIVO ATRAVÉS DO OFICIO N°615/2022.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3784/oficio_n52805102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3784/oficio_n52805102022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°528/2022 REF: AS LEIS N°2447 E 2448/2022.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3838/oficio_n56607112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3838/oficio_n56607112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°566/2022 REF: AS LEIS N°2456 A 2458/2022.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3835/oficio_n56807112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3835/oficio_n56807112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°568/2022 REF: AOS PROJETOS DE LEI N°204 E 205.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3842/oficio_n56907112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3842/oficio_n56907112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°569/2022 REF: AO PROJETO DE LEI N°206.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3850/oficio_n57409112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3850/oficio_n57409112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°574/2022 REF: AOS PROJETOS 207 A 210.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3853/oficio_n57710112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3853/oficio_n57710112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°577/2022 REF: AO PROJETO DE LEI °211 A 213.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3865/oficio_n58317112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3865/oficio_n58317112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°583/2022 REF: AS LEIS 2459 E 2460/2022.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3866/oficio_n59021112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3866/oficio_n59021112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°590/2022 REF: AO PROJETO DE LEI N°149.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3879/oficio_n59122112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3879/oficio_n59122112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°591/2022 REF: AS LEIS N°2462 A 2471.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3895/oficio_n59825112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3895/oficio_n59825112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°598/2022 REF: AO VETO A EMENDA DA CÂMARA AO PROJETO DE LEI 202/2022.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3896/oficio_n59925112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3896/oficio_n59925112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°599/2022 REF: AO PROJETO DE LEI N°214/2022.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3916/oficio_n60529112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3916/oficio_n60529112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°605/2022 DEMONSTRATIVO DO IMPACTO ORÇAMENTÁRIO E FINANCEIRO PARA O PROJETO DE LEI N°155/2022.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3924/oficio_n60630112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3924/oficio_n60630112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°606/2022 REF: AO PROJETO DE LEI N°215/2022.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3930/retirada_do_projeto_de_lei_n20306122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3930/retirada_do_projeto_de_lei_n20306122022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°615/2022 RETIRADA DO PROJETO DE LEI N°203/2022.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3933/oficio_61907122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3933/oficio_61907122022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°619/2022 RETIRADA DO PROJETO DE LEI N°193/2022.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3934/oficio_62007122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3934/oficio_62007122022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°620/2022 SOLICITAR DE VOSSA EXCELÊNCIA O ARQUIVAMENTO DOS PROJETOS DE N°126,136,137,138,139,187,201,218,012,089,090,096,122,159.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3935/oficio_62107122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3935/oficio_62107122022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°621/2022 NUMERAÇÃO DE LEI N°2473/2022 E 2474/2022 EM CONVENIÊNCIA AO OFICIO 161/2022 DA CÂMARA EM RELAÇÃO AOS VETOS DOS PROJETOS CM N°010 E CM 023/2022.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3938/oficio_n62408122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3938/oficio_n62408122022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°624/2022 A DESCONSIDERAÇÃO DO PEDIDO DO OFICIO 615/2022 QUE VERSA SOBRE A RETIRADA DO PROJETO DE LEI 203/2022-LOA-2022.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3946/oficio_n62512122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3946/oficio_n62512122022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°625/2022 REF: PROJETO DE LEI N°216.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3953/oficio_n62815122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3953/oficio_n62815122022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°628/2022 REF: AO PROJETO DE LEI N°217/2022</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3958/oficio_n63119122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3958/oficio_n63119122022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°631/2022 REF: AS LEIS N°2475 A 2477.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3904/oficio_n795_sematur29112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3904/oficio_n795_sematur29112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°795/2022 ASSUNTO: PROJETO DE LEI N°191/2022.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3903/oficio_n797_sematur29112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3903/oficio_n797_sematur29112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°797/2022 ASSUNTO: PROJETO DE LEI N°193/2022.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3905/oficio_n801_cedencia28112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3905/oficio_n801_cedencia28112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°801/2022 ASSUNTO: CEDÊNCIA DE PLENÁRIO PARA REALIZAÇÃO DE CHAMAMENTO PUBLICO.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3858/oficio_n1631_wg_16112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3858/oficio_n1631_wg_16112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°1631 VENHO ATRAVÉS DESTE EM RESPOSTA AO OFICIO WMP N°309 INFORMAR QUE O MUNICIPIO JÁ POSSUI EMPRESA FISCALIZADORA E REGULAMENTADORA.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3822/oficio_n168501112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3822/oficio_n168501112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°1685/2022 EM ATENÇÃO AO REQUERIMENTO DE N°°009/2022 EM QUE VOSSA SENHORIA REQUER INFORMAÇÕES A RESPEITO DOS GASTOS RELATIVOS AO ICMS ECOLÓGICO.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3779/oficio_n183904102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3779/oficio_n183904102022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°1839/2022 REF: AO BALANCETE DO MÊS DE JULHO DE 2022.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3812/oficio_n198824102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3812/oficio_n198824102022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°1988/2022 VENHO PELO PRESENTE ENCAMINHAR O NOME DO ENGENHEIRO MANOEL LUIZ FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3815/oficio_n199624102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3815/oficio_n199624102022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°1996/2022 REALIZAÇÃO DE AUDIÊNCIA PÚBLICA AFIM DE APRESENTAÇÃO DE CONTRAPROPOSTA DO MUNICÍPIO ACERCA DA ESCOLA MUNICIPAL 17 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3816/oficio_n55024102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3816/oficio_n55024102022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°550/2022 COMPLEMENTAÇÃO DO PROJETO DE LEI N°203/2022 REFERENTE A LOA-2023.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3851/oficio_n206909112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3851/oficio_n206909112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°2069/2022 SOLICITAR A CEDÊNCIA DO ESPAÇO DO PLENÁRIO NATAL SILVÉRIO FERREIRA A VOSSA EXCELÊNCIA PARA REALIZAÇÃO DE AUDIÊNCIA PÚBLICA.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3852/oficio_n207309112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3852/oficio_n207309112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°2073/2022 VEM CONVOCAR UMA SESSÃO EXTRAORDINÁRIA PARA APRECIAÇÃO DO PROJETO DE LEI N°205/2022.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3862/oficio_n209617112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3862/oficio_n209617112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°2096/2022 SOLICITAR CEDÊNCIA DO ESPAÇO DO PLENÁRIO PARA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA AFIM DE APRESENTAÇÃO DE CONTRAPROPOSTA DO MUNICÍPIO ACERCA DA ESCOLA MUNICIPAL 17 DE DEZEMBRO NO DIA 25 DE NOVEMBRO DE 2022 ÀS 19:00 HORAS.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3857/oficio_n211116112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3857/oficio_n211116112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°2111/2022 VEM CONVOCAR UMA SESSÃO EXTRAORDINÁRIA PARA APRECIAÇÃO DOS PROJETOS N°210 A 213/2022.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3891/oficio_n212324112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3891/oficio_n212324112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°2123/2022 REF: O BALANCETE FINANCEIRO E ORÇAMENTARIO RELATIVO AO MÊS DE AGOSTO DE 2022.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3899/oficio_n215325112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3899/oficio_n215325112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°2153/2022 CONVIDAR AS AUTORIDADES MUNICIPAIS PARA O EVENTO FOMENTA MATO GROSSO REALIZADO PELO SEBRAE MATO GROSSO EM PARCERIA COM A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3897/oficio_n215425112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3897/oficio_n215425112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°2154/2022 REFERENTE AO CREDITO SUPLEMENTAR DE ANULAÇÃO E TRANSPOSIÇÃO.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3898/oficio_n216525112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3898/oficio_n216525112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°2165/2022 VENHO ATRAVÉS DESTE PEDIR MANIFESTAÇÃO POR PARTE DA CÂMARA MUNICIPAL DE PARANATINGA E AO FUNDO MUNICIPAL DE SERVIDORES DE PARANATINGA PARANATINGA PREV, PARA A IMPLANTAÇÃO DO SIAFC EM TMEPO HÁBIL.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3937/resposta_do_requerimento_031_wg08122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3937/resposta_do_requerimento_031_wg08122022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°2219/2022 RESPOSTA DO REQUERIMENTO N°031/2022 REFERENTE A LEI N°2451/2022.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3942/oficio_n223012122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3942/oficio_n223012122022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°2230 VIDEO CONFERÊNCIA PARA SANAR DUVIDAS EM RELAÇÃO A LEI ORÇAMENTÁRIA ANUAL-LOA DO EXERCICÍO DE 2023.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3954/oficio_n230719122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3954/oficio_n230719122022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°2307/2022 VEM CONVOCAR UMA SESSÃO EXTRAORDINÁRIA PARA APRECIAÇÃO DO PROJETO DE LEI N°217/2022.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3868/oficio_n59121112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3868/oficio_n59121112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°591/2022 REF: LEI N°2461/2022.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>PORTARIA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3249/portaria_01-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3249/portaria_01-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 01/2022 - EXONERA DO CARGO CHEFE DE GABINETE O SENHOR CLAUDIO GOMES</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3250/portaria_02-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3250/portaria_02-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 02/2022 - EXONERA DO CARGO DE ASSESSOR DE GABINETE O SR JURANDIR DE SOUZA</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3251/portaria_03-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3251/portaria_03-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 03/2022 - NOMEA O SR JURANDIR DE SOUZA COMO CHEFE DE GABINETE DA PRESIDENCIA.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3252/portaria_04-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3252/portaria_04-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 04/2022 - NOMEA SR CLAUDIO GOMES PARA O CARGO DE ASSESSOR DE GABINETE</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3253/portaria_05-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3253/portaria_05-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 05/2022 - EXONERA DO CARGO DE RESPONSAVEL PELO PATRIMONIO A SR IDAIANA UHDE MARTINS.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3254/portaria_06-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3254/portaria_06-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 06/2022 - NOMEIA O SR JONSON LENADRO GUNSCH PARA A FUNÇÃO DE SISTEMA DE PATRIMONIO E ALMOXARIFADO - SPA</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3255/portaria_07-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3255/portaria_07-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 07/2022 - DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO ESPECIAL DE FISCALIZAÇÃO E ANDAMENTO DA OBRA E O CUMPRIMENTO DO SEU CRONOGRAMA NAS DEPENDÊNCIAS DA CÂMARA MUNICIPAL DE PARANATINGA-MT E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3256/portaria_08-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3256/portaria_08-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 08/2022 - DISPÕE SOBRE A NOMEAÇÃO DE SERVIDOR EFETIVO NA FUNÇÃO DE COMPRADOR DA CÂMARA MUNICIPAL DE PARANATINGA-MT, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3257/portaria_09-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3257/portaria_09-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 09/2022 - DISPÕES SOBRE ALTERAÇÃO DA COMISSÃO ESPECIAL DE PATRIMÕNIO COM FINALIDADE DE INVENTARIAR BENS BENS MÓVEIS E IMÓVEIS DO LEGISLATIVO DE PARANATINGA-MT E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3258/portaria_010-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3258/portaria_010-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 10/2022 - REVOGA A PORTARIA 06/2022.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3259/portaria_011-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3259/portaria_011-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 011/2022 - DISPOE SOBRE A REVOGAÇÃO DA PORTARIA 08/2022 E NOMEIA SERVIDOR EFETIVO NA FUNÇÃO DE SISTEMA DE COMPRAS NAS DEPENDENCIAS DA CÂMARA MUNICIPAL DE PARANATINGA -MT E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3260/portaria_012-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3260/portaria_012-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 012/2022 - EXONERA DO CARGO DE ASSESOR DE IMPRENSA A SRA VIVIANE APARECIDA PIMENTEL SILVA</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3261/portaria_013-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3261/portaria_013-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 013/2022 - NOMEA PARA O CARGO DE ASSESSOR DE IMPRENSA O SR ALAN SERGIO DE ALMEIDA</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3262/portaria_014-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3262/portaria_014-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 014/2022 - NOMEIA PARA O CARGO DE ASSESSOR LEGISLATIVO A SRA VIVIANE APARECIDA PIMENTEL SILVA</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3263/portaria_015-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3263/portaria_015-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 015/2022 - NOMEIA PARA A FUNÇÃO DE SISTEMA DE PATRIMÔNIO A SRA IVETE JESUS BANCZEK</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3264/portaria_016-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3264/portaria_016-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 016/2022 - DISPOE SOBRE A ALTERAÇÃO E NOMEAÇÃO DE SERVIDOR EFETIVO PARA A FUNÇÃO DE SISTEMA DE GESTAO DE CONTRATOS DO LEGISLATIVO DE PARANATINGA-MT E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3265/portaria_017-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3265/portaria_017-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 017/2022 - DISPOE SOBRE A NOMEAÇÃO DE SERVIDOR EFETIVO PARA COMPOR O SISTEMA DE AMOXARIFADO E SEUS CRONOGRAMAS NAS DEPENDENCIAS DA CAMARA MUNICIPAL DE PARANATINGA-MT, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3303/portaria_018-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3303/portaria_018-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 018/2022 - REVOGA AS PORTARIAS 013 E 14/2022</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3304/portaria_019-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3304/portaria_019-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 019/2022 - DISPOE SOBRE A NOMEAÇÃO DO SR ALAN SERGIO DE ALMEIDA COMO ASSESSOR DE IMPRENSA</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3305/portaria_020-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3305/portaria_020-2022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 020/2022 - DISPOE SOBRE A NOMEAÇÃO DO SRA VIVIANE APARECIDA PIMENTEL SOUZA COMO ASSESSOR LEGISLATIVO</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3362/212022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3362/212022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 021/2022 - REVOGA A PORTARIA 011/2022 E A 008/2022.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3363/222022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3363/222022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 022/2022 - REVOGA A PORTARIA 009/2022.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3364/232022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3364/232022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 023/2022 - REVOGA A PORTARIA 037/2021</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3365/242022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3365/242022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 024/2022 - NOMEIA A COMISSÃO DE PATRIMONIO</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3366/252022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3366/252022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 025/2022 - REVOGA A PORTARIA 044/2021</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3367/262022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3367/262022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 026/2022 - COMPOSIÇÃO DA COMISSÃO DE PREGAO</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3368/272022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3368/272022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 027/2022 - REVOGA A PORTARIA 007/2022</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3369/282022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3369/282022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 028/2022 - REVOGA A PORTARIA 016/2022</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3370/292022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3370/292022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 029/2022 - REVOGA A PORTARIA 036/2022</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3371/302022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3371/302022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 030/2022 - NOMEIA A COMISSÃO DE LICITAÇÃO</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3372/312022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3372/312022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 031/2022 - NOMEIA SERVIDOR NA FUNÇÃO SISTEMA DE COMPRAS</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3373/322022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3373/322022.pdf</t>
   </si>
   <si>
     <t>PORTARIA 032/2022- ALTERAÇÃO E NOMEAÇÃO PARA FUNÇÃO DE SISTEMA DE GESTAO DE CONTRATOS</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3402/33.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3402/33.pdf</t>
   </si>
   <si>
     <t>PORTARIA 33/2022 - NOMEIA MARCIA GLENZEL ORTIZ COMO ASSESSORA PARLAMENTAR</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3403/34.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3403/34.pdf</t>
   </si>
   <si>
     <t>PORTARIA 33/2022 - NOMEIA RONIERISSON DIAS FERREIRA COMO AGENTE ADMINISTRATIVO</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3404/35.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3404/35.pdf</t>
   </si>
   <si>
     <t>PORTARIA 35/2022 - NOMEIA GEOVANI BUENO COMO ASSESSOR PARLAMENTAR</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3405/36.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3405/36.pdf</t>
   </si>
   <si>
     <t>PORTARIA 36/2022 - CORRIGE O NOME DO SERVIDOR GIOVANI BUENO</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3406/37.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3406/37.pdf</t>
   </si>
   <si>
     <t>PORTARIA 37/2022 - NOMEIA JOSIAN DE OLIVEIRA PEDROSA COMO ASSESSOR PARLAMENTAR</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3407/38.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3407/38.pdf</t>
   </si>
   <si>
     <t>PORTARIA 38/2022 - NOMEIA LAURIANE IZABELE ALVES DE OLIVEIRA COMO ASSESSORA PARLAMENTAR</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3408/39.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3408/39.pdf</t>
   </si>
   <si>
     <t>PORTARIA 39/2022 - REVOGA A PORTARIA 031/2022 QUE NOMEIA A SERVIDORA ALEXSANDRA LIMA DE FRANÇA D'AGOSTO</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3409/40.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3409/40.pdf</t>
   </si>
   <si>
     <t>PORTARIA 40/2022 - NOMEIA RONIERISSON DIAS FERREIRA PARA COMPOR O SISTEMA DE COMPRAS</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3410/41.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3410/41.pdf</t>
   </si>
   <si>
     <t>PORTARIA 41/2022 - EXONERA O SERVIDOR GIOVANI BUENO</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3530/p_042.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3530/p_042.pdf</t>
   </si>
   <si>
     <t>PORTARIA 042/2022 - EXONERA A SERVIDORA LUCIA APARECIDA DE FRANÇA CORREA</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3543/p043.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3543/p043.pdf</t>
   </si>
   <si>
     <t>PORTARIA 43/2022  - NOMEIA SERVIDOR EFETIVO COMO RESPONSAVEL PELA ALIMENTAÇÃO DO SITEMA GEO-OBRAS DO TCE/MT</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3544/p044.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3544/p044.pdf</t>
   </si>
   <si>
     <t>PORTARIA 43/2022  - NOMEIA SERVIDOR EFETIVO COMO RESPONSÁVEL PELA ALIMENTAÇÃO DO SISTEMA APLIC SOBRE TODAS AS OBRAS E PROJETOS REALIZADOS PELA CAMARA MUNICIPAL DE PARANATINGA</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3568/p45.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3568/p45.pdf</t>
   </si>
   <si>
     <t>PORTARIA 045/2022 - DISPÕE SOBRE A NOMEAÇÃO PARA ASSUMIR CARGO EM COMISSÃO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3569/p46.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3569/p46.pdf</t>
   </si>
   <si>
     <t>PORTARIA 046/2022 - DISPÕE SOBRE ALTERAÇÃO E NOMEAÇÃO DE SERVIDOR PARA COMPOR A COMISSÃO DE LICITAÇÃO DO PODER LEGISLATIVO DE PARANATINGA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3570/p47.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3570/p47.pdf</t>
   </si>
   <si>
     <t>PORTARIA 047/2022 - DISPÕES SOBRE A ALTERAÇÃO DA COMISSÃO ESPECIAL DE PATRIMÔNIO, COM FINALIDADE E INVENTARIAR BENS MÓVEIS E IMÓVEIS DO LEGISLATIVO DE PARANATINGA-MT E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3571/p48.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3571/p48.pdf</t>
   </si>
   <si>
     <t>PORTARIA 048/2022 - ALTERA A COMPOSIÇÃO DA COMISSÃO DE PREGÃO</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3707/p49.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3707/p49.pdf</t>
   </si>
   <si>
     <t>PORTARIA 049/2022 - DISPÕES SOBRE A NOMEAÇÃO DA COMISSÃO DE AVALIAÇÃO DE ESTAGIO PROBATÓRIO DA CAMARA MUNICIPAL, REGULAMENTAÇÃO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3708/p50.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3708/p50.pdf</t>
   </si>
   <si>
     <t>PORTARIA 50/2022 - DISPÕES SOBRE NOMEAÇÃO PARA ASSUMIR CARGO EM COMISSÃO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3709/p51.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3709/p51.pdf</t>
   </si>
   <si>
     <t>PORTARIA 051/2022 - DISPÕE SOBRE A ALTERAÇÃO E NOMEAÇÃO DE SERVIDOR EFETIVO PRA FUNÇÃO DE FISCAL DE CONTRATOS, DO LEGISLATIVO DE PARANATINGA-MT, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3844/p52-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3844/p52-2022.pdf</t>
   </si>
   <si>
     <t>Portaria 52/2022 - Dispõe sobre a nomeação da Comissão Responsável para conduzir as atividades relacionadas Transmissão de Governo entre a atual gestão 2021-2022 para a gestão referente ao biênio 2023-2024</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3845/p53-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3845/p53-2022.pdf</t>
   </si>
   <si>
     <t>Portaria 53/2022 - Dispõe sobre a nomeação da Comissão Responsável para conduzir as atividades relacionadas Transmissão de Governo entre a atual gestão 2021-2022 para a gestão referente ao biênio 2023-2024 - alterando a portaria 052/2022</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3909/54.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3909/54.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 54/2022 - Nomeia o Engenheiro Responsável pela fiscalização da obra específica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3910/55.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3910/55.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 55/2022 - Nomeia o Engenheiro Responsável pela fiscalização da obra específica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3911/56.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3911/56.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 056/2022 - Nomeia Servidores para compor a Comissão de Fiscalização e acompanhamento da execução e construção da obra de reforma e ampliação do prédio da Câmara Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3912/57.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3912/57.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 057/2022 - Concede aos servidores Ronierisson Dias Ferreira, Luverlan Pereira Netto, Joel Cardoso de Souza, Luciana Pereira Silva Oliveira e Rosemar Antonio Rocha, gratificação de que trata o Art. 192 da lei 024/97</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3913/58.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3913/58.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 058/2022 - Revoga a Portaria 051/2022.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3914/59.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3914/59.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 059/2022 - Nomeia o Servidor Jonson Leandro Gunsch na função de Fiscal de Contratos.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3915/60.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3915/60.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 060/2022 - Revoga a Portaria 056/2022.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3917/61.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3917/61.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 061/2022 - Nomeia Servidores para compor a Comissão de Fiscalização e acompanhamento da execução e construção da obra de reforma e ampliação do prédio da Câmara Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3918/62.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3918/62.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 062/2022 - Revoga a Portaria 055/2022.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3919/63.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3919/63.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 063/2022 - Nomeia a Engenheira Responsável pela fiscalização da obra especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3963/64.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3963/64.pdf</t>
   </si>
   <si>
     <t>Portaria 064/2022 - Exonera do Cargo de Assessor de Imprensa o Sr Alan Sergio de Almeida.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3964/65.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3964/65.pdf</t>
   </si>
   <si>
     <t>Portaria 065/2022 - Exonera do Cargo de Assessor de Gabinete o Sr Claudio Gomes.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3965/66.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3965/66.pdf</t>
   </si>
   <si>
     <t>Portaria 066/2022 - Exonera do Cargo de Assessor de Legislativo o Sr Cleberson Carlos Longhini.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3966/67.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3966/67.pdf</t>
   </si>
   <si>
     <t>Portaria 065/2022 - Exonera do Cargo de Assessor de Gabinete o Sra Idaiana Uhde Martins.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3967/68.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3967/68.pdf</t>
   </si>
   <si>
     <t>Portaria 068/2022 - Exonera do Cargo de Assessor Jurídico da Presidencia Sr João Bosco dos Santos</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3968/69.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3968/69.pdf</t>
   </si>
   <si>
     <t>Portaria 069/2022 - Exonera do Cargo de Assessor Legislativo SR Joaquim Rodrigues Martins</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3969/70.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3969/70.pdf</t>
   </si>
   <si>
     <t>Portaria 070/2022 - Exonera do Cargo de Assessor Parlamentar Sr Josian de Oliveira Pedrosa.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3970/71.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3970/71.pdf</t>
   </si>
   <si>
     <t>Portaria 071/2022 - Exonera do Cargo de Assessor de Gabinete da Presidencia Sr Jurandir de Souza</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3971/72.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3971/72.pdf</t>
   </si>
   <si>
     <t>Portaria 072/2022 - Exonera do Cargo de Assessor Parlamentar Sra Lauriane Izabele Alves de Oliveira</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3972/73.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3972/73.pdf</t>
   </si>
   <si>
     <t>Portaria 073/2022 - Exonera do Cargo de Assessor Parlamentar a Sra Marcia Glenzel Ortiz.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3973/74.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3973/74.pdf</t>
   </si>
   <si>
     <t>Portaria 074/2022 - Exonera do Cargo de Assessor Parlamentar Silmara Aparecida Arruda Bonfim</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3974/75.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3974/75.pdf</t>
   </si>
   <si>
     <t>Portaria 075/2022 - Exonera do Cargo de Assessor Legislativo Sra Viviane Aparecida Pimentel Silva</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3975/76.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3975/76.pdf</t>
   </si>
   <si>
     <t>Portaria 076/2022 - Exonera do Cargo de Assessor de Gabinete o Sr Adair Jovencio Ferreira</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3976/77.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3976/77.pdf</t>
   </si>
   <si>
     <t>Portaria 077/2022 - Exonera do Cargo Secretario Administrativo Sra Rosa Maria da Silva</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA (INATIVA)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3795/projeto_de_decreto_n01014102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3795/projeto_de_decreto_n01014102022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO N°010/2022 FICA REJEITADO O VETO DO TOTAL OPOSTO PELO CHEFE DO PODER EXECUTIVO AO PROJETO DE LEI N°010/2022 APROVADO PELA CÂMARA MUNICIPAL DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3925/projeto_de_decreto_n01330112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3925/projeto_de_decreto_n01330112022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°013/2022 EMENDA: DISPÕE SOBRE A REJEIÇÃO DO VETO TOTAL OPOSTO PELO PREFEITO MUNICIPAL AO PROJETO DE LEI 010/2022.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3926/projeto_de_decreto_n01430112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3926/projeto_de_decreto_n01430112022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°014/2022 EMENDA: DISPÕE SOBRE A REJEIÇÃO DO VETO TOTAL OPOSTO PELO PREFEITO MUNICIPAL AO PROJETO DE LEI N°023/2022.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3927/projeto_de_decreto_n01530112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3927/projeto_de_decreto_n01530112022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°015/2022 EMENDA: DISPÕE SOBRE A MANUTENÇÃO DO VETO TOTAL OPOSTO PELO PREFEITO MUNICIPAL AO PROJETO DE LEI 149/2022.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3150/projeto_de_lei_complementar_049.2022_-_altera_o_1o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3150/projeto_de_lei_complementar_049.2022_-_altera_o_1o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI COMPLEMENTAR Nº 049/2022 DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º, PARÁGRAFO ÚNICO, DA LEI MUNICIPAL 1529/2017 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3014/projeto_de_lei_ordinaria_n00112012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3014/projeto_de_lei_ordinaria_n00112012022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA N°001/2022  "ALTERA O ANEXO DA LEI MUNICIPAL N.0 1402/2017, E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3015/projeto_de_lei_ordinaria_n00212012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3015/projeto_de_lei_ordinaria_n00212012022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA N°002/2022 "AUTORIZA O PODER EXECUTIVO CONCEDER RECOMPOSIÇÃO DA PERDA SALARIAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3016/projeto_de_lei_ordinaria_n00312012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3016/projeto_de_lei_ordinaria_n00312012022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA N°003/2022 "AUTORIZA O PODER EXECUTIVO CONCEDER RECOMPOSIÇÃO DA PERDA SALARIAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS DA EDUCAÇÃO, NOS TERMOS DA LEI 533/2008 E DÁ OUTRAS PROVIDENCIAS. "</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário Lei n° 09/2022  “RETIFICA ANEXO DA LEI Nº 2283 DE 19 DE JANEIRO DE 2022 QUE AUTORIZA PODER EXECUTIVO CONCEDER RECOMPOSIÇÃO DA PERDA SALARIAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS REGIDOS PELA LEI N. 035/2003 E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3027/oficio_00614012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3027/oficio_00614012022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 006/2022._x000D_
 “DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL 2175/2021 REFERENTE A NOMENCLATURA DO CARGO DE AGENTE DE DESENVOLVIMENTO E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3026/projeto_de_lei_007.2022_-_reajuste_subsidios_8__5__cargos_diretor_che.._.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3026/projeto_de_lei_007.2022_-_reajuste_subsidios_8__5__cargos_diretor_che.._.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI   Nº 007/2022_x000D_
 “ALTERA O ANEXO DA LEI MUNICIPAL N.º 1402/2017, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3025/projeto_de_lei__008.2022_-_retifica_tabela_da_lei_2284.2022_-_perda_sala.._.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3025/projeto_de_lei__008.2022_-_retifica_tabela_da_lei_2284.2022_-_perda_sala.._.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 08/2022._x000D_
 “RETIFICA ANEXO DA LEI Nº 2284 DE 19 DE JANEIRO DE 2022 QUE AUTORIZA PODER EXECUTIVO CONCEDER RECOMPOSIÇÃO DA PERDA SALARIAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS DA EDUCAÇÃO, NOS TERMOS DA LEI 533/2008 E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3024/projeto_de_lei__009.2022_-_retifica_tabela_da_lei_2283.2022_-_perda_sala.._.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3024/projeto_de_lei__009.2022_-_retifica_tabela_da_lei_2283.2022_-_perda_sala.._.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 09/2022._x000D_
 “RETIFICA ANEXO DA LEI Nº 2283 DE 19 DE JANEIRO DE 2022 QUE AUTORIZA PODER EXECUTIVO CONCEDER RECOMPOSIÇÃO DA PERDA SALARIAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS REGIDOS PELA LEI N. 035/2003 E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3071/projeto_de_lei_011.2022_-_verba_indenizatoria_do_chefe_do_executivo_-_prefeito_-_2022_-_porcentagem.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3071/projeto_de_lei_011.2022_-_verba_indenizatoria_do_chefe_do_executivo_-_prefeito_-_2022_-_porcentagem.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 11/2022 ALTERA A LEI MUNICIPAL N. 1613 DE 18 DE JUNHO DE 2018 QUE INSTITUIU A VERBA INDENIZATÓRIA DO CHEFE DO EXECUTIVO, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3072/projeto_de_lei_012.2022-_doacao_r_10.00000__-_diocese_de_primavera_do_leste_-paranatinga_-_paroquia_co-catedral_sao_francisco_xavier_fac.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3072/projeto_de_lei_012.2022-_doacao_r_10.00000__-_diocese_de_primavera_do_leste_-paranatinga_-_paroquia_co-catedral_sao_francisco_xavier_fac.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 12/2022. AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 10.000,00 (DEZ MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1102 – PROMOÇÃO DE EVENTOS CULTURAIS: FESTAS CULTURAIS.''</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3030/projeto_de_lei_013.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3030/projeto_de_lei_013.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 013/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Realização de Processo Seletivo Simplificado de Provas e Títulos. Total..............................R$            27.000,00.''</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3032/projeto_de_lei_014.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3032/projeto_de_lei_014.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 014/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Realização de Processo Seletivo Simplificado de Provas e Títulos. Total...............................................................R$            27.000,00.''</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3033/projeto_de_lei_015.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3033/projeto_de_lei_015.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 015/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2022   POR     ANULAÇÃO  E     REMANEJAMENTO E DÁ OUTRAS  PROVIDÊNCIAS. Realização de Processo Seletivo Simplificado de Provas e Títulos. Total......R$            27.000,00.''</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3092/projeto_de_lei_017.2022_-_criacao_de_equipe_multiprofissional_-_assistente_-_psicologo_-_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3092/projeto_de_lei_017.2022_-_criacao_de_equipe_multiprofissional_-_assistente_-_psicologo_-_educacao.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 017/2022 DISPÕE SOBRE A CRIAÇÃO DE EQUIPE MULTIPROFISSIONAL ESTABELECIDA NA SECRETARIA DE EDUCAÇÃO E CULTURA PARA ATENDIMENTO NA REDE PÚBLICA DE EDUCAÇÃO BÁSICA DE PARANATINGA -MT.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3035/projeto_de_lei_018.2022_-_excesso_-_2022_-_manutencao_mt_130_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3035/projeto_de_lei_018.2022_-_excesso_-_2022_-_manutencao_mt_130_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 018/2022. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Manutenção e Conservação da Rodovia MT 130 no Município. Total.................................R$          437.380,42.''</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3036/projeto_de_lei_019.2022_-_excesso_-_2022_-_manutencao_mt_130_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3036/projeto_de_lei_019.2022_-_excesso_-_2022_-_manutencao_mt_130_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 019/2022. INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Manutenção e Conservação da Rodovia MT 130 no Município. Total....................................R$          437.380,42.''</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3037/projeto_de_lei_020.2022_-_excesso_-_2022_-_manutencao_mt_130_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3037/projeto_de_lei_020.2022_-_excesso_-_2022_-_manutencao_mt_130_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 020/2022. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS 	PROVIDÊNCIAS. Manutenção e Conservação da Rodovia MT 130 no Município. Total...........R$          437.380,42.''</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3059/projeto_de_lei_021.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_ppa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3059/projeto_de_lei_021.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_ppa_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 021/2022. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1297 – Aplicação de Lama Asfáltica e Tapa Buracos p/ Recuperação de Diversas Ruas._x000D_
  Total .R$          446.716,04.''</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3060/projeto_de_lei_022.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3060/projeto_de_lei_022.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 022/2022. INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1297 – Aplicação de Lama Asfáltica e Tapa Buracos p/ Recuperação de Diversas Ruas. Total........................................................................................................R$          446.716,04.''</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3061/projeto_de_lei_023.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3061/projeto_de_lei_023.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 023/2022. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL      ESPECIAL          NA LOA/2022   POR     ANULAÇÃO     E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1297 – Aplicação de Lama Asfáltica e Tapa Buracos p/ Recuperação de Diversas Ruas. Total........................................................................................................R$          446.716,04.''</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3062/projeto_de_lei_024.2022_-_excesso_-_2022_-_aparelho_de_untrassonografia_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3062/projeto_de_lei_024.2022_-_excesso_-_2022_-_aparelho_de_untrassonografia_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 024/2022. “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1296 – Aquisição de 01 (um) Aparelho de Ultrassonografia. Total............R$                147.500,00.''</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3063/projeto_de_lei_025.2022_-_excesso_-_2022_-_aparelho_de_untrassonografia_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3063/projeto_de_lei_025.2022_-_excesso_-_2022_-_aparelho_de_untrassonografia_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 025/2022.  INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1296 – Aquisição de 01 (um) Aparelho de Ultrassonografia. Total...........R$                147.500,00.''</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3064/projeto_de_lei_026.2022_-_excesso_-_2022_-_aparelho_de_untrassonografia_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3064/projeto_de_lei_026.2022_-_excesso_-_2022_-_aparelho_de_untrassonografia_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 026/2022. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL  ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1296 – Aquisição de 01 (um) Aparelho de Ultrassonografia. Total.........R$                147.500,00.''</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3065/projeto_de_lei_027.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3065/projeto_de_lei_027.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 027/2022. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1298 – Aquisição de Lama Asfáltica p/ Recuperação de Diversas Ruas – Convenio 554/2020. Total...............................................................................................R$              373.912,02''</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3066/projeto_de_lei_028.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3066/projeto_de_lei_028.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 028/2022. INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.  Projeto/Atividade: 1298 – Aquisição de Lama Asfáltica p/ Recuperação de Diversas Ruas – Convenio 554/2020. Total...............................................................................................R$              373.912,02.''</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3067/projeto_de_lei_029.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3067/projeto_de_lei_029.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 029/2022. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR  EXCESSO DE ARRECADAÇÃO  E DÁ   OUTRAS 	PROVIDÊNCIAS. Projeto/Atividade: 1298 – Aquisição de Lama Asfáltica p/ Recuperação de Diversas Ruas – Convenio 554/2020. Total...............................................................................................R$              373.912,02.''</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3068/projeto_de_lei_030.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3068/projeto_de_lei_030.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 030/2022. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1299 – Conclusão do Muro de Arrimo no Bairro Concordia. Elemento de Despesa.: _x000D_
  Total........R$             12.561,48.''</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3069/projeto_de_lei_031.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3069/projeto_de_lei_031.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 031/2022. INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1299 – Conclusão do Muro de Arrimo no Bairro Concordia. Elemento de Despesa.:_x000D_
 Total.......................................................................................................R$             12.561,48.''</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3070/projeto_de_lei_032.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3070/projeto_de_lei_032.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 032/2022. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL      ESPECIAL          NA LOA/2022   POR     ANULAÇÃO     E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1299 – Conclusão do Muro de Arrimo no Bairro Concordia. _x000D_
 Elemento de Despesa.: Total.......................................................................................................R$             12.561,48.''</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3093/projeto_de_lei_033.2022_-_corrige_valores_das_concessao_de_diarias_-_servidores_-_2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3093/projeto_de_lei_033.2022_-_corrige_valores_das_concessao_de_diarias_-_servidores_-_2022.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI N. 033/2022. DISPÕE SOBRE ATUALIZAÇÃO MONETÁRIA DOS VALORES DE DIÁRIAS NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3094/projeto_de_lei_034.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3094/projeto_de_lei_034.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 034/2022. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade:  1301 – Execução do Cofinanciamento do FEAS/2021. Natureza de Despesa: Total............R$            102.672,72.''</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3095/projeto_de_lei_035.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3095/projeto_de_lei_035.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 035/2022. INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade:  1301 – Execução do Cofinanciamento do FEAS/2021. Natureza de Despesa: Total.........R$            102.672,72.''</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3096/projeto_de_lei_036.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3096/projeto_de_lei_036.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 036/2022. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR    CRÉDITOS ADICIONAL   ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ   OUTRAS PROVIDÊNCIAS. Projeto/Atividade:  1301 – Execução do Cofinanciamento do FEAS/2021. Natureza de Despesa: Total......R$       102.672,72.''</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3097/projeto_de_lei_complementar_037.2022_-_altera_o_2o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3097/projeto_de_lei_complementar_037.2022_-_altera_o_2o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI COMPLEMENTAR Nº 037/2022 DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 2º, IX, DA LEI MUNICIPAL 1529/2017 E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3098/projeto_de_lei_038.2022_-_doacao_-_contribuicao_-_festa_do_laco_-_cultura.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3098/projeto_de_lei_038.2022_-_doacao_-_contribuicao_-_festa_do_laco_-_cultura.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 038/2022 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM R$ 20.000,00 (VINTE MIL REAIS) PARA OBRAS DE INFRAESTRUTURA, ALÉM DE FORNECIMENTO DE CAMINHÃO PIPA, DOIS CONTAINERS PEGA TUDO, E ESTRUTURA DE SOM, AFIM DE APOIAR A REALIZAÇÃO DA 1ª FESTA DO LAÇO DA ASSOCIAÇÃO DOS LAÇADORES DE PARANATINGA-MT DO DIA 01/04/2022 A 03/04/2022  E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3099/projeto_de_lei_039.2022_-_gratificacao_rural_servidor_-_secretaria_de_transporte.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3099/projeto_de_lei_039.2022_-_gratificacao_rural_servidor_-_secretaria_de_transporte.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI N. º 039/2022 INSTITUI A INDENIZAÇÃO CAMPESTRE EM ATIVIDADE OPERACIONAL NO ÂMBITO DA SECRETARIA MUNICIPAL DE TRANSPORTES E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3109/projeto_de_lei_040.2022_-_denominacao_para_anel_viario_-_mt130_-_danta_oliveira_e_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3109/projeto_de_lei_040.2022_-_denominacao_para_anel_viario_-_mt130_-_danta_oliveira_e_silva.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. º 040/2022 "DISPÕE SOBRE DENOMINAÇÃO DO ANEL VIÁRIO LOCALIZADO JUNTO AO ENTRONCAMENTO DA MT 130 (PARQUE DE EXPOSIÇÕES) COM FINALIZAÇÃO JUNTO A AVENIDA XV DE NOVEMBRO (CEMITÉRIO MUNICIPAL) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3110/projeto_de_lei_041.2022_-_instituicao_do_refis_-_2022_-_tributacao_-_financas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3110/projeto_de_lei_041.2022_-_instituicao_do_refis_-_2022_-_tributacao_-_financas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 041/2022 “INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL ANUAL (REFIS 2022) DO MUNICÍPIO DE PARANATINGA, ESTADO DO MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3111/projeto_de_lei_n042202210032022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3111/projeto_de_lei_n042202210032022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°042/2022 "DISPÕE SOBRE ATUALIZAÇÃO MONETÁRIA DOS VALORES DE DIÁRIAS NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3112/projeto_de_lei_043.2022_-_doacao_-_contribuicao_-_festa_do_laco_-_cultura.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3112/projeto_de_lei_043.2022_-_doacao_-_contribuicao_-_festa_do_laco_-_cultura.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 043/2022  “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM R$ 20.000,00 (VINTE MIL REAIS) PARA O EVENTO DO LAÇO COMPRIDO 1ª PROVA DE LAÇO COMPRIDO DA ASSOCIAÇÃO DO LAÇO COMPRIDO DE PARANATINGA-MT DO DIA 01/04/2022 A 03/04/2022, ALÉM DE FORNECIMENTO DE CAMINHÃO PIPA, DOIS CONTAINERS PEGA TUDO, E ESTRUTURA DE SOM, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3113/projeto_de_lei_045.2022_-_copa_comercio_de_futsal_2022_-_doacao_premiacao_-_esporte.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3113/projeto_de_lei_045.2022_-_copa_comercio_de_futsal_2022_-_doacao_premiacao_-_esporte.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 045/2022 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 7.280,00 (SETE MIL E DUZENTOS E OITENTA REAIS) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3114/projeto_de_lei_046.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3114/projeto_de_lei_046.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 046/2022. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR   EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1302 – Construção da Praça Flamboyant. Total..........R$              621.320,76.''</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3115/projeto_de_lei_047.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3115/projeto_de_lei_047.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 047/2022. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1302 – Construção da Praça Flamboyant.  Total................R$              621.320,76.''</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3116/projeto_de_lei_048.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3116/projeto_de_lei_048.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 048/2022. INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1302 – Construção da Praça Flamboyant. Total............................................R$              621.320,76.''</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3315/projeto_de_lei_complementar_049.2022_-_altera_o_1o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3315/projeto_de_lei_complementar_049.2022_-_altera_o_1o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3185/projeto_de_lei_050.2022_-_complementar_-_educacao_-_professor_-_tabela_26_horas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3185/projeto_de_lei_050.2022_-_complementar_-_educacao_-_professor_-_tabela_26_horas.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 050/2022. DISPÕE SOBRE ALTERAÇÕES NA LEI Nº. 533 DE 16 DE DEZEMBRO, E NA LEI Nº 511 DE 26 DE NOVEMBRO DE 2008, E DA OUTRAS PROVIDÊNCIAS” .</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3164/projeto_de_lei_051.2022_-_modelo_de_criacao_de_ouvidoria_-_normativa_ouvidoria_-_projeto_-_ii.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3164/projeto_de_lei_051.2022_-_modelo_de_criacao_de_ouvidoria_-_normativa_ouvidoria_-_projeto_-_ii.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 051/2022, ALTERAÇÃO DA ESTRUTURA DA UNIDADE DE OUVIDORIA GERAL DA PREFEITURA MUNICIPAL DE PARANATINGA – MT, E DAS OUTRAS PROVIDÊNCIAS;''</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3166/projeto_de_lei_052.2022_-_alteracao_da_lei_1402.2017_-_estrutura_administrativa_-_ouvidoria_-_diretor_sefaz_-_criacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3166/projeto_de_lei_052.2022_-_alteracao_da_lei_1402.2017_-_estrutura_administrativa_-_ouvidoria_-_diretor_sefaz_-_criacao.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 052/2022 DISPÕE SOBRE A ALTERAÇÃO DA LEI DE Nº 1402/2017 DE 23 DE JANEIRO DE 2017 ESTRUTURA ADMINISTRATIVA E A LEI 2175 DE  01 DE JUNHO DE 2021 - E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3186/projeto_de_lei_053.2022_-_doacao_de_terreno_-_associacao_cearpa_ptga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3186/projeto_de_lei_053.2022_-_doacao_de_terreno_-_associacao_cearpa_ptga.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 053/2022 DISPÕE SOBRE DOAÇÃO DE UMA ÁREA DE TERRAS COM 10.500 M2 PARA A PARA A CONSTRUÇÃO DE UM CENTRO DE COLETA AFIM DE ATENDER AS DEMANDAS DO MEIO AMBIENTE E AGRICULTURA DO MUNICIPIO E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3187/projeto_de_lei_054.2022_-_alteracao_da_lei_1063.13_-_codigo_de_posturas_-_novos_horarios_de_funcionamento.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3187/projeto_de_lei_054.2022_-_alteracao_da_lei_1063.13_-_codigo_de_posturas_-_novos_horarios_de_funcionamento.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 054/2022 DISPÕE SOBRE A ALTERAÇÃO DA LEI DE Nº 1063 DE 18 DE DEZEMBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3188/projeto_de_lei_055.2022_-_especial_anualcao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3188/projeto_de_lei_055.2022_-_especial_anualcao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 055/2022. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1303 – Conclusão do Pórtico da Escola Municipal Vista Alegre. Elemento de Despesa:_x000D_
 Total............................................................................................R$                        15.703,33.''</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3189/projeto_de_lei_056.2022_-__especial_anualcao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3189/projeto_de_lei_056.2022_-__especial_anualcao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 056/2022. INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1303 – Conclusão do Pórtico da Escola Municipal Vista Alegre. Elemento de Despesa:_x000D_
 Total............................................................................................R$                        15.703,33.''</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3190/projeto_de_lei_057.2022_-__especial_anualcao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3190/projeto_de_lei_057.2022_-__especial_anualcao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 057/2022. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL      ESPECIAL          NA LOA/2022   POR     ANULAÇÃO E  REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1303 – Conclusão do Pórtico da Escola Municipal Vista Alegre. _x000D_
 Elemento de Despesa: Total............................................................................................R$                        15.703,33.''</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3191/projeto_de_lei_058.2022_-_criacao_de_cargos_-_inspecao_sanitaria_-_medico_veterinario_-_agricutlura.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3191/projeto_de_lei_058.2022_-_criacao_de_cargos_-_inspecao_sanitaria_-_medico_veterinario_-_agricutlura.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 058/2022 DISPÕE SOBRE A CRIAÇÃO DE CARGOS PARA ATENDER AS FUNÇÕES DE INSPEÇÃO SANITÁRIA E INDUSTRIAL DE PRODUTOS DE ORIGEM ANIMAL E DÁ OUTRAS PROVIDENCIAS.''</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3229/projeto_de_lei_059.2022_-_doacao_-_movimento_acampamento_senior_-_igreja_catolica.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3229/projeto_de_lei_059.2022_-_doacao_-_movimento_acampamento_senior_-_igreja_catolica.pdf</t>
   </si>
   <si>
     <t>"Projeto de Lei n°059/2022  “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 20.000,00 (VINTE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1102 – PROMOÇÃO DE EVENTOS CULTURAIS: FESTAS CULTURAIS".</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3230/projeto_de_lei_060.2022_-_excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3230/projeto_de_lei_060.2022_-_excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>“Projeto de Lei n°060/22 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1304 – MT mais Cirurgias Eletivas. Total R$183.002,58".</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3231/projeto_de_lei_061.2022_-__excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3231/projeto_de_lei_061.2022_-__excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>“Projeto de Lei n°061/22 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1304 – MT mais Cirurgias Eletivas Total R$183.002,58".</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3232/projeto_de_lei_062.2022_-__excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3232/projeto_de_lei_062.2022_-__excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"Projeto de Lei n°062/22 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO  E DÁ  OUTRAS 	PROVIDÊNCIAS Projeto/Atividade: 1304 – MT mais Cirurgias Eletivas. Total R$183.002,58".</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3233/projeto_de_lei_063.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3233/projeto_de_lei_063.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_ppa.pdf</t>
   </si>
   <si>
     <t>“Projeto de Lei n°063/22 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS ”Projeto/Atividade: 1305 – Aquisição de Trator Agrícola para o Município Total R$200.000,00".</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3234/projeto_de_lei_064.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3234/projeto_de_lei_064.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_ldo.pdf</t>
   </si>
   <si>
     <t>“Projeto de Lei n°064/22 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1305 – Aquisição de Trator Agrícola para o Município Total R$200.000,00".</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3235/projeto_de_lei_065.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3235/projeto_de_lei_065.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_loa.pdf</t>
   </si>
   <si>
     <t>"Projeto de Lei n°065/22 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS 	PROVIDÊNCIAS Projeto/Atividade: 1305 – Aquisição de Trator Agrícola para o Município Total R$200.000,00".</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3325/projeto_de_lei_067.2022_-_doacao_mister_universo_kids_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3325/projeto_de_lei_067.2022_-_doacao_mister_universo_kids_-_gabinete.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI N°067/2022 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM AUXÍLIO FINANCEIRO AOS CANDIDATOS PARANATINGUENSE NO MISTER UNIVERSO KIDS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3299/projeto_de_lei_068.2022_-_complementar_-_alteracao_do_art._292_-_lei_024.97_-_cessao_servidor_-_excecao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3299/projeto_de_lei_068.2022_-_complementar_-_alteracao_do_art._292_-_lei_024.97_-_cessao_servidor_-_excecao.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI COMPLEMENTAR N°068/2022 DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 292 DA LEI MUNICIPAL 024/97 E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3313/projeto_de_lei_069.2022_-_doacao_-_igreja_evangelica_luterana_no_brasil.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3313/projeto_de_lei_069.2022_-_doacao_-_igreja_evangelica_luterana_no_brasil.pdf</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3307/projeto_de_lei_070.2022_-_doacao_combustivel_associacao_mini_produtores_colorado_-_agricultura.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3307/projeto_de_lei_070.2022_-_doacao_combustivel_associacao_mini_produtores_colorado_-_agricultura.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI N°070/2022 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM COMBUSTÍVEL PARA ASSOCIAÇÃO DOS MINI E PEQUENOS PRODUTORES DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3308/projeto_de_lei_071.2022_-_alteracao_da_lei_2316_refis_2022_-_tributacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3308/projeto_de_lei_071.2022_-_alteracao_da_lei_2316_refis_2022_-_tributacao.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI N°071/2022 DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2316 DE 23 DE MARÇO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3316/projeto_de_lei_072.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3316/projeto_de_lei_072.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA N°072/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1306 – Aquisição de Veiculo p/ Educação Total..........R$ 160.000,00".</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3317/projeto_de_lei_073.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3317/projeto_de_lei_073.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA N°073/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1306 – Aquisição de Veiculo p/ Educação.  Total............R$ 160.000,00</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3318/projeto_de_lei_074.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3318/projeto_de_lei_074.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA N°074/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1306 – Aquisição de Veiculo p/ Educação Total..................R$ 160.000,00."</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3319/projeto_de_lei_075.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3319/projeto_de_lei_075.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_ppa.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA N°075/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL –PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2141 – Manutenção das atividades do SIM – Serviço de Inspeção Municipal. Total............R$ 300.000,00."</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3320/projeto_de_lei_076.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3320/projeto_de_lei_076.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_ldo.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA N°076/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2141 – Manutenção das atividades do SIM – Serviço de Inspeção Municipal Total........R$ 300.000,00."</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3321/projeto_de_lei_077.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3321/projeto_de_lei_077.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA N°077/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2022 POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 2141 – Manutenção das atividades do SIM – Serviço de Inspeção Municipal Total..........R$ 300.000,00."</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3322/projeto_de_lei_078.2022_-_alteracao_da_lei_n._2338.2022_-_cria_cargos_secretaria_de_agricultura_-_medico_veterinario_e_inspecao_sanitaria.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3322/projeto_de_lei_078.2022_-_alteracao_da_lei_n._2338.2022_-_cria_cargos_secretaria_de_agricultura_-_medico_veterinario_e_inspecao_sanitaria.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA N°078/2022 DISPÕE SOBRE A ALTERAÇÃO DA LEI 2338 DE 01 DE ABRIL DE 2022 SECRETARIA MUNICIPAL DE AGRICULTURA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3323/projeto_de_lei_079.2022_-_autorizacao_-_processo_seletivo_simplificado_-_2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3323/projeto_de_lei_079.2022_-_autorizacao_-_processo_seletivo_simplificado_-_2022.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA N°079/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR O PROCESSO SELETIVO SIMPLIFICADO PARA ATENDER NECESSIDADES EXCEPCIONAIS OU TEMPORÁRIAS DA SECRETARIA MUNICIPAL AGRICULTURA DO MUNICÍPIO DE PARANATINGA-MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3332/projeto_de_lei_080.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3332/projeto_de_lei_080.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA N°080/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1307 - Construção de Escola com 6 salas no Município de Paranatinga Total....R$ 4.177.541,81.”</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3334/projeto_de_lei_081.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3334/projeto_de_lei_081.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA N°081/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1307 - Construção de Escola com 6 salas no Município de Paranatinga Total..........R$ 4.177.541,81. ”</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3335/projeto_de_lei_082.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3335/projeto_de_lei_082.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA N°082/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1307 - Construção de Escola com 6 salas no Município de Paranatinga Total...........R$ 4.177.541,81."</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3336/projeto_de_lei_084.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3336/projeto_de_lei_084.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_ppa.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA N°084/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL –PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1308 – Construção de Câmara Fria Elemento de Despesa: Total............R$ 164.700,00."</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3337/projeto_de_lei_085.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3337/projeto_de_lei_085.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_ldo.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA N°085/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1308 – Construção de Câmara Fria Total..............R$164.700,00."_x000D_
 _x000D_
  ”</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3338/projeto_de_lei_086.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3338/projeto_de_lei_086.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA N°086/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2022 POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1308 – Construção de Câmara Fria Total................R$164.700,00."</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3339/projeto_de_lei_087.2022_-_complementar_-_reestruturacao_normativa_ouvidoria_-_lei_2333.2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3339/projeto_de_lei_087.2022_-_complementar_-_reestruturacao_normativa_ouvidoria_-_lei_2333.2022.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA N°087/2022 DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 7º DA LEI MUNICIPAL 2333/2022 E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3340/projeto_de_lei_088.2022_-_doacao_de_terreno_-_cearpa_ptga_-_meio_ambiente_-_ii.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3340/projeto_de_lei_088.2022_-_doacao_de_terreno_-_cearpa_ptga_-_meio_ambiente_-_ii.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA N°088/2022 DISPÕE SOBRE DOAÇÃO DE UMA ÁREA DE TERRAS COM 10.500 M2 PARA A PARA A CONSTRUÇÃO DE UM CENTRO DE COLETA AFIM DE ATENDER AS DEMANDAS DO MEIO AMBIENTE E AGRICULTURA DO MUNICIPIO E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3341/projeto_de_lei_089.2022_-_doacao_-_igreja_catolica_sao_francisco_xavier.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3341/projeto_de_lei_089.2022_-_doacao_-_igreja_catolica_sao_francisco_xavier.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI N°089/2022 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 15.000,00 (QUINZE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3387/projeto_de_lei_090.2022_-_torneio_municipal_de_volei_de_areia_2022_-_doacao_premiacao_-_esporte.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3387/projeto_de_lei_090.2022_-_torneio_municipal_de_volei_de_areia_2022_-_doacao_premiacao_-_esporte.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA N°090/2022 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 3.000,00 (TRÊS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3394/projeto_de_lei_091.2022_-_criacao_do_cargo_de_coor._mun._do_cadastro_unico_-_funcao_gratificada_-_fg_-_lei_14.284.2021_-_assistencia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3394/projeto_de_lei_091.2022_-_criacao_do_cargo_de_coor._mun._do_cadastro_unico_-_funcao_gratificada_-_fg_-_lei_14.284.2021_-_assistencia.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA N°091/2022 DISPÕE SOBRE A CRIAÇÃO DO CARGO DE COORDENADOR MUNICIPAL DO CADASTRO ÚNICO/PAB EM FUNÇÃO GRATIFICADA DO MUNICÍPIO DE PARANATINGA- MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3412/projeto_de_lei_093.2022_-_altera_lei_1823_estrada_municipal_pa167_-_transporte.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3412/projeto_de_lei_093.2022_-_altera_lei_1823_estrada_municipal_pa167_-_transporte.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI N° 093/2022DISPÕE SOBRE A ALTERAÇÃO DA LEI 1823/2019 QUE VERSA SOBRE CRIAÇÃO DE ESTRADAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3411/projeto_de_lei_094.2022_-_autoriza_o_poder_executivo_firmar_convenio_com_agua_boa_para_destinacao_final_dos_residuos_solidos.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3411/projeto_de_lei_094.2022_-_autoriza_o_poder_executivo_firmar_convenio_com_agua_boa_para_destinacao_final_dos_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 094/2022 AUTORIZA O MUNICÍPIO DE PARANATINGA-MT, ATRAVÉS DO PODER EXECUTIVO, A CELEBRAR CONVÊNIO DE COOPERAÇÃO E GESTÃO COMPARTILHADA COM O MUNICÍPIO DE ÁGUA BOA, ESTADO DE MATO GROSSO, PARA FIM DE ESTABELECER COLABORAÇÃO FEDERATIVA NA ORGANIZAÇÃO, REGULAÇÃO, FISCALIZAÇÃO E PRESTAÇÃO DOS SERVIÇOS PÚBLICOS MUNICIPAIS, DE DISPOSIÇÃO FINAL DE RESÍDUOS SÓLIDOS URBANOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3415/projeto_de_lei_095.2022_-_extingui_cargo_de_costureira_e_instrutor_de_dancas_e_criar_cargo_de_coor._mun._do_cadastro_unico_-_funcao_gratificada_-_fg_-_lei_14.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3415/projeto_de_lei_095.2022_-_extingui_cargo_de_costureira_e_instrutor_de_dancas_e_criar_cargo_de_coor._mun._do_cadastro_unico_-_funcao_gratificada_-_fg_-_lei_14.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA 095/2022.DISPÕE SOBRE A CRIAÇÃO DA FUNÇÃO GRATIFICADA DE COORDENAÇÃO DO CADASTRO UNICO/PAB DO MUNICÍPIO DE PARANATINGA- MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3441/projeto_de_lei_096.2022_-_doacao_-_prestacao_de_servico_-_suporte_-_rodeio_show.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3441/projeto_de_lei_096.2022_-_doacao_-_prestacao_de_servico_-_suporte_-_rodeio_show.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 096/2022.“AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM 01(UM) CAMINHÃO PIPA E A IMPORTÂNCIA DE R$ 10.000,00 (DEZ MIIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3416/projeto_de_lei_097.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3416/projeto_de_lei_097.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 097/2022“INCLUI NOS ANEXOS DO PLANO PLURIANUAL –PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3417/projeto_de_lei_098.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3417/projeto_de_lei_098.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_ldo.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 098/2022“INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1314 – Aquisição de Imóveis Total..............R$ 260.418,00."</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3418/projeto_de_lei_099.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3418/projeto_de_lei_099.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 099/2022AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2022 POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1314 – Aquisição de Imóveis Total................R$ 260.418,00."</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3419/projeto_de_lei_100.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3419/projeto_de_lei_100.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 100/2022“INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade:  1313 – Aquisição de Equipamento Material Permanente p/ Vigilância Epidemiológica Total.............R$ 5.000,00.”</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3420/projeto_de_lei_101.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3420/projeto_de_lei_101.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 101/2022“INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade:  1313 – Aquisição de Equipamento Material Permanente p/ Vigilância Epidemiológica Total................R$ 5.000,00."</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3421/projeto_de_lei_102.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-__saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3421/projeto_de_lei_102.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-__saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 102/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade:  1313 – Aquisição de Equipamento Material Permanente p/ Vigilância Epidemiológica Total.................R$ 5.000,00."</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3422/projeto_de_lei_103.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3422/projeto_de_lei_103.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 103/2022“INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade:  1311 – Aquisição de Equipamento Material Permanente p/ Saúde Bucal Total.................R$ 39.900,00."</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3423/projeto_de_lei_104.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3423/projeto_de_lei_104.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 104/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3424/projeto_de_lei_105.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3424/projeto_de_lei_105.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 105/2022AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade:  1311 – Aquisição de Equipamento Material Permanente p/ Saúde Bucal Total...........................R$ 39.900,00."</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3425/projeto_de_lei_106.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3425/projeto_de_lei_106.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 106/2022“INCLUI NOS ANEXOS DO PLANO PLURIANUAL –PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade:  1312 – Aquisição de Equipamento Material Permanente p/ Unidade de Atenção Especializada em Saúde Total..................R$ 12.261,21."</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3426/projeto_de_lei_107.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3426/projeto_de_lei_107.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 107/2022“INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade:  1312 – Aquisição de Equipamento Material Permanente p/ Unidade de Atenção Especializada em Saúde Total...........................R$ 12.261,21."</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3427/projeto_de_lei_108.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3427/projeto_de_lei_108.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 108/2022AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade:  1312 – Aquisição de Equipamento Material Permanente p/ Unidade de Atenção Especializada em Saúde Total.........R$ 12.261,21."</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3428/projeto_de_lei_109.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3428/projeto_de_lei_109.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 109/2022“INCLUI NOS ANEXOS DO PLANO PLURIANUAL –PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2142 – Custeio no Âmbito da Atenção Primaria a Saúde Total...................R$ 208.749,23."</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3429/projeto_de_lei_110.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3429/projeto_de_lei_110.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 110/2022“INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2142 – Custeio no Âmbito da Atenção Primaria a Saúde Total............R$ 208.749,23."</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3430/projeto_de_lei_111.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3430/projeto_de_lei_111.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 111/2022AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 2142 – Custeio no Âmbito da Atenção Primaria a Saúde Total..........R$ 208.749,23."</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3431/projeto_de_lei_112.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3431/projeto_de_lei_112.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 112/2022“INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1309 – Aquisição de Equip. e Material Permanente p/ Unidade Básica de Saúde – ESF I e V Total....................R$ 53.489,95."</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3432/projeto_de_lei_113.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3432/projeto_de_lei_113.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI ORDINÁRIA N°113 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1309 – Aquisição de Equip. e Material Permanente p/ Unidade Básica de Saúde – ESF I e V Total..........R$ 53.489,95."</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3433/projeto_de_lei_114.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3433/projeto_de_lei_114.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 114/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR    SUPERAVIT FINANCEIRO E DÁ   OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1309 – Aquisição de Equip. e Material Permanente p/ Unidade Básica de Saúde – ESF I e V Total................R$ 53.489,95."</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3434/projeto_de_lei_115.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3434/projeto_de_lei_115.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 115/2022“INCLUI NOS ANEXOS DO PLANO PLURIANUAL –PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade:  1310 – Incremento Financeiro de Investimento do Eixo Estrutura do Qualificar - SUS Total..............................R$ 9.130,23."</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3435/projeto_de_lei_116.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3435/projeto_de_lei_116.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 116/2022“INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade:  1310 – Incremento Financeiro de Investimento do Eixo Estrutura do Qualificar - SUS Total................R$ 9.130,23."</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3436/projeto_de_lei_117.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3436/projeto_de_lei_117.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 117/2022AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade:  1310 – Incremento Financeiro de Investimento do Eixo Estrutura do Qualificar - SUS Total............R$ 9.130,23."</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3437/projeto_de_lei_118.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_maio_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3437/projeto_de_lei_118.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_maio_-_gabinete.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 118/2022AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3438/projeto_de_lei_119.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3438/projeto_de_lei_119.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 119/2022“INCLUI NOS ANEXOS DO PLANO PLURIANUAL –PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1315 – Custeio dos Serviços de Média e Alta Complexidade Total...............R$100.000,00."</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3439/projeto_de_lei_120.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3439/projeto_de_lei_120.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 120/2022“INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1315 – Custeio dos Serviços de Média e Alta Complexidade Total............R$ 100.000,00."</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3440/projeto_de_lei_121.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3440/projeto_de_lei_121.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 121/2022AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1315 – Custeio dos Serviços de Média e Alta Complexidade Total...........R$ 100.000,00."</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3446/projeto_de_lei_122.2022_-_doacao_mister_universo_kids_40mil_-_rev._a_lei_2364.2022_-__gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3446/projeto_de_lei_122.2022_-_doacao_mister_universo_kids_40mil_-_rev._a_lei_2364.2022_-__gabinete.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº122/2022 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM AUXÍLIO FINANCEIRO AOS CANDIDATOS PARANATINGUENSE NO MISTER UNIVERSO KIDS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3455/projeto_de_lei_123.2022_-_autoriza_firmar_convenio_com_consorcio_aris_mt.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3455/projeto_de_lei_123.2022_-_autoriza_firmar_convenio_com_consorcio_aris_mt.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 123/2022 AUTORIZA O MUNICÍPIO DE PARANATINGA-MT A INTEGRAR O CONSÓRCIO PÚBLICO INTERMUNICIPAL DE SANEAMENTO BÁSICO – ARIS-MT OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3453/projeto_de_lei_124.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3453/projeto_de_lei_124.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI ORDINÁRIA Nº 124/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1316 – Perfuração de 09 Poços Tubular Profundo. Elemento de Despesa: Total...............R$           1.605.708,00.''</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3456/projeto_de_lei_125.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3456/projeto_de_lei_125.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_ldo.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 125/2022“INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1316 – Perfuração de 09 Poços Tubular Profundo Total..............R$ 1.605.708,00."</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3457/projeto_de_lei_126.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3457/projeto_de_lei_126.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 126/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1316 – Perfuração de 09 Poços Tubular Profundo Total.................R$ 1.605.708,00."</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3454/projeto_de_lei_127.2022_-_verba_indenizatoria_do_chefe_do_executivo_-_prefeito_-_2022_-_porcetagem.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3454/projeto_de_lei_127.2022_-_verba_indenizatoria_do_chefe_do_executivo_-_prefeito_-_2022_-_porcetagem.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 127/2022 “ALTERA A LEI MUNICIPAL N. 1629 DE 05 DE JULHO DE 2018 QUE INSTITUIU A VERBA INDENIZATÓRIA DO CHEFE DO EXECUTIVO, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3492/projeto_de_lei_128.2022_-_ldo_para_2023_-_2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3492/projeto_de_lei_128.2022_-_ldo_para_2023_-_2022.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI N. º 128/2022 DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCICIO DE 2023_x000D_
 DO MUNICÍPIO DE PARANATINGA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3499/projeto_de_lei_129.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3499/projeto_de_lei_129.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 129/2022  INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1317 – Aquisição de Ônibus Escolar  Total....................................R$450.000,00."</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3500/projeto_de_lei_130.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3500/projeto_de_lei_130.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 130/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1317 – Aquisição de Ônibus Escolar Total...................R$ 450.000,00."</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3501/projeto_de_lei_131.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3501/projeto_de_lei_131.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 131/2022AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1317 – Aquisição de Ônibus Escolar Total...................................R$ 450.000,00."</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3502/projeto_de_lei_132.2022_-_superavit_2022_-_manutencao_secretarias_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3502/projeto_de_lei_132.2022_-_superavit_2022_-_manutencao_secretarias_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 132/2022“INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1318 – Manutenção do Transporte Escolar II Total.....................R$6.163.000,00."</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3503/projeto_de_lei_133.2022_-superavit_2022_-_manutencao_secretarias_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3503/projeto_de_lei_133.2022_-superavit_2022_-_manutencao_secretarias_-_ldo.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 133/2022INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1318 – Manutenção do Transporte Escolar II Total....................R$6.163.000,00."</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3504/projeto_de_lei_134.2022_-_superavit_2022_-_manutencao_secretarias_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3504/projeto_de_lei_134.2022_-_superavit_2022_-_manutencao_secretarias_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 134/2022AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA 2022 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1318 – Manutenção do Transporte Escolar II Total.........R$6.163.000,00."</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3536/projeto_de_lei_135.2022_-_compra_de_area_rural_para_construcao_de_aeroporto_-_aerodromo_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3536/projeto_de_lei_135.2022_-_compra_de_area_rural_para_construcao_de_aeroporto_-_aerodromo_-_gabinete.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA Nº 135/2022 AUTORIZA O PODER EXECUTIVO DE PARANATINGA A ADQUIRIR IMÓVEL RURAL PARA INSTALAÇÃO DO AERÓDROMO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3538/projeto_de_lei_136.2022_-_2o_desafio_das_merendeiras_-_doacao_premiacao_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3538/projeto_de_lei_136.2022_-_2o_desafio_das_merendeiras_-_doacao_premiacao_-_gabinete.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 136/2022 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 4.000,00 (QUATRO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3539/projeto_de_lei_137.2022_-_cria_o_cargo_de_diretor_a_da_casa_transitoria.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3539/projeto_de_lei_137.2022_-_cria_o_cargo_de_diretor_a_da_casa_transitoria.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 137/2022 DISPÕE SOBRE A ALTERAÇÃO DA LEIDE Nº 1402 DE 23 DE JANEIRO DE 2017 –ESTRUTURA ADMINISTRATIVA - E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3540/projeto_de_lei_138.2022_-_doacao_premiacao_-_campeonato_de_futsal_amador_veterano_e_feminino_2022_-_esporte.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3540/projeto_de_lei_138.2022_-_doacao_premiacao_-_campeonato_de_futsal_amador_veterano_e_feminino_2022_-_esporte.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 138/2022 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$13.500,00 (TREZE MIL E QUINHENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS Elemento de Despesa:  3390.36.00.00 – Outros Serviços de Terceiros – Pessoa Física Total. R$ 13.500,00."</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3785/projeto_de_lei_139.2022_-_criacao_fuppen_-__fundo_penitenciario_-_assistencia_social.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3785/projeto_de_lei_139.2022_-_criacao_fuppen_-__fundo_penitenciario_-_assistencia_social.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 139/2022 INSTITUI O FUNDO PENITENCIÁRIO DO MUNICÍPIO DE PARANATINGA-MT - FUNPPEN E DISPÕE SOBRE O CONSELHO MUNICIPAL PENITENCIÁRIO -CONPEN DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3558/projeto_de_lei_140.2022_-_suas_-_assistencia_-_2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3558/projeto_de_lei_140.2022_-_suas_-_assistencia_-_2022.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 140/2022 DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL - SUAS NO MUNICÍPIO DEPARANATINGA/MT E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3602/projeto_de_lei_141.2022_-_reestruturacao_do_regime_proprio_da_previdencia_-_paranatinga-prev_-_revog._lei_181.2006.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3602/projeto_de_lei_141.2022_-_reestruturacao_do_regime_proprio_da_previdencia_-_paranatinga-prev_-_revog._lei_181.2006.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI N°141/2022 DISPÕE SOBRE A REESTRUTURAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PARANATINGA/MT E, DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3559/projeto_de_lei_142.2022_-_suplementacao_-_camara_-_excesso_-_2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3559/projeto_de_lei_142.2022_-_suplementacao_-_camara_-_excesso_-_2022.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 142/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL SUPLEMENTAR POR ANULAÇÃO E SUPLEMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3560/projeto_de_lei_143.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3560/projeto_de_lei_143.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 143/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL –PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1324 – Perfuração de 01 Poços Artesiano – E.M. Etnia Xavante Aldeia Arimatéia Total..................R$178.412,00".</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3561/projeto_de_lei_144.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3561/projeto_de_lei_144.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 144/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1324 – Perfuração de 01 Poços Artesiano – E.M. Etnia Xavante Aldeia Arimatéia Total.......R$ 178.412,00".</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3562/projeto_de_lei_145.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3562/projeto_de_lei_145.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 145/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2022 POR ANULAÇÃO E _x000D_
 REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1324 – Perfuração de 01 Poços Artesiano – E.M. Etnia Xavante Aldeia Arimatéia Total..................R$ 178.412,00".</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3563/projeto_de_lei_146.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3563/projeto_de_lei_146.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 146/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL –PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1325 – Perfuração de Poço Artesiano – Miniestádio Municipal Dedezão Total.............................R$ 178.412,00".</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3564/projeto_de_lei_147.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3564/projeto_de_lei_147.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_ldo.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 147/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1325 – Perfuração de Poço Artesiano – Miniestádio Municipal Dedezão Total......................R$ 178.412,00".</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3565/projeto_de_lei_148.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3565/projeto_de_lei_148.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 148/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2022 POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1325 – Perfuração de Poço Artesiano – Miniestádio Municipal Dedezão Total................R$ 178.412,00".</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3566/projeto_de_lei_149.2022_-_ldo_para_2023_-_2022_-_assinado.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3566/projeto_de_lei_149.2022_-_ldo_para_2023_-_2022_-_assinado.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI N. º 149/2022 DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCICIO DE 2023 _x000D_
 DO MUNICÍPIO DE PARANATINGA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3579/projeto_de_lei_150.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3579/projeto_de_lei_150.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 150/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1326 – Pavimentação Asfáltica, Drenagem de Águas Pluviais e Sinalização no Bairro Jardim IPÊ Total.............R$ 2.423.364,84".</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3581/projeto_de_lei_152.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3581/projeto_de_lei_152.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 152/2022AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1326 – Pavimentação Asfáltica, Drenagem de Águas Pluviais e Sinalização no Bairro Jardim IPÊ Total.........................R$ 2.423.364,84".</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3590/projeto_de_lei_154.2022_-_vencimentos_dos_acs_e_ace_-_piso_-_ec120.2022_-_saude_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3590/projeto_de_lei_154.2022_-_vencimentos_dos_acs_e_ace_-_piso_-_ec120.2022_-_saude_003.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI N°154/2022  AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIXAR OS VENCIMENTOS AOS AGENTES COMUNITÁRIOS DE SAÚDE – ACS E AOS AGENTES DE COMBATE ÀS ENDEMIAS – ACE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3605/projeto_de_lei_155.2022_-_criacao_da_funcao_gratificada_-_resp.__esocial_do_departamento_de_rh_-_administracao_-_ii.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3605/projeto_de_lei_155.2022_-_criacao_da_funcao_gratificada_-_resp.__esocial_do_departamento_de_rh_-_administracao_-_ii.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI N°155/2022 DISPÕE SOBRE A CRIAÇÃO DA FUNÇÃO GRATIFICADA DE RESPONSÂVEL P E L O ESOCIAL DO DEPARTAMENTO DE RECURSOS  HUMANOS DO MUNICÍPIO DE PARANATINGA- MT, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3626/projeto_de_lei_156.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3626/projeto_de_lei_156.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 156/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1327 – Incremento de Teto da Média e Alta Complexidade Total..................R$ 206.594,91".</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3627/projeto_de_lei_157.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3627/projeto_de_lei_157.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>""PROJETO DE LEI Nº 157/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1327 – Incremento de Teto da Média e Alta Complexidade Total.............................R$ 206.594,91".</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3628/projeto_de_lei_158.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3628/projeto_de_lei_158.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 158/2022AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1327 – Incremento de Teto da Média e Alta Complexidade Total..................R$ 206.594,91".</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3646/projeto_de_lei_159.2022_-_doacao_de_recurso_-_expopar_-_2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3646/projeto_de_lei_159.2022_-_doacao_de_recurso_-_expopar_-_2022.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 159/2022 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A REALIZAÇÃO DA 28ª EXPOPAR/2022 EM PARANATINGA-MT".</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3629/projeto_de_lei_160.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3629/projeto_de_lei_160.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 160/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1329 – Incremento Temporário ao Custeio dos Serviços de Assistência Hospitalar e Ambulatorial II Total.....................R$300.000,00".</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3630/projeto_de_lei_161.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3630/projeto_de_lei_161.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_ldo.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 161/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1329 – Incremento Temporário ao Custeio dos Serviços de Assistência Hospitalar e Ambulatorial II Total.....................R$ 300.000,00".</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3631/projeto_de_lei_162.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3631/projeto_de_lei_162.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 162/2022AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1329 – Incremento Temporário ao Custeio dos Serviços de Assistência Hospitalar e Ambulatorial II Total.................................R$ 300.000,00".</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3632/projeto_de_lei_163.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3632/projeto_de_lei_163.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 163/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1328 – Incremento Temporário ao Custeio dos Serviços de Assistência Hospitalar e Ambulatorial I Total............................R$ 1.000.000,00".</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3633/projeto_de_lei_164.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i__-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3633/projeto_de_lei_164.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i__-_ldo.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 164/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1328 – Incremento Temporário ao Custeio dos Serviços de Assistência Hospitalar e Ambulatorial I Total................................R$ 1.000.000,00".</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3634/projeto_de_lei_165.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i__-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3634/projeto_de_lei_165.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i__-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 165/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1328 – Incremento Temporário ao Custeio dos Serviços de Assistência Hospitalar e Ambulatorial I Total..........................R$  1.000.000,00".</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3635/projeto_de_lei_166.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3635/projeto_de_lei_166.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 166/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1330 – Incremento Temporário ao Custeio dos Serviços de Atenção Primaria em Saúde I  Total...................................R$600.000,00".</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3636/projeto_de_lei_167.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3636/projeto_de_lei_167.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 167/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1330 – Incremento Temporário ao Custeio dos Serviços de Atenção Primaria em Saúde I  Total............................R$600.000,00".</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3637/projeto_de_lei_168.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3637/projeto_de_lei_168.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 168/2022 O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS Projeto/Atividade: 1330 – Incremento Temporário ao Custeio dos Serviços de Atenção Primaria em Saúde I Total.................R$ 600.000,00".</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3638/projeto_de_lei_169.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3638/projeto_de_lei_169.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 169/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1331 – Incremento Temporário ao Custeio dos Serviços de Atenção Primaria em Saúde II  Total........................R$ 2.000.000,00".</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3639/projeto_de_lei_170.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3639/projeto_de_lei_170.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_ldo.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 170/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1331 – Incremento Temporário ao Custeio dos Serviços de Atenção Primaria em Saúde II Total.......................R$  2.000.000,00".</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3640/projeto_de_lei_171.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3640/projeto_de_lei_171.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 171/2022 AUTORIZA O PODER EXECUTIVOMUNICIPAL ABRIR CRÉDITOS  ADICIONAL ESPECIAL POR  EXCESSO DE ARRECADAÇÃO E _x000D_
  DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1331 – Incremento Temporário ao Custeio dos Serviços de Atenção Primaria em Saúde II Total..................R$  2.000.000,00".</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3641/projeto_de_lei_172.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3641/projeto_de_lei_172.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 172/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1332 – Aquisição de Equip. Mat. Permanente p/ Unidade Básica de Saúde Total..............R$ 227.908,00".</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3642/projeto_de_lei_173.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3642/projeto_de_lei_173.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 173/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1332 – Aquisição de Equip. Mat. Permanente p/ Unidade Básica de Saúde Total.....................R$  227.908,00".</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3643/projeto_de_lei_174.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3643/projeto_de_lei_174.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 174/2022AUTORIZA O PODER EXECUTIVOMUNICIPAL ABRIR CRÉDITOS  ADICIONAL ESPECIAL POR  EXCESSO DE ARRECADAÇÃO E _x000D_
  DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1332 – Aquisição de Equip. Mat. Permanente p/ Unidade Básica de Saúde Total............R$227.908,00".</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3647/projeto_de_lei_175.2022_-_melhoramento_salarial_cargo_-_ag._fiscal._tributaria_i_e_operador_de_maq._rodoviarias_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3647/projeto_de_lei_175.2022_-_melhoramento_salarial_cargo_-_ag._fiscal._tributaria_i_e_operador_de_maq._rodoviarias_-_gabinete.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 175/2022 AUTORIZA O PODER EXECUTIVOCONCEDER AUMENTO SALARIAL PARA O CARGO DE AGENTE DE FISCALIZAÇÃO TRIBUTÁRIA E OPERADOR DE MÁQUINAS RODOVIÁRIAS E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3648/projeto_de_lei_176.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_junho_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3648/projeto_de_lei_176.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_junho_-_gabinete.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 176/2022 AUTORIZA O PODER EXECUTIVOMUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO  E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3679/projeto_de_lei_177.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3679/projeto_de_lei_177.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_ppa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 177/2022 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1333 – Recuperação e Pavimentação Asfáltica Total..................................R$  2.626.213,42."</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3680/projeto_de_lei_178.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3680/projeto_de_lei_178.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_ldo.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 178/2022 INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DA OUTRAS PROVIDENCIAS Projeto/Atividade: 1333 – Recuperação e Pavimentação Asfáltica Total.....................................R$2.626.213,42."</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3681/projeto_de_lei_179.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3681/projeto_de_lei_179.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 179/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL  ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1333 – Recuperação e Pavimentação Asfáltica Total....................................R$ 2.626.213,42."</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3682/projeto_de_lei_180.2022_-_lei_complementar_da_lei_1294.2015_-_areas_urbanas_consolidadas_-_nova_faixa_marginal_-_codigo_ambiental.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3682/projeto_de_lei_180.2022_-_lei_complementar_da_lei_1294.2015_-_areas_urbanas_consolidadas_-_nova_faixa_marginal_-_codigo_ambiental.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 180/2022 ALTERA A LEI Nº 1.294, DE 21 DE DEZEMBRO DE 2015, QUE DISPÕE SOBRE O CÓDIGO DE OBRAS, LEI Nº 1.295, DE 21 DE DEZEMBRO DE 2015, QUE DISPÕE SOBRE O CÓDIGO AMBIENTAL MUNICIPAL, DEFINE FAIXAS MARGINAIS DISTINTAS DAQUELAS ESTABELECIDAS NO INCISO I DO CAPUT DO ARTIGO 4º DA LEI NACIONAL Nº 12.651, DE 25 DE MAIO DE 2012, EM CONFORMIDADE COM AS DISPOSIÇÕES DA LEI NACIONAL Nº 14.285, DE 29 DE DEZEMBRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3705/projeto_de_lei_181.2022_-_recicla_verdinho_municipal_-_escolas_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3705/projeto_de_lei_181.2022_-_recicla_verdinho_municipal_-_escolas_-_gabinete.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 181/2022 AUTORIZA O PODER EXECUTIVO A FIRMAR CONVENIO COM A ASSOCIAÇÃO DOSFEIRANTES DE PARANATINGA-MT (AFEPAR) E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3706/projeto_de_lei_182.2022_-_doacao_-_igreja_catolica_santo_antonio_maria_claret.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3706/projeto_de_lei_182.2022_-_doacao_-_igreja_catolica_santo_antonio_maria_claret.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 182/2022 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 15.000,00 (QUINZE MIL_x000D_
 REAIS) E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3722/projeto_de_lei_184.2022_-_funcao_gratificada_-_sif_-_frigorifico_-_ag._de_inspencao_sanitaria_-_lei_193.2006.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3722/projeto_de_lei_184.2022_-_funcao_gratificada_-_sif_-_frigorifico_-_ag._de_inspencao_sanitaria_-_lei_193.2006.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 184/2022 DISPÕE SOBRE A CRIAÇÃO DE GRATIFICAÇÃO PARA OS CARGOS DE INSPEÇÃO SANITÁRIA E INDUSTRIAL DE PRODUTOS DE ORIGEM ANIMAL, QUE ATUAM JUNTO AO SERVIÇO DE INSPEÇÃO FEDERAL E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3723/projeto_de_lei_185.2022_-_revogar_leis_de_doacao_de_terrenos_-_entidades_-_igrejas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3723/projeto_de_lei_185.2022_-_revogar_leis_de_doacao_de_terrenos_-_entidades_-_igrejas.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 185/2022 AUTORIZA O EXECUTIVO MUNICIPAL A REVOGAR AS SEGUINTES LEIS DE Nº 836/2011, Nº 842/2011, Nº 531/2008, Nº 1487/2017, 1349/2016, Nº 076/95, Nº 890/2012, Nº 892/2012, Nº 1341/2016 E DE Nº 1285/2015 – E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3741/projeto_de_lei_187.2022_-_doacao_de_terreno_-_nucleo_pm_santiago_do_norte_-_gabinete_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3741/projeto_de_lei_187.2022_-_doacao_de_terreno_-_nucleo_pm_santiago_do_norte_-_gabinete_003.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 187/2022 DISPÕE SOBRE DOAÇÃO DE UMA ÁREA DE TERRAS COM 4.606,16 M2 PARA O NÚCLEO DE POLÍCIA MILITAR NA REGIÃO DE SANTIAGO DO NORTE NO MUNICIPIO E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3742/projeto_de_lei_188.2022_-_recicla_verdinho_escolas_-_gabinete_-_2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3742/projeto_de_lei_188.2022_-_recicla_verdinho_escolas_-_gabinete_-_2022.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 188/2022 AUTORIZA O PODER EXECUTIVO A FIRMAR CONVENIO COM OS CONSELHOS DELIBERATIVOS DAS COMUNIDADES _x000D_
 ESCOLARES (CDCE’S) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3743/projeto_de_lei_189.2022_-_convenio_-_parceria_-_servico_odontologico_-_secret._saude_e_empresa_minerva_foods_-_saude.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3743/projeto_de_lei_189.2022_-_convenio_-_parceria_-_servico_odontologico_-_secret._saude_e_empresa_minerva_foods_-_saude.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 189/2022 AUTORIZA O PODER EXECUTIVO A FIRMAR CONVENIO COM A EMPRESA MINERVA FOODS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3757/projeto_de_lei_191.2022_-_destinacao_de_imovel_-_sede_sematur_e_horto_florestal_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3757/projeto_de_lei_191.2022_-_destinacao_de_imovel_-_sede_sematur_e_horto_florestal_-_gabinete.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 191/2022 AUTORIZA O PODER EXECUTIVO A DESTINAR UMA ÁREA DE 3.679,85 M² DA MATRICULA N. 15.134 PARA A SEDE DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE E O HORTO FLORESTAL DO MUNICÍPIO DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3758/projeto_de_lei_192.2022_-_lei_cdmca_-_conselho_tutelar_e_politica_municipal_de_crianca_e_adolescente_-_assistencia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3758/projeto_de_lei_192.2022_-_lei_cdmca_-_conselho_tutelar_e_politica_municipal_de_crianca_e_adolescente_-_assistencia.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 192/2022 DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, REGULAMENTANDO O _x000D_
 CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O CONSELHO TUTELAR E O FUNDO DA INFÂNCIA E ADOLESCÊNCIA E OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3759/projeto_de_lei_193.2022_-_altera_lei_2314_doacao_terreno_cearpa_-_meio_ambiente.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3759/projeto_de_lei_193.2022_-_altera_lei_2314_doacao_terreno_cearpa_-_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 193/2022 DISPÕE SOBRE ALTERAÇÃO DA LEI N. 2413/2022 VERSA SOBRE A DOAÇÃO DE UMA ÁREA DE TERRAS COM 10.500 M2 PARA A PARA A CONSTRUÇÃO DE UM CENTRO DE COLETA AFIM DE ATENDER AS DEMANDAS DO MEIO AMBIENTE E AGRICULTURA DO MUNICIPIO E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3760/projeto_de_lei_194.2022_-_suplementacao_com._excesso_-_2022_-_prefeitura_folha_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3760/projeto_de_lei_194.2022_-_suplementacao_com._excesso_-_2022_-_prefeitura_folha_-_gabinete.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 194/2022 AUTORIZA O PODER EXECUTIVOMUNICIPAL ABRIR CRÉDITOSSUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3761/projeto_de_lei_195.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_setembro_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3761/projeto_de_lei_195.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_setembro_-_gabinete.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 195/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOSSUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3762/projeto_de_lei_196.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_folha_-_educacao_-_1001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3762/projeto_de_lei_196.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_folha_-_educacao_-_1001.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 196/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3763/projeto_de_lei_197.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_folha_-_saude.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3763/projeto_de_lei_197.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_folha_-_saude.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 197/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3764/projeto_de_lei_198.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_credor_-_saude.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3764/projeto_de_lei_198.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_credor_-_saude.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 198/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3774/projeto_de_lei_199.2022_-_suplementacao_com_excesso_-_2022_-_auxilio_financeiro_-_saude.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3774/projeto_de_lei_199.2022_-_suplementacao_com_excesso_-_2022_-_auxilio_financeiro_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 199/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3775/projeto_de_lei_200.2022_-_nova_planta_generica_de_valores_-_paranatinga_-_mt_-_financas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3775/projeto_de_lei_200.2022_-_nova_planta_generica_de_valores_-_paranatinga_-_mt_-_financas.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 200/2022 INSTITUI A NOVA PLANTA GENÉRICA DE VALORES DO MUNICÍPIO DE PARANATINGA – MT E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3796/projeto_de_lei_201.2022_-_altera_o_2o_e_6o_do_artigo_2o_da_lei_1529.2017_-_percentual_40_consignados_servidores_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3796/projeto_de_lei_201.2022_-_altera_o_2o_e_6o_do_artigo_2o_da_lei_1529.2017_-_percentual_40_consignados_servidores_-_gabinete.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI N° 201/2022 DISPÕE SOBRE A ALTERAÇÃO DOS § 2º e § 6ºDO ARTIGO 2º, DA LEI MUNICIPAL 1529/2017, A QUAL AUTORIZA O LIMITE PERCENTUAL DE 40% PARA CONSIGNAÇÕES EM FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3797/projeto_de_lei_202.2022_-_altera_lei_1493_2017_-_sobreaviso_-_saude.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3797/projeto_de_lei_202.2022_-_altera_lei_1493_2017_-_sobreaviso_-_saude.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 202/2022 ALTERA A LEI MUNICIPAL N.º 1493/2017, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3805/projeto_de_lei_203.2022_-_loa_2023_-_prefeitura.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3805/projeto_de_lei_203.2022_-_loa_2023_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 203/2022 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PARANATINGA – MT, PARAO EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3836/projeto_de_lei_204.2022_-_suplementacao_com_excesso_-_2022_-_prefeitura_-_folha_-_fundeb_-_novembro.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3836/projeto_de_lei_204.2022_-_suplementacao_com_excesso_-_2022_-_prefeitura_-_folha_-_fundeb_-_novembro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 204/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3837/projeto_de_lei_205.2022_-_suplementacao_com_excesso_-_prefeitura_credor_-_social_-_fethab_-_novembro.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3837/projeto_de_lei_205.2022_-_suplementacao_com_excesso_-_prefeitura_credor_-_social_-_fethab_-_novembro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 205/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3843/projeto_de_lei_206.2022_-_alteracao_da_lei_2316_refis_2022_-_financas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3843/projeto_de_lei_206.2022_-_alteracao_da_lei_2316_refis_2022_-_financas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 206/2022 “DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2316 DE 23 DE MARÇO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3846/projeto_de_lei_207.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_ppa4.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3846/projeto_de_lei_207.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_ppa4.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 207/2022 “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2143– Manutenção e Encargos com o FUNDEB 70% Fundamental II Total........................R$  1.241.000,00".</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3847/projeto_de_lei_208.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_ldo5.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3847/projeto_de_lei_208.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_ldo5.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 208/2022 “INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 2143– Manutenção e Encargos com o FUNDEB 70% Fundamental II Total.......................R$ 1.241.000,00."</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3848/projeto_de_lei_209.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_loa6.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3848/projeto_de_lei_209.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_loa6.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 209/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA 2022 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 2143– Manutenção e Encargos com o FUNDEB 70% Fundamental II Total...............................................................................................R$           1.241.000,00".</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3849/projeto_de_lei_210.2022_-_suplementacao_-_percentual_2022_-_6_-_mes_novembro_-_gabinete7.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3849/projeto_de_lei_210.2022_-_suplementacao_-_percentual_2022_-_6_-_mes_novembro_-_gabinete7.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 210/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3854/projeto_de_lei_211.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3854/projeto_de_lei_211.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 211/2022 “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2022-2025, LEI Nº 2259/2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1334 – Aquisição de Motoniveladora para o Município de Paranatinga/MT Total....................R$ 748.000,00".</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3855/projeto_de_lei_212.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3855/projeto_de_lei_212.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 212/2022 “INCLUI NA LEI Nº 2258/2021 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2022, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Projeto/Atividade: 1334 – Aquisição de Motoniveladora para o Município de Paranatinga/MT Total.............R$ 748.000,00."</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3856/projeto_de_lei_213.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3856/projeto_de_lei_213.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 213/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1334 – Aquisição de Motoniveladora para o Município de Paranatinga/MT Total...........R$ 748.000,00".</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3893/projeto_de_lei_214.2022_-_complementar_-_altera_a_lei_1828.2019_-_codigo_tributario_-_financas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3893/projeto_de_lei_214.2022_-_complementar_-_altera_a_lei_1828.2019_-_codigo_tributario_-_financas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 214/2022 ALTERA O CÓDIGO TRIBUTÁRIO MUNICIPAL, LEI COMPLEMENTAR Nº 1828, DE 26 DE NOVEMBRO DE 2019.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3923/projeto_de_lei_215.2022_-_melhoramento_salarial_cargo_-_ag._fiscal._tributaria_i_e_operador_de_maq._rodoviarias_-_gabinete_-_ii.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3923/projeto_de_lei_215.2022_-_melhoramento_salarial_cargo_-_ag._fiscal._tributaria_i_e_operador_de_maq._rodoviarias_-_gabinete_-_ii.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 215/2022 “AUTORIZA O PODER EXECUTIVOCONCEDER AUMENTO SALARIAL PARA O CARGO DE AGENTE DE FISCALIZAÇÃO TRIBUTÁRIA E OPERADOR DE MÁQUINAS RODOVIÁRIAS E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3945/projeto_de_lei_216.2022_-_altera_lei_2314_doacao_terreno_cearpa_-_meio_ambiente_-_novo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3945/projeto_de_lei_216.2022_-_altera_lei_2314_doacao_terreno_cearpa_-_meio_ambiente_-_novo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 216/2022 “DISPÕE SOBRE ALTERAÇÃO DA LEI N. 2413/2022 VERSA SOBRE A DOAÇÃO DE UMA ÁREA DE TERRAS COM 10.000 M2 PARA A PARA A CONSTRUÇÃO DE UM CENTRO DE COLETA AFIM DE ATENDER AS DEMANDAS DO MEIO AMBIENTE E AGRICULTURA DO MUNICIPIO E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3952/projeto_de_lei_217.2022_-_suplementacao_com_excesso_-_2022_-_folha_educacao_-_1001_-_25.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3952/projeto_de_lei_217.2022_-_suplementacao_com_excesso_-_2022_-_folha_educacao_-_1001_-_25.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°217/2022 PROJETO DE LEI Nº 217/2022 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO_x000D_
 DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>PLCM</t>
   </si>
   <si>
     <t>Projeto de Lei da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3101/projeto_de_lei_cm_rga_001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3101/projeto_de_lei_cm_rga_001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM 001/2022 - “Dispões sobre Revisão Geral Anual – RGA, aos _x000D_
 servidores públicos municipais de provimento efetivo do _x000D_
 Poder Legislativo Municipal, referente aos exercícios do _x000D_
 ano de 2019, 2020 e 2021; Cria o Cargo de Assessor _x000D_
 Parlamentar; Altera o valor do vencimento do cargo de _x000D_
 Assessor Jurídico da Presidência e demais Cargos _x000D_
 Comissionados; Cria Funções Gratificada – FG e _x000D_
 estabelece Gratificação de Função - GF.”</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3102/projeto_de_lei_cm_002_salario_prefeito_e_secretarios.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3102/projeto_de_lei_cm_002_salario_prefeito_e_secretarios.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM 002/2022 - “FIXA O SUBSÍDIO DO PREFEITO, DO VICE _x000D_
 PREFEITO E DOS SECRETÁRIOS MUNICIPAIS _x000D_
 DA PREFEITURA E CÂMARA MUNICIPAL, E DA _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3100/projeto_de_lei_cm003-2022_camara.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3100/projeto_de_lei_cm003-2022_camara.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI CM Nº 003/2022 DISPÕE SO A CRIAÇÃO DE FUNÇÃO GRATIFICADA NA LEI Nº 2286/2022, ELEVA O NÚMERO DE VAGAS DO CARGO DE AGENTE ADMINISTRATIVO E CONCEDE AUMENTO NO VENCIMENTO DO CARGO DE ASSESSOR DE IMPRENSA NA LEI Nº 895/2012, E DA OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3117/projeto_de_lei_cm_004-2022_camara.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3117/projeto_de_lei_cm_004-2022_camara.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI CM Nº 004/2022 ELEVA O NÚMERO DE VAGAS DO CARGO DE AGENTE ADMINISTRATIVO, E DA OUTRAS PROVIDÊNCIA.''</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3118/projeto_de_lei_cm_005-2022_camara.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3118/projeto_de_lei_cm_005-2022_camara.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM Nº 005/2022. CONCEDE AUMENTO NO VENCIMENTO DO CARGO DE ASSESSOR DE IMPRENSA NA LEI Nº 895/2012 E DA OUTRAS PROVIDENCIAS.''</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3129/projeto_de_lei_cm_006-2022_camara.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3129/projeto_de_lei_cm_006-2022_camara.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI CM Nº 006/2022 DISPÕE SOBRE A CRIAÇÃO DE FUNÇÃO GRATIFICADA NA LEI Nº 2286/2022, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3130/projeto_de_lei_cm_007-2022_camara.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3130/projeto_de_lei_cm_007-2022_camara.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI CM Nº 007/2022 DISPÕE SOBRE ALTERAÇÃO DOS INCISOS, I, II E III DO ART. 6º DA LEI 1520/2017, A CONCESSÃO DE DIÁRIAS NO PODER LEGISLATIVO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS''.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3459/projeto_de_lei_cm_n007_wg07062022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3459/projeto_de_lei_cm_n007_wg07062022.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI CM N°008/2022 Dispõe sobre a garantia a gestante a possibilidade de optar pelo parto cesariano, a partir da trigésima nona semana de gestação, bem como a analgesia, mesmo quando escolhido o parto normal, no município de Paranatinga dá outras providências".</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3460/projeto_de_lei_cm_n009_wg07062022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3460/projeto_de_lei_cm_n009_wg07062022.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI CM N°009/2022 DISPÕE SOBRE A DISPONIBILIZAÇÃO E IDENTIFICAÇÃO  DE BRINQUEDOS ADAPTADOS PARA CRIANÇAS COM DEFICIÊNCIA, INCLUSIVE VISUAL, OU COM MOBILIDADE REDUZIDA EM ESPAÇOS PÚBLICOS MUNICIPAIS DE PARANATINGA MT."</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3461/projeto_de_lei_cm_n010_wg07062022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3461/projeto_de_lei_cm_n010_wg07062022.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI CM N°010/2022 DISPÕE SOBRE A DIVULGAÇÃO DA RELAÇÃO DOS MEDICAMENTOS DISPONÍVEIS E INDISPÓNIVEIS NA REDE PÚBLICA MUNICIPAL DE SAÚDE DO MUNICIPÍO DE PARANATINGA-MT."</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3462/projeto_de_lei_cm_n011_wg07062022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3462/projeto_de_lei_cm_n011_wg07062022.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI CM N°011/2022 DISPÕE SOBRE A DIVULGAÇÃO DA LISTA DOS MÉDICOS PLANTONISTAS E DO RESPONSAVÉL PELO PLANTÃO NOS HOSPITAIS E POSTOS DE SAÚDE DO MUNICIPÍO DE PARANATINGA-MT."</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3463/projeto_de_lei_cm_n012_wg07062022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3463/projeto_de_lei_cm_n012_wg07062022.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI CM N°012/2022 REGULAMENTA A COLOCAÇÃO DE PLACAS INFORMATIVAS E CONTENDO CÓDIGO QR CODE EM TODAS AS OBRAS PÚBLICAS REALIZADAS NO MUNICÍPIO DE PARANATINGA-MT."</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3464/projeto_de_lei_cm_n013_wg07062022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3464/projeto_de_lei_cm_n013_wg07062022.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI CM N°013/2022 DISPÕE SOBRE A PUBLICAÇÃO DO CURRÍCULO DE TODOS OS OCUPANTES DE CARGOS COMISSIONADOS VINCULADOS AO PODER EXECUTIVO DO MUNICÍPIO DE PARANATINGA-MT."</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3465/projeto_de_lei_cm_n014_labiga07062022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3465/projeto_de_lei_cm_n014_labiga07062022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°014/2022 INSTITUI O "DIA DO CAC- CAÇADOR, ATIRADOR E COLECIONADOR" NO ÂMBITO DO MUNICÍPIO DE PARANATINGA-MT."</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3058/projeto_de_lei_cm_015-2021_wg.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3058/projeto_de_lei_cm_015-2021_wg.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI CM N° 015/2021, VEDA A NOMEAÇÃO E CONTRATAÇÃO PARA CARGOS EM COMISSÃO E FUNÇÃO DE CONFIANÇA DE PESSOAS QUE TENHAM SIDO CONDENADAS PELA LEI FEDERAL 11.340/2006 (LEI MARIA DA PENHA).''</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3466/projeto_de_lei_cm_n016_labiga07062022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3466/projeto_de_lei_cm_n016_labiga07062022.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI CM N°016/2022 INSTITUI A MEIA-ENTRADA PARA PROFESSORES DA REDE PÚBLICA EM ESTABELECIMENTOS QUE PROMOVAM CULTURA E LAZER, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3541/projeto_de_lei_cm_wg_n018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3541/projeto_de_lei_cm_wg_n018.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI CM N°018/2022 DISPÕE SOBRE O PROCEDIMENTO PARA A INSTALAÇÃO DE INFRAESTRUTURA DE SUPORTE PARA ESTALAÇÃO TRANSMISSORA DE RADIOCOMUNICAÇÃO -ETR AUTORIZADA PELA AGÊNCIA NACIONAL DE TELECUMUNICAÇÕES -ANATEL, NOS TERMOS DA LEGISLAÇÃO FEDERAL VIGENTE.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3557/projeto_de_lei_cm_n02027062022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3557/projeto_de_lei_cm_n02027062022.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI N°020/2022 AUTORIZA O PODER LEGISLATIVO A REALIZAR CONTRATAÇÕES DE SERVIDORES TEMPORÁRIOS PARA A SUBSTITUIÇÃO DE SERVIDORES AO ENTRAREM EM LICENÇA MATERNIDADE E/OU LICENÇA MÉDICA PROLONGADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3594/projeto_de_lei_n021_wg12072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3594/projeto_de_lei_n021_wg12072022.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI ORDINÁRIA N°021/2022 DISPÕE SOBRE AS DIRETRIZES PARA CAPACITAÇÃO EM NOÇÕES BÁSICAS DE PRIMEIROS SOCORROS DE PROFESSORES E FUNCIONÁRIOS DE ESTABELECIMENTOS DE ENSINO PÚBLICOS E PRIVADOS DE EDUCAÇÃO BÁSICA E DE ESTABELECIMENTOS DE RECREAÇÃO INFANTIL DE PARANATINGA-MT".</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3595/projeto_de_lei_n022_wg12072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3595/projeto_de_lei_n022_wg12072022.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI CM N°022/2022 DISPÕE SOBRE A OBRIGATORIEDADE DO CONSERTO DE BURACOS E VALAS ABERTOS NAS VIAS PÚBLICAS NO ÂMBITO DO MUNICÍPIO DE PARANATINGA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3598/projeto_de_lei_n023_wg12072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3598/projeto_de_lei_n023_wg12072022.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI N°023/2022 INSTITUI A CAMPANHA PERMANENTE DE EDUCAÇÃO E COMBATE À VIOLÊNCIA CONTRA MULHER NO MUNICÍPIO DE PARANATINGA-MT".</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3599/projeto_de_lei_n024_wg12072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3599/projeto_de_lei_n024_wg12072022.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI N°024/2022 DISPÕE SOBRE O PROCEDIMENTO PARA A INSTALAÇÃO DE INFRAESTRUTURA DE SUPORTE PARA ESTAÇÃO TRANSMISSORA DE RADIOCOMUNICAÇÃO -ETR AUTORIZADA PELA AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES - ANATEL, NOS TERMOS DA LEGISLAÇÃO FEDERAL VIGENTE".</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3600/projeto_de_lei_n025_wg12072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3600/projeto_de_lei_n025_wg12072022.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI N°025/2022 ESTABELECE DIRETRIZES PARA A IMPLANTAÇÃO DO PROGRAMA SAÚDE NO CAMPO NO MUNICÍPIO DE PARANATINGA-MT".</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3601/projeto_de_lei_n026_wg12072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3601/projeto_de_lei_n026_wg12072022.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI N°026/2022 DISPÕE SOBRE A PUBLICAÇÃO NO WEBSITE DA PREFEITURA DA LISTA DE ESPERA PARA UTILIZAÇÃO DOS VEÍCULOS E MÁQUINAS AGRÍCOLAS DO MUNICÍPIO DE PARANATINGA-MT".</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3654/projeto_de_lei_cm_n02702082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3654/projeto_de_lei_cm_n02702082022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°027/2022 DISPÕE SOBRE A OBRIGATORIEDADE DO CONSERTO DE BURACOS E VALAS ABERTOS NAS VIAS PÚBLICAS NO ÂMBITO DO MUNICÍPIO DE PARANATINGA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3738/projeto_de_lei_cm_n02808092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3738/projeto_de_lei_cm_n02808092022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°028/2022 "AUTORIZA O PODER LEGISLATIVO MUNICIPAL A REALIZAR O PROCESSO SELETIVO SIMPLIFICADO PARA ATENDER NECESSIDADES EXCEPCIONAIS OU TEMPORÁRIAS DA CÂMARA MUNICIPAL DE PARANATINGA-MT E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3737/projeto_de_lei_cm_n02908092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3737/projeto_de_lei_cm_n02908092022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°029/2022 "DISPÕES SOBRE ALTERAÇÃO NA ALÍNEA "E", DO INCISO 1, DO ARTIGO 21, DA LEI MUNICIPAL N°895/2012 E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3900/projeto_de_lei_cm_031_wg28112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3900/projeto_de_lei_cm_031_wg28112022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°031/2022 "INSTITUI A CÂMARA MIRIM NO MUNICÍPIO DE PARANATINGA-MT E ESTABELECE NORMAS PARA SEU FUNCIONAMENTO".</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3906/projeto_de_lei_cm_n032_wg29112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3906/projeto_de_lei_cm_n032_wg29112022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°032/2022 INSTITUI A CÂMARA MIRIM NO MUNICÍPIO DE PARANATINGA-MT E ESTABELECE NORMAS PARA SEU FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3907/projeto_de_lei_cm_030_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3907/projeto_de_lei_cm_030_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM 030/2022 - "Dispõe sobre a alteração da Lei Municipal nº 895/2012 com suas modificações posteriores, alterando a carga horária e readequando vencimento do cargo efetivo do Procurador Jurídico, e dá outras providências."</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3656/projeto_de_resolucao_003_000481.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3656/projeto_de_resolucao_003_000481.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO 003/2022 - CONCEDE LICENÇA AO VEREADOR JOÃO BOSCO DE ARRUDA, PARA AFASTAMENTO DO CARGO PELO PERÍODO DE 90 (NOVENTA) DIAS.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3736/projeto_de_resolucao_n00508092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3736/projeto_de_resolucao_n00508092022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°005/2022 "DISPÕE SOBRE O CONTROLE DA JORNADA DE TRABALHO E DO FUNCIONAMENTO DO SISTEMA ELETRÔNICO DE PONTO DIGITAL DE FREQUÊNCIA DOS SERVIDORES EFETIVOS COMISSIONADOS, ESTAGIÁRIOS E CONTRATADOS DA CÂMARA MUNICIPAL DE PARANATINGA-MT".</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_resolucao_006_regimento_interno.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_resolucao_006_regimento_interno.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 006/2022, de 13 de 	Novembro  de 2022_x000D_
 _x000D_
 Dispõe sobre o novo Regimento Interno da Câmara Municipal, revoga a Resolução n. 001 de 03 de junho de 1993 e dá outras providencias.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3528/r_001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3528/r_001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 001/2022 - REQUER QUE A PREFEITURA ENVIE A ESTA CASA RELATÓRIOS DE EMENDAS DIRECIONADAS AO MUNICÍPIO NO PERÍODO DE 2021 E 2022, RELATÓRIO COMPROBATÓRIO DAS EMENDAS JÁ PAGAS AO MUNICÍPIO EM 2021 E 2022; E RELATÓRIO DOS GASTOS RELACIONADOS AS EMENDAS.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3395/requerimento_002_joao_bosco_de_arruda13052022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3395/requerimento_002_joao_bosco_de_arruda13052022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°002/2022 ASSUNTO:RENUNCIA DAS FUNÇÕES DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3527/r_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3527/r_003.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 003/2022 - REQUER AO SERVIDOR DA PREFEITURA RAFAEL DA SILVA FERREIRA RELAÇÃO DOS DOCUMENTOS EFETUADOS NAS OBRAS DESDE O INICIO ATE A REVOGAÇÃO DE SUA PORTARIA.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3537/requerimento_n00521062022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3537/requerimento_n00521062022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°005/2022 INFORMAÇÕES REFERENTE APLICABILIDADE DA LEI 14.325/22 NESTA MUNICIPALIDADE QUE DISPÕEM SOBRE A UTILIZAÇÃO DOS RECURSOS EXTRAORDINÁRIOS RECEBIDOS PELO ESTADO.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3583/requerimento_n00606072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3583/requerimento_n00606072022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°006/2022 ** PARA QUE FAÇA CONSTAR NO PORTAL DA TRANSPARÊNCIA DA CÂMARA MUNICIPAL TODOS OS DOCUMENTOS COMPROBATÓRIOS SEJAM SCANEADOS E POSTADOS DO SISTEMA, RELATIVO ÀS DESPESAS EMPENHADAS, LIQUIDADAS E PAGAS POR ESTE PODER.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3591/requerimento_n007_wg12072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3591/requerimento_n007_wg12072022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°007/2022 **CÓPIAS DOS PEDIDOS, CUPOM FISCAL, NOTAS FISCAIS IMPRESSAS, RECEBIMENTO FISCAL, CONTROLE DE ALMOXARIFADO E A DEVIDA RETIRADA DO ALMOXARIFADO RELACIONADOS AOS EMPENHOS.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3592/requerimento_n008_wg12072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3592/requerimento_n008_wg12072022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°008/2022 ** CÓPIA DE PROJETO DE CONSTRUÇÃO DE UM ESPAÇO DE LAZER NO BAIRRO JARDIM PRIMAVERA.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3593/requerimento_n009_wg12072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3593/requerimento_n009_wg12072022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°009/2022 ** INFORMAÇÕES DETALHADAS ANEXANDO DOCUMENTOS COMPROBATÓRIOS ONDE FORA INVESTIDO OS 5% DO RECURSOS PROVENIENTE DO ICMS.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3608/requerimento_n01015072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3608/requerimento_n01015072022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°010/2022 EU VEREADOR JOÃO BOSCO DE ARRUDA VENHO POR MEIO DESTE REQUERER LICENÇA DO MANDATO DE VEREADOR PELO PRAZO DE 90 (NOVENTA) DIAS A PARTIR DO DIA 01 DE AGOSTO DE 2022</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3625/requerimento_n01126072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3625/requerimento_n01126072022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°011/2022 REQUER INFORMAÇÕES REFERENTE APLICABILIDADE DA EMENDA CONSTITUCIONAL N°124, DE 14 DE JULHO DE 2022.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3692/requerimento_n01812082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3692/requerimento_n01812082022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°018/2022 REQUERER LICENÇA DO MANDATO DE VEREADOR PELO PRAZO DE 45 (QUARENTA E CINCO) DIAS.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3693/requerimento_n019_wg12082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3693/requerimento_n019_wg12082022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°019/2022 REQUEIRO QUE DISPONIBILIZE COM URGÊNCIA A REALIZAÇÃO DE CONCURSOS PÚBLICO NO MUNICIPIO DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3765/requerimento_n026_roberto22092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3765/requerimento_n026_roberto22092022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°026/2022 VENHO POR MEIO DESTE COMUNICAR VOSSA EXCELÊNCIA A DEVOLUÇÃO DO MANDATO DE VEREADOR POR MOTIVO PARTICULAR A PARTIR DE 01/10/2022.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3772/requerimento_n030_wg26092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3772/requerimento_n030_wg26092022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°030/2022 VENHO POR MEIO DESTE COMUNICAR VOSSA EXCELÊNCIA O MEU RETORNO AO MANDATO DE VEREADOR POR MOTIVO DE DESISTÊNCIA DO SUPLENTE ROBERTO DA COSTA DE SOUZA A PARTIR DE 01/10/2022.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3932/requerimento_n031_wg07122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3932/requerimento_n031_wg07122022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°031/2022 **INFORMAÇÕES DETALHADAS SOBRE A NECESSIDADE DA ADMINISTRAÇÃO PÚBLICA CONFORME REZA O ART.43 DA LEI FEDERAL 4.320/64.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3791/requerimento_n03314102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3791/requerimento_n03314102022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°033/2022 EU VEREADOR JOÃO BOSCO DE ARRUDA VENHO COMUNICAR  O MEU RETORNO AO MANDATO DE VEREADOR.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3792/requerimento_n03414102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3792/requerimento_n03414102022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°034/2022 ** RELAÇÃO DE TODOS OS SERVIDORES NOMEADOS/PORTARIAS QUE OCUPAM FUNÇÃO NESTE EXECUTIVO MUNICIPAL E DEMAIS SECRETARIAS QUE COMPÕEM A ESTRUTURA MUNICIPAL.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3821/requerimento_n37_marcelo27102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3821/requerimento_n37_marcelo27102022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°037/2022 SEJAM APRESENTADAS JUSTIFICATIVAS PARA A INSTALAÇÃO DA CÂMARA EXCLUSIVAMENTE NA SALA EM QUE LABORO.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>Edno Silva Souza</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3834/requerimento_n038_edno07112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3834/requerimento_n038_edno07112022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°038/2022 VENHO REQUERER OS ÚLTIMOS 30 (TRINTA) DIAS DA MINHA LICENÇA PRÊMIO, NO PERÍODO DE 23 DE DEZEMBRO DE 2022 À 21 DE JANEIRO DE 2023.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Documentos</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3384/resolucao_n002.202202052022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3384/resolucao_n002.202202052022.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO N°002/2022 DISPÕE SOBRE A REGULAMENTAÇÃO DOS PROCEDIMENTOS A SEREM ADOTADOS PELO SETOR DE RECURSOS HUMANOS NA CÂMARA MUNCIPAL DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3385/resolucao_n003.202202052022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3385/resolucao_n003.202202052022.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO N°003/2022 DISPÕE SOBRE REGULAMENTAÇÃO DO SISTEMA DE CONTROLE ELETRÔNICO DE PONTO DIGITAL NO ÂMBITO DA CÂMARA MUNICIPAL DE PARANATINGA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3781/resolucao_00522.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3781/resolucao_00522.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°008/2022 "DISPÕE SOBRE O CONTROLE DA JORNADA DE TRABALHO E DO FUNCIONAMENTO DO SISTEMA ELETRÔNICO DE PONTO DIGITAL DE FRÊQUENCIA DOS SERVIDORES EFETIVOS COMISSIONADOS ESTAGIÁRIOS E CONTRATADOS DA CÂMARA MUNICIPAL DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>VT PL</t>
   </si>
   <si>
     <t>VETO PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3755/veto_ao_projeto_de_lei_010.2022_-_camara_de_vereadores_-_ver._wellignton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3755/veto_ao_projeto_de_lei_010.2022_-_camara_de_vereadores_-_ver._wellignton.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI CM N°. 10/2022 O Chefe do Poder Executivo Municipal, no exercício de sua competência legalmente prevista na Lei Orgânica Municipal, comunica Vossa Excelência que decidiu vetar integralmente o Projeto de Lei CM n°. 10/2022, que “dispõe sobre a divulgação da relação _x000D_
 de medicamentos disponíveis na rede pública municipal de saúde do Município de Paranatinga”, aprovado por esse Poder Legislativo._x000D_
 Isso porque, seria necessário investimento em pessoal e sistema de informação para poder fazer frente a obrigatoriedade prevista no Projeto de Lei._x000D_
 Desta forma, muito embora os bons propósitos, a Câmara de Vereadores, ao editar a norma, afrontou a iniciativa privativa do Chefe do Poder Executivo, a independência dos Poderes, bem como criou despesa não prevista no orçamento anual. O Estado, por meio de órgãos, realiza as suas atividades governamentais e administrativas.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3731/veto_ao_projeto_de_lei_n._023.2022_-_camara_de_vereadores_-_ver._wellignton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3731/veto_ao_projeto_de_lei_n._023.2022_-_camara_de_vereadores_-_ver._wellignton.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei CM n°. 023/2022 O Chefe do Poder Executivo Municipal, no exercício de sua competência legalmente prevista na Lei Orgânica Municipal, comunica Vossa Excelência que decidiu vetar integralmente o Projeto de Lei n°. 023/2022, que “Institui a campanha permanente de Educação e combate à violência contra a mulher no município de Paranatinga-MT”, aprovado por esse Poder Legislativo na Sessão Plenária do dia 01/09/22.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3867/veto_parcial_-_projeto_de_lei_149.2022_-_ldo_-_2023_-_artigo_1o.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3867/veto_parcial_-_projeto_de_lei_149.2022_-_ldo_-_2023_-_artigo_1o.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL APOSTO AO PROJETO DE LEI DE DIRETRIZES ORÇAMENTÁRIA EXERCÍCIO DE 2023 Nº 149/2022 Ementa do Projeto Vetado Altera o Art. 1º do Projeto de Leia nº. 149/2022, que dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária de 2023.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3894/veto_a_emenda_modificativa_do_projeto_de_lei_202.2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3894/veto_a_emenda_modificativa_do_projeto_de_lei_202.2022.pdf</t>
   </si>
   <si>
     <t>VETO à Emenda Modificativa ao Projeto de Lei n°. 202/2022 Senhor Presidente, o Chefe do Poder Executivo Municipal de Paranatinga/MT, no uso de suas atribuições legais, lhe informa que vetou integralmente a Emenda Modificativa ao Projeto de Lei n°. 202/2022, que apresentou o seguinte texto: “O §1° do artigo 1° do Projeto de Lei n°. 202/20221 passa a vigorar com a seguinte redação: §1° O regime de sobreaviso será remunerado a razão de 1/3 do valor da hora normal de trabalho correspondente a sua remuneração”.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3450/mocao_de_repudio01062022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3450/mocao_de_repudio01062022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO N°001/2022 MOÇÃO DE PROTESTO E REPÚDIO CONTRA A RD ENGENHARIA LTDA-ME EM RAZÃO DE PÉSSIMA QUALIDADE DOS SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3597/mocao_de_repudio_n00212072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3597/mocao_de_repudio_n00212072022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO N°002/2022 MOÇÃO DE PROTESTO E REPÚDIO CONTRA A RD ENGENHARIA LTDA-ME.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3622/mocao_de_repudio22072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3622/mocao_de_repudio22072022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO CONTRA A ENERGISA S.A DISTRIBUIDORA DE ENERGIA EM RAZÃO DA PÉSSIMA E MÁ QUALIDADE DOS SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3704/mocao_de_repudio_mineiro23082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3704/mocao_de_repudio_mineiro23082022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO N° 004/2022 MOÇÃO DE PROTESTO E REPÚDIO CONTRA A ENERGISA S.A.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3218/wg.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3218/wg.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO 001/2022- CONVOCA O CONSELHO DELIBERATIVO DA ESCOLA 17 DE DEZEMBRO SOBRE A DOAÇÃO DO TERRENO NO JARDIM IPE FLORIDO</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>OF IN</t>
   </si>
   <si>
     <t>OFICIO INTERNO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3587/oficio_n01507072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3587/oficio_n01507072022.pdf</t>
   </si>
   <si>
     <t>OFICIO INTERNO N°015/2022 ATRAVÉS DO PRESENTE, VENHO RESPEITOSAMENTE, ESCLARECER QUE NA CHAPA ENCABEÇADA POR MIM E ATENDENDO AO PRINCÍPIO DA PROPORCIONALIDADE, UMA DAS VAGAS DA FUTURA MESA DIRETORA.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3588/oficio_n016_wg07072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3588/oficio_n016_wg07072022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°016/2022 ATRAVÉS DO PRESENTE SOLICITO A VOSSA SENHORIA QUE ENCAMINHE O OFICIO ANEXO AOS VEREADORES WELLINGTON MIRANDA PASSOS E EDSON AGRIPINO DA SILVA.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3589/oficio_n017_wg07072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3589/oficio_n017_wg07072022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°017/2022 INFORMO A VOSSA EXCELÊNCIA, O MANIFESTO EM PARTICIPAR DA COMPOSIÇÃO DA MESA DIRETORA BIÊNIO 2023/2024.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3959/oficio_n028_cm20122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3959/oficio_n028_cm20122022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°028/2022 A UNIDADE DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE PARANATINGA VEM POR MEIO DESTE ENCAMINHAR PARA SUA ANÁLISE E POSTERIOR APROVAÇÃO O PLANO ANUAL DE AUDITORIA PARA O EXERCICIO DE 2023.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3517/042.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3517/042.pdf</t>
   </si>
   <si>
     <t>OFICIO INTERNO 042/2022 - AO PREFEITO / SEC. MUN. DE OBRAS E SERVIÇOS URBANOS - PEDIDO PARA RECUPERAR A RUA PIAUÍ NA VILA CONCORDIA</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3312/056-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3312/056-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 056/2022 - A PREFEITURA SOLICITANDO INFORMAÇOES SOBRE A AGUAS DE PARANATINGA</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3311/086-2022_-1.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3311/086-2022_-1.pdf</t>
   </si>
   <si>
     <t>OFICIO 0086-2022 - AO SENADOR CARLOS FAVARO PEDINDO AMBULANCIA UTI COM EQUIPAMENTOS NEO NATAL</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3524/151.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3524/151.pdf</t>
   </si>
   <si>
     <t>OFICIO 151/2022 - AO DEP. ESTADUAL MAX JOEL RUSSI -PEDIDO DE EMENDA PAR REFORMA E AMPLIAÇÃO DA ESCOLA ESTADUAL INDIGENA KURA BAKAIRI, E A CONSTRUÇÃO DE QUADRA POLIESPORTIVA NA COMUNIDADE INDIGENA BAKAIRI.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>OFICIO GV 423/2022 - AO PRESIDENTE E A SECRETÁRIA LEGISLATIVA SOLICITANDO INFORMAÇÕES ACERCA DA SOLICITAÇÃO DE RETIRADA DO PROJETO 203/2022 (LOA 2023).</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>Josevaine (Labiga), EDSON DO SINDICATO, Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, MINEIRO FLAMBOYAT, NEGO DO RODEIO, PROFESSORA EVA AUXILIADORA</t>
-[...2 lines deleted...]
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4054/of_297.22.pdf</t>
+    <t>Josevaine (Labiga), DEROCI DE MATOS (Mineiro Flamboyant), EDSON AGRIPINO DA SILVA (Edson do Sindicato), Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, NEGO DO RODEIO, PROFESSORA EVA AUXILIADORA</t>
+  </si>
+  <si>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4054/of_297.22.pdf</t>
   </si>
   <si>
     <t>OFICIO CM WF 297/2022 - AO EXMO SENADOR WELLINGTON FAGUNDE, SOLICITANDO QUE DISPONIBILIZE QUATRO (04) ONIBUS ESCOLARES</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4053/of_299.22.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4053/of_299.22.pdf</t>
   </si>
   <si>
     <t>OFICIO CM WF 299/2022 - AO EXMO SENADOR WELLINGTON FAGUNDES, SOLICITANDO ESTUDO MINUCIOSO RELACIONADOS AOS PROJETOS ELABORADOS PELA A.M.M. TENDO EM VISTA A NECESSIDADE DE LIBERAÇÃO DO MICRO REVESTIMENTO ASFALTICO</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4051/of_315.22.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4051/of_315.22.pdf</t>
   </si>
   <si>
     <t>OFICIO CM JVC - AO EXMO SENADOR JAIME VERISSIMO DE CAMPOS, SOLICITANDO RECURSOS FINANCEIROS PARA AQUISIÇÃO DE APARELHO DE TOMOGRAFIA.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>OF EX</t>
   </si>
   <si>
     <t>OFICIO EXTERNO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3377/001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3377/001.pdf</t>
   </si>
   <si>
     <t>OFICIO 001/2022 - CONSEG SANTIAGO DO NORTE - PEDIDO DE DOAÇÃO DE TERRENOS DA PREFEITURA PARA O CONSEG PARA A CONSTRUÇÃO DA BASE MILITAR E DA VILA MINITAR</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3010/oficio_00312012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3010/oficio_00312012022.pdf</t>
   </si>
   <si>
     <t>EM ANEXO EMCAMINHAMOS O PROJETO DE LEI N°001/2022; N°002/2022; N°003/2022 COM AS DEVIDAS ALTERAÇÕES E  DOCUMENTEÇÃO ANEXO, PARA SER APRECIADO POR ESTA AUGUSTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3694/oficio_n04_sebrae17082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3694/oficio_n04_sebrae17082022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°004/2022 SOLICITAR PLENÁRIO PARA A REALIZAÇÃO DA PALESTRA NO DIA 23/08/2022.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3950/oficio_n031_cmdca14122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3950/oficio_n031_cmdca14122022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°031/2022 ASSUNTO: 10° CONFERÊNCIA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3208/040-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3208/040-2022.pdf</t>
   </si>
   <si>
     <t>OFICIO 040/2022 - PEDIDO AO EXECUTIVO PARA TOMAR AS PROVIDENCIAS EM RELAÇÃO A EMPRESA DE ONIBUS PARA QUE A MESMA COLOQUE UM PONTO CENTRAL</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3947/oficio_n081_solicitacao_de_plenario13122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3947/oficio_n081_solicitacao_de_plenario13122022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°081/2022 SOLICITAR A UTILIZAÇÃO DO AUDITÓRIO DA CÂMARA MUNICIPAL PARA A REALIZAÇÃO DE UMA NOITE DE AUTOGRAFO COM A TURMA DO 5° ANO DA ESCOLA MUNICIPAL 17 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3951/oficio_n082_14122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3951/oficio_n082_14122022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°082/2022 SOLICITAR A VOSSA EXCELÊNCIA OS SERVIÇOS DO SERVIDOR ALAN SERGIO DE ALMEIDA A UTILIZAÇÃO DO AUDITÓRIO DA CÂMARA MUNICIPAL PARA A REALIZAÇÃO DE UMA NOITE DE AUTOGRAFO.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3931/oficio_n099_aguas07122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3931/oficio_n099_aguas07122022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°099/2022 REF: CAMPANHA DE NEGOCIAÇÃO DE DÉBITOS, "FIQUE EM DIA".</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3750/oficio_n180_em_conjunto20092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3750/oficio_n180_em_conjunto20092022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°180/2022 SOLICITAR REITERADAMENTE DESTE EXECUTIVO MUNICIPAL PARA QUE NOS INFORME O CRONOGRAMA DE EXECUÇÃO E REPAROS/MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3771/oficio_n284_carlos_souza20092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3771/oficio_n284_carlos_souza20092022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°090/2022 REF: RESPOSTA DO OFICIO N°284/2022.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4052/of_296.22.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4052/of_296.22.pdf</t>
   </si>
   <si>
     <t>OFICIO CM WF 296/2022 - AO EXMO SENADOR WELLINGTON FAGUNDES, SOLICITANDO ESTUDO MINUCIOSO RELACIONADOS AOS PROJETOS ELABORADOS PELA A.M.M.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3874/oficio_n299_em_conjunto21112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3874/oficio_n299_em_conjunto21112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°299/2022 UMA MANIFESTAÇÃO LEGISLATIVA DE CUNHO MUNICIPAL PARA QUE INTERCEDA JUNTO AO GOVERNO ESTADUAL/ SECRETARIA DE ESTADO DE INFRA ESTRUTURA E LOGÍSTICA PARA QUE FAÇA UM ESTUDO MINUNCIOSO RELACIONADO A TODOS OS PROJETOS JÁ PROTOCOLADOS.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3872/oficio_n315_em_conjunto21112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3872/oficio_n315_em_conjunto21112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°315/2022 AQUISIÇÃO PARA UM APARELHO DE TOMOGRAFIA O QUAL SERÁ UM DIVISOR DE AGUAS PARA ATENDIMENTO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>OFICIO CM WF 314/2022 - AO EXMO SENADOR WELINGTO FAGUNDES SOLICITANDO RECURSOS FINANCEIROS PARA AQUISIÇÃO DE DOIS (02) CAMINHÕES BAÚS</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4050/of_318.22.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4050/of_318.22.pdf</t>
   </si>
   <si>
     <t>OFICIO CM FG  318/2022 - AO EXMO. DEPUTADO FEDERAL FÁBIO GARCIA, SOLICITANDO RECURSOS FINANCEIROS PARA AQUISIÇÃO DE APARELHO DE TOMOGRAFIA.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4434/oficio_329.2023_dm_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4434/oficio_329.2023_dm_.pdf</t>
   </si>
   <si>
     <t>OFICIO 329/2022 DM - busca de aquisições de equipamentos e veículos para melhor suporte da secretaria municipal de transportes.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇAO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3042/indicacao_n005_labiga_2209022022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3042/indicacao_n005_labiga_2209022022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°005-2022 ASSUNTO: CRIAÇÃO DO PROGRAMA CONTÍNUO AVALIAÇÃO PSICOLÓGICA NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3531/ccf_000389.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3531/ccf_000389.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 006/2022 - AO PREFEITO - PARA QUE BUSQUE NOVAS TECNICAS PARA RECUPERAÇÃO DA PAVIMENTAÇÃO ASFALTICA</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3121/07-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3121/07-2022.pdf</t>
   </si>
   <si>
     <t>IND. 007/2022 - INDICA A CONSTRUÇÃO DE CASAS POPULARES NO MUNICÍPIO DE PARANATINGA-MT</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3330/i_008-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3330/i_008-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 008/2022 - INDICA AO PREFEITO A NECESSIDADE DA CONTRATAÇÃO DE UM PSICÓLOGO PARA ATENDIMENTO NA REGIÃO DO DISTRITO SANTO DA ALEGRIA, FAZENDO ESSE ATENDIMENTO EM ESCALA MÍNIMA DE 30 DIAS E MÁXIMA DE 60 DIAS.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3331/i_015-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3331/i_015-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 015/2022 - INDICA AO PREFEITO A NECESSIDADE EM VIABILIZAR MECANISMOS ONDE OS MÉDICOS DA SAÚDE PUBLICA POSSAM PRESCREVER MEDICAMENTOS CONFORME DISPONIBILIDADE NA FARMÁCIA BÁSICA MUNICIPAL</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>JOÃO BOSCO DE ARRUDA, Josevaine (Labiga)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3376/ccf_000293.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3376/ccf_000293.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 018/2022 - INDICAÇÃO PARA A AQUISIÇÃO DE UMA CAMARA FRIA PARA O USO COMUNITARIO NA FEIRA LIVRE</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>JOHNNY QUINTANA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3361/i_019-2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3361/i_019-2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 019/2022 - INDICA AO PREFEITO A NECESSIDADE QUE SE FAZ PARA IMPLANTAÇÃO E HOMOLOGAÇÃO DE 01 AEROPORTO MUNICIPAL</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3520/i_020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3520/i_020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 020/2022 - AO PREFEITO - RECUPERAR COM URGÊNCIA AS RUAS DO BAIRRO UNIÃO</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3508/i_021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3508/i_021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 021/2022 - AO PREFEITO - VIABILIZAÇÃO DO PISO SALARIAL PARA PROFESSORES</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3507/i_022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3507/i_022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 022/2022 - AO PREFEITO - VIABILIZAR A DOAÇÃO DE UNIFORMES PARA A CAPOEIRA</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3509/023_i.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3509/023_i.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 023/2022 - AO PREFEITO - INDICAÇÃO DE CAMINHAO PIPA PARA SANTIAGO DO NORTE E SALTO DA ALEGRIA</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3510/024_i.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3510/024_i.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 024/2022 - AO PREFEITO - CAMINHAO PIPA PARA A ZONA URBANA, ANEL VIARIO E BAIRROS</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3511/025_i.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3511/025_i.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 025/2022 - AO PREFEITO - INDICAÇÃO DE CONTRATAÇÃO DE MOTORISTA PARA O ASSENTAMENTO COLORADO</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3512/026_i.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3512/026_i.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 026/2022 - AO PREFEITO - INDICAÇÃO DE RECUPERAR 06 PONTES NO ASSENTAMENTO COLORADO</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3513/027_i.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3513/027_i.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 027/2022 - AO PREFEITO  - INDICAÇÃO DE OBRIGAR A AGUAS DE PARANATINGA A TAPAR OS BURACOS POR ELA OCASIONADOS</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>Fernandinho da Ambulância, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), EDSON DO SINDICATO, JOÃO BOSCO DE ARRUDA, JOÃO LOPES, JOHNNY QUINTANA, Josevaine (Labiga), MINEIRO FLAMBOYAT, NEGO DO RODEIO, PROFESSORA EVA AUXILIADORA, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
-[...2 lines deleted...]
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3521/i_028.pdf</t>
+    <t>Fernandinho da Ambulância, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), DEROCI DE MATOS (Mineiro Flamboyant), EDSON AGRIPINO DA SILVA (Edson do Sindicato), JOÃO BOSCO DE ARRUDA, JOÃO LOPES, JOHNNY QUINTANA, Josevaine (Labiga), NEGO DO RODEIO, PROFESSORA EVA AUXILIADORA, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
+  </si>
+  <si>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3521/i_028.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 028/2022 - AO PREFEITO - INDICAÇÃO DE LIMPEZA NA ÁREA AO LADO DO GINÁSIO VENÂNCIO DE PONTES PARA SER UTILIZADO COMO ESTACIONAMENTO PARA OS FEIRANTES.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3532/031_i.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3532/031_i.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 031/2022 - AO PREFEITO  - INDICA PARA APROVEITAR A LICITAÇÃO EM ANDAMENTO PARA A COMPRA DE GRAMA PARA O CAMPO DE FUTEBOL DE SANTIAGO DO NORTE.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3526/i_033.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3526/i_033.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 033/2022 - AO PREFEITO - INDICAÇÃO DE PERMANÊNCIA DA FEIRA MUNICIPAL NO BAIRRO CONCÓRDIA.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3547/i_035.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3547/i_035.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 035/2022 - AO PREFEITO - PARA QUE VIABILIZE A CRIAÇÃO DE UNIDADE MÓVEL PARA CONTROLE POPULACIONAL DE CAES E GATOS NO MUNICIPIO.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3548/i036.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3548/i036.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 036/2022 - AO PREFEITO - PARA QUE VIABILIZE A CRIAÇÃO DA POLITICA MUNICIPAL DE BEM ESTAR E TUTELA RESPONSAVEL DE ANIMAIS</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3556/i037.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3556/i037.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 037/2022 - AO PREFEITO - INDICA AO PREFEITO A REMOÇÃO DO MICROEMPREENDEDOR QUE UTILIZAM OS CANTEIROS CENTRAL DA AVENIDA BRASIL E TRANSFERIR ELES PARA PRAÇA CENTRAL</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3748/indicacao_n043_wellington20092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3748/indicacao_n043_wellington20092022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°043/2022 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM IMPLANTARMOS O SISTEMA DE GERENCIAMENTO E ACOMPANHAMENTO POR GPS AOS ACS E ACE NA PRESTAÇÃO DE SERVIÇOS COMUNITÁRIOS NO ÂMBITO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3749/indicacao_n044_wellington20092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3749/indicacao_n044_wellington20092022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°044/2022 ASSUNTO: MELHORIAS NA INFRA ESTRUTURA DO CAMPO DE FUTEBOL NO DISTRITO DE SALTO DA ALEGRIA.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3744/indicacao_n045_edson15092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3744/indicacao_n045_edson15092022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°045/2022 ASSUNTO: INDICO AO EXMO SENHOR PREFEITO MUNICIPAL JOSIMAR MARQUES BARBOSA O CUMPRIMENTO DO PAGAMENTO DO PISO SALARIAL NACIONAL DOS PROFESSORES QUE ESTÁ DEFASADO.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_n046_cleiton05102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_n046_cleiton05102022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°046/2022 ASSUNTO: CONCURSO PÚBLICO PARA O SERVIÇO DE INSPEÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3808/indicacao_n053_wg20102022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3808/indicacao_n053_wg20102022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°053/2022 ASSUNTO: INDICAMOS AO EXMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL PARA QUE VIABILIZE À AQUISIÇÃO DE UMA MOTOCICLETA.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3828/indicacao_n054_wg03112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3828/indicacao_n054_wg03112022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°054/2022 ASSUNTO: MELHORIAS NA INFRA ESTRUTURA-REFORMA NO CENTRO DE ESPECIALIZAÇÃO (ANTIGA SENTINELA) NO BAIRRO CONCÓRDIA.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3827/indicacao_n055_wg03112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3827/indicacao_n055_wg03112022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°055/2022 ASSUNTO: MELHORIAS NA INFRA ESTRUTURA- REFORMA IMEDIATO NO PRÉDIO DA ASSISTÊNCIA DO CRAS.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3826/indicacao_n056_wg03112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3826/indicacao_n056_wg03112022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°056/2022 ASSUNTO: MELHORIAS NA INFRA ESTRUTURA MANUTENÇÃO NA RUA ODAIR MARTINS SANTEIRO- BAIRRO CONCÓRDIA.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>OF RE</t>
   </si>
   <si>
     <t>Oficio Externo Resposta</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3747/oficio_externo_cleiton_20092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3747/oficio_externo_cleiton_20092022.pdf</t>
   </si>
   <si>
     <t>OFICIO EXTERNO N°052/2022 VIABILIZAR O LEVANTAMENTO E EXECUÇÃO DE PROJETO PARA A PAVIMENTAÇÃO DA MT 499.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3720/oficio_n_220_labiga_resposta31082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3720/oficio_n_220_labiga_resposta31082022.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 220/2022 ASSUNTO: RECUPERAÇÃO DO PERÍMETRO URBANO DA RUA DOS IMIGRANTES, SAIDA DA RODOVIA MT-020.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3721/oficio_n_221_labiga_resposta31082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3721/oficio_n_221_labiga_resposta31082022.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 221/2022 ASSUNTO: VIABILIZARA IMPLATAÇÃO DE REDUTORES DE VELOCIDADE NA ENTRADA DA CIDADE, ESPECIFICAMENTE NOS LIMITES DO BAIRRO CIBRAZÉM E JARDIM IPÊ FLORIDO/FLAMBOYANT- CIBRAZÉM/RUI BARBOSA.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3892/oficio_n330_pm24112022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3892/oficio_n330_pm24112022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°330/2022 ASSUNTO: SOLICITAÇÃO DO SENHOR ALLAN ALMEIDA PARA QUE POSSA PRESTAR APOIO A FORMATURA PROERD NO DIA 29/11.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3777/oficio_n509_wg_resposta29092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3777/oficio_n509_wg_resposta29092022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°509/2022 REF: RESPOSTA DO REQUERIMENTO N°009/2022.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3776/oficio_n510_wg_resposta29092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3776/oficio_n510_wg_resposta29092022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°510/2022 REF: A RESPOSTA DO REQUERIMENTO N°019/2022.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3778/oficio_n512_wg_resposta30092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3778/oficio_n512_wg_resposta30092022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°512/2022 REF: A RESPOSTA DO REQUERIMENTO N°019/2022.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3940/oficio_n854_labiga_sematur09122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3940/oficio_n854_labiga_sematur09122022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°854/2022 ASSUNTO: SOLICITAÇÃO DE CÓPIA DE PROCESSO CPI- CONCESSIONÁRIA ÁGUAS DE PARANATINGA.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3732/oficio_resposta_n03725_sinfra-_vereadores08092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3732/oficio_resposta_n03725_sinfra-_vereadores08092022.pdf</t>
   </si>
   <si>
     <t>OFICIO RESPOSTA N° 03725/2022 ASSUNTO: OFICIO N° 238/2022 CM - ADOÇÃO DE MEDIDAS REFERENTE À INSATISFAÇÃO RELATIVO A EMPRESA VENCEDORA DA LICITAÇÃO PARA CONSTRUÇÃO DO ANEL VIÁRIO DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3735/oficio_resposta_n_03753_sinfra-_cleiton08092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3735/oficio_resposta_n_03753_sinfra-_cleiton08092022.pdf</t>
   </si>
   <si>
     <t>OFCIO RESPOSTA N°03753/2022 ASSUNTO: OFICIO N°238/2022 CM</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>10603</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3734/oficio_resposta_n10603_seduc-_cleiton08092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3734/oficio_resposta_n10603_seduc-_cleiton08092022.pdf</t>
   </si>
   <si>
     <t>OFICIO RESPOSTA N° 10603 ASSUNTO: SOLICITAÇÃO DE ÔNIBUS ESCOLARES.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>67867</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3733/oficio_resposta_n_67867_sinfra-_vereadores08092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3733/oficio_resposta_n_67867_sinfra-_vereadores08092022.pdf</t>
   </si>
   <si>
     <t>OFICIO RESPOSTA N° 67867/2022 ASSUNTO: OFICIO N° 238/2022 CM - ADOÇÃO DE MEDIDAS REFERENTES À INSTALAÇÃO RELATIVO A EMPRESA VENCEDORA DA LICITAÇÃO PARA CONSTRUÇÃO DO ANEL VIÁRIO DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>MOAPL</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3585/mocao_de_aplauso_n1107072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3585/mocao_de_aplauso_n1107072022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO N°011/2022 MOÇÃO DE APLAUSO AO JOVEM RENAN ANGELIM O QUAL TEM DESEMPENHADO FUNÇÃO DE DESTAQUE NO QUADRO DA ARBITRAGEM.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3649/mocao_de_aplauso_n1428072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3649/mocao_de_aplauso_n1428072022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO N°014/2022 MOÇÃO DE APLAUSO PARA A LOJA MAÇÔNICA ACÁCIA DE PARANATINGA A QUAL DEMONSTRADO COM AÇÕES BENEFICIENTES.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3650/mocao_de_aplauso_n1528072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3650/mocao_de_aplauso_n1528072022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO N°015/2022 MOÇÃO DE APLAUSO À ASSOCIAÇÃO ESPÍRITA PAULO DE TARSO.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>SOLIC</t>
   </si>
   <si>
     <t>SOLICITAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3413/orcamento_para_engenharia__000280.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3413/orcamento_para_engenharia__000280.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ORÇAMENTO PARA CONTRATAÇÃO DE ENGENHEIRO PARA ELABORAÇÃO DE PROJETO 356,51 METROS QUADRADOS, SENDO PROJETOS ARQUITETONICOS, PROJETO ELETRICO, PROJETO ESTRUTURAL E PROJETO HIDROSSANITÁRIO PARA CONSTRUÇÃO DE SALAS E BANHEIROS NA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3448/solicitacao_n002_carlos_souza31052022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3448/solicitacao_n002_carlos_souza31052022.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO N°002/2022 REF: AO INTERESSE EM CONCORRER AO CARGO DE 2° SECRETÁRIO DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3710/solicitacao_n05_labiga29082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3710/solicitacao_n05_labiga29082022.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO N°005/2022 SOLICITAR DESTA PRESIDÊNCIA A INCLUSÃO DOS PROJETOS DE LEI ACIMA MENCIONADOS NA PAUTA DA SESSÃO ORDINÁRIA DO DIA 1°- DE SETEMBRO/2022.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>NOT</t>
   </si>
   <si>
     <t>Notificação</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3572/not.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3572/not.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO 001/2022 - A SECRETARIA MUNICIPAL DE EDUCAÇÃO - NOTIFICAÇÃO REFERENTE A OBRA NA ESCOLA 03 DE MAIO.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3584/notificacao_que_faz_wg-cleiton06072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3584/notificacao_que_faz_wg-cleiton06072022.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO N°10/2022 ** NÃO ENVIO DA LOA (PODER EXECUTIVO MUNICIPAL) NO PRAZO NA LOM;_x000D_
 **NÃO ENVIO DOS BALANCETES MENSAL AO PODER LEGISLATIVO MUNICIPAL, CONFORME PRECEITUA A LEGISLAÇÃO.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3623/notificacao_n01322072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3623/notificacao_n01322072022.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO N°013/2022 ASSUNTO: CONTABILIDADE.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3624/notificacao_n01422072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3624/notificacao_n01422072022.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO N°014/2022 ASSUNTO: IMPLEMENTAÇÃO DO ESOCIAL.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3652/notificacao_n01801082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3652/notificacao_n01801082022.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO N°018/2022 NOTIFICAR PARA QUE ADOTEM MEDIDAS JUNTO AOS ADMINISTRATIVAS NO SENTIDO DE DESENVOLVER AÇÕES COM O OBJETIVO DE PROMOVER A REAVALIAÇÃO A REDUÇÃO AO VALOR RECUPERÁVEL.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3653/notificacao_n01901082022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3653/notificacao_n01901082022.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO N°019/2022 NOTIFICAR PARA QUE NO PRAZO DE 10 DIAS ENCAMINHE A ESTA UNIDADE DE CONTROLE INTERNO UM PLANO CONTENDO AÇÕES PERTINENTES A CONSTRUÇÃO E AMPLIAÇÃO DAS ESTRUTURAS FISICAS DA CÂMARA MUNICIPAL DE PARANATINGA.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3949/notificacao_wg13122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3949/notificacao_wg13122022.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO N°025/2022 NECESSIDADE QUE SE FAZ EM MANIFESTAR JUNTO A COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO FINAL A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR SOBRE O PROJETO DE LEI N°054/2022.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>ED</t>
   </si>
   <si>
     <t>Edital</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3582/oficio_n00105072022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3582/oficio_n00105072022.pdf</t>
   </si>
   <si>
     <t>"EDITAL N°001/2022 DETERMINA ABERTURA DO PROCESSO ELEITORAL PARA ELEIÇÃO DA MESA DIRETORA DA CÂMARA MUNICIPAL DE PARANATINGA-MT BIÊNIO 2023/2024".</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3773/edital_de_convocacao_para_audiencia26092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3773/edital_de_convocacao_para_audiencia26092022.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO PARA AUDIÊNCIA PÚBLICA VIRTUAL  NO DIA 29 DE SETEMBRO (QUINTA FEIRA) DE 2022.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>DENUNCIA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3724/denuncia_wg_n0102092022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3724/denuncia_wg_n0102092022.pdf</t>
   </si>
   <si>
     <t>DENÚNCIA N°001/2022 DENÚNCIA DE INFRAÇÃO POLITICO ADMINISTRATIVA CONTRA O EXCELENTÍSSIMO PREFEITO MUNICIPAL DE PARANATINGA.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3948/denuncia_de_infracao13122022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3948/denuncia_de_infracao13122022.pdf</t>
   </si>
   <si>
     <t>DENÚNCIA N°020/2022 DENÚNCIA DE INFRAÇÃO POLITICO ADMINISTRATIVA CONTRA O EXCELENTISSIMO PREFEITO MUNICIPAL DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>Regimento Interno</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO 005/2022 - Dispõe sobre o novo Regimento Interno da Câmara Municipal, revoga a Resolução n. 001 de 03 de junho de 1993 e dá outras providencias.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>LO</t>
   </si>
   <si>
     <t>Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3920/nova_lei_organica_revisada.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3920/nova_lei_organica_revisada.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE NOVA LEI ORGÂNICA DO MUNICÍPIO N° 001, de 29 DE NOVEMBRO 2022.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3921/nova_lei_organica_revisada.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3921/nova_lei_organica_revisada.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -10078,67 +10078,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3248/decreto_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3247/decreto_02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3246/decreto_03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3245/decreto_04-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3244/decreto_05-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3374/062022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3375/072022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3401/ccf_000325.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3542/decreto09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3794/decreto_legislativo_n01114102022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3890/d2122022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3929/camara.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3936/d17.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3961/dl018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3960/ccf_000035.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3962/ccf_000047.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3790/decreto_legislativo_n032_joao_lopes13102022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3943/decreto_wg_03312122022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3944/decreto_wg_03412122022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3697/indicacao_n044_wg22082022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3699/indicacao_n045_wg22082022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3700/indicacao_n048_wg22082022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3701/indicacao_n049_wg22082022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3713/indicacao_n_050_wg29082022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3711/indicacao_n_051_wg29082022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3712/indicacao_n_052_wg29082022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4046/indicacao_057.22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3793/indicacao_n076_edson14102022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3288/lei_2329.2022_-_complementar_-_alteracao_do_artigo_292_-_cessao_servidor_-_da_lei_municipal_024.97.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3289/lei_2330.2022_-_complementar_-_taxa_de_administracao_-_aliquota_-_paranatingaprev_-_previdencia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3291/lei_2331.2022_-_complementar_-_altera_o_paragrafo_unico_do_artigo_1o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3292/lei_2332.2022_-_complementar_-_educacao_-_professor_-_tabela_26_horas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3551/lei_complementar_2391.2022_-_complementar_-_reestruturacao_normativa_ouvidoria_-_lei_2333.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3580/projeto_de_lei_151.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3018/lei_municipal_n228214012022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3019/lei_municipal_n228314012022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3020/lei_municipal_n228414012022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3021/lei_municipal_n228514012022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3022/lei_municipal_n228614012022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3073/lei_2287.2022_-_alteracao_da_nomeclatura_do_cargo_de_agente_de_desenvolvimento_-_gabiente.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3074/lei_2288.2022_-_reajuste_subsidios_-_rga_-_8__5__cargos_diretor_chefe_de_divisao_e_outros.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3075/lei_2289.2022_-_retifica_tabela_da_lei_2284.2022_-_perda_salarial_-_rga_-_1_e_2_parcelas_85-_cargos_lei_533.2008.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3076/lei_2290.2022_-_retifica_tabela_da_lei_2283.2022_-_perda_salarial_-_rga_-_1_e_2_parcelas_85-_cargos_lei_035.2003.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3077/lei_2291.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3078/lei_2292.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3079/lei_2293.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3080/lei_2294.2022_-_excesso_-_2022_-_manutencao_mt_130_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3081/lei_2295.2022_-_excesso_-_2022_-_manutencao_mt_130_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3082/lei_2296.2022_-_excesso_-_2022_-_manutencao_mt_130_-_loa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3083/lei_2297.2022_-_excesso_-_2022_-_aparelho_de_ultrassonografia_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3084/lei_2298.2022_-_excesso_-_2022_-_aparelho_de_ultrassonografia_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3085/lei_2299.2022_-_excesso_-_2022_-_aparelho_de_ultrassonografia_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3086/lei_2300.2022_-_camara_-_programa_jovem_aprendiz_-_ver._wellington_miranda.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3087/lei_2301.2022_-_camara_-_resolucao_micro_empresa_-_microempreendedor_-_ver._wellington.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3137/lei_2302.2022_-_criacao_de_equipe_multiprofissional_-_assistente_-_psicologo_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3138/lei_2303.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3139/lei_2304.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3140/lei_2305.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3141/lei_2306.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3142/lei_2307.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3143/lei_2308.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_loa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3144/lei_2309.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3145/lei_2310.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3146/lei_2311.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3147/lei_complementar_2312.2022_-_altera_o_2o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3148/lei_2313.2022_-_denominacao_para_anel_viario_-_mt130_-_dante_oliveira_e_silva.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3149/lei_2314.2022_-_doacao_-_contribuicao_-_festa_do_laco_-_cultura.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3192/lei_2316.2022_-_instituicao_do_refis_-_2022_-_tributacao_-_financas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3193/lei_2317.2022_-_corrige_valores_das_concessao_de_diarias_-_altera_lei_1658.2018_-_servidores_-_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3194/lei_2318.2022_-_copa_comercio_de_futsal_2022_-_doacao_premiacao_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3195/lei_2319.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3196/lei_2320.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3197/lei_2321.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3198/lei_2322.2022_-_camara__-_criacao_de_funcao_gratificada_-_fg_-_mudanca_da_lei_2286.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3199/lei_2323.2022_-_camara__-_numero_de_vagas_agente_administrativo_-_ag_-_vaga_concurso.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3200/lei_2324.2022_-_camara_-_diaria_legislativo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3293/lei_2333.2022_-_criacao_da_ouvidoria_geral_-_nos_termos_da_lei_federal_13.640.2017_-_normativa_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3294/lei_2334.2022_-_complementar_-_alteracao_da_lei_1402.2017_-_estrutura_administrativa_-_ouvidoria_-_diretor_sefaz_-_criacao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3295/lei_2335.2022_-_especial_anulacao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3296/lei_2336.2022_-_especial_anulacao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3297/lei_2337.2022_-_especial_anulacao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_loa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3298/lei_2338.2022_-_criacao_de_cargos_-_inspecao_sanitaria_-_medico_veterinario_-_agricutlura.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3342/lei_2339.2022_-_doacao_-_movimento_acampamento_senior_-_igreja_catolica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3343/lei_2340.2022_-_excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3344/lei_2341.2022_-_excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3345/lei_2342.2022_-_excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3346/lei_2343.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3347/lei_2344.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3348/lei_2345.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3349/lei_2346.2022_-_complementar_-_alteracao_do_art._292_-_lei_024.97_-_cessao_servidor_-_excecao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3350/lei_2347.2022_-_doacao_-_igreja_evangelica_luterana_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3351/lei_2348.2022_-_doacao_combustivel_associacao_mini_produtores_colorado_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3352/lei_2349.2022_-_alteracao_da_lei_2316_refis_2022_-_tributacao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3353/lei_2350.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3354/lei_2351.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3355/lei_2352.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3356/lei_2353.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3357/lei_2354.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3358/lei_2355.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3359/lei_2356.2022_-_alteracao_da_lei_n._2338.2022_-_cria_cargos_secretaria_de_agricultura_-_medico_veterinario_e_inspecao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3360/lei_2357.2022_-_autorizacao_-_processo_seletivo_simplificado_-_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3388/lei_2358.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3389/lei_2359.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3390/lei_2360.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3391/lei_2361.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3392/lei_2362.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3393/lei_2363.2022_-_special_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3414/lei_2364.2022_-_doacao_mister_universo_kids_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3458/lei_2365.2022_-_extingui_cargo_de_costureira_e_instrutor_de_dancas_e_criar_cargo_de_coor._mun._do_cadastro_unico_-_funcao_gratificada_-_fg_-_lei_14.284.2021_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3467/lei_2366.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3468/lei_2367.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3469/lei_2368.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3470/lei_2369.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3471/lei_2370.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3472/lei_2371.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-__saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3473/lei_2372.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3474/lei_2373.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3475/lei_2374.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3476/lei_2375.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3477/lei_2376.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3478/lei_2377.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3479/lei_2378.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3480/lei_2379.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3481/lei_2380.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3482/lei_2381.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3483/lei_2382.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3484/lei_2383.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3485/lei_2384.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3486/lei_2385.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3487/lei_2386.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3488/lei_2387.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_maio_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3489/lei_2388.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3490/lei_2389.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3491/lei_2390.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3552/lei_2392.2022_-_autoriza_firmar_convenio_com_consorcio_aris_mt_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3553/lei_2393.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3554/lei_2394.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3555/lei_2395.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3573/lei_2396.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3574/lei_2397.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3575/lei_2398.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3576/lei_2399.2022_-_superavit_2022_-_manutencao_secretarias_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3577/lei_2400.2022_-_superavit_2022_-_manutencao_secretarias_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3578/lei_2401.2022_-_superavit_2022_-_manutencao_secretarias_-_loa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3620/lei_2402.2022_-_cria_o_cargo_de_diretor_a_da_casa_transitoria.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3609/lei_2403.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3610/lei_2404.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3611/lei_2405.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3612/lei_2406.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3613/lei_2407.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3614/lei_2408.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_loa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3615/lei_2409.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3616/lei_2410.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3617/lei_2411.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_loa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3618/lei_2412.2022_-_vencimentos_dos_acs_e_ace_-_piso_-_ec120.2022_-_saude.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3655/lei_2413.2022_-_doacao_de_terreno_-_cearpa_ptga_-_meio_ambiente_-_ii.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3657/lei_2414.2022_-_altera_lei_1823_estrada_municipal_pa167_-_transporte.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3658/lei_2415.2022_-_autoriza_o_poder_executivo_firmar_convenio_com_agua_boa_para_destinacao_final_dos_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3659/lei_2416.2022_-_compra_de_area_rural_para_construcao_de_aeroporto_-_aerodromo_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3660/lei_2417.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3661/lei_2418.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3662/lei_2419.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3663/lei_2420.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3664/lei_2421.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3665/lei_2422.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3666/lei_2423.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3667/lei_2424.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3668/lei_2425.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i__-_loa.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3669/lei_2426.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3670/lei_2427.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3671/lei_2428.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3672/lei_2429.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3673/lei_2430.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3674/lei_2431.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3675/lei_2432.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3676/lei_2433.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3677/lei_2434.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3689/lei_2435.2022_-_doacao_premiacao_-_campeonato_de_futsal_amador_veterano_e_feminino_2022_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3690/lei_2436.2022_-_suplementacao_-_camara_-_excesso_-_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3725/lei_2437.2022_-_indenizacao_a_contribuinte_-_flodoaldo_terra_de_moura_-_rua_vila_concordia.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3726/lei_2438.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_junho_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3727/lei_2439.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3728/lei_2440.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3729/lei_2441.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3730/lei_2442.2022_-_consertos_-_manutencao_de_buracos_e_valas_-_aguas_de_paranatinga_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3752/lei_2443.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3753/lei_2444.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3754/lei_2445.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_loa.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3756/lei_2446.2022_-_funcao_gratificada_-_sif_-_frigorifico_-_ag._de_inspencao_sanitaria_-_lei_193.2006.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3782/lei_2447.2022_-_revogar_leis_de_doacao_de_terrenos_-_entidades_-_igrejas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3783/lei_2448.2022_-_doacao_de_terreno_-_nucleo_pm_santiago_do_norte_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3798/lei_2449.2022_-_convenio_-_parceria_-_servico_odontologico_-_secret._saude_e_empresa_minerva_foods_-_saude.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3799/lei_2450.2022_-_suplementacao_com._excesso_-_2022_-_prefeitura_folha_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3800/lei_2451.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_setembro_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3801/lei_2452.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_folha_-_educacao_-_1001.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3802/lei_2453.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_folha_-_saude.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3803/lei_2454.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_credor_-_saude.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3804/lei_2455.2022_-_suplementacao_com_excesso_-_2022_-_auxilio_financeiro_-_saude.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3840/lei_2456.2022_-_criacao_fuppen_-__fundo_penitenciario_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3839/lei_2457.2022_-_suas_-_assistencia_-_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3841/lei_2458.2022_-_doacao_-_igreja_catolica_santo_antonio_maria_claret.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3863/lei_2459.2022_-_nova_planta_generica_de_valores_-_paranatinga_-_mt_-_financas.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3864/lei_2460.2022_-_altera_o_2o_e_6o_do_artigo_2o_da_lei_1529.2017_-_percentual_40_consignados_servidores_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3869/lei_2461.2022_-_ldo_para_2023_-_2022_-_com_indicacao_vereadores.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3880/lei_2462.2022_-_suplementacao_com_excesso_-_2022_-_prefeitura_-_folha_-_fundeb_-_novembro.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3881/lei_2463.2022_-_suplementacao_com_excesso_-_prefeitura_credor_-_social_-_fethab_-_novembro.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3882/lei_2464.2022_-_alteracao_da_lei_2316_refis_2022_-_financas.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3883/lei_2465.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3884/lei_2466.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3885/lei_2467.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_loa.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3886/lei_2468.2022_-_suplementacao_-_percentual_2022_-_6_-_mes_novembro_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3887/lei_2469.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3888/lei_2470.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3889/lei_2471.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_loa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3902/lei_2472.2022_-_altera_lei_1493_2017_-_sobreaviso_-_saude.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3955/lei_2475.2022_-_criacao_da_funcao_gratificada_-_resp.__esocial_do_departamento_de_rh_-_administracao_-_ii.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3956/lei_2476.2022_-_melhoramento_salarial_cargo_-_ag._fiscal._tributaria_i_e_operador_de_maq._rodoviarias_-_gabinete_-_ii.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3957/lei_2477.2022_-_camara_-_camara_mirim_no_municipio_-_ver._wellington.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3586/mocao_de_aplauso_n1207072022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3596/mocao_de_aplauso_n01312072022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3683/mocao_de_aplauso_n01609082022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3684/mocao_de_aplauso_n01709082022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3819/mocao_de_aplauso27102022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3928/oficio_n04801122022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3120/003-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3011/oficio_n0042022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3017/oficio_00614012022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3047/oficio_n007_josevaine15022022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3046/oficio_n008_josevaine15022022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3031/oficio_n009_edson_202208022022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3028/oficio_n010_josevaine_202208022022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3034/oficio_n011_deroci_202208022022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3038/oficio_n012_deroci_202208022022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3048/oficio_n014_josevaine15022022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3691/oficio_n016_auditoria11082022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3029/oficio_n018_edson_202208022022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3045/oficio_n022_eva_auxiliadora15022022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3039/oficio_n025_joao_lopes_202208022022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3040/oficio_n026_joao_lopes_202208022022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3041/oficio_n028_cleiton_2209022022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3044/oficio_n029_eva_auxiliadora15022022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3207/30-2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3817/oficio_n35_marcelo26102022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3205/039-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3206/040-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3209/041-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3210/042-2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3324/047-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3243/048-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3226/055-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3219/056-2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3227/057-2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3228/058-2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3220/061-2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3302/063-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3301/064-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3217/065-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3221/066-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3204/069-2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3214/070-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3215/073-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3216/075-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3225/076-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3224/077-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3223/078-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3306/079-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3211/080-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3213/081-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3212/082-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3309/085-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3310/086-2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3326/093-2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3329/096-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3327/098-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3328/099-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3400/100-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3383/101-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3333/102-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3378/104-2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3379/105-2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3380/106-2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3381/107-2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3516/108_wg.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3514/109_wg.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3515/110_wg.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3386/ccf_000302.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3382/113-2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3445/oficio_n121_cleiton_derocicarlos30052022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3523/122.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3529/126.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3397/129-2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3396/138-2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3518/139-2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3399/141-2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3443/oficio_n143_joao_lopes_da_silva30052022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3442/oficio_n144_carlos_souza_e_eva_auxiliadora30052022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3444/oficio_n145_deroci_de_matos30052022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3522/149.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3494/oficio_n150_em_conjunto07062022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3222/oficio_n1512201042022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3525/152.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3493/oficio_n153_em_conjunto07062022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3545/154.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3496/oficio_n155_eva_fernandes_nego07062022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3519/157.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3495/oficio_n158_carlos_souza07062022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3505/159.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3506/160.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3533/166.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3534/167.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3549/170.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3546/172.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3604/oficio_n180_fernandes13072022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3686/oficio_n181_em_conjunto09082022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3685/oficio_n182_em_conjunto09082022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3603/oficio_n184_edson13072022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3621/oficio_n189_mineiro_22072022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3619/oficio_n190_edson20072022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3644/oficio_n200_eva26072022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3645/oficio_n201_eva26072022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3687/oficio_n_205_em_conjunto09082022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3751/oficio_n208_edson20092022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3688/oficio_n211_eva_10082022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3718/oficio_n_217_nego30082022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3717/oficio_n_218_nego30082022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3714/oficio_n220_labiga_29082022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3715/oficio_n221_labiga_29082022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3695/oficio_n_225_eva18082022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3698/oficio_n228_wg22082022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3696/oficio_n_229_wg19082022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3702/oficio_n231_carlos_souza_almeida23082022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3703/oficio_n232_carlos_souza_almeida23082022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3719/oficio_n_237_edson30082022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3716/oficio_n240_wg29082022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3739/oficio__n_245_edson09092022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3878/oficio_n251_eva_21112022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3807/oficio_n255_wellington18102022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3806/oficio_n256_wellinton18102022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3809/oficio_n257_wg21102022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3810/oficio_n258_wg24102022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3811/oficio_n259_wg24102022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3818/oficio_n260_edson27102022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3813/oficio_n261_marcelo24102022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3814/oficio_n262_marcelo24102022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3820/mocao_de_aplauso27102022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3740/oficio_n_271_edson13092022_0001.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3767/oficio_n272_roberto_20092022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3768/oficio_n273_roberto_20092022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3769/oficio_n274_roberto_20092022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3770/oficio_n275_roberto_20092022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3766/oficio_n277_roberto_20092022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3788/oficio_n279_em_conjunto10102022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3786/oficio_n280_em_conjunto10102022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3789/oficio_n281_em_conjunto10102022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3787/oficio_n282_em_conjunto10102022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3745/oficio_n283_carlos_souza20092022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3746/oficio_n284_carlos_souza20092022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4038/2902022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3451/retirada_do_projeto_de_lei_n01101062022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3833/oficio_n294_joao_bosco07112022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3876/oficio_n296_em_conjunto21112022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3873/oficio_n297_em_conjunto21112022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3498/oficio_n299_cleiton_mister07062022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3497/oficio_n300_cleiton07062022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3823/oficio_n305_wg03112022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3824/oficio_n306_wg03112022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3825/oficio_n307_wg03112022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3829/oficio_n308_wg03112022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3830/oficio_n309_wg03112022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3832/oficio_n31004112022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3831/oficio_n311_wg04112022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3875/oficio_n314_em_conjunto21112022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3870/oficio_n315_jose_medeiros__em_conjunto21112022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3861/oficio_n31717112022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3871/oficio_n318_em_conjunto21112022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3859/oficio_n31916112022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3860/oficio_n32017112022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3877/oficio_n322_mineiro_21112022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3901/ccf_000007.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3535/arquivamento_pl_128_2022_000462.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4043/of_340.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3567/oficio_n35301072022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3606/comissoes__mesa_diretora__000468.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3939/oficio_n423_wg08122022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3784/oficio_n52805102022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3838/oficio_n56607112022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3835/oficio_n56807112022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3842/oficio_n56907112022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3850/oficio_n57409112022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3853/oficio_n57710112022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3865/oficio_n58317112022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3866/oficio_n59021112022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3879/oficio_n59122112022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3895/oficio_n59825112022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3896/oficio_n59925112022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3916/oficio_n60529112022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3924/oficio_n60630112022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3930/retirada_do_projeto_de_lei_n20306122022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3933/oficio_61907122022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3934/oficio_62007122022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3935/oficio_62107122022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3938/oficio_n62408122022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3946/oficio_n62512122022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3953/oficio_n62815122022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3958/oficio_n63119122022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3904/oficio_n795_sematur29112022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3903/oficio_n797_sematur29112022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3905/oficio_n801_cedencia28112022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3858/oficio_n1631_wg_16112022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3822/oficio_n168501112022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3779/oficio_n183904102022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3812/oficio_n198824102022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3815/oficio_n199624102022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3816/oficio_n55024102022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3851/oficio_n206909112022.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3852/oficio_n207309112022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3862/oficio_n209617112022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3857/oficio_n211116112022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3891/oficio_n212324112022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3899/oficio_n215325112022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3897/oficio_n215425112022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3898/oficio_n216525112022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3937/resposta_do_requerimento_031_wg08122022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3942/oficio_n223012122022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3954/oficio_n230719122022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3868/oficio_n59121112022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3249/portaria_01-2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3250/portaria_02-2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3251/portaria_03-2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3252/portaria_04-2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3253/portaria_05-2022.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3254/portaria_06-2022.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3255/portaria_07-2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3256/portaria_08-2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3257/portaria_09-2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3258/portaria_010-2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3259/portaria_011-2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3260/portaria_012-2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3261/portaria_013-2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3262/portaria_014-2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3263/portaria_015-2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3264/portaria_016-2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3265/portaria_017-2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3303/portaria_018-2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3304/portaria_019-2022.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3305/portaria_020-2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3362/212022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3363/222022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3364/232022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3365/242022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3366/252022.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3367/262022.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3368/272022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3369/282022.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3370/292022.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3371/302022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3372/312022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3373/322022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3402/33.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3403/34.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3404/35.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3405/36.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3406/37.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3407/38.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3408/39.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3409/40.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3410/41.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3530/p_042.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3543/p043.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3544/p044.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3568/p45.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3569/p46.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3570/p47.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3571/p48.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3707/p49.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3708/p50.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3709/p51.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3844/p52-2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3845/p53-2022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3909/54.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3910/55.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3911/56.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3912/57.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3913/58.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3914/59.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3915/60.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3917/61.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3918/62.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3919/63.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3963/64.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3964/65.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3965/66.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3966/67.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3967/68.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3968/69.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3969/70.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3970/71.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3971/72.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3972/73.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3973/74.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3974/75.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3975/76.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3976/77.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3795/projeto_de_decreto_n01014102022.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3925/projeto_de_decreto_n01330112022.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3926/projeto_de_decreto_n01430112022.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3927/projeto_de_decreto_n01530112022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3150/projeto_de_lei_complementar_049.2022_-_altera_o_1o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3014/projeto_de_lei_ordinaria_n00112012022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3015/projeto_de_lei_ordinaria_n00212012022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3016/projeto_de_lei_ordinaria_n00312012022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3027/oficio_00614012022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3026/projeto_de_lei_007.2022_-_reajuste_subsidios_8__5__cargos_diretor_che.._.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3025/projeto_de_lei__008.2022_-_retifica_tabela_da_lei_2284.2022_-_perda_sala.._.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3024/projeto_de_lei__009.2022_-_retifica_tabela_da_lei_2283.2022_-_perda_sala.._.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3071/projeto_de_lei_011.2022_-_verba_indenizatoria_do_chefe_do_executivo_-_prefeito_-_2022_-_porcentagem.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3072/projeto_de_lei_012.2022-_doacao_r_10.00000__-_diocese_de_primavera_do_leste_-paranatinga_-_paroquia_co-catedral_sao_francisco_xavier_fac.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3030/projeto_de_lei_013.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3032/projeto_de_lei_014.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3033/projeto_de_lei_015.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3092/projeto_de_lei_017.2022_-_criacao_de_equipe_multiprofissional_-_assistente_-_psicologo_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3035/projeto_de_lei_018.2022_-_excesso_-_2022_-_manutencao_mt_130_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3036/projeto_de_lei_019.2022_-_excesso_-_2022_-_manutencao_mt_130_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3037/projeto_de_lei_020.2022_-_excesso_-_2022_-_manutencao_mt_130_-_loa.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3059/projeto_de_lei_021.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3060/projeto_de_lei_022.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3061/projeto_de_lei_023.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3062/projeto_de_lei_024.2022_-_excesso_-_2022_-_aparelho_de_untrassonografia_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3063/projeto_de_lei_025.2022_-_excesso_-_2022_-_aparelho_de_untrassonografia_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3064/projeto_de_lei_026.2022_-_excesso_-_2022_-_aparelho_de_untrassonografia_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3065/projeto_de_lei_027.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3066/projeto_de_lei_028.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3067/projeto_de_lei_029.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_loa.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3068/projeto_de_lei_030.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3069/projeto_de_lei_031.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3070/projeto_de_lei_032.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_loa.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3093/projeto_de_lei_033.2022_-_corrige_valores_das_concessao_de_diarias_-_servidores_-_2022.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3094/projeto_de_lei_034.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3095/projeto_de_lei_035.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3096/projeto_de_lei_036.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3097/projeto_de_lei_complementar_037.2022_-_altera_o_2o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3098/projeto_de_lei_038.2022_-_doacao_-_contribuicao_-_festa_do_laco_-_cultura.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3099/projeto_de_lei_039.2022_-_gratificacao_rural_servidor_-_secretaria_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3109/projeto_de_lei_040.2022_-_denominacao_para_anel_viario_-_mt130_-_danta_oliveira_e_silva.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3110/projeto_de_lei_041.2022_-_instituicao_do_refis_-_2022_-_tributacao_-_financas.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3111/projeto_de_lei_n042202210032022.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3112/projeto_de_lei_043.2022_-_doacao_-_contribuicao_-_festa_do_laco_-_cultura.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3113/projeto_de_lei_045.2022_-_copa_comercio_de_futsal_2022_-_doacao_premiacao_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3114/projeto_de_lei_046.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3115/projeto_de_lei_047.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3116/projeto_de_lei_048.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3315/projeto_de_lei_complementar_049.2022_-_altera_o_1o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3185/projeto_de_lei_050.2022_-_complementar_-_educacao_-_professor_-_tabela_26_horas.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3164/projeto_de_lei_051.2022_-_modelo_de_criacao_de_ouvidoria_-_normativa_ouvidoria_-_projeto_-_ii.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3166/projeto_de_lei_052.2022_-_alteracao_da_lei_1402.2017_-_estrutura_administrativa_-_ouvidoria_-_diretor_sefaz_-_criacao.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3186/projeto_de_lei_053.2022_-_doacao_de_terreno_-_associacao_cearpa_ptga.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3187/projeto_de_lei_054.2022_-_alteracao_da_lei_1063.13_-_codigo_de_posturas_-_novos_horarios_de_funcionamento.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3188/projeto_de_lei_055.2022_-_especial_anualcao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3189/projeto_de_lei_056.2022_-__especial_anualcao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3190/projeto_de_lei_057.2022_-__especial_anualcao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_loa.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3191/projeto_de_lei_058.2022_-_criacao_de_cargos_-_inspecao_sanitaria_-_medico_veterinario_-_agricutlura.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3229/projeto_de_lei_059.2022_-_doacao_-_movimento_acampamento_senior_-_igreja_catolica.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3230/projeto_de_lei_060.2022_-_excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3231/projeto_de_lei_061.2022_-__excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3232/projeto_de_lei_062.2022_-__excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3233/projeto_de_lei_063.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3234/projeto_de_lei_064.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3235/projeto_de_lei_065.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3325/projeto_de_lei_067.2022_-_doacao_mister_universo_kids_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3299/projeto_de_lei_068.2022_-_complementar_-_alteracao_do_art._292_-_lei_024.97_-_cessao_servidor_-_excecao.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3313/projeto_de_lei_069.2022_-_doacao_-_igreja_evangelica_luterana_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3307/projeto_de_lei_070.2022_-_doacao_combustivel_associacao_mini_produtores_colorado_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3308/projeto_de_lei_071.2022_-_alteracao_da_lei_2316_refis_2022_-_tributacao.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3316/projeto_de_lei_072.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3317/projeto_de_lei_073.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3318/projeto_de_lei_074.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3319/projeto_de_lei_075.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3320/projeto_de_lei_076.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3321/projeto_de_lei_077.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3322/projeto_de_lei_078.2022_-_alteracao_da_lei_n._2338.2022_-_cria_cargos_secretaria_de_agricultura_-_medico_veterinario_e_inspecao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3323/projeto_de_lei_079.2022_-_autorizacao_-_processo_seletivo_simplificado_-_2022.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3332/projeto_de_lei_080.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3334/projeto_de_lei_081.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3335/projeto_de_lei_082.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3336/projeto_de_lei_084.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3337/projeto_de_lei_085.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3338/projeto_de_lei_086.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3339/projeto_de_lei_087.2022_-_complementar_-_reestruturacao_normativa_ouvidoria_-_lei_2333.2022.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3340/projeto_de_lei_088.2022_-_doacao_de_terreno_-_cearpa_ptga_-_meio_ambiente_-_ii.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3341/projeto_de_lei_089.2022_-_doacao_-_igreja_catolica_sao_francisco_xavier.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3387/projeto_de_lei_090.2022_-_torneio_municipal_de_volei_de_areia_2022_-_doacao_premiacao_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3394/projeto_de_lei_091.2022_-_criacao_do_cargo_de_coor._mun._do_cadastro_unico_-_funcao_gratificada_-_fg_-_lei_14.284.2021_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3412/projeto_de_lei_093.2022_-_altera_lei_1823_estrada_municipal_pa167_-_transporte.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3411/projeto_de_lei_094.2022_-_autoriza_o_poder_executivo_firmar_convenio_com_agua_boa_para_destinacao_final_dos_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3415/projeto_de_lei_095.2022_-_extingui_cargo_de_costureira_e_instrutor_de_dancas_e_criar_cargo_de_coor._mun._do_cadastro_unico_-_funcao_gratificada_-_fg_-_lei_14.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3441/projeto_de_lei_096.2022_-_doacao_-_prestacao_de_servico_-_suporte_-_rodeio_show.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3416/projeto_de_lei_097.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3417/projeto_de_lei_098.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3418/projeto_de_lei_099.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3419/projeto_de_lei_100.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3420/projeto_de_lei_101.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3421/projeto_de_lei_102.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-__saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3422/projeto_de_lei_103.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3423/projeto_de_lei_104.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3424/projeto_de_lei_105.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3425/projeto_de_lei_106.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3426/projeto_de_lei_107.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3427/projeto_de_lei_108.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3428/projeto_de_lei_109.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3429/projeto_de_lei_110.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3430/projeto_de_lei_111.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3431/projeto_de_lei_112.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3432/projeto_de_lei_113.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3433/projeto_de_lei_114.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3434/projeto_de_lei_115.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3435/projeto_de_lei_116.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3436/projeto_de_lei_117.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3437/projeto_de_lei_118.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_maio_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3438/projeto_de_lei_119.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3439/projeto_de_lei_120.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3440/projeto_de_lei_121.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3446/projeto_de_lei_122.2022_-_doacao_mister_universo_kids_40mil_-_rev._a_lei_2364.2022_-__gabinete.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3455/projeto_de_lei_123.2022_-_autoriza_firmar_convenio_com_consorcio_aris_mt.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3453/projeto_de_lei_124.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3456/projeto_de_lei_125.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3457/projeto_de_lei_126.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3454/projeto_de_lei_127.2022_-_verba_indenizatoria_do_chefe_do_executivo_-_prefeito_-_2022_-_porcetagem.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3492/projeto_de_lei_128.2022_-_ldo_para_2023_-_2022.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3499/projeto_de_lei_129.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3500/projeto_de_lei_130.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3501/projeto_de_lei_131.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3502/projeto_de_lei_132.2022_-_superavit_2022_-_manutencao_secretarias_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3503/projeto_de_lei_133.2022_-superavit_2022_-_manutencao_secretarias_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3504/projeto_de_lei_134.2022_-_superavit_2022_-_manutencao_secretarias_-_loa.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3536/projeto_de_lei_135.2022_-_compra_de_area_rural_para_construcao_de_aeroporto_-_aerodromo_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3538/projeto_de_lei_136.2022_-_2o_desafio_das_merendeiras_-_doacao_premiacao_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3539/projeto_de_lei_137.2022_-_cria_o_cargo_de_diretor_a_da_casa_transitoria.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3540/projeto_de_lei_138.2022_-_doacao_premiacao_-_campeonato_de_futsal_amador_veterano_e_feminino_2022_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3785/projeto_de_lei_139.2022_-_criacao_fuppen_-__fundo_penitenciario_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3558/projeto_de_lei_140.2022_-_suas_-_assistencia_-_2022.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3602/projeto_de_lei_141.2022_-_reestruturacao_do_regime_proprio_da_previdencia_-_paranatinga-prev_-_revog._lei_181.2006.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3559/projeto_de_lei_142.2022_-_suplementacao_-_camara_-_excesso_-_2022.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3560/projeto_de_lei_143.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3561/projeto_de_lei_144.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3562/projeto_de_lei_145.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3563/projeto_de_lei_146.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3564/projeto_de_lei_147.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3565/projeto_de_lei_148.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_loa.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3566/projeto_de_lei_149.2022_-_ldo_para_2023_-_2022_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3579/projeto_de_lei_150.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3581/projeto_de_lei_152.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_loa.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3590/projeto_de_lei_154.2022_-_vencimentos_dos_acs_e_ace_-_piso_-_ec120.2022_-_saude_003.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3605/projeto_de_lei_155.2022_-_criacao_da_funcao_gratificada_-_resp.__esocial_do_departamento_de_rh_-_administracao_-_ii.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3626/projeto_de_lei_156.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3627/projeto_de_lei_157.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3628/projeto_de_lei_158.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3646/projeto_de_lei_159.2022_-_doacao_de_recurso_-_expopar_-_2022.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3629/projeto_de_lei_160.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3630/projeto_de_lei_161.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3631/projeto_de_lei_162.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3632/projeto_de_lei_163.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3633/projeto_de_lei_164.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3634/projeto_de_lei_165.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i__-_loa.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3635/projeto_de_lei_166.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3636/projeto_de_lei_167.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3637/projeto_de_lei_168.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3638/projeto_de_lei_169.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3639/projeto_de_lei_170.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3640/projeto_de_lei_171.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3641/projeto_de_lei_172.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3642/projeto_de_lei_173.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3643/projeto_de_lei_174.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3647/projeto_de_lei_175.2022_-_melhoramento_salarial_cargo_-_ag._fiscal._tributaria_i_e_operador_de_maq._rodoviarias_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3648/projeto_de_lei_176.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_junho_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3679/projeto_de_lei_177.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3680/projeto_de_lei_178.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3681/projeto_de_lei_179.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3682/projeto_de_lei_180.2022_-_lei_complementar_da_lei_1294.2015_-_areas_urbanas_consolidadas_-_nova_faixa_marginal_-_codigo_ambiental.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3705/projeto_de_lei_181.2022_-_recicla_verdinho_municipal_-_escolas_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3706/projeto_de_lei_182.2022_-_doacao_-_igreja_catolica_santo_antonio_maria_claret.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3722/projeto_de_lei_184.2022_-_funcao_gratificada_-_sif_-_frigorifico_-_ag._de_inspencao_sanitaria_-_lei_193.2006.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3723/projeto_de_lei_185.2022_-_revogar_leis_de_doacao_de_terrenos_-_entidades_-_igrejas.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3741/projeto_de_lei_187.2022_-_doacao_de_terreno_-_nucleo_pm_santiago_do_norte_-_gabinete_003.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3742/projeto_de_lei_188.2022_-_recicla_verdinho_escolas_-_gabinete_-_2022.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3743/projeto_de_lei_189.2022_-_convenio_-_parceria_-_servico_odontologico_-_secret._saude_e_empresa_minerva_foods_-_saude.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3757/projeto_de_lei_191.2022_-_destinacao_de_imovel_-_sede_sematur_e_horto_florestal_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3758/projeto_de_lei_192.2022_-_lei_cdmca_-_conselho_tutelar_e_politica_municipal_de_crianca_e_adolescente_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3759/projeto_de_lei_193.2022_-_altera_lei_2314_doacao_terreno_cearpa_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3760/projeto_de_lei_194.2022_-_suplementacao_com._excesso_-_2022_-_prefeitura_folha_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3761/projeto_de_lei_195.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_setembro_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3762/projeto_de_lei_196.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_folha_-_educacao_-_1001.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3763/projeto_de_lei_197.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_folha_-_saude.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3764/projeto_de_lei_198.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_credor_-_saude.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3774/projeto_de_lei_199.2022_-_suplementacao_com_excesso_-_2022_-_auxilio_financeiro_-_saude.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3775/projeto_de_lei_200.2022_-_nova_planta_generica_de_valores_-_paranatinga_-_mt_-_financas.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3796/projeto_de_lei_201.2022_-_altera_o_2o_e_6o_do_artigo_2o_da_lei_1529.2017_-_percentual_40_consignados_servidores_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3797/projeto_de_lei_202.2022_-_altera_lei_1493_2017_-_sobreaviso_-_saude.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3805/projeto_de_lei_203.2022_-_loa_2023_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3836/projeto_de_lei_204.2022_-_suplementacao_com_excesso_-_2022_-_prefeitura_-_folha_-_fundeb_-_novembro.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3837/projeto_de_lei_205.2022_-_suplementacao_com_excesso_-_prefeitura_credor_-_social_-_fethab_-_novembro.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3843/projeto_de_lei_206.2022_-_alteracao_da_lei_2316_refis_2022_-_financas.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3846/projeto_de_lei_207.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_ppa4.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3847/projeto_de_lei_208.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_ldo5.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3848/projeto_de_lei_209.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_loa6.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3849/projeto_de_lei_210.2022_-_suplementacao_-_percentual_2022_-_6_-_mes_novembro_-_gabinete7.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3854/projeto_de_lei_211.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3855/projeto_de_lei_212.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3856/projeto_de_lei_213.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_loa.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3893/projeto_de_lei_214.2022_-_complementar_-_altera_a_lei_1828.2019_-_codigo_tributario_-_financas.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3923/projeto_de_lei_215.2022_-_melhoramento_salarial_cargo_-_ag._fiscal._tributaria_i_e_operador_de_maq._rodoviarias_-_gabinete_-_ii.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3945/projeto_de_lei_216.2022_-_altera_lei_2314_doacao_terreno_cearpa_-_meio_ambiente_-_novo.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3952/projeto_de_lei_217.2022_-_suplementacao_com_excesso_-_2022_-_folha_educacao_-_1001_-_25.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3101/projeto_de_lei_cm_rga_001.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3102/projeto_de_lei_cm_002_salario_prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3100/projeto_de_lei_cm003-2022_camara.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3117/projeto_de_lei_cm_004-2022_camara.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3118/projeto_de_lei_cm_005-2022_camara.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3129/projeto_de_lei_cm_006-2022_camara.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3130/projeto_de_lei_cm_007-2022_camara.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3459/projeto_de_lei_cm_n007_wg07062022.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3460/projeto_de_lei_cm_n009_wg07062022.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3461/projeto_de_lei_cm_n010_wg07062022.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3462/projeto_de_lei_cm_n011_wg07062022.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3463/projeto_de_lei_cm_n012_wg07062022.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3464/projeto_de_lei_cm_n013_wg07062022.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3465/projeto_de_lei_cm_n014_labiga07062022.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3058/projeto_de_lei_cm_015-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3466/projeto_de_lei_cm_n016_labiga07062022.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3541/projeto_de_lei_cm_wg_n018.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3557/projeto_de_lei_cm_n02027062022.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3594/projeto_de_lei_n021_wg12072022.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3595/projeto_de_lei_n022_wg12072022.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3598/projeto_de_lei_n023_wg12072022.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3599/projeto_de_lei_n024_wg12072022.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3600/projeto_de_lei_n025_wg12072022.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3601/projeto_de_lei_n026_wg12072022.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3654/projeto_de_lei_cm_n02702082022.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3738/projeto_de_lei_cm_n02808092022.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3737/projeto_de_lei_cm_n02908092022.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3900/projeto_de_lei_cm_031_wg28112022.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3906/projeto_de_lei_cm_n032_wg29112022.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3907/projeto_de_lei_cm_030_.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3656/projeto_de_resolucao_003_000481.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3736/projeto_de_resolucao_n00508092022.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_resolucao_006_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3528/r_001.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3395/requerimento_002_joao_bosco_de_arruda13052022.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3527/r_003.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3537/requerimento_n00521062022.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3583/requerimento_n00606072022.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3591/requerimento_n007_wg12072022.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3592/requerimento_n008_wg12072022.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3593/requerimento_n009_wg12072022.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3608/requerimento_n01015072022.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3625/requerimento_n01126072022.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3692/requerimento_n01812082022.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3693/requerimento_n019_wg12082022.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3765/requerimento_n026_roberto22092022.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3772/requerimento_n030_wg26092022.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3932/requerimento_n031_wg07122022.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3791/requerimento_n03314102022.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3792/requerimento_n03414102022.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3821/requerimento_n37_marcelo27102022.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3834/requerimento_n038_edno07112022.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3384/resolucao_n002.202202052022.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3385/resolucao_n003.202202052022.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3781/resolucao_00522.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3755/veto_ao_projeto_de_lei_010.2022_-_camara_de_vereadores_-_ver._wellignton.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3731/veto_ao_projeto_de_lei_n._023.2022_-_camara_de_vereadores_-_ver._wellignton.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3867/veto_parcial_-_projeto_de_lei_149.2022_-_ldo_-_2023_-_artigo_1o.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3894/veto_a_emenda_modificativa_do_projeto_de_lei_202.2022.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3450/mocao_de_repudio01062022.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3597/mocao_de_repudio_n00212072022.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3622/mocao_de_repudio22072022.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3704/mocao_de_repudio_mineiro23082022.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3218/wg.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3587/oficio_n01507072022.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3588/oficio_n016_wg07072022.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3589/oficio_n017_wg07072022.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3959/oficio_n028_cm20122022.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3517/042.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3312/056-2022.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3311/086-2022_-1.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3524/151.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4054/of_297.22.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4053/of_299.22.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4051/of_315.22.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3377/001.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3010/oficio_00312012022.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3694/oficio_n04_sebrae17082022.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3950/oficio_n031_cmdca14122022.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3208/040-2022.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3947/oficio_n081_solicitacao_de_plenario13122022.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3951/oficio_n082_14122022.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3931/oficio_n099_aguas07122022.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3750/oficio_n180_em_conjunto20092022.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3771/oficio_n284_carlos_souza20092022.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4052/of_296.22.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3874/oficio_n299_em_conjunto21112022.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3872/oficio_n315_em_conjunto21112022.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4050/of_318.22.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4434/oficio_329.2023_dm_.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3042/indicacao_n005_labiga_2209022022.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3531/ccf_000389.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3121/07-2022.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3330/i_008-2022.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3331/i_015-2022.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3376/ccf_000293.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3361/i_019-2022.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3520/i_020.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3508/i_021.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3507/i_022.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3509/023_i.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3510/024_i.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3511/025_i.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3512/026_i.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3513/027_i.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3521/i_028.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3532/031_i.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3526/i_033.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3547/i_035.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3548/i036.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3556/i037.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3748/indicacao_n043_wellington20092022.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3749/indicacao_n044_wellington20092022.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3744/indicacao_n045_edson15092022.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_n046_cleiton05102022.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3808/indicacao_n053_wg20102022.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3828/indicacao_n054_wg03112022.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3827/indicacao_n055_wg03112022.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3826/indicacao_n056_wg03112022.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3747/oficio_externo_cleiton_20092022.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3720/oficio_n_220_labiga_resposta31082022.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3721/oficio_n_221_labiga_resposta31082022.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3892/oficio_n330_pm24112022.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3777/oficio_n509_wg_resposta29092022.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3776/oficio_n510_wg_resposta29092022.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3778/oficio_n512_wg_resposta30092022.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3940/oficio_n854_labiga_sematur09122022.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3732/oficio_resposta_n03725_sinfra-_vereadores08092022.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3735/oficio_resposta_n_03753_sinfra-_cleiton08092022.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3734/oficio_resposta_n10603_seduc-_cleiton08092022.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3733/oficio_resposta_n_67867_sinfra-_vereadores08092022.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3585/mocao_de_aplauso_n1107072022.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3649/mocao_de_aplauso_n1428072022.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3650/mocao_de_aplauso_n1528072022.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3413/orcamento_para_engenharia__000280.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3448/solicitacao_n002_carlos_souza31052022.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3710/solicitacao_n05_labiga29082022.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3572/not.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3584/notificacao_que_faz_wg-cleiton06072022.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3623/notificacao_n01322072022.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3624/notificacao_n01422072022.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3652/notificacao_n01801082022.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3653/notificacao_n01901082022.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3949/notificacao_wg13122022.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3582/oficio_n00105072022.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3773/edital_de_convocacao_para_audiencia26092022.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3724/denuncia_wg_n0102092022.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3948/denuncia_de_infracao13122022.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3920/nova_lei_organica_revisada.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3921/nova_lei_organica_revisada.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3248/decreto_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3247/decreto_02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3246/decreto_03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3245/decreto_04-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3244/decreto_05-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3374/062022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3375/072022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3401/ccf_000325.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3542/decreto09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3794/decreto_legislativo_n01114102022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3890/d2122022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3929/camara.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3936/d17.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3961/dl018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3960/ccf_000035.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3962/ccf_000047.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3790/decreto_legislativo_n032_joao_lopes13102022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3943/decreto_wg_03312122022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3944/decreto_wg_03412122022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3697/indicacao_n044_wg22082022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3699/indicacao_n045_wg22082022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3700/indicacao_n048_wg22082022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3701/indicacao_n049_wg22082022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3713/indicacao_n_050_wg29082022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3711/indicacao_n_051_wg29082022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3712/indicacao_n_052_wg29082022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4046/indicacao_057.22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3793/indicacao_n076_edson14102022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3288/lei_2329.2022_-_complementar_-_alteracao_do_artigo_292_-_cessao_servidor_-_da_lei_municipal_024.97.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3289/lei_2330.2022_-_complementar_-_taxa_de_administracao_-_aliquota_-_paranatingaprev_-_previdencia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3291/lei_2331.2022_-_complementar_-_altera_o_paragrafo_unico_do_artigo_1o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3292/lei_2332.2022_-_complementar_-_educacao_-_professor_-_tabela_26_horas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3551/lei_complementar_2391.2022_-_complementar_-_reestruturacao_normativa_ouvidoria_-_lei_2333.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3580/projeto_de_lei_151.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3018/lei_municipal_n228214012022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3019/lei_municipal_n228314012022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3020/lei_municipal_n228414012022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3021/lei_municipal_n228514012022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3022/lei_municipal_n228614012022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3073/lei_2287.2022_-_alteracao_da_nomeclatura_do_cargo_de_agente_de_desenvolvimento_-_gabiente.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3074/lei_2288.2022_-_reajuste_subsidios_-_rga_-_8__5__cargos_diretor_chefe_de_divisao_e_outros.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3075/lei_2289.2022_-_retifica_tabela_da_lei_2284.2022_-_perda_salarial_-_rga_-_1_e_2_parcelas_85-_cargos_lei_533.2008.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3076/lei_2290.2022_-_retifica_tabela_da_lei_2283.2022_-_perda_salarial_-_rga_-_1_e_2_parcelas_85-_cargos_lei_035.2003.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3077/lei_2291.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3078/lei_2292.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3079/lei_2293.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3080/lei_2294.2022_-_excesso_-_2022_-_manutencao_mt_130_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3081/lei_2295.2022_-_excesso_-_2022_-_manutencao_mt_130_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3082/lei_2296.2022_-_excesso_-_2022_-_manutencao_mt_130_-_loa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3083/lei_2297.2022_-_excesso_-_2022_-_aparelho_de_ultrassonografia_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3084/lei_2298.2022_-_excesso_-_2022_-_aparelho_de_ultrassonografia_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3085/lei_2299.2022_-_excesso_-_2022_-_aparelho_de_ultrassonografia_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3086/lei_2300.2022_-_camara_-_programa_jovem_aprendiz_-_ver._wellington_miranda.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3087/lei_2301.2022_-_camara_-_resolucao_micro_empresa_-_microempreendedor_-_ver._wellington.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3137/lei_2302.2022_-_criacao_de_equipe_multiprofissional_-_assistente_-_psicologo_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3138/lei_2303.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3139/lei_2304.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3140/lei_2305.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3141/lei_2306.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3142/lei_2307.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3143/lei_2308.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_loa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3144/lei_2309.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3145/lei_2310.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3146/lei_2311.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3147/lei_complementar_2312.2022_-_altera_o_2o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3148/lei_2313.2022_-_denominacao_para_anel_viario_-_mt130_-_dante_oliveira_e_silva.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3149/lei_2314.2022_-_doacao_-_contribuicao_-_festa_do_laco_-_cultura.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3192/lei_2316.2022_-_instituicao_do_refis_-_2022_-_tributacao_-_financas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3193/lei_2317.2022_-_corrige_valores_das_concessao_de_diarias_-_altera_lei_1658.2018_-_servidores_-_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3194/lei_2318.2022_-_copa_comercio_de_futsal_2022_-_doacao_premiacao_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3195/lei_2319.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3196/lei_2320.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3197/lei_2321.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3198/lei_2322.2022_-_camara__-_criacao_de_funcao_gratificada_-_fg_-_mudanca_da_lei_2286.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3199/lei_2323.2022_-_camara__-_numero_de_vagas_agente_administrativo_-_ag_-_vaga_concurso.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3200/lei_2324.2022_-_camara_-_diaria_legislativo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3293/lei_2333.2022_-_criacao_da_ouvidoria_geral_-_nos_termos_da_lei_federal_13.640.2017_-_normativa_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3294/lei_2334.2022_-_complementar_-_alteracao_da_lei_1402.2017_-_estrutura_administrativa_-_ouvidoria_-_diretor_sefaz_-_criacao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3295/lei_2335.2022_-_especial_anulacao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3296/lei_2336.2022_-_especial_anulacao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3297/lei_2337.2022_-_especial_anulacao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_loa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3298/lei_2338.2022_-_criacao_de_cargos_-_inspecao_sanitaria_-_medico_veterinario_-_agricutlura.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3342/lei_2339.2022_-_doacao_-_movimento_acampamento_senior_-_igreja_catolica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3343/lei_2340.2022_-_excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3344/lei_2341.2022_-_excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3345/lei_2342.2022_-_excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3346/lei_2343.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3347/lei_2344.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3348/lei_2345.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3349/lei_2346.2022_-_complementar_-_alteracao_do_art._292_-_lei_024.97_-_cessao_servidor_-_excecao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3350/lei_2347.2022_-_doacao_-_igreja_evangelica_luterana_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3351/lei_2348.2022_-_doacao_combustivel_associacao_mini_produtores_colorado_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3352/lei_2349.2022_-_alteracao_da_lei_2316_refis_2022_-_tributacao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3353/lei_2350.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3354/lei_2351.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3355/lei_2352.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3356/lei_2353.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3357/lei_2354.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3358/lei_2355.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3359/lei_2356.2022_-_alteracao_da_lei_n._2338.2022_-_cria_cargos_secretaria_de_agricultura_-_medico_veterinario_e_inspecao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3360/lei_2357.2022_-_autorizacao_-_processo_seletivo_simplificado_-_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3388/lei_2358.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3389/lei_2359.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3390/lei_2360.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3391/lei_2361.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3392/lei_2362.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3393/lei_2363.2022_-_special_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3414/lei_2364.2022_-_doacao_mister_universo_kids_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3458/lei_2365.2022_-_extingui_cargo_de_costureira_e_instrutor_de_dancas_e_criar_cargo_de_coor._mun._do_cadastro_unico_-_funcao_gratificada_-_fg_-_lei_14.284.2021_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3467/lei_2366.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3468/lei_2367.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3469/lei_2368.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3470/lei_2369.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3471/lei_2370.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3472/lei_2371.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-__saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3473/lei_2372.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3474/lei_2373.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3475/lei_2374.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3476/lei_2375.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3477/lei_2376.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3478/lei_2377.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3479/lei_2378.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3480/lei_2379.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3481/lei_2380.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3482/lei_2381.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3483/lei_2382.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3484/lei_2383.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3485/lei_2384.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3486/lei_2385.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3487/lei_2386.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3488/lei_2387.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_maio_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3489/lei_2388.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3490/lei_2389.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3491/lei_2390.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3552/lei_2392.2022_-_autoriza_firmar_convenio_com_consorcio_aris_mt_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3553/lei_2393.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3554/lei_2394.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3555/lei_2395.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3573/lei_2396.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3574/lei_2397.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3575/lei_2398.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3576/lei_2399.2022_-_superavit_2022_-_manutencao_secretarias_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3577/lei_2400.2022_-_superavit_2022_-_manutencao_secretarias_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3578/lei_2401.2022_-_superavit_2022_-_manutencao_secretarias_-_loa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3620/lei_2402.2022_-_cria_o_cargo_de_diretor_a_da_casa_transitoria.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3609/lei_2403.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3610/lei_2404.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3611/lei_2405.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3612/lei_2406.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3613/lei_2407.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3614/lei_2408.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_loa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3615/lei_2409.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3616/lei_2410.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3617/lei_2411.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_loa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3618/lei_2412.2022_-_vencimentos_dos_acs_e_ace_-_piso_-_ec120.2022_-_saude.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3655/lei_2413.2022_-_doacao_de_terreno_-_cearpa_ptga_-_meio_ambiente_-_ii.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3657/lei_2414.2022_-_altera_lei_1823_estrada_municipal_pa167_-_transporte.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3658/lei_2415.2022_-_autoriza_o_poder_executivo_firmar_convenio_com_agua_boa_para_destinacao_final_dos_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3659/lei_2416.2022_-_compra_de_area_rural_para_construcao_de_aeroporto_-_aerodromo_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3660/lei_2417.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3661/lei_2418.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3662/lei_2419.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3663/lei_2420.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3664/lei_2421.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3665/lei_2422.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3666/lei_2423.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3667/lei_2424.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3668/lei_2425.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i__-_loa.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3669/lei_2426.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3670/lei_2427.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3671/lei_2428.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3672/lei_2429.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3673/lei_2430.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3674/lei_2431.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3675/lei_2432.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3676/lei_2433.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3677/lei_2434.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3689/lei_2435.2022_-_doacao_premiacao_-_campeonato_de_futsal_amador_veterano_e_feminino_2022_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3690/lei_2436.2022_-_suplementacao_-_camara_-_excesso_-_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3725/lei_2437.2022_-_indenizacao_a_contribuinte_-_flodoaldo_terra_de_moura_-_rua_vila_concordia.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3726/lei_2438.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_junho_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3727/lei_2439.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3728/lei_2440.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3729/lei_2441.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3730/lei_2442.2022_-_consertos_-_manutencao_de_buracos_e_valas_-_aguas_de_paranatinga_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3752/lei_2443.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3753/lei_2444.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3754/lei_2445.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_loa.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3756/lei_2446.2022_-_funcao_gratificada_-_sif_-_frigorifico_-_ag._de_inspencao_sanitaria_-_lei_193.2006.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3782/lei_2447.2022_-_revogar_leis_de_doacao_de_terrenos_-_entidades_-_igrejas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3783/lei_2448.2022_-_doacao_de_terreno_-_nucleo_pm_santiago_do_norte_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3798/lei_2449.2022_-_convenio_-_parceria_-_servico_odontologico_-_secret._saude_e_empresa_minerva_foods_-_saude.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3799/lei_2450.2022_-_suplementacao_com._excesso_-_2022_-_prefeitura_folha_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3800/lei_2451.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_setembro_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3801/lei_2452.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_folha_-_educacao_-_1001.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3802/lei_2453.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_folha_-_saude.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3803/lei_2454.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_credor_-_saude.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3804/lei_2455.2022_-_suplementacao_com_excesso_-_2022_-_auxilio_financeiro_-_saude.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3840/lei_2456.2022_-_criacao_fuppen_-__fundo_penitenciario_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3839/lei_2457.2022_-_suas_-_assistencia_-_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3841/lei_2458.2022_-_doacao_-_igreja_catolica_santo_antonio_maria_claret.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3863/lei_2459.2022_-_nova_planta_generica_de_valores_-_paranatinga_-_mt_-_financas.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3864/lei_2460.2022_-_altera_o_2o_e_6o_do_artigo_2o_da_lei_1529.2017_-_percentual_40_consignados_servidores_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3869/lei_2461.2022_-_ldo_para_2023_-_2022_-_com_indicacao_vereadores.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3880/lei_2462.2022_-_suplementacao_com_excesso_-_2022_-_prefeitura_-_folha_-_fundeb_-_novembro.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3881/lei_2463.2022_-_suplementacao_com_excesso_-_prefeitura_credor_-_social_-_fethab_-_novembro.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3882/lei_2464.2022_-_alteracao_da_lei_2316_refis_2022_-_financas.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3883/lei_2465.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3884/lei_2466.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3885/lei_2467.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_loa.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3886/lei_2468.2022_-_suplementacao_-_percentual_2022_-_6_-_mes_novembro_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3887/lei_2469.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3888/lei_2470.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3889/lei_2471.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_loa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3902/lei_2472.2022_-_altera_lei_1493_2017_-_sobreaviso_-_saude.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3955/lei_2475.2022_-_criacao_da_funcao_gratificada_-_resp.__esocial_do_departamento_de_rh_-_administracao_-_ii.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3956/lei_2476.2022_-_melhoramento_salarial_cargo_-_ag._fiscal._tributaria_i_e_operador_de_maq._rodoviarias_-_gabinete_-_ii.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3957/lei_2477.2022_-_camara_-_camara_mirim_no_municipio_-_ver._wellington.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3586/mocao_de_aplauso_n1207072022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3596/mocao_de_aplauso_n01312072022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3683/mocao_de_aplauso_n01609082022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3684/mocao_de_aplauso_n01709082022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3819/mocao_de_aplauso27102022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3928/oficio_n04801122022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3120/003-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3011/oficio_n0042022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3017/oficio_00614012022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3047/oficio_n007_josevaine15022022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3046/oficio_n008_josevaine15022022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3031/oficio_n009_edson_202208022022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3028/oficio_n010_josevaine_202208022022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3034/oficio_n011_deroci_202208022022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3038/oficio_n012_deroci_202208022022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3048/oficio_n014_josevaine15022022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3691/oficio_n016_auditoria11082022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3029/oficio_n018_edson_202208022022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3045/oficio_n022_eva_auxiliadora15022022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3039/oficio_n025_joao_lopes_202208022022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3040/oficio_n026_joao_lopes_202208022022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3041/oficio_n028_cleiton_2209022022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3044/oficio_n029_eva_auxiliadora15022022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3207/30-2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3817/oficio_n35_marcelo26102022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3205/039-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3206/040-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3209/041-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3210/042-2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3324/047-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3243/048-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3226/055-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3219/056-2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3227/057-2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3228/058-2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3220/061-2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3302/063-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3301/064-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3217/065-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3221/066-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3204/069-2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3214/070-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3215/073-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3216/075-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3225/076-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3224/077-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3223/078-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3306/079-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3211/080-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3213/081-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3212/082-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3309/085-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3310/086-2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3326/093-2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3329/096-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3327/098-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3328/099-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3400/100-2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3383/101-2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3333/102-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3378/104-2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3379/105-2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3380/106-2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3381/107-2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3516/108_wg.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3514/109_wg.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3515/110_wg.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3386/ccf_000302.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3382/113-2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3445/oficio_n121_cleiton_derocicarlos30052022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3523/122.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3529/126.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3397/129-2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3396/138-2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3518/139-2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3399/141-2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3443/oficio_n143_joao_lopes_da_silva30052022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3442/oficio_n144_carlos_souza_e_eva_auxiliadora30052022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3444/oficio_n145_deroci_de_matos30052022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3522/149.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3494/oficio_n150_em_conjunto07062022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3222/oficio_n1512201042022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3525/152.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3493/oficio_n153_em_conjunto07062022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3545/154.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3496/oficio_n155_eva_fernandes_nego07062022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3519/157.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3495/oficio_n158_carlos_souza07062022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3505/159.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3506/160.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3533/166.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3534/167.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3549/170.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3546/172.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3604/oficio_n180_fernandes13072022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3686/oficio_n181_em_conjunto09082022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3685/oficio_n182_em_conjunto09082022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3603/oficio_n184_edson13072022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3621/oficio_n189_mineiro_22072022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3619/oficio_n190_edson20072022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3644/oficio_n200_eva26072022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3645/oficio_n201_eva26072022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3687/oficio_n_205_em_conjunto09082022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3751/oficio_n208_edson20092022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3688/oficio_n211_eva_10082022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3718/oficio_n_217_nego30082022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3717/oficio_n_218_nego30082022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3714/oficio_n220_labiga_29082022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3715/oficio_n221_labiga_29082022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3695/oficio_n_225_eva18082022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3698/oficio_n228_wg22082022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3696/oficio_n_229_wg19082022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3702/oficio_n231_carlos_souza_almeida23082022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3703/oficio_n232_carlos_souza_almeida23082022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3719/oficio_n_237_edson30082022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3716/oficio_n240_wg29082022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3739/oficio__n_245_edson09092022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3878/oficio_n251_eva_21112022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3807/oficio_n255_wellington18102022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3806/oficio_n256_wellinton18102022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3809/oficio_n257_wg21102022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3810/oficio_n258_wg24102022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3811/oficio_n259_wg24102022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3818/oficio_n260_edson27102022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3813/oficio_n261_marcelo24102022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3814/oficio_n262_marcelo24102022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3820/mocao_de_aplauso27102022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3740/oficio_n_271_edson13092022_0001.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3767/oficio_n272_roberto_20092022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3768/oficio_n273_roberto_20092022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3769/oficio_n274_roberto_20092022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3770/oficio_n275_roberto_20092022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3766/oficio_n277_roberto_20092022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3788/oficio_n279_em_conjunto10102022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3786/oficio_n280_em_conjunto10102022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3789/oficio_n281_em_conjunto10102022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3787/oficio_n282_em_conjunto10102022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3745/oficio_n283_carlos_souza20092022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3746/oficio_n284_carlos_souza20092022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4038/2902022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3451/retirada_do_projeto_de_lei_n01101062022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3833/oficio_n294_joao_bosco07112022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3876/oficio_n296_em_conjunto21112022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3873/oficio_n297_em_conjunto21112022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3498/oficio_n299_cleiton_mister07062022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3497/oficio_n300_cleiton07062022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3823/oficio_n305_wg03112022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3824/oficio_n306_wg03112022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3825/oficio_n307_wg03112022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3829/oficio_n308_wg03112022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3830/oficio_n309_wg03112022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3832/oficio_n31004112022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3831/oficio_n311_wg04112022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3875/oficio_n314_em_conjunto21112022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3870/oficio_n315_jose_medeiros__em_conjunto21112022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3861/oficio_n31717112022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3871/oficio_n318_em_conjunto21112022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3859/oficio_n31916112022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3860/oficio_n32017112022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3877/oficio_n322_mineiro_21112022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3901/ccf_000007.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3535/arquivamento_pl_128_2022_000462.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4043/of_340.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3567/oficio_n35301072022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3606/comissoes__mesa_diretora__000468.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3939/oficio_n423_wg08122022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3784/oficio_n52805102022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3838/oficio_n56607112022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3835/oficio_n56807112022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3842/oficio_n56907112022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3850/oficio_n57409112022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3853/oficio_n57710112022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3865/oficio_n58317112022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3866/oficio_n59021112022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3879/oficio_n59122112022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3895/oficio_n59825112022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3896/oficio_n59925112022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3916/oficio_n60529112022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3924/oficio_n60630112022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3930/retirada_do_projeto_de_lei_n20306122022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3933/oficio_61907122022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3934/oficio_62007122022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3935/oficio_62107122022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3938/oficio_n62408122022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3946/oficio_n62512122022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3953/oficio_n62815122022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3958/oficio_n63119122022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3904/oficio_n795_sematur29112022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3903/oficio_n797_sematur29112022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3905/oficio_n801_cedencia28112022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3858/oficio_n1631_wg_16112022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3822/oficio_n168501112022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3779/oficio_n183904102022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3812/oficio_n198824102022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3815/oficio_n199624102022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3816/oficio_n55024102022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3851/oficio_n206909112022.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3852/oficio_n207309112022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3862/oficio_n209617112022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3857/oficio_n211116112022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3891/oficio_n212324112022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3899/oficio_n215325112022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3897/oficio_n215425112022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3898/oficio_n216525112022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3937/resposta_do_requerimento_031_wg08122022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3942/oficio_n223012122022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3954/oficio_n230719122022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3868/oficio_n59121112022.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3249/portaria_01-2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3250/portaria_02-2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3251/portaria_03-2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3252/portaria_04-2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3253/portaria_05-2022.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3254/portaria_06-2022.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3255/portaria_07-2022.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3256/portaria_08-2022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3257/portaria_09-2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3258/portaria_010-2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3259/portaria_011-2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3260/portaria_012-2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3261/portaria_013-2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3262/portaria_014-2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3263/portaria_015-2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3264/portaria_016-2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3265/portaria_017-2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3303/portaria_018-2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3304/portaria_019-2022.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3305/portaria_020-2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3362/212022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3363/222022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3364/232022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3365/242022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3366/252022.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3367/262022.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3368/272022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3369/282022.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3370/292022.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3371/302022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3372/312022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3373/322022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3402/33.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3403/34.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3404/35.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3405/36.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3406/37.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3407/38.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3408/39.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3409/40.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3410/41.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3530/p_042.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3543/p043.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3544/p044.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3568/p45.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3569/p46.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3570/p47.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3571/p48.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3707/p49.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3708/p50.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3709/p51.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3844/p52-2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3845/p53-2022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3909/54.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3910/55.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3911/56.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3912/57.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3913/58.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3914/59.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3915/60.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3917/61.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3918/62.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3919/63.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3963/64.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3964/65.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3965/66.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3966/67.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3967/68.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3968/69.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3969/70.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3970/71.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3971/72.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3972/73.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3973/74.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3974/75.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3975/76.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3976/77.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3795/projeto_de_decreto_n01014102022.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3925/projeto_de_decreto_n01330112022.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3926/projeto_de_decreto_n01430112022.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3927/projeto_de_decreto_n01530112022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3150/projeto_de_lei_complementar_049.2022_-_altera_o_1o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3014/projeto_de_lei_ordinaria_n00112012022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3015/projeto_de_lei_ordinaria_n00212012022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3016/projeto_de_lei_ordinaria_n00312012022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3027/oficio_00614012022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3026/projeto_de_lei_007.2022_-_reajuste_subsidios_8__5__cargos_diretor_che.._.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3025/projeto_de_lei__008.2022_-_retifica_tabela_da_lei_2284.2022_-_perda_sala.._.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3024/projeto_de_lei__009.2022_-_retifica_tabela_da_lei_2283.2022_-_perda_sala.._.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3071/projeto_de_lei_011.2022_-_verba_indenizatoria_do_chefe_do_executivo_-_prefeito_-_2022_-_porcentagem.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3072/projeto_de_lei_012.2022-_doacao_r_10.00000__-_diocese_de_primavera_do_leste_-paranatinga_-_paroquia_co-catedral_sao_francisco_xavier_fac.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3030/projeto_de_lei_013.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3032/projeto_de_lei_014.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3033/projeto_de_lei_015.2022_-_especial_anulacao_-_2022_-_credito_especial_para_processo_seletivo_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3092/projeto_de_lei_017.2022_-_criacao_de_equipe_multiprofissional_-_assistente_-_psicologo_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3035/projeto_de_lei_018.2022_-_excesso_-_2022_-_manutencao_mt_130_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3036/projeto_de_lei_019.2022_-_excesso_-_2022_-_manutencao_mt_130_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3037/projeto_de_lei_020.2022_-_excesso_-_2022_-_manutencao_mt_130_-_loa.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3059/projeto_de_lei_021.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3060/projeto_de_lei_022.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3061/projeto_de_lei_023.2022_-_especial_anulacao_-_2022_-_aplicacao_de_lama_asfaltica_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3062/projeto_de_lei_024.2022_-_excesso_-_2022_-_aparelho_de_untrassonografia_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3063/projeto_de_lei_025.2022_-_excesso_-_2022_-_aparelho_de_untrassonografia_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3064/projeto_de_lei_026.2022_-_excesso_-_2022_-_aparelho_de_untrassonografia_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3065/projeto_de_lei_027.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3066/projeto_de_lei_028.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3067/projeto_de_lei_029.2022_-_excesso_-_2022_-_lama_asfaltica_convenio_554_-_loa.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3068/projeto_de_lei_030.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3069/projeto_de_lei_031.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3070/projeto_de_lei_032.2022_-_especial_anulacao_-_2022_-_muro_de_arrimo_-_obra_-_loa.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3093/projeto_de_lei_033.2022_-_corrige_valores_das_concessao_de_diarias_-_servidores_-_2022.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3094/projeto_de_lei_034.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3095/projeto_de_lei_035.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3096/projeto_de_lei_036.2022_-_superavit_-_2022_-_feas_2021_-_cesta_basica_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3097/projeto_de_lei_complementar_037.2022_-_altera_o_2o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3098/projeto_de_lei_038.2022_-_doacao_-_contribuicao_-_festa_do_laco_-_cultura.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3099/projeto_de_lei_039.2022_-_gratificacao_rural_servidor_-_secretaria_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3109/projeto_de_lei_040.2022_-_denominacao_para_anel_viario_-_mt130_-_danta_oliveira_e_silva.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3110/projeto_de_lei_041.2022_-_instituicao_do_refis_-_2022_-_tributacao_-_financas.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3111/projeto_de_lei_n042202210032022.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3112/projeto_de_lei_043.2022_-_doacao_-_contribuicao_-_festa_do_laco_-_cultura.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3113/projeto_de_lei_045.2022_-_copa_comercio_de_futsal_2022_-_doacao_premiacao_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3114/projeto_de_lei_046.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3115/projeto_de_lei_047.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3116/projeto_de_lei_048.2022_-_excesso_-_2022_-_praca_flamboyant_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3315/projeto_de_lei_complementar_049.2022_-_altera_o_1o_da_lei_1529.2017_-_emprestimo_consignado_servidores_-_144_meses.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3185/projeto_de_lei_050.2022_-_complementar_-_educacao_-_professor_-_tabela_26_horas.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3164/projeto_de_lei_051.2022_-_modelo_de_criacao_de_ouvidoria_-_normativa_ouvidoria_-_projeto_-_ii.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3166/projeto_de_lei_052.2022_-_alteracao_da_lei_1402.2017_-_estrutura_administrativa_-_ouvidoria_-_diretor_sefaz_-_criacao.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3186/projeto_de_lei_053.2022_-_doacao_de_terreno_-_associacao_cearpa_ptga.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3187/projeto_de_lei_054.2022_-_alteracao_da_lei_1063.13_-_codigo_de_posturas_-_novos_horarios_de_funcionamento.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3188/projeto_de_lei_055.2022_-_especial_anualcao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3189/projeto_de_lei_056.2022_-__especial_anualcao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3190/projeto_de_lei_057.2022_-__especial_anualcao_-_2022_-_conclusao_do_portico_da_escola_vista_alegre_-_loa.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3191/projeto_de_lei_058.2022_-_criacao_de_cargos_-_inspecao_sanitaria_-_medico_veterinario_-_agricutlura.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3229/projeto_de_lei_059.2022_-_doacao_-_movimento_acampamento_senior_-_igreja_catolica.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3230/projeto_de_lei_060.2022_-_excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3231/projeto_de_lei_061.2022_-__excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3232/projeto_de_lei_062.2022_-__excesso_-_2022_-_mt_mais_cirurgias_eletivas_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3233/projeto_de_lei_063.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3234/projeto_de_lei_064.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3235/projeto_de_lei_065.2022_-_excesso_-_2022_-_aquisicao_de_trator_-_agricultura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3325/projeto_de_lei_067.2022_-_doacao_mister_universo_kids_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3299/projeto_de_lei_068.2022_-_complementar_-_alteracao_do_art._292_-_lei_024.97_-_cessao_servidor_-_excecao.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3313/projeto_de_lei_069.2022_-_doacao_-_igreja_evangelica_luterana_no_brasil.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3307/projeto_de_lei_070.2022_-_doacao_combustivel_associacao_mini_produtores_colorado_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3308/projeto_de_lei_071.2022_-_alteracao_da_lei_2316_refis_2022_-_tributacao.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3316/projeto_de_lei_072.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3317/projeto_de_lei_073.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3318/projeto_de_lei_074.2022_-_excesso_-_2022_-_aquisicao_veiculo_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3319/projeto_de_lei_075.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3320/projeto_de_lei_076.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3321/projeto_de_lei_077.2022_-_especial_-_anulacao_-_2022_-_servico_de_inspecao_municipal_-_agricultura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3322/projeto_de_lei_078.2022_-_alteracao_da_lei_n._2338.2022_-_cria_cargos_secretaria_de_agricultura_-_medico_veterinario_e_inspecao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3323/projeto_de_lei_079.2022_-_autorizacao_-_processo_seletivo_simplificado_-_2022.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3332/projeto_de_lei_080.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3334/projeto_de_lei_081.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3335/projeto_de_lei_082.2022_-_excesso_-_2022_-_construcao_escola_-_6_salas_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3336/projeto_de_lei_084.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3337/projeto_de_lei_085.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3338/projeto_de_lei_086.2022_-_especial_anulacao_-_2022_-_construcao_de_camara_fria_-_agricultura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3339/projeto_de_lei_087.2022_-_complementar_-_reestruturacao_normativa_ouvidoria_-_lei_2333.2022.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3340/projeto_de_lei_088.2022_-_doacao_de_terreno_-_cearpa_ptga_-_meio_ambiente_-_ii.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3341/projeto_de_lei_089.2022_-_doacao_-_igreja_catolica_sao_francisco_xavier.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3387/projeto_de_lei_090.2022_-_torneio_municipal_de_volei_de_areia_2022_-_doacao_premiacao_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3394/projeto_de_lei_091.2022_-_criacao_do_cargo_de_coor._mun._do_cadastro_unico_-_funcao_gratificada_-_fg_-_lei_14.284.2021_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3412/projeto_de_lei_093.2022_-_altera_lei_1823_estrada_municipal_pa167_-_transporte.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3411/projeto_de_lei_094.2022_-_autoriza_o_poder_executivo_firmar_convenio_com_agua_boa_para_destinacao_final_dos_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3415/projeto_de_lei_095.2022_-_extingui_cargo_de_costureira_e_instrutor_de_dancas_e_criar_cargo_de_coor._mun._do_cadastro_unico_-_funcao_gratificada_-_fg_-_lei_14.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3441/projeto_de_lei_096.2022_-_doacao_-_prestacao_de_servico_-_suporte_-_rodeio_show.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3416/projeto_de_lei_097.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3417/projeto_de_lei_098.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3418/projeto_de_lei_099.2022_-_especial_anulacao_-_2022_-_aquisicao_de_imoveis_-_aeroporto_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3419/projeto_de_lei_100.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3420/projeto_de_lei_101.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3421/projeto_de_lei_102.2022_-_superavit_-_2022_-_aquis._equip._mat.__para_vigilancia__epidemiologica_-__saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3422/projeto_de_lei_103.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3423/projeto_de_lei_104.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3424/projeto_de_lei_105.2022_-_superavit_-_2022_-_aquis._mat._perm._saude_bucal_-__saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3425/projeto_de_lei_106.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3426/projeto_de_lei_107.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3427/projeto_de_lei_108.2022_-_superavit_-_2022_-_aquis._mat._unidade_atencao_esp._saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3428/projeto_de_lei_109.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3429/projeto_de_lei_110.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3430/projeto_de_lei_111.2022_-_superavit_-_2022_-_custeio_no_ambito_da_atencao_primaria_a_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3431/projeto_de_lei_112.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3432/projeto_de_lei_113.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3433/projeto_de_lei_114.2022_-_superavit_-_2022_-_equip._mat._perma._-_esf_i_e_v_-__saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3434/projeto_de_lei_115.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3435/projeto_de_lei_116.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3436/projeto_de_lei_117.2022_-_superavit_-_2022_-_inc._financeiro_-_invest._fixo_estrut._do_qualificar_-_sus_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3437/projeto_de_lei_118.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_maio_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3438/projeto_de_lei_119.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3439/projeto_de_lei_120.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3440/projeto_de_lei_121.2022_-_excesso_2022_-_custeio_de_servicos_media_e_alta_complexidade_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3446/projeto_de_lei_122.2022_-_doacao_mister_universo_kids_40mil_-_rev._a_lei_2364.2022_-__gabinete.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3455/projeto_de_lei_123.2022_-_autoriza_firmar_convenio_com_consorcio_aris_mt.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3453/projeto_de_lei_124.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3456/projeto_de_lei_125.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3457/projeto_de_lei_126.2022_-_excesso_-_2022_-_perfuracao_de_09_pocos_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3454/projeto_de_lei_127.2022_-_verba_indenizatoria_do_chefe_do_executivo_-_prefeito_-_2022_-_porcetagem.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3492/projeto_de_lei_128.2022_-_ldo_para_2023_-_2022.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3499/projeto_de_lei_129.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3500/projeto_de_lei_130.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3501/projeto_de_lei_131.2022_-_excesso_2022_-_aquis._de_onibus_escolar_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3502/projeto_de_lei_132.2022_-_superavit_2022_-_manutencao_secretarias_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3503/projeto_de_lei_133.2022_-superavit_2022_-_manutencao_secretarias_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3504/projeto_de_lei_134.2022_-_superavit_2022_-_manutencao_secretarias_-_loa.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3536/projeto_de_lei_135.2022_-_compra_de_area_rural_para_construcao_de_aeroporto_-_aerodromo_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3538/projeto_de_lei_136.2022_-_2o_desafio_das_merendeiras_-_doacao_premiacao_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3539/projeto_de_lei_137.2022_-_cria_o_cargo_de_diretor_a_da_casa_transitoria.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3540/projeto_de_lei_138.2022_-_doacao_premiacao_-_campeonato_de_futsal_amador_veterano_e_feminino_2022_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3785/projeto_de_lei_139.2022_-_criacao_fuppen_-__fundo_penitenciario_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3558/projeto_de_lei_140.2022_-_suas_-_assistencia_-_2022.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3602/projeto_de_lei_141.2022_-_reestruturacao_do_regime_proprio_da_previdencia_-_paranatinga-prev_-_revog._lei_181.2006.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3559/projeto_de_lei_142.2022_-_suplementacao_-_camara_-_excesso_-_2022.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3560/projeto_de_lei_143.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3561/projeto_de_lei_144.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3562/projeto_de_lei_145.2022_-_especial_anulacao_-_2022_-_poco_artesiano_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3563/projeto_de_lei_146.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3564/projeto_de_lei_147.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3565/projeto_de_lei_148.2022_-_especial_anulacao_-_2022_-_poco_artesiano_mini_estadio_municipal_-_loa.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3566/projeto_de_lei_149.2022_-_ldo_para_2023_-_2022_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3579/projeto_de_lei_150.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3581/projeto_de_lei_152.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_sinfra_-_loa.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3590/projeto_de_lei_154.2022_-_vencimentos_dos_acs_e_ace_-_piso_-_ec120.2022_-_saude_003.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3605/projeto_de_lei_155.2022_-_criacao_da_funcao_gratificada_-_resp.__esocial_do_departamento_de_rh_-_administracao_-_ii.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3626/projeto_de_lei_156.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3627/projeto_de_lei_157.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3628/projeto_de_lei_158.2022_-_excesso_-_2022_-_inc._teto_media_e_alta_complexidade_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3646/projeto_de_lei_159.2022_-_doacao_de_recurso_-_expopar_-_2022.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3629/projeto_de_lei_160.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3630/projeto_de_lei_161.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3631/projeto_de_lei_162.2022_-_excesso_-_2022_-_inc._temp._custeio_serv._hospitalar_e_ambulatorial_-_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3632/projeto_de_lei_163.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3633/projeto_de_lei_164.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i__-_ldo.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3634/projeto_de_lei_165.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_hospitalar__ambulatorial_i__-_loa.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3635/projeto_de_lei_166.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3636/projeto_de_lei_167.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3637/projeto_de_lei_168.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3638/projeto_de_lei_169.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3639/projeto_de_lei_170.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3640/projeto_de_lei_171.2022_-_excesso_-_2022_-_inc._temp._custeio_servicos_de_atencao_primaria_em_saude_ii_-_loa.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3641/projeto_de_lei_172.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3642/projeto_de_lei_173.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3643/projeto_de_lei_174.2022_-_excesso_-_2022_-_aquis._equip._e_mat.__perman._unidade_basica_de_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3647/projeto_de_lei_175.2022_-_melhoramento_salarial_cargo_-_ag._fiscal._tributaria_i_e_operador_de_maq._rodoviarias_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3648/projeto_de_lei_176.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_junho_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3679/projeto_de_lei_177.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3680/projeto_de_lei_178.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3681/projeto_de_lei_179.2022_-_excesso_-_2022_-_pavimentacao_asfaltica_-_cessao_onerosa_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3682/projeto_de_lei_180.2022_-_lei_complementar_da_lei_1294.2015_-_areas_urbanas_consolidadas_-_nova_faixa_marginal_-_codigo_ambiental.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3705/projeto_de_lei_181.2022_-_recicla_verdinho_municipal_-_escolas_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3706/projeto_de_lei_182.2022_-_doacao_-_igreja_catolica_santo_antonio_maria_claret.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3722/projeto_de_lei_184.2022_-_funcao_gratificada_-_sif_-_frigorifico_-_ag._de_inspencao_sanitaria_-_lei_193.2006.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3723/projeto_de_lei_185.2022_-_revogar_leis_de_doacao_de_terrenos_-_entidades_-_igrejas.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3741/projeto_de_lei_187.2022_-_doacao_de_terreno_-_nucleo_pm_santiago_do_norte_-_gabinete_003.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3742/projeto_de_lei_188.2022_-_recicla_verdinho_escolas_-_gabinete_-_2022.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3743/projeto_de_lei_189.2022_-_convenio_-_parceria_-_servico_odontologico_-_secret._saude_e_empresa_minerva_foods_-_saude.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3757/projeto_de_lei_191.2022_-_destinacao_de_imovel_-_sede_sematur_e_horto_florestal_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3758/projeto_de_lei_192.2022_-_lei_cdmca_-_conselho_tutelar_e_politica_municipal_de_crianca_e_adolescente_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3759/projeto_de_lei_193.2022_-_altera_lei_2314_doacao_terreno_cearpa_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3760/projeto_de_lei_194.2022_-_suplementacao_com._excesso_-_2022_-_prefeitura_folha_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3761/projeto_de_lei_195.2022_-_suplementacao_-_percentual_2022_-_15_-_mes_setembro_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3762/projeto_de_lei_196.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_folha_-_educacao_-_1001.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3763/projeto_de_lei_197.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_folha_-_saude.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3764/projeto_de_lei_198.2022_-_suplementacao_com_excesso_-_prefeitura_-_2022_-_credor_-_saude.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3774/projeto_de_lei_199.2022_-_suplementacao_com_excesso_-_2022_-_auxilio_financeiro_-_saude.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3775/projeto_de_lei_200.2022_-_nova_planta_generica_de_valores_-_paranatinga_-_mt_-_financas.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3796/projeto_de_lei_201.2022_-_altera_o_2o_e_6o_do_artigo_2o_da_lei_1529.2017_-_percentual_40_consignados_servidores_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3797/projeto_de_lei_202.2022_-_altera_lei_1493_2017_-_sobreaviso_-_saude.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3805/projeto_de_lei_203.2022_-_loa_2023_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3836/projeto_de_lei_204.2022_-_suplementacao_com_excesso_-_2022_-_prefeitura_-_folha_-_fundeb_-_novembro.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3837/projeto_de_lei_205.2022_-_suplementacao_com_excesso_-_prefeitura_credor_-_social_-_fethab_-_novembro.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3843/projeto_de_lei_206.2022_-_alteracao_da_lei_2316_refis_2022_-_financas.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3846/projeto_de_lei_207.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_ppa4.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3847/projeto_de_lei_208.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_ldo5.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3848/projeto_de_lei_209.2022_-_suplementacao_-_superavit_-_2022_-__fundeb_-_loa6.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3849/projeto_de_lei_210.2022_-_suplementacao_-_percentual_2022_-_6_-_mes_novembro_-_gabinete7.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3854/projeto_de_lei_211.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3855/projeto_de_lei_212.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3856/projeto_de_lei_213.2022_-_excesso_-_2022_-_aquisicao_motoniveladora_-_transportes_-_loa.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3893/projeto_de_lei_214.2022_-_complementar_-_altera_a_lei_1828.2019_-_codigo_tributario_-_financas.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3923/projeto_de_lei_215.2022_-_melhoramento_salarial_cargo_-_ag._fiscal._tributaria_i_e_operador_de_maq._rodoviarias_-_gabinete_-_ii.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3945/projeto_de_lei_216.2022_-_altera_lei_2314_doacao_terreno_cearpa_-_meio_ambiente_-_novo.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3952/projeto_de_lei_217.2022_-_suplementacao_com_excesso_-_2022_-_folha_educacao_-_1001_-_25.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3101/projeto_de_lei_cm_rga_001.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3102/projeto_de_lei_cm_002_salario_prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3100/projeto_de_lei_cm003-2022_camara.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3117/projeto_de_lei_cm_004-2022_camara.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3118/projeto_de_lei_cm_005-2022_camara.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3129/projeto_de_lei_cm_006-2022_camara.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3130/projeto_de_lei_cm_007-2022_camara.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3459/projeto_de_lei_cm_n007_wg07062022.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3460/projeto_de_lei_cm_n009_wg07062022.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3461/projeto_de_lei_cm_n010_wg07062022.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3462/projeto_de_lei_cm_n011_wg07062022.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3463/projeto_de_lei_cm_n012_wg07062022.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3464/projeto_de_lei_cm_n013_wg07062022.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3465/projeto_de_lei_cm_n014_labiga07062022.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3058/projeto_de_lei_cm_015-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3466/projeto_de_lei_cm_n016_labiga07062022.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3541/projeto_de_lei_cm_wg_n018.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3557/projeto_de_lei_cm_n02027062022.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3594/projeto_de_lei_n021_wg12072022.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3595/projeto_de_lei_n022_wg12072022.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3598/projeto_de_lei_n023_wg12072022.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3599/projeto_de_lei_n024_wg12072022.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3600/projeto_de_lei_n025_wg12072022.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3601/projeto_de_lei_n026_wg12072022.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3654/projeto_de_lei_cm_n02702082022.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3738/projeto_de_lei_cm_n02808092022.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3737/projeto_de_lei_cm_n02908092022.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3900/projeto_de_lei_cm_031_wg28112022.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3906/projeto_de_lei_cm_n032_wg29112022.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3907/projeto_de_lei_cm_030_.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3656/projeto_de_resolucao_003_000481.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3736/projeto_de_resolucao_n00508092022.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_resolucao_006_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3528/r_001.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3395/requerimento_002_joao_bosco_de_arruda13052022.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3527/r_003.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3537/requerimento_n00521062022.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3583/requerimento_n00606072022.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3591/requerimento_n007_wg12072022.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3592/requerimento_n008_wg12072022.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3593/requerimento_n009_wg12072022.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3608/requerimento_n01015072022.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3625/requerimento_n01126072022.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3692/requerimento_n01812082022.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3693/requerimento_n019_wg12082022.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3765/requerimento_n026_roberto22092022.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3772/requerimento_n030_wg26092022.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3932/requerimento_n031_wg07122022.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3791/requerimento_n03314102022.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3792/requerimento_n03414102022.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3821/requerimento_n37_marcelo27102022.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3834/requerimento_n038_edno07112022.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3384/resolucao_n002.202202052022.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3385/resolucao_n003.202202052022.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3781/resolucao_00522.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3755/veto_ao_projeto_de_lei_010.2022_-_camara_de_vereadores_-_ver._wellignton.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3731/veto_ao_projeto_de_lei_n._023.2022_-_camara_de_vereadores_-_ver._wellignton.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3867/veto_parcial_-_projeto_de_lei_149.2022_-_ldo_-_2023_-_artigo_1o.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3894/veto_a_emenda_modificativa_do_projeto_de_lei_202.2022.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3450/mocao_de_repudio01062022.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3597/mocao_de_repudio_n00212072022.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3622/mocao_de_repudio22072022.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3704/mocao_de_repudio_mineiro23082022.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3218/wg.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3587/oficio_n01507072022.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3588/oficio_n016_wg07072022.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3589/oficio_n017_wg07072022.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3959/oficio_n028_cm20122022.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3517/042.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3312/056-2022.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3311/086-2022_-1.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3524/151.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4054/of_297.22.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4053/of_299.22.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4051/of_315.22.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3377/001.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3010/oficio_00312012022.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3694/oficio_n04_sebrae17082022.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3950/oficio_n031_cmdca14122022.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3208/040-2022.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3947/oficio_n081_solicitacao_de_plenario13122022.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3951/oficio_n082_14122022.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3931/oficio_n099_aguas07122022.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3750/oficio_n180_em_conjunto20092022.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3771/oficio_n284_carlos_souza20092022.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4052/of_296.22.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3874/oficio_n299_em_conjunto21112022.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3872/oficio_n315_em_conjunto21112022.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4050/of_318.22.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/4434/oficio_329.2023_dm_.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3042/indicacao_n005_labiga_2209022022.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3531/ccf_000389.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3121/07-2022.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3330/i_008-2022.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3331/i_015-2022.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3376/ccf_000293.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3361/i_019-2022.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3520/i_020.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3508/i_021.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3507/i_022.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3509/023_i.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3510/024_i.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3511/025_i.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3512/026_i.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3513/027_i.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3521/i_028.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3532/031_i.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3526/i_033.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3547/i_035.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3548/i036.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3556/i037.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3748/indicacao_n043_wellington20092022.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3749/indicacao_n044_wellington20092022.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3744/indicacao_n045_edson15092022.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_n046_cleiton05102022.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3808/indicacao_n053_wg20102022.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3828/indicacao_n054_wg03112022.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3827/indicacao_n055_wg03112022.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3826/indicacao_n056_wg03112022.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3747/oficio_externo_cleiton_20092022.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3720/oficio_n_220_labiga_resposta31082022.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3721/oficio_n_221_labiga_resposta31082022.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3892/oficio_n330_pm24112022.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3777/oficio_n509_wg_resposta29092022.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3776/oficio_n510_wg_resposta29092022.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3778/oficio_n512_wg_resposta30092022.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3940/oficio_n854_labiga_sematur09122022.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3732/oficio_resposta_n03725_sinfra-_vereadores08092022.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3735/oficio_resposta_n_03753_sinfra-_cleiton08092022.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3734/oficio_resposta_n10603_seduc-_cleiton08092022.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3733/oficio_resposta_n_67867_sinfra-_vereadores08092022.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3585/mocao_de_aplauso_n1107072022.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3649/mocao_de_aplauso_n1428072022.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3650/mocao_de_aplauso_n1528072022.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3413/orcamento_para_engenharia__000280.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3448/solicitacao_n002_carlos_souza31052022.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3710/solicitacao_n05_labiga29082022.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3572/not.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3584/notificacao_que_faz_wg-cleiton06072022.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3623/notificacao_n01322072022.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3624/notificacao_n01422072022.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3652/notificacao_n01801082022.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3653/notificacao_n01901082022.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3949/notificacao_wg13122022.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3582/oficio_n00105072022.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3773/edital_de_convocacao_para_audiencia26092022.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3724/denuncia_wg_n0102092022.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3948/denuncia_de_infracao13122022.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3920/nova_lei_organica_revisada.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3921/nova_lei_organica_revisada.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H869"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="226.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="226" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>