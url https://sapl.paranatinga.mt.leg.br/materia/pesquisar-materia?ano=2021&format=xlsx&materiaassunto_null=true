--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -54,11454 +54,11454 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2593/decreto_n00114072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2593/decreto_n00114072021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°001-2021 DECRETA ART.1°-EM OBSERVÂNCIA AOS DISPOSTOS NO REGIMENTO INTERNO E LEI ORGÂNICA MUNICIPAL REGULAMENTA O FUNCIONAMENTO DA CÂMARA MUNICIPAL DE PARANATINGA NO PERÍODO DE 04 DE JANEIRO A 10 DE JANEIRO DE 2021, VOLTANDO AS ATIVIDADES NORMAL NO DIA 11/01/2021.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2594/decreto_n0214072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2594/decreto_n0214072021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°02-2021 DECRETA: ART.1°- O PROCESSO DE DESPESA NO ÂMBITO DA CÂMARA DE PARANATINGA/MT, DEVERÁ SER INSTRUÍDO IMPRETERIVELMENTE COM OS SEGUINTES DOCUMENTOS.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2595/decreto_n0314072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2595/decreto_n0314072021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°03-2021 DECRETA: ART.1°-FICA PRORROGADO O ATENDIMENTO PRESENCIAL DE TODOS OS SETORES DA CÂMARA MUNICIPAL PRESTADOS AO PÚBLICO EXTERNO (SOCIEDADE EM GERAL), QUE SERÁ FEITO NO PERÍODO MATUTINO, DAS 07:00 ÀS 11:00 A CONTAR DA DATA DA PUBLICAÇÃO DESTE DECRETO, PODENDO O MESMO SER ALTERADO OU PRORROGADO.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2596/decreto_n0414072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2596/decreto_n0414072021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°004-2021 DECRETA: ART.1°-FICA ADIADO PARA O DIA 19 DE FEVEREIRO DE 2021 (SEXTA-FEIRA) O FERIADO FACULTATIVO DE CARNAVAL, CORRESPONDENTE AO DIA 16/02/2021.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2598/decreto_n0514072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2598/decreto_n0514072021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°005-2021 DECRETA: ART.1°- ESTE DECRETO DISPÕE SOBRE A REVOGAÇÃO PARCIAL DAS MEDIDAS TEMPORÁRIAS DE PREVENÇÃO E ENFRENTAMENTO DA PROPAGAÇÃO DECORRENTE DO NOVO CORONA VÍRUS (COVID-19), NO ÂMBITO DO MUNICÍPIO DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2599/decreto_n0614072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2599/decreto_n0614072021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°006-2021 DECRETA: ART.1°-AS SESSÕES ORDINÁRIAS SERÃO REALIZADAS NAS DATAS DISPOSTAS NO REGIMENTO INTERNO, E AS EXTRAORDINÁRIAS CONFORME NECESSIDADE E CONVOCAÇÃO PARA ESTE FIM EFETUADO, FICANDO SUSPENSO A PRESENÇA DO PÚBLICO NO PLENÁRIO DA CÂMARA MUNICIPAL, PARA TANTO, AS SESSÕES TERÃO A SUA TRASMISSÃO AO VIVO PELA INTERNET.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2600/decreto_n0714072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2600/decreto_n0714072021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°007-2021 DECRETA: ART.1°- FICA MANTIDA PARCIALMENTE AS MEDIDAS TEMPORÁRIAS DE PREVENÇÃO E ENFRENTAMENTO DA PROPAGAÇÃO DECORRENTE DO NOVO CORONA VÍRUS (COVID-19), NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2601/decreto_n0814072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2601/decreto_n0814072021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°008-2021 DECRETA: ART.1°-FICA DETERMINADO QUE DURANTE O EXPEDIENTE NORMAL DA CÂMARA MUNICIPAL, OS SERVIDORES DEVERÃO PERMANECER EM SUAS SALAS, SENDO VEDADO O DESLOCAMENTO A OUTRAS REPARTIÇÕES DA CASA, EXCETO EM CASOS DE EXTREMA URGÊNCIA DEVIDAMENTE JUSTIFICADA.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2602/decreto_n0914072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2602/decreto_n0914072021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°009-2021 DECRETA: ART.1°-FICA ESTABELECIDO O EXPEDIENTE INTERNO DA CÂMARA MUNICIPAL, PELO PERÍODO DE 15(QUINZE) DIAS, DAS 07:00 ÀS 11:00, FICANDO SUSPENSO DURANTE ESSE PERÍODO O ATENDIMENTO PRESENCIAL AO PÚBLICO EM GERAL.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2603/decreto_n01014072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2603/decreto_n01014072021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°010-2021 DECRETA: ART.1°- FICA PRORROGADO POR MAIS 15(QUINZE) DIAS, TODAS AS MEDIDAS ESTABELECIDAS NO DECRETO LEGISLATIVO N°009/2021, PODENDO SER PRORROGADO OU REVOGADO A QUALQUER TEMPO.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2604/decreto_n01114072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2604/decreto_n01114072021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°011/2021 DECRETA: ART.1°- O ARTIGO 7° DO DECRETO N°009-2021, PASSA A VIGORAR COM A SEGUINTE REDAÇÃO.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2605/decreto_n01214072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2605/decreto_n01214072021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°012-2021 DECRETA: ART.1°-FICA PRORROGADO POR MAIS 15 (QUINZE) DIAS, TODAS AS MEDIDAS ESTABELECIDAS NOS DECRETOS LEGISLATIVO DE N°009-2021 E DECRETO N°011-2021 PODENDO SER PRORROGADO OU REVOGADO A QUALQUER TEMPO.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2606/decreto_n01314072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2606/decreto_n01314072021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°013-2021 DECRETA: ART.1°- FICA PRORROGADO POR MAIS 15(QUINZE) DIAS, TODAS AS MEDIDAS ESTABELECIDAS NOS DECRETOS LEGISLATIVO DE N°009/2021 E DECRETO N°011/2021 PODENDO SER PRORROGADO OU REVOGADO A QUALQUER TEMPO.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2607/decreto_n01414072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2607/decreto_n01414072021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°014-2021 DECRETA: ART.1°- FICA ESTABELECIDO PONTO FACULTATIVO NAS REPARTIÇÕES PÚBLICAS DA CÂMARA MUNICIPAL DO MUNICÍPIO DE PARANATINGA/MT, NO DIA 04/06/2021, E DIA 28/06/2021, EM VIRTUDE DO DIA DE CORPUS CHRISTI, E EM COMEMORAÇÃO À DATA DE FUNDAÇÃO DO MUNICÍPIO DE PARANATINGA.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2608/decreto_n01514072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2608/decreto_n01514072021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°015-2021 DECRETA: ART.1°- FICA PRORROGADO POR MAIS 15(QUINZE) DIAS, TODAS AS MEDIDAS ESTABELECIDAS NOS DECRETOS LEGISLATIVO DE N°013/2021 E DECRETO N°011/2021 PODENDO SER PRORROGADO OU REVOGADO A QUALQUER TEMPO.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2609/decreto_n01614072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2609/decreto_n01614072021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°016-2021 DECRETA: ARTIGO 1°-LUTO OFICIAL POR 03 (TRÊS) DIAS, NO MUNICÍPIO DE PARANATINGA-ESTADO DE MATO-GROSSO, EM VIRTUDE DO FALECIMENTO DO SR° GUIDO DA CONCEIÇÃO DA SILVA, SERVIDOR DO MUNICÍPIO DE PARANATINGA, OCORRIDO NO DIA 17 DE JUNHO DO DECORRENTE ANO.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2610/decreto_n01714072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2610/decreto_n01714072021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°017-2021 DECRETA: ART.1°-FICA PRORROGADO POR MAIS 15(QUINZE) DIAS, TODAS AS MEDIDAS ESTABELECIDAS NOS DECRETOS LEGISLATIVO DE N°09/2021 E N°013/2021, PODENDO SER PRORROGADO OU REVOGADO A QUALQUER TEMPO.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2611/decreto_n01814072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2611/decreto_n01814072021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°018-2021 DECRETA: ART.1°-LUTO OFICIAL POR 03 (TRÊS) DIAS, E PONTO FACULTATIVO POR 01 (UM) DIA, CONTADOS A PARTIR DESTA DATA, NAS DEPENDÊNCIAS DA CÂMARA MUNICIPAL DE PARANATINGA, EM SINAL DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JAIRO DIAS PEREIRA, QUE, EM VIDA, PRESTOU INESTIMÁVEIS SERVIÇOS AO MUNICÍPIO DE PARANATINGA COMO CIDADÃO E FUNDADOR DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2571/decreto_legislativo_019_contas__000095.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2571/decreto_legislativo_019_contas__000095.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO 019/2021 - DISPÕE SOBRE A APROVAÇÃO DAS CONTAS ANUAIS DE GOVERNO, RELATIVAS AO EXERCÍCIO DE 2019 DA PREFEITURA MUNICIPAL DE PARANATINGA–MT, DE RESPONSABILIDADE DO GESTOR SR. JOSIMAR MARQUES BARBOSA.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2612/decreto_n02014072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2612/decreto_n02014072021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°20-2021 DECRETA: ART.1°-FICA PRORROGADO POR MAIS 30 (TRINTA) DIAS, TODAS AS MEDIDAS ESTABELECIDAS NOS DECRETOS LEGISLATIVOS DE N°09/2021, 0112021 E N°017/2021, PODENDO SER PRORROGADO OU REVOGADO A QUALQUER TEMPO.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2917/decreto_n2108112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2917/decreto_n2108112021.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO N°21-2021 ART.1- FICA ESTABELECIDO O EXPEDIENTE INTERNO DA CÂMARA MUNICIPAL POR PERÍODO INDETERMINADO, DAS 07:00 AS 13:00, FICANDO RESTABELECIDO DURANTE ESSE HORÁRIO O ATENDIMENTO PRESENCIAL AO PÚBLICO EM GERAL.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2918/decreto_n2208112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2918/decreto_n2208112021.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO N°22-2021 ART.1- FICA ESTABELECIDO PONTO FACULTATIVO NAS REPARTIÇÕES PÚBLICAS DA CÂMARA MUNICIPAL DO MUNICÍPIO DE PARANATINGA/MT, O DIA 06/09/2021, DIA DA INDEPENDÊNCIA DA REPÚBLICA FEDERATIVA DO BRASIL.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2919/decreto_n2308112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2919/decreto_n2308112021.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO N°23-2021 ART.1- FICA ESTABELECIDO PONTO FACULTATIVO NAS REPARTIÇÕES PÚBLICAS DA CÂMARA MUNICIPAL DO MUNICÍPIO DE PARANATINGA/MT, OS DIAS 11 DE OUTUBRO (SEGUNDA-FEIRA); DIA 29 DE OUTUBRO (SEXTA-FEIRA) E 01 DE NOVEMBRO (SEGUNDA-FEIRA) DE 2021.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2983/decreto_n2406012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2983/decreto_n2406012022.pdf</t>
   </si>
   <si>
     <t>DECRETO N°24-2021 ART.1°- EM RAZÃO DO FERIADO MUNICIPAL ALUSIVAS AS FESTIVIDADES DO DIA 17 DE DEZEMBRO DE 2021, AS ATIVIDADES FUNCIONAL DA CÂMARA MUNICIPAL DE PARANATINGA TERÃO AS SEGUINTES ALTERAÇÕES;_x000D_
 PARAGRAFO ÚNICO: EM VIRTUDE DE ATIVIDADES INADIÁVEIS PARA O DIA 17 DE DEZEMBRO, TRANSFERE A FOLGA DOS SERVIDORES DA CÂMARA MUNICIPAL PARA O DIA 03 DE JANEIRO DE 2022.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2984/decreto_n2515122021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2984/decreto_n2515122021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°25-2021 ART.1°-FICA REGULAMENTADO, NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL OS PROCEDIMENTOS PARA GARANTIR A PARTICIPAÇÃO, PROTEÇÃO E DEFESA DOS USUÁRIOS DOS SERVIÇOS PÚBLICOS PRESTADOSDIRETA OU INDIRETAMENTE PELA ADMINISTRAÇÃO PÚBLICA CONFORME A LEI FEDERAL N°.13.460, DE 26 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2985/decreto_n2615122021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2985/decreto_n2615122021.pdf</t>
   </si>
   <si>
     <t>DECRETO N°26-2021 ART.1°- FICA ESTABELECIDO RECESSO NAS REPARTIÇÕES PÚBLICAS DA CÂMARA MUNICIPAL DO MUNICÍPIO DE PARANATINGA/MT, O DIA 22/12/2021, AO DIA 03/01/2022.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2986/decreto_n2706012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2986/decreto_n2706012022.pdf</t>
   </si>
   <si>
     <t>DECRETO N°27-2021 ART.1°- FICA ESTABELECIDO RECESSO NAS REPARTIÇÕES PÚBLICAS DA CÂMARA MUNICIPAL DO MUNICÍPIO DE PARANATINGA/MT O DIA 23/12/2021, AO DIA 31/12/2021.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JOÃO LOPES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2135/indicacao_001_joao_lopes_da_silva17022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2135/indicacao_001_joao_lopes_da_silva17022021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 001-2021 ORGANIZAR JUNTO AO DEPARTAMENTO DE TRÂNSITO MUNICIPAL O ESTACIONAMENTO NA AVENIDA BRASIL, ULTILIZANDO         ESPAÇO NO CANTEIRO CENTRAL PARA ESTACIONAR VÉICULOS E MOTOCICLETAS.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Lei Complementar</t>
   </si>
   <si>
     <t>Gabinte da Prefeitura - GPRE</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2426/lei_complementar_2164.2021_-_alteracao_art._1o_da_lei_no_1529.2017__-_lei_federal_14.131.2021_-_120_meses_-_regularizacao_consignacao_servidores_-_bancos.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2426/lei_complementar_2164.2021_-_alteracao_art._1o_da_lei_no_1529.2017__-_lei_federal_14.131.2021_-_120_meses_-_regularizacao_consignacao_servidores_-_bancos.pdf</t>
   </si>
   <si>
     <t>''LEI COMPLEMENTAR N° 2164/2021 DISPÕE SOBRE A ALTERAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 1º, INCISO IX DO ARTIGO 2º, §2º E §6º DO ARTIGO 2º DA LEI MUNICIPAL 1529 DE 22 DE DEZEMBRO DE 2017, EM RELAÇÃO A QUANTIDADE DE PARCELAS DO PROCESSAMENTO DAS CONSIGNAÇÕES EM FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2931/projeto_de_lei_complementar_217.2021_-_taxa_de_administracao_-_aliquota_-_paranatingaprev_-_previdencia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2931/projeto_de_lei_complementar_217.2021_-_taxa_de_administracao_-_aliquota_-_paranatingaprev_-_previdencia.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI COMPLEMENTAR N.º 217 DE 10 DE NOVEMBRO DE 2021. Altera a redação da Lei Complementar n. 181, de 21 de junho de 2006, que Reestrutura o Regime Próprio de Previdência Social do Município de Paranatinga/MT e, dá outras providência.''</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2920/lei_complementar_2251.2021_-_regime_de_previdencia_complementar_-_rpc_-_art._40__14_15_e_16_-_cf.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2920/lei_complementar_2251.2021_-_regime_de_previdencia_complementar_-_rpc_-_art._40__14_15_e_16_-_cf.pdf</t>
   </si>
   <si>
     <t>''LEI COMPLEMENTAR Nº 2251/2021 INSTITUI O REGIME DE PREVIDENCIA COMPLEMENTAR NO ÂMBITO DO MUNICIPIO DE PARANATINGA-MT; FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O AET. 40 DA CONSTITUIÇÃO FEDERAL; AUTORIZA A ADESÃO A PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR; E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2025/lei_2056.2020_-_suplementacao_percentual_-_2020_00000003_-_dezembro_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2025/lei_2056.2020_-_suplementacao_percentual_-_2020_00000003_-_dezembro_003.pdf</t>
   </si>
   <si>
     <t>''LEI 2056/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS	SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E  DÁ  OUTRAS PROVIDÊNCIAS''.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2026/lei_2057.2020_-_cancelamento_de_restos_a_pagar_-_prescricao_-_2020_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2026/lei_2057.2020_-_cancelamento_de_restos_a_pagar_-_prescricao_-_2020_003.pdf</t>
   </si>
   <si>
     <t>''LEI 2057/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL O CANCELAMENTO DOS SALDOS DOS EMPENHOS EXISTENTES INSCRITOS EM RESTOS A PAGAR PROCESSADOS E NÃO PROCESSADOS, RELATIVO AO PERÍODO DE 2012 A 2015, DEVIDO A PRESCRIÇÃO QUINQUENAL E DÁ OUTRAS PROVIDÊNCIAS''.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2059/lei_2058.2021_-_suplementacao_-_percentual_-_5_-_2021_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2059/lei_2058.2021_-_suplementacao_-_percentual_-_5_-_2021_003.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2058/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS SUPLEMENTAR POR  ANULAÇÃO E TRANSPOSIÇÃO E  DÁ  OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2060/lei_2059.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_ppa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2060/lei_2059.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_ppa_003.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2059/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Encargos com Decisões Judiciais e Precatórios – LC nº 173/2020. Total.......................................................................................................R$      532.142,87.''</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2061/lei_2060.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_ldo_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2061/lei_2060.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_ldo_003.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2060/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Encargos com Decisões Judiciais e Precatórios – LC nº 173/2020. Total.......................................................................................................R$      532.142,87.''</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2062/lei_2061.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_loa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2062/lei_2061.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_loa_003.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2061/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR SUPERAVIT FINANCEIRO E    DÁ   OUTRAS PROVIDÊNCIAS. Encargos com Decisões Judiciais e Precatórios – LC nº 173/2020. _x000D_
 Total.......................................................................................................R$      532.142,87.''</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2063/lei_2062.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_ppa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2063/lei_2062.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_ppa_003.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2062/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de Eq.  E Mat. Permanente p/ Unidade de Atenção Especializada em Saúde.Total...................................................................................................R$          102.960,21.''</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2064/lei_2063.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_ldo_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2064/lei_2063.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_ldo_003.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2063/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de Eq.  E Mat. Permanente p/ Unidade de Atenção Especializada em Saúde.Total...................................................................................................R$          102.960,21.''</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2065/lei_2064.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_loa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2065/lei_2064.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_loa_003.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2064/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL POR    EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS. Aquisição de Eq.  E Mat. Permanente p/ Unidade de Atenção Especializada em Saúde.Total...................................................................................................R$          102.960,21.''</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2066/lei_2065.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_ppa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2066/lei_2065.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_ppa_003.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2065/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de Equip. Mat. Permanente p/ Unidade Básica de Saúde -  ESF I e V.Total......................................................................................................R$         99.940,00.''</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2067/lei_2066.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2067/lei_2066.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2066/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de Equip. Mat. Permanente p/ Unidade Básica de Saúde -  ESF I e V.Total......................................................................................................R$         99.940,00.''</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2068/lei_2067.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2068/lei_2067.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2067/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS. Aquisição de Equip. Mat. Permanente p/ Unidade Básica de Saúde -  ESF I e V.Total......................................................................................................R$         99.940,00.''</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2069/lei_2068.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2069/lei_2068.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''N. 2068/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. – Covid 19 – Enfretamento da Emergência da Saúde Pública decorrente do Coronavirus. _x000D_
 Total....................................................................................................R$         250.000,00.''</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2070/lei_2069.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2070/lei_2069.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2069/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Enfretamento da Emergência da Saúde Pública decorrente do Coronavirus. Total....................................................................................................R$         250.000,00.''</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2071/lei_2070.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2071/lei_2070.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2070/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS 	PROVIDÊNCIAS. Covid 19 – Enfretamento da Emergência da Saúde Pública decorrente do Coronavirus. Total....................................................................................................R$         250.000,00.''</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2072/lei_2071.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2072/lei_2071.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2071/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.  Aquisição de Equipamento e Material Permanentes p/ Saúde Bucal.Total.......................................................................................................R$        53.220,00.''</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2073/lei_2072.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2073/lei_2072.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2072/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de Equipamento e Material Permanentes p/ Saúde Bucal.Total.......................................................................................................R$        53.220,00.''</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2074/lei_2073.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2074/lei_2073.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2073/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS. Aquisição de Equipamento e Material Permanentes p/ Saúde Bucal. Total.......................................................................................................R$        53.220,00.''</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2075/lei_2074.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2075/lei_2074.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2074/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Incremento Financeiro de Investimento do Eixo Estrutura do Qualificar - SUS._x000D_
 Total...................................................................................................R$            23.918,23.''</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2076/lei_2075.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2076/lei_2075.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2075/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.  Incremento Financeiro de Investimento do Eixo Estrutura do Qualificar - SUS._x000D_
 Total...................................................................................................R$            23.918,23.''</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2077/lei_2076.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2077/lei_2076.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2076/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL   ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. Incremento Financeiro de Investimento do Eixo Estrutura do Qualificar - SUS. Total...................................................................................................R$            23.918,23.''</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2078/lei_2077.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2078/lei_2077.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2077/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Manutenção e Conservação da Rodovia MT 130 no Município. Total................R$     847.997,95.''</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2079/lei_2078.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2079/lei_2078.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2078/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Manutenção e Conservação da Rodovia MT 130 no Município. Total.........................................................................................R$                    847.997,95.''</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2080/lei_2079.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2080/lei_2079.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2079/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS 	PROVIDÊNCIAS. Manutenção e Conservação da Rodovia MT 130 no Município. Total.........................................................................................R$                    847.997,95.''</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2081/lei_2080.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2081/lei_2080.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2080/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Encargos com Decisões Judiciais e Precatórios - MP 938/2020/AFM. Total............R$       117.969,64.''</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2082/lei_2081.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2082/lei_2081.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2081/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Encargos com Decisões Judiciais e Precatórios - MP 938/2020/AFM. Total....................................................................................R$    117.969,64.''</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2083/lei_2082.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2083/lei_2082.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2082/2021. AUTORIZA O PODER EXECUTIVOMUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E                     DÁ   OUTRAS PROVIDÊNCIAS. Encargos com Decisões Judiciais e Precatórios - MP 938/2020/AFM. Total................R$    117.969,64 .''</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2152/lei_2083.2021_-_autoriza_a_contratacao_temporaria_no_poder_executivo_municipal_-_seletivo_publico_-_titulo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2152/lei_2083.2021_-_autoriza_a_contratacao_temporaria_no_poder_executivo_municipal_-_seletivo_publico_-_titulo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2083/2021 AUTORIZA O PODER EXECUTIVO CONTRATAR SERVIDORES POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO ART. 37, INCISO IX DA CONSTITUIÇÃO FEDERAL,  E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2184/lei_2084.2084_-_permuta_de_imovel_publico_com_o_sr._cleberson_de_moraes_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2184/lei_2084.2084_-_permuta_de_imovel_publico_com_o_sr._cleberson_de_moraes_dias.pdf</t>
   </si>
   <si>
     <t>''LEI 2084/2021. DISPÕE SOBRE PERMUTA DE UMA FAIXA DE TERRENO PARA ADEQUAÇÃO DA RUA QUATRO NO JARDIM FLAMBOYANT DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2185/lei_2085.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2185/lei_2085.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2085/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2186/lei_2086.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2186/lei_2086.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2086/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2187/lei_2087.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2187/lei_2087.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2087/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL   POR    SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS''</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2188/lei_2088.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2188/lei_2088.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2088/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2189/lei_2089.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2189/lei_2089.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2089/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2190/lei_2090.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2190/lei_2090.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2090/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2191/lei_2091.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2191/lei_2091.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2091/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2192/lei_2092.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2192/lei_2092.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2092/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2193/lei_2093.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2193/lei_2093.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2093/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2194/lei_2094.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2194/lei_2094.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2094/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2195/lei_2095.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2195/lei_2095.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2095/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2196/lei_2096.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2196/lei_2096.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2096/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO    E DÁ   OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2197/lei_2097.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2197/lei_2097.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2097/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2198/lei_2098.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2198/lei_2098.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2098/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2199/lei_2099.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2199/lei_2099.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2099/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR     EXCESSO DE ARRECADAÇÃO     E  DÁ   OUTRAS 	PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2200/lei_2100.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2200/lei_2100.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2100/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2201/lei_2101.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2201/lei_2101.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2101/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2202/lei_2102.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2202/lei_2102.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2102/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2203/lei_2103.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2203/lei_2103.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2103/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2204/lei_2104.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2204/lei_2104.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2104/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2205/lei_2105.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2205/lei_2105.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2105/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2206/lei_2106.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2206/lei_2106.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2106/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2207/lei_2107.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2207/lei_2107.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2107/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2208/lei_2108.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2208/lei_2108.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2108/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2209/lei_2109.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2209/lei_2109.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2109/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2210/lei_2110.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2210/lei_2110.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2110/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2211/lei_2111.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2211/lei_2111.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2111/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2212/lei_2112.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2212/lei_2112.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2112/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2213/lei_2113.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2213/lei_2113.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2113/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2214/lei_2114.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2214/lei_2114.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2114/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR  CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS 	PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2215/lei_2115.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2215/lei_2115.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2115/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2216/lei_2116.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2216/lei_2116.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2116/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2217/lei_2117.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2217/lei_2117.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2117/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E                      DÁ   OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2218/lei_2118.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2218/lei_2118.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2118/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2219/lei_2119.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2219/lei_2119.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2119/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2220/lei_2120.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2220/lei_2120.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2120/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS	ADICIONAL ESPECIAL  POR  EXCESSO DE ARRECADAÇÃO     E   DÁ   OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2221/lei_2121.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2221/lei_2121.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2121/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2222/lei_2122.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2222/lei_2122.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2122/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2223/lei_2123.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2223/lei_2123.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2123/2021. AUTORIZA O PODER EXECUTIVOMUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS 	PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2224/lei_2124.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2224/lei_2124.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2124/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2225/lei_2125.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2225/lei_2125.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2125/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2226/lei_2126.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2226/lei_2126.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2126/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS   ADICIONAL   ESPECIAL           POR   EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS 	PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2227/lei_2127.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2227/lei_2127.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2127/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2228/lei_2128.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2228/lei_2128.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2128/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2229/lei_2129.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2229/lei_2129.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2129/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR SUPERAVIT FINANCEIRO E DÁ   OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2230/lei_2130.2021_-_excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2230/lei_2130.2021_-_excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2130/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2231/lei_2131.2021_-_excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2231/lei_2131.2021_-_excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2131/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2232/lei_2132.2021_-_excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2232/lei_2132.2021_-_excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2132/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS 	ADICIONAL   ESPECIAL POR EXCESSO DE ARRECADAÇÃO     E       DÁ   OUTRAS 	PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2252/lei_2133.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2252/lei_2133.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2133/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Reconstrução de Muro de Arrimo Medindo 50m de comprimento x 1,5m de largura x 3m de altura no bairro Concordia. Total.........................................................................................R$        126.049,60.''</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2253/lei_2134.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2253/lei_2134.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2134/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Reconstrução de Muro de Arrimo Medindo 50m de comprimento x 1,5m de largura x 3m de altura no bairro Concordia. Total.........................................................................................R$        126.049,60.''</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2254/lei_2135.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2254/lei_2135.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2135/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL NA    LOA-2021 POR EXCESSO DE ARRECADAÇÃO     E DÁ OUTRAS ROVIDÊNCIAS. Reconstrução de Muro de Arrimo Medindo 50m de comprimento x 1,5m de largura x 3m de altura no bairro Concordia. Total.........................................................................................R$        126.049,60.''</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2255/lei_2136.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2255/lei_2136.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2136/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Construção de Sala de Aula na Creche Menino Jesus. Total..........................................................................................R$                   175.071,19.''</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2256/lei_2137.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2256/lei_2137.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2137/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Construção de Sala de Aula na Creche Menino Jesus. Total..........................................................................................R$                   175.071,19.''</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2257/lei_2138.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2257/lei_2138.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2138/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL     ABRIR CRÉDITOS ADICIONAL ESPECIAL NA   LOA 2021 POR SUPERAVIT FINANCEIRO  E DÁ OUTRAS PROVIDÊNCIAS. Construção de Sala de Aula na Creche Menino Jesus Total.........................................................................R$                   175.071,19 .''</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2258/lei_2139.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2258/lei_2139.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2139/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Programa Saúde na Escola - PSE. Total..................................................................................................R$             70.122,00.''</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2259/lei_2140.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2259/lei_2140.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2140/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Programa Saúde na Escola - PSE Total..................................................................................................R$             70.122,00.''</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2260/lei_2141.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2260/lei_2141.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2141/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    ADICIONAL   ESPECIAL   NA LOA 2021    POR     EXCESSO               DE ARRECADAÇÃO   E DÁ   OUTRAS PROVIDÊNCIAS. Covid 19 – Programa Saúde na Escola - PSE. Total..................................................................................................R$             70.122,00.''</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2261/lei_2142.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2261/lei_2142.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2142/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de 01 (um) Raio X Total..............................................................................................R$               200.000,00.''</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2262/lei_2143.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2262/lei_2143.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2143/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de 01 (um) Raio X. Total..............................................................................................R$               200.000,00.''</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2263/lei_2144.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2263/lei_2144.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2144/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS   ADICIONAL   ESPECIAL  NA   LOA  2021         POR      EXCESSO         DE                         ARRECADAÇÃO  E   DÁ OUTRAS             PROVIDÊNCIAS. Aquisição de 01 (um) Raio X. Total..............................................................................................R$               200.000,00.''</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2264/lei_2145.2021_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2264/lei_2145.2021_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2145/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Emergência em Saúde Pública de Importância Nacional - ESPIN. Total...................................................................................................R$            33.200,00.''</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2265/lei_2146.2021_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2265/lei_2146.2021_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2146/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Emergência em Saúde Pública de Importância Nacional - ESPIN. Total...................................................................................................R$            33.200,00.''</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2266/lei_2147.2021_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2266/lei_2147.2021_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2147/2021.  AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL   NA LOA 2021    POR     EXCESSO   ARRECADAÇÃO   E DÁ   OUTRAS PROVIDÊNCIAS. Covid 19 – Emergência em Saúde Pública de Importância Nacional - ESPIN. Total...................................................................................................R$            33.200,00.''</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2267/lei_2148.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2267/lei_2148.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI 2148/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Plano de Ação p/ Aplicação da Diferença dos 25% Ensino Fundamental, exercício de 2020. Total..................................................................................................R$        1.001.500,00 .''</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2268/lei_2149.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2268/lei_2149.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI 2149/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Plano de Ação p/ Aplicação da Diferença dos 25% Ensino Fundamental, exercício de 2020. Total..................................................................................................R$        1.001.500,00  .''</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2269/lei_2150.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2269/lei_2150.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI 2150/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL     ABRIR      CRÉDITOS ADICIONAL    ESPECIAL    NA   LOA   2021 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Plano de Ação p/ Aplicação da Diferença dos 25% Ensino Fundamental, exercício de 2020. Total..................................................................................................R$        1.001.500,00.''</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2270/lei_2151.2021_-_suplementacao_-_percentual_2021_-_prefeitura_-_6.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2270/lei_2151.2021_-_suplementacao_-_percentual_2021_-_prefeitura_-_6.pdf</t>
   </si>
   <si>
     <t>''LEI 2151/2021. O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS SUPLEMENTAR POR ANULAÇÃO                                                                        E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2299/lei_2152.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2299/lei_2152.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2152/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Equipamentos e Materiais Permanentes p/ Vigilância em Saúde. Total...................R$            19.000,00.''</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2300/lei_2153.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2300/lei_2153.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2153/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Equipamentos e Materiais Permanentes p/ Vigilância em Saúde. Total.....................R$            19.000,00.''</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2301/lei_2154.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2301/lei_2154.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2154/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL NA   LOA 2021       POR         EXCESSO     ARRECADAÇÃO     E   DÁ OUTRAS PROVIDÊNCIAS Equipamentos e Materiais Permanentes p/ Vigilância em Saúde. Total..............R$            19.000,00.''</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2302/lei_2155.2021_-_alteracao_da_lei_do_idoso_-_revoga_a_lei_1829.2019_-_assistencia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2302/lei_2155.2021_-_alteracao_da_lei_do_idoso_-_revoga_a_lei_1829.2019_-_assistencia.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2155/2021 INSTITUI O CONSELHO MUNICIPAL DO IDOSO – CMI DO MUNICÍPIO DE PARANATINGA-MT E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2303/lei_2156.2021_-_criacao_do_fundo_municipal_do_idoso_-_assistencia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2303/lei_2156.2021_-_criacao_do_fundo_municipal_do_idoso_-_assistencia.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2156/2021 INSTITUI O FUNDO MUNICIPAL DO IDOSO – FMI DE PARANATINGA-MT.''</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2304/lei_2157.2021_-_alteracao_da_lei_do_fundeb_-_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2304/lei_2157.2021_-_alteracao_da_lei_do_fundeb_-_educacao.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2157/2021 DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CMACS-FUNDEB, EM CONFORMIDADE COM O ARTIGO 212-A DA CONSTITUIÇÃO FEDERAL, REGULAMENTADO NA FORMA DA LEI FEDERAL Nº. 14.113, DE 25 DE DEZEMBRO DE 2020.''</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2305/lei_complementar_-_2158.2021_-_revoga_o_art._7_da_lei_570.2009_-_cargos_financas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2305/lei_complementar_-_2158.2021_-_revoga_o_art._7_da_lei_570.2009_-_cargos_financas.pdf</t>
   </si>
   <si>
     <t>''LEI COMPLEMENTAR N° 2158/2021 REVOGA O ARTIGO 7º DA LEI 570/2009 E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2306/lei_2159.2021_-_utilidade_publica_-_paroquia_sao_francisco_xavier_e_com._s._coracao_de_jesus_e_sao_jose_operario.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2306/lei_2159.2021_-_utilidade_publica_-_paroquia_sao_francisco_xavier_e_com._s._coracao_de_jesus_e_sao_jose_operario.pdf</t>
   </si>
   <si>
     <t>''LEI N° 2159/2021 	DECLARA DE UTILIDADE PÚBLICA A PARÓQUIA SÃO FRANCISCO XAVIER E COMUNIDADES SAGRADO CORAÇÃO DE JESUS E SÃO JOSÉ OPERÁRIO DE PARANATINGA-MT, DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2307/lei_2160.2021_-_abre_vagas_temporarias_para_contratacao_excepcional_saude_decorrente_do_covid-19.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2307/lei_2160.2021_-_abre_vagas_temporarias_para_contratacao_excepcional_saude_decorrente_do_covid-19.pdf</t>
   </si>
   <si>
     <t>''LEI N° 2160/2021 AUTORIZA O PODER EXECUTIVO A CONTRATAR PROFISSIONAIS DA SAÚDE DE FORMA EXCEPCIONAL POR TEMPO DETERMINADO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2423/lei_2161.2021_-_instituicao_do_refis_2021_-_tributacao_-_financas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2423/lei_2161.2021_-_instituicao_do_refis_2021_-_tributacao_-_financas.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2161/2021 INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL ANUAL (REFIS 2021) DO MUNICÍPIO DE PARANATINGA, ESTADO DO MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2424/lei_2162.2021_-_denominacao_espaco_esportivo_do_bairro_rui_barbosa_-_para_romaldino_scneider_pereira.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2424/lei_2162.2021_-_denominacao_espaco_esportivo_do_bairro_rui_barbosa_-_para_romaldino_scneider_pereira.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2162/2021 DISPÕE SOBRE DENOMINAÇÃO DO ESPAÇO ESPORTIVO DO BAIRRO RUI BARBOSA DE PARANATINGA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2425/lei_2163.2021_-_denominacao_espaco_cultural_da_praca_do_trevo_da_concordia_-_para_irma_joana_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2425/lei_2163.2021_-_denominacao_espaco_cultural_da_praca_do_trevo_da_concordia_-_para_irma_joana_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2163/2021 DISPÕE SOBRE DENOMINAÇÃO DO ESPAÇO CULTURAL DA PRAÇA NO TREVO DA VILA CONCÓDIA – AV. BANDEIRANTES DE PARANATINGA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2427/lei_2165.2021_-_alteracao_do_consemma_-_conselho_mun._de_meio_ambiente_-_lei_n._1430.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2427/lei_2165.2021_-_alteracao_do_consemma_-_conselho_mun._de_meio_ambiente_-_lei_n._1430.2017.pdf</t>
   </si>
   <si>
     <t>''Nº 2165/2021 DISPÕE SOBRE A ALTERAÇÃO DA ESTRUTURA DO CONSELHO MUNICIPAL DE MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2428/lei_2166.2021_-_lei_municipal_da_cultura_-_revogando_a_lei_1884.2020_-_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2428/lei_2166.2021_-_lei_municipal_da_cultura_-_revogando_a_lei_1884.2020_-_educacao.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2166/2021 INSTITUI O SISTEMA MUNICIPAL DE CULTURA DO MUNICÍPIO DE PARANATINGA-MT, REVOGANDO A LEI MUNICIPAL N. 1884/2020 E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2429/lei_2167.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2429/lei_2167.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>'' LEI Nº 2167/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Reforma da Escola Municipal 03 de Maio. Total......................................................................................................R$            550.458,23.''</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2430/lei_2168.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2430/lei_2168.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2168/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Reforma da Escola Municipal 03 de Maio. Total......................................................................................................R$            550.458,23.''</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2431/lei_2169.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2431/lei_2169.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2169/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ   OUTRAS 	PROVIDÊNCIAS. Reforma da Escola Municipal 03 de Maio. Total......................................................................................................R$            550.458,23.''</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2432/lei_2170.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2432/lei_2170.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2170/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Manutenção e Funcionamento da Casa de Passagem. Elemento de Despesa: Total.......................R$                263.000,00.''</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2433/lei_2171.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2433/lei_2171.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2171/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Manutenção e Funcionamento da Casa de Passagem. Elemento de Despesa: Total..............................R$                263.000,00.''</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2434/lei_2172.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2434/lei_2172.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2172/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS  ADICIONAL   ESPECIAL  POR  EXCESSO DE ARRECADAÇÃO     E  DÁ   OUTRAS 	PROVIDÊNCIAS. Manutenção e Funcionamento da Casa de Passagem. Elemento de Despesa: Total..................................R$                263.000,00.''</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2468/lei_2173.2021_-_igrejas_e_templos_-_essencias_-_covid-19.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2468/lei_2173.2021_-_igrejas_e_templos_-_essencias_-_covid-19.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2173/2021 ESTABELECE AS IGREJAS E OS TEMPLOS RELIGIOSOS DE QUALQUER CULTO COMO ATIVIDADE ESSENCIAL PARA EFEITO DE POLÍTICAS PÚBLICAS NO ÂMBITO DO MUNICÍPIO DE PARANATINGA – MT E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2467/lei_2174.2021_-_suplementacao_-_percentual_-_6_-_2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2467/lei_2174.2021_-_suplementacao_-_percentual_-_6_-_2021.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2174/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS SUPLEMENTAR POR  ANULAÇÃO E TRANSPOSIÇÃO E  DÁ  OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2472/lei_2175.2021_-_alteracao_da_lei_1402.2017_-_estrutura_administrativa_-_2021_-_c._veto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2472/lei_2175.2021_-_alteracao_da_lei_1402.2017_-_estrutura_administrativa_-_2021_-_c._veto.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2175/2021 DISPÕE SOBRE A ALTERAÇÃO DA LEI DE Nº 1402/2017, DE 23 DE JANEIRO DE 2017 ESTRUTURA ADMINISTRATIVA - E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2480/lei_2176.2021_-_criacao_dos_cargos_do_departamento_de_transporte_-_lei_565.2009_-_jari.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2480/lei_2176.2021_-_criacao_dos_cargos_do_departamento_de_transporte_-_lei_565.2009_-_jari.pdf</t>
   </si>
   <si>
     <t>''LEI N. º 2176/2021 DISPÕE SOBRE NORMAS DE ATUAÇÃO DO DEPARTAMENTO DE OBRAS, TRÂNSITO E TRANSPORTE URBANO (DMTU) E DA JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÃO – JARI E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2481/lei_2177.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2481/lei_2177.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2177/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Incentivo Financeiro Estadual p/ Custeio do Centro de atendimento p/ enfrentamento a COVID. Total........................................................................................................R$       57.200,00.''</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2482/lei_2178.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2482/lei_2178.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2178/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Incentivo Financeiro Estadual p/ Custeio do Centro de atendimento p/ enfrentamento a COVID. Total........................................................................................................R$       57.200,00.''</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2483/lei_2179.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2483/lei_2179.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2179/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR  CRÉDITOS ADICIONAL   ESPECIAL   NA  LOA 2021 POR EXCESSO ARRECADAÇÃO   E  DÁ   OUTRAS PROVIDÊNCIAS. Covid 19 – Incentivo Financeiro Estadual p/ Custeio do Centro de atendimento p/ enfrentamento a COVID. Total........................................................................................................R$       57.200,00.''</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2484/lei_2180.2021_-_excesso_-_2021_-_feas_-_assistencia_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2484/lei_2180.2021_-_excesso_-_2021_-_feas_-_assistencia_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2180/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Execução de Ações do Cofinanciamento do FEAS/2021. Total........................................................................................................R$      66.354,60.''</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2485/lei_2181.2021_-_excesso_-_2021_-_feas_-_assistencia_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2485/lei_2181.2021_-_excesso_-_2021_-_feas_-_assistencia_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2181/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Execução de Ações do Cofinanciamento do FEAS/2021. Total........................................................................................................R$      66.354,60.''</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2486/lei_2182.2021_-_excesso_-_2021_-_feas_-_assistencia_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2486/lei_2182.2021_-_excesso_-_2021_-_feas_-_assistencia_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2182/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO     E  DÁ   OUTRAS PROVIDÊNCIAS. Execução de Ações do Cofinanciamento do FEAS/2021. Total........................................................................................................R$      66.354,60.''</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2562/lei_2183.2021_-_utilidade_publica_-_associacao_desportiva_paranatinga_-_adesp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2562/lei_2183.2021_-_utilidade_publica_-_associacao_desportiva_paranatinga_-_adesp.pdf</t>
   </si>
   <si>
     <t>''LEI N° 2183/2021 DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DESPORTIVA PARANATINGA - ADESP DE PARANATINGA-MT, DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2563/lei_2184.2021_-_casa_lar_-_instituicao_casa_lar_-_jose_barbosa_de_moura_-_assistencia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2563/lei_2184.2021_-_casa_lar_-_instituicao_casa_lar_-_jose_barbosa_de_moura_-_assistencia.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2184/2021 DISPÕE SOBRE A ALTERAÇÃO DO SERVIÇO DE ACOLHIMENTO INSTITUCIONAL NA MODALIDADE CASA LAR PARA ABRIGO INSTITUCIONAL - INSTITUIÇÃO DE LONGA PERMANENCIA PARA IDOSOS – ILPI JOSÉ BARBOSA DE MOURA, NO MUNICIPIO DE PARANATINGA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2564/lei_2185.2021_-_criacao_da_casa_de_passagem_-_servico_de_acolhimento_-_assistencia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2564/lei_2185.2021_-_criacao_da_casa_de_passagem_-_servico_de_acolhimento_-_assistencia.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2185/2021 DISPÕE SOBRE A IMPLANTAÇÃO DO SERVIÇO DE ACOLHIMENTO INSTITUCIONAL PARA ADULTOS E FAMILIAS – MODALIDADE “CASA DE PASSAGEM” NO MUNICÍPIO DE PARANATINGA – MT E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2565/lei_2186.2021_-_cm_-_camara_municipal_-_denominacao_rua_eloimar_crema_-_j._pva_ii_-_ver._joao_lopes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2565/lei_2186.2021_-_cm_-_camara_municipal_-_denominacao_rua_eloimar_crema_-_j._pva_ii_-_ver._joao_lopes.pdf</t>
   </si>
   <si>
     <t>''LEI CM 2186/2021. REGULAMENTA DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO JARDIM PRIMAVERA II".</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2566/lei_2187.2021_-_cm_-_proibi_inauguracao_de_obras_publicas_municipais_inacabadas_-_ver._edson.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2566/lei_2187.2021_-_cm_-_proibi_inauguracao_de_obras_publicas_municipais_inacabadas_-_ver._edson.pdf</t>
   </si>
   <si>
     <t>LEI CM 2187/2021._x000D_
 "DISPÕE SOBRE A PROIBIÇÃO DE INAUGURAÇÃO DE OBRAS PÚBLICAS MUNICIPAIS INACABADAS OU QUE NÃO POSSAM SER USUFRUÍDAS DE IMEDIATO PELA POPULAÇÃO, E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2732/lei_2188.2021_-_processo_de_tombamento_da_logao_pousa_da_garca_-_meio_ambiente.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2732/lei_2188.2021_-_processo_de_tombamento_da_logao_pousa_da_garca_-_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>''LEI N° 2188/2021 DISPÕE SOBRE A PRESERVAÇÃO DO PATRIMÔNIO HISTÓRICO, CULTURAL E NATURAL DO MUNICÍPIO DE PARANATINGA-MT DE DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2733/lei_2189.2021_-_criacao_do_conselho_da_cultura_-_assistencia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2733/lei_2189.2021_-_criacao_do_conselho_da_cultura_-_assistencia.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2189/2021 INSTITUI O CONSELHO MUNICIPAL DE POLITICA CULTURAL DO MUNICÍPIO DE PARANATINGA, NO ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS, E REVOGA A LEI 004/2003''.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2734/lei_2190.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2734/lei_2190.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2190/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1254 – Encargos com Decisões Judiciais e Precatórios – LC nº 176/2020. Total.................R$    1.126.646,40''.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2735/lei_2191.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2735/lei_2191.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2191/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1254 – Encargos com Decisões Judiciais e Precatórios – LC nº 176/2020. Total.................R$    1.126.646,40''.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2736/lei_2192.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2736/lei_2192.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2192/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS  ADICIONAL ESPECIAL POR                         EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS 	PROVIDÊNCIAS._x000D_
 Projeto/Atividade: 1254 – Encargos com Decisões Judiciais e Precatórios – LC nº 176/2020 Total..................R$    1.126.646,40''.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2737/lei_2193.2021_-_atualiza_convenio_unemat_-_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2737/lei_2193.2021_-_atualiza_convenio_unemat_-_educacao.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2193/2021 RETIFICA A LEI 1815/2019 QUE AUTORIZOU PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A INSTITUIÇÃO DE ENSINO UNEMAT E DÁ OUTRAS PROVIDENCIAS''.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2738/lei_2194.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_obras_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2738/lei_2194.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_obras_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2194/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1259 – Reforma da Feira Municipal do Município de Paranatinga/MT. Total......................R$     974.138,28.''</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2739/lei_2195.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_obras_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2739/lei_2195.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_obras_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2195/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1259 – Reforma da Feira Municipal do Município de Paranatinga/MT. Total..........................R$     974.138,28''.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2740/lei_2196.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2740/lei_2196.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2196/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL ESPECIAL        NA LOA/2021     POR    EXCESSO     DE ARRECADAÇÃO   E   DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1259 – Reforma da Feira Municipal do Município de Paranatinga/MT. Total........................................................................................................R$     974.138,28''.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2747/lei_2197.2021_-_autorizacao_realizacao_de_convenios_-_recurso_fia_-_com_instituicoes_-_assistencia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2747/lei_2197.2021_-_autorizacao_realizacao_de_convenios_-_recurso_fia_-_com_instituicoes_-_assistencia.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2197/2021_x000D_
 AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO, A TÍTULO DE CONTRIBUIÇÃO, COM INSTITUIÇÕES PÚBLICAS E/OU PRIVADAS SEM FINS LUCRATIVOS A FIM DE REPASSAR OS RECURSOS DO FUNDO DA INFÂNCIA E  ADOLESCÊNCIA – FIA, VISANDO À IMPLEMENTAÇÃO DE POLÍTICAS VOLTADAS PARA A GARANTIA DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS;''</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2748/lei_2198.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2748/lei_2198.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2198/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1255 – Construção do Pórtico da Escola Municipal Vista Alegre. Total.................R$                62.824,47.''</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2749/lei_2199.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2749/lei_2199.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2199/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1255 – Construção do Pórtico da Escola Municipal Vista Alegre. Total............R$                62.824,47.''</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2750/lei_2200.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2750/lei_2200.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2200/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL      ESPECIAL          NA LOA/2021   POR     ANULAÇÃO     E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS; Projeto/Atividade: 1255 – Construção do Pórtico da Escola Municipal Vista Alegre. Total........................................................................................................R$                62.824,47.''</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2751/lei_2201.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_transporte_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2751/lei_2201.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_transporte_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2201/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1256 – Construção de 02 (duas) Pontes de Concreto Armado Pré-Moldado e 01 (um) Bueiro Triplo Celular BTCC/Aditivo. Total..............................................................................................................R$          133.125,51.''</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2752/lei_2202.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_transporte_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2752/lei_2202.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_transporte_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2202/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1256 – Construção de 02 (duas) Pontes de Concreto Armado Pré-Moldado e 01 (um) Bueiro Triplo Celular BTCC/Aditivo. Total..............................................................................................................R$          133.125,51.''</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2753/lei_2203.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_transporte_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2753/lei_2203.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_transporte_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2203/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL ESPECIAL        NA LOA/2021     POR    EXCESSO     DE ARRECADAÇÃO   E   DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1256 – Construção de 02 (duas) Pontes de Concreto Armado Pré-Moldado e 01 (um) Bueiro Triplo Celular BTCC/Aditivo. Total..............................................................................................................R$          133.125,51.''</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2754/lei_2204.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_obras_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2754/lei_2204.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_obras_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2204/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1257 – Implantação de Iluminação Pública do tipo Ornamental com Luminárias de Led no Perímetro Urbano/Convênio 886558/2019. Total.............................................................................................................R$         500.000,00.''</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2755/lei_2205.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_transporte_-_obras_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2755/lei_2205.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_transporte_-_obras_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2205/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1257 – Implantação de Iluminação Pública do tipo Ornamental com Luminárias de Led no Perímetro Urbano/Convênio 886558/2019. Total.............................................................................................................R$         500.000,00.''</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2756/lei_2206.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2756/lei_2206.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2206/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL ESPECIAL        NA LOA/2021     POR    EXCESSO     DE ARRECADAÇÃO   E   DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1257 – Implantação de Iluminação Pública do tipo Ornamental com Luminárias de Led no Perímetro Urbano/Convênio 886558/2019. Total.............................................................................................................R$         500.000,00.''</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2757/lei_2207.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2757/lei_2207.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2207/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1260 – Covid 19 – Custeio no Âmbito da Atenção Primaria a Saúde para enfrentamento ao Coronavírus. Total...................................................................................................R$          146.236,80.''</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2758/lei_2208.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2758/lei_2208.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2208/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1260 – Covid 19 – Custeio no Âmbito da Atenção Primaria a Saúde para enfrentamento ao Coronavírus. Total...................................................................................................R$          146.236,80.''</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2759/lei_2209.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2759/lei_2209.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2209/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL ESPECIAL        NA LOA/2021     POR    EXCESSO     DE ARRECADAÇÃO   E   DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1260 – Covid 19 – Custeio no Âmbito da Atenção Primaria a Saúde para enfrentamento ao Coronavírus. Total...................................................................................................R$          146.236,80.''</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2760/lei_2210.2021_-_excesso_-_2021_-_fia_-_assistencia_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2760/lei_2210.2021_-_excesso_-_2021_-_fia_-_assistencia_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2210/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1258 – FIA – Fundo da Infância e Adolescência/2021. Total................R$           51.128,03.''</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2761/lei_2211.2021_-_excesso_-_2021_-_fia_-_assistencia_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2761/lei_2211.2021_-_excesso_-_2021_-_fia_-_assistencia_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2211/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1258 – FIA – Fundo da Infância e Adolescência/2021. Total..................................................R$           51.128,03''.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2762/lei_2212.2021_-_excesso_-_2021_-_fia_-_assistencia_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2762/lei_2212.2021_-_excesso_-_2021_-_fia_-_assistencia_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2212/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL ESPECIAL        NA LOA/2021     POR    EXCESSO     DE ARRECADAÇÃO   E   DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1258 – FIA – Fundo da Infância e Adolescência/2021. Total.....R$           51.128,03.''</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2763/lei_2213.2021_-_suplementacao_percentual_2021_-_10_-_julho_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2763/lei_2213.2021_-_suplementacao_percentual_2021_-_10_-_julho_-_gabinete.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2213/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO  E   DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2764/lei_2214.2021_-_cm_004_-_protecao_da_mulher_-_sinal_vermelho_-_ver._edson.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2764/lei_2214.2021_-_cm_004_-_protecao_da_mulher_-_sinal_vermelho_-_ver._edson.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2214/2021 INSTITUI O PROGRAMA DE COOPERAÇÃO E O CÓDIGO SINAL VERMELHO NA CIDADE DE PARANATINGA VISANDO O COMBATE E A PREVENÇÃO À VIOLÊNCIA CONTRA MULHER".</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2796/lei_2215.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2796/lei_2215.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2215/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1261 – Lei nº 14017/2020 – MTUR/SECULT – Aldir Blanc-Municípios. TOTAL DO EXCESSO...................................................................R$           93.191,67.''</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2797/lei_2216.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2797/lei_2216.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2216/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1261 – Lei nº 14017/2020 – MTUR/SECULT – Aldir Blanc-Municípios. TOTAL DO EXCESSO........R$           93.191,67.''</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2798/lei_2217.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2798/lei_2217.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2217/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL  ESPECIAL        NA LOA/2021    POR   EXCESSO  DE    ARRECADAÇÃO   E    DÁ   OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1261 – Lei nº 14017/2020 – MTUR/SECULT – Aldir Blanc-Municípios. TOTAL DO EXCESSO...................................................................R$           93.191,67.''</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2799/lei_2218.2021_-_excesso_-_2021_-_unemat_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2799/lei_2218.2021_-_excesso_-_2021_-_unemat_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2218/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1262 – Parcerias e Auxílios ao Ensino Superior. Elemento de Despesa: Total...........................R$             1.234.910,00.''</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2800/lei_2219.2021_-_excesso_-_2021_-_unemat_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2800/lei_2219.2021_-_excesso_-_2021_-_unemat_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2219/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1262 – Parcerias e Auxílios ao Ensino Superior. Elemento de Despesa: Total.................R$             1.234.910,00 .''</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2801/lei_2220.2021_-_excesso_-_2021_-_unemat_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2801/lei_2220.2021_-_excesso_-_2021_-_unemat_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2220/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2021 POR EXCESSO      DE ARRECADAÇÃO E  DÁ  OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1262 – Parcerias e Auxílios ao Ensino Superior. Elemento de Despesa:_x000D_
 Total.............................................................................................R$             1.234.910,00.''</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2829/lei_2221.2021_-_superavit_-_2021_-_financas_-_manutencao_-_ppa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2829/lei_2221.2021_-_superavit_-_2021_-_financas_-_manutencao_-_ppa_003.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2221/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1266 – Manutenção da Secretaria de Finanças e Departamentos. Total...........R$          1.000.000,00.''</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2830/lei_2222.2021_-_superavit_-_2021_-_financas_-_manutencao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2830/lei_2222.2021_-_superavit_-_2021_-_financas_-_manutencao_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2222/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1266 – Manutenção da Secretaria de Finanças e Departamentos. Total................R$          1.000.000,00.''</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2831/lei_2223.2021_-_superavit_-_2021_-_financas_-_manutencao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2831/lei_2223.2021_-_superavit_-_2021_-_financas_-_manutencao_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2223/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL   ESPECIAL  NA   LOA 2021 POR  SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1266 – Manutenção da Secretaria de Finanças e Departamentos. Total...................R$          1.000.000,00.''</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2832/lei_2224.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2832/lei_2224.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2224/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1265 – Manutenção com o FUNDEB 30%/Fundamental/Folha de Pagamento. Total..............R$     1.000.000,00.''</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2833/lei_2225.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2833/lei_2225.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2225/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1265 – Manutenção com o FUNDEB 30%/Fundamental/Folha de Pagamento.  Total.............R$     1.000.000,00.''</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2834/lei_2226.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2834/lei_2226.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2226/2021 AUTORIZA O PODER   EXECUTIVOMUNICIPAL     ABRIR      CRÉDITOS ADICIONAL    ESPECIAL    NA   LOA 2021 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1265 – Manutenção com o FUNDEB 30%/Fundamental/Folha de Pagamento. Total...............................R$     1.000.000,00.''</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2835/lei_2227.2021_-_superavit_-_2021_-_merenda_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2835/lei_2227.2021_-_superavit_-_2021_-_merenda_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2227/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1267 – PNAE – Programa Nacional de Alimentação Escolar/ Fundamental. Total.................R$             500.000,00.''</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2836/lei_2228.2021_-_superavit_-_2021_-_merenda_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2836/lei_2228.2021_-_superavit_-_2021_-_merenda_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2228/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1267 – PNAE – Programa Nacional de Alimentação Escolar/ Fundamental. Total...............R$             500.000,00.''</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2837/lei_2229.2021_-_superavit_-_2021_-_merenda_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2837/lei_2229.2021_-_superavit_-_2021_-_merenda_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2229/2021 AUTORIZA O PODER   EXECUTIVO MUNICIPAL     ABRIR      CRÉDITOS ADICIONAL    ESPECIAL    NA   LOA   2021 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1267 – PNAE – Programa Nacional de Alimentação Escolar/ Fundamental.  Total................................................................................................R$             500.000,00.''</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2838/lei_2230.2021_-_superavit_-_2021_-_saude_-_folha_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2838/lei_2230.2021_-_superavit_-_2021_-_saude_-_folha_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2230/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1263 – Manutenção com Centro Integrado de Saúde-P.A./Folha de Pagamento. Total..................R$     3.640.000,00.''</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2839/lei_2231.2021_-_superavit_-_2021_-_saude_-_folha_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2839/lei_2231.2021_-_superavit_-_2021_-_saude_-_folha_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2231/2021 AUTORIZA O PODER   EXECUTIVOMUNICIPAL     ABRIR      CRÉDITOS ADICIONAL    ESPECIAL    NA   LOA 2021 POR SUPERAVIT FINANCEIRO  E DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1263 – Manutenção com Centro Integrado de Saúde-P.A./Folha de Pagamento. Total.....................................................................................................R$     3.640.000,00.''</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2840/lei_2232.2021_-_superavit_-_2021_-_saude_-_folha_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2840/lei_2232.2021_-_superavit_-_2021_-_saude_-_folha_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2232/2021 AUTORIZA O PODER   EXECUTIVOMUNICIPAL     ABRIR      CRÉDITOS ADICIONAL    ESPECIAL    NA   LOA 2021 POR SUPERAVIT FINANCEIRO  E DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1263 – Manutenção com Centro Integrado de Saúde-P.A./Folha de Pagamento. Total.....................................................................................................R$     3.640.000,00.''</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2852/lei_2233.2021_-_auxilio_-_doacao_-_live_rodeio_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2852/lei_2233.2021_-_auxilio_-_doacao_-_live_rodeio_-_gabinete.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2233/2021 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 5.000,00 (CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2853/lei_2234.2021_-_excesso_-_suplementacao_-_camara_-_2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2853/lei_2234.2021_-_excesso_-_suplementacao_-_camara_-_2021.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2234/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   SUPLEMENTAR POR ANULAÇÃO E SUPLEMENTAÇÃO                         E   DÁ   OUTRAS 	PROVIDÊNCIAS. 	TOTAL DAS SUPLEMENTAÇÕES...........................................	R$     773.749,00.''</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2878/lei_2244.2021_-_revogar_lei_n._1827.2019_-_doacao_-_camara.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2878/lei_2244.2021_-_revogar_lei_n._1827.2019_-_doacao_-_camara.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2244/2021 DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL Nº- 1827¬/2019”.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2908/lei_2245.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2908/lei_2245.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2245/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1269 – Incremento Temporário ao Custeio no Âmbito da Atenção Primaria a Saúde. Total................................................................................................R$             750.000,00.''</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2909/lei_2246.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2909/lei_2246.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2246/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1269 – Incremento Temporário ao Custeio no Âmbito da Atenção Primaria a Saúde. Total................................................................................................R$             750.000,00.''</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2910/lei_2247.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2910/lei_2247.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2247/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL   NA LOA/2021 POR   EXCESSO ARRECADAÇÃO   E  DÁ   OUTRASPROVIDÊNCIAS. Projeto/Atividade: 1269 – Incremento Temporário ao Custeio no Âmbito da Atenção Primaria a Saúde. Total................................................................................................R$             750.000,00.''</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2911/lei_2248.2021_-_excesso_-_inc._financ._-_covid-19_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2911/lei_2248.2021_-_excesso_-_inc._financ._-_covid-19_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2248/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1270 – Covid 19 – Incentivo Financeiro ao Custeio dos Centros de Atendimento p/ Enfrentamento a COVID-19. Total..................................................................................................R$           630.000,00.''</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2912/lei_2249.2021_-_excesso_-_inc._financ._-_covid-19_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2912/lei_2249.2021_-_excesso_-_inc._financ._-_covid-19_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2249/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1270 – Covid 19 – Incentivo Financeiro ao Custeio dos Centros de Atendimento p/ Enfrentamento a COVID-19. Total..................................................................................................R$           630.000,00.''</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2913/lei_2250.2021_-_excesso_-_inc._financ._-_covid-19_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2913/lei_2250.2021_-_excesso_-_inc._financ._-_covid-19_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2250/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL          NA LOA/2021 POR   EXCESSO DE  ARRECADAÇÃO   E  DÁ   OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1270 – Covid 19 – Incentivo Financeiro ao Custeio dos Centros de Atendimento p/ Enfrentamento a COVID-19. Total..................................................................................................R$           630.000,00.''</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2914/lei_2252.2021_-_alteracao_da_lei_n._181.2006_-_previdencia_-_paranatingaprev.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2914/lei_2252.2021_-_alteracao_da_lei_n._181.2006_-_previdencia_-_paranatingaprev.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2252/2021 ALTERA A REDAÇÃO DA LEI COMPLEMENTAR N. 181, DE 21 DE JUNHO DE 2006, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PARANATINGA/MT E, DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2915/lei_2253.2021_-_desafio_das_merendeiras_-_doacao_-_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2915/lei_2253.2021_-_desafio_das_merendeiras_-_doacao_-_educacao.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2253/2021 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 1.800,00 (UM MIL E OITOCENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2916/lei_2254.2021_-_doacao_-_r_60.00000_-_parque_de_exposicao_-_27a_exporar_-_2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2916/lei_2254.2021_-_doacao_-_r_60.00000_-_parque_de_exposicao_-_27a_exporar_-_2021.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2254/2021. AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 60.000,00 (SESSENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS Programa: 0006 – RESGATE E VALORIZAÇÃO DE EDUCAÇÃO E CULTURA .''</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2932/lei_2256.2021_-_doacao_-_prestacao_de_servico_-_parque_de_exposicao_-_27a_expopar_-_2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2932/lei_2256.2021_-_doacao_-_prestacao_de_servico_-_parque_de_exposicao_-_27a_expopar_-_2021.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2256/2021. AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM 01(UM) CAMINHÃO PIPA, AMBULÂNCIA COM MOTORISTA E 02 (DOIS) TÉCNICO EM ENFERMAGEM, 01 (UM) CAMINHÃO BASCULANTE, 01 (UMA) PÁ CARREGADEIRA, 01 (UM) ELETRICISTA, E 01 (UMA) PATROLA PARA A REALIZAÇÃO DA 36ª FESTA DO PEÃO DE BOIADEIRO E 27ª EXPOPAR, QUE SERÁ REALIZADO NO PARQUE DE EXPOSIÇÃO DE PARANATINGA-MT, NOS DIAS 09 Á 11 DO MÊS DE DEZEMBRO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2933/lei_2257.2021_-_prorroga_refis_-_2021_-_iptu.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2933/lei_2257.2021_-_prorroga_refis_-_2021_-_iptu.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2257/2021 PRORROGA O PROGRAMA DE RECUPERAÇÃO FISCAL ANUAL (REFIS 2021) DO MUNICÍPIO DE PARANATINGA, ESTADO DO MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2951/lei_2258.2021_-_ldo_2022_-_lei_de_diretrizes_orcamentarias_-_2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2951/lei_2258.2021_-_ldo_2022_-_lei_de_diretrizes_orcamentarias_-_2022.pdf</t>
   </si>
   <si>
     <t>''LEI N. º 2258/2021 DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCICIO DE 2022 DO MUNICÍPIO DE PARANATINGA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2952/lei_2259.2021_-_ppa_2022_-_2025_-_plano_plurianual.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2952/lei_2259.2021_-_ppa_2022_-_2025_-_plano_plurianual.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2259/2021. INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE PARANATINGA - MT PARA O PERÍODO 2022-2025. ”</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2954/lei_2260.2021_-_excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2954/lei_2260.2021_-_excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2260/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Construção de Escola com 6 salas no Município de Paranatinga-MT. TOTAL DO EXCESSO...................R$   3.597.142,75.''</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2955/lei_2261.2021_-_excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2955/lei_2261.2021_-_excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2261/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Construção de Escola com 6 salas no Município de Paranatinga-MT. TOTAL DO EXCESSO....................................R$   3.597.142,75.''</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2956/lei_2262.2021_-_excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2956/lei_2262.2021_-_excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2262/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR    EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS 	PROVIDÊNCIAS. Projeto/Atividade: 1271 – Construção de Escola com 6 salas no Município de Paranatinga-MT. TOTAL DO EXCESSO.......................................................................R$   3.597.142,75.''</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2961/lei_2264.2021_-_loa_2022_-_lei_orcamentaria_anual_-_2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2961/lei_2264.2021_-_loa_2022_-_lei_orcamentaria_anual_-_2022.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2264/2021 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PARANATINGA – MT, PARA O EXERCÍCIO FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2962/lei_2265.2021_-_atualiza_convenio_unemat_acrescenta_faespe_-_unemat_-_2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2962/lei_2265.2021_-_atualiza_convenio_unemat_acrescenta_faespe_-_unemat_-_2021.pdf</t>
   </si>
   <si>
     <t>''LEI 2265/2021 RETIFICA A LEI 1815/2019 QUE AUTORIZOU PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A INSTITUIÇÃO DE ENSINO UNEMAT E DÁ OUTRAS PROVIDENCIAS.''</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2963/lei_2266.2021_-_doacao_terraplanagem_-_empresa_forte_agro_ltda_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2963/lei_2266.2021_-_doacao_terraplanagem_-_empresa_forte_agro_ltda_-_gabinete.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2266/2021. AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A REALIZAÇÃO DA EXECUÇÃO DA TERRAPLANAGEM AFIM DE INSTALAÇÃO DA EMPRESA FORTE AGRO LTDA, CNPJ 20.972.052/0002-18 E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3009/lei_2267.2021_-_abono-fundeb_profissionais_da_educacao_-_art._212a_-_cf_-_educacao.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3009/lei_2267.2021_-_abono-fundeb_profissionais_da_educacao_-_art._212a_-_cf_-_educacao.docx</t>
   </si>
   <si>
     <t>LEI Nº 2267/2021 "DISPÕE SOBRE A CONCESSÃO DE ABONO-FUNDEB AOS PROFISSIONAIS DA EDUCAÇÃO DA REDE MUNICIPAL PÚBLICA DE ENSINO DO MUNICÍPIO DE PARANATINGA/MT, MEDIDA DE CARÁTER EXCEPCIONAL E TRANSITÓRIA DESTINADA A PROMOVER O CUMPRIMENTO DA NORMA CONTIDA NO ART. 212-A, INCISO XI, DA CONSTITUIÇÃO FEDERAL."</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3008/lei_2268.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_ppa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3008/lei_2268.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_ppa.docx</t>
   </si>
   <si>
     <t>LEI Nº 2268/2021. “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3007/lei_2269.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_ldo.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3007/lei_2269.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_ldo.docx</t>
   </si>
   <si>
     <t>LEI Nº 2269/2021. “INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3006/lei_2270.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_loa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3006/lei_2270.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_loa.docx</t>
   </si>
   <si>
     <t>LEI Nº 2270/2021. "AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL         ESPECIAL        NA LOA/2021        POR EXCESSO      DE ARRECADAÇÃO    E  DÁ  OUTRAS  PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3005/lei_2271.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_ppa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3005/lei_2271.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_ppa.docx</t>
   </si>
   <si>
     <t>LEI Nº 2271/2021. “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3004/lei_2272.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_ldo.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3004/lei_2272.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_ldo.docx</t>
   </si>
   <si>
     <t>LEI Nº 2272/2021.“INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3003/lei_2273.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_loa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3003/lei_2273.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_loa.docx</t>
   </si>
   <si>
     <t>LEI Nº 2273/2021. "AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL  ESPECIAL    NA LOA/2021  POR EXCESSO   DE  ARRECADAÇÃO     E  DÁ  OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3002/lei_2274.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_ppa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3002/lei_2274.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_ppa.docx</t>
   </si>
   <si>
     <t>LEI Nº 2274/2021. “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3001/lei_2275.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_ldo.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3001/lei_2275.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_ldo.docx</t>
   </si>
   <si>
     <t>LEI Nº 2275/2021. “INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3000/lei_2276.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_loa.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3000/lei_2276.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_loa.docx</t>
   </si>
   <si>
     <t>LEI Nº 2276/2021. "AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL ESPECIAL        NA LOA/2021  POR EXCESSO DE   ARRECADAÇÃO  E DÁ  OUTRAS  PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2999/lei_n2277.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2999/lei_n2277.docx</t>
   </si>
   <si>
     <t>LEI Nº 2277/2021. “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2998/lei_n_2278.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2998/lei_n_2278.docx</t>
   </si>
   <si>
     <t>LEI Nº 2278/2021. “INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2997/lei_n2279.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2997/lei_n2279.docx</t>
   </si>
   <si>
     <t>LEI Nº 2279/2021. "AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL        NA LOA/2021 POR EXCESSO      DE   ARRECADAÇÃO     E  DÁ  OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2996/lei_n2280.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2996/lei_n2280.docx</t>
   </si>
   <si>
     <t>LEI Nº 2280/2021. “DISPÕE SOBRE A ALTERAÇÃO NA LEI MUNICIPAL N. 869/2012 QUE FEZ A MUDANÇA DA REDAÇÃO DOS ARTIGOS 36 E 38 DA LEI 533/2008, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2995/lei_n2281-2021.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2995/lei_n2281-2021.docx</t>
   </si>
   <si>
     <t>LEI Nº 2281/2021. “CONCEDE REVISÃO GERAL ANUAL – RGA – AOS SERVIDORES QUE ESPECÍFICA, CONFORME PREVISÃO DO ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL DE 1988, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>MINEIRO FLAMBOYAT</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2323/mocao_de_aplauso_n005_deroci_de_matos_14042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2323/mocao_de_aplauso_n005_deroci_de_matos_14042021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APAUSO N°005-2021 QUE SEJA ENCAMINHADA A MOÇÃO DE APLUSO AOS SERVIDORES EM GERAL DA SECRETARIA MUNICIPAL DE SAÚDE, PELOS RELEVANTES SERVIÇOS PRESTADOS NA ÁREA DE SAÚDE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), JOÃO LOPES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2404/mocao_de_aplauso_cleiton_sicredi_cooperativa006_03052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2404/mocao_de_aplauso_cleiton_sicredi_cooperativa006_03052021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO "SICREDI" COOPERATIVA DE CRÉDITO.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2403/mocao_de_aplauso_cleiton_delegado_hugo_abdon_0803052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2403/mocao_de_aplauso_cleiton_delegado_hugo_abdon_0803052021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR DOUTOR DELEGADO DE POLÍCIA JUDICIÁRIA CIVIL DE PARANATINGA HUGO ABDON DE ARAÚJO LIMA.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2405/mocao_de_aplauso_cleiton_para_valter_sergio_03052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2405/mocao_de_aplauso_cleiton_para_valter_sergio_03052021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR INVESTIGADOR CHEFE DE OPERAÇÕES DA POLÍCIA JUDICIÁRIA CIVIL DE PARANATINGA VALTER SÉRGIO GOMES DA MATA.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2401/mocao_de_aplauso_cleiton_para_hudson_arlindo03052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2401/mocao_de_aplauso_cleiton_para_hudson_arlindo03052021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR INVESTIGADOR DE POLÍCIA CIVIL JUDICIÁRIA CIVIL DE PARANATINGA HUDSON ARLINDO.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2400/mocao_de_aplauso_cleiton_para_joel_custodio_01103052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2400/mocao_de_aplauso_cleiton_para_joel_custodio_01103052021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR INVESTIGADOR DE POLÍCIA JUDICIÁRIA CIVIL DE PARANATINGA JOEL CUSTÓDIO.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2402/mocao_de_aplauso_cleiton_ao_mauri_muller_01203052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2402/mocao_de_aplauso_cleiton_ao_mauri_muller_01203052021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR INVESTIGADOR DE POLÍCIA JUDICIÁRIA CIVIL DE PARANATINGA MAURI MULLER.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2399/mocao_de_aplauso_cleiton_para_michel_astrolli_01303052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2399/mocao_de_aplauso_cleiton_para_michel_astrolli_01303052021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR INVESTIGADOR DE POLÍCIA JUDICIÁRIA CIVIL DE PARANATINGA MICHEL ASTROLLI SALAZAR.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2398/mocao_de_aplauso_cleiton_para_ozeias_lopes03052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2398/mocao_de_aplauso_cleiton_para_ozeias_lopes03052021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR INVESTIGADOR DE POLÍCIA JUDICIÁRIA CIVIL DE PARANATINGA OZÉIAS LOPES, HOMENAGEM JUSTA AO ILUSTRE SENHOR QUE VEM AO LONGO DA SUA CARREIRA NA ÁREA DA SEGURANÇA PÚBLICA LABORANDO COM HONESTIDADE.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2407/mocao_de_aplauso_bruna_maues03052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2407/mocao_de_aplauso_bruna_maues03052021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A JOVEM ESCRIVÃ DE POLÍCIA JUDICIÁRIA CIVIL DE PARANATINGA BRUNA MAUÉS-(ADHOC).</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2408/mocao_de_aplauso_eder_pereira03052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2408/mocao_de_aplauso_eder_pereira03052021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO JOVEM ESCRIVÃO DE POLICIA JUDICIÁRIA CIVIL DE PARANATINGA EDER PEREIRA-(ADHOC).</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2409/mocao_de_aplauso_janice_pontes03052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2409/mocao_de_aplauso_janice_pontes03052021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A JOVEM ESCRIVÃ DE POLÍCIA JUDICIÁRIA CIVIL DE PARANATINGA JANICE PONTES-(ADHOC).</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2406/mocao_de_aplauso_cleiton_para_keila_de_paula_01803052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2406/mocao_de_aplauso_cleiton_para_keila_de_paula_01803052021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A JOVEM ESCRIVÃ DE POLÍCIA JUDICIÁRIA CIVIL DE PARANATINGA KEILA DE PAULA.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2412/mocao_de_aplauso_weder_jose_fernandes03052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2412/mocao_de_aplauso_weder_jose_fernandes03052021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR ESCRIVÃO DE POLÍCIA JUDICIÁRIA CIVIL DE PARANATINGA WEDER JOSÉ FERNANDES .</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2413/mocao_de_aplauso_andre_bispo03052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2413/mocao_de_aplauso_andre_bispo03052021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO JOVEM INVESTIGADOR DE POLÍCIA JUDICIÁRIA CIVIL DE GAÚCHA DO NORTE- ANDRÉ BISPO.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2411/mocao_de_aplauso_junior_costa03052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2411/mocao_de_aplauso_junior_costa03052021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO JOVEM INVESTIGADOR DE POLÍCIA JUDICIÁRIA CIVIL DE GAÚCHA DO NORTE- JÚNIOR COSTA.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2410/mocao_de_aplauso_claudio_molina03052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2410/mocao_de_aplauso_claudio_molina03052021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO JOVEM ESCRIVÃO DE POLÍCIA JUDICIÁRIA CIVIL DE GAÚCHA DO NORTE- CLAUDIO MOLINA.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2815/mocao_de_aplauso_wellington14092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2815/mocao_de_aplauso_wellington14092021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS SERVIDORES DA SECRETARIA MUNICIPAL DE OBRAS, RESPONSÁVEIS PELA LIMPEZA DO PERÍMETRO URBANO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>JOÃO BOSCO DE ARRUDA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2816/mocao_de_aplauso_joao_bosco_de_arruda14092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2816/mocao_de_aplauso_joao_bosco_de_arruda14092021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO JOVEM SERVIDOR DA SECRETARIA MUNICIPAL DE SAÚDE, SENHOR DANIEL TEIXEIRA XIMENES FILHO.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>PROFESSORA EVA AUXILIADORA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2817/mocao_de_aplauso_eva_auxiliadora14092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2817/mocao_de_aplauso_eva_auxiliadora14092021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO EXMO SENHOR DEPUTADO ESTADUAL THIAGO RODRIGUES ALEXANDRE DA SILVA.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2895/mocao_de_aplauso__11-202127102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2895/mocao_de_aplauso__11-202127102021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO REF. O VEREADOR QUE A PRESENTE SUBSCREVE, COM BASE NO REGIMENTO INTERNO E LEI ORGÂNICA MUNICIPAL, REQUER Á MESA DIRETORA, UMA VEZ OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADA MOÇÃO DE APLAUSO; AOS COLABORADORES DA ENERGISA S/A PELOS RELEVANTES SERVIÇOS PRESTADOS NA ÁREA DA ELETRIFICAÇÃO DE REDE RESIDENCIAL, EMPRESARIAL NA ZONA URBANA E RURAL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>JOÃO LOPES, Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2134/oficio_002_joao_lopes_da_silva17022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2134/oficio_002_joao_lopes_da_silva17022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°002-2021 BUSCAR MEIOS DE MELHORAR A APARÊNCIA VISUAL NA ÁREA CENTRAL DE NOSSA CIDADE, VEMOS A NECESSIDADE DE ORGANIZARMOS UMA PODA NAS ÁRVORES DO CANTEIRO DA AVENIDA BRASIL .</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2136/oficio_004_joao_lopes_da_silva17022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2136/oficio_004_joao_lopes_da_silva17022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 004-2021 A NECESSIDADE DE UMA MAIOR EFETIVAÇÃO DOS TRABALHOS DE FISIOTERAPIA  EM PACIENTE DO NOSSO MUNICÍPIO, PARA TANTO, VEJO A EMINENTE NECESSIDADE DE CONTRATAÇÃO DE PROFISSIONAIS PARA ATENDER A DEMANDA REPRIMIDA NESSE SETOR DA SAÚDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2375/oficio_n005_cleiton_rodrigues_27042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2375/oficio_n005_cleiton_rodrigues_27042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°005-2021 VIABILIZE JUNTO A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS A SUBSTITUIÇÃO DE UM POSTE DE ENERGIA NAS IMEDIAÇÕES DO ANEL VIÁRIO "QUADRA 01- LOTE 01".</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3123/006-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3123/006-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 006/2021 PEDIDO DE REORGANIZAÇÃO DOS SERVIÇOS DE LIMPEZA E TAPA BURACOS</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2517/oficio_007_wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2517/oficio_007_wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°007-2021 ENVIE A ESTA CASA LEGISLATIVA A RELAÇÃO DE TODAS AS OBRAS EM ANDAMENTO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>Josevaine (Labiga)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2146/oficio_009_josevaine19022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2146/oficio_009_josevaine19022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 009-2021 ASSUNTO A SER MENCIONADO DIZ RESPEITO A SUBSTITUIÇÃO DE PONTES DE MADEIRA EM NOSSO MUNICÍPIO, PASSAREMOS A ENUMERAR AS MESMAS PARA VOSSO CONHECIMENTO E VERIFICAR A REAL NECESSIDADE DE MELHORIAS NESSE SETOR.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2516/oficio_010wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2516/oficio_010wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°011-2021 A NECESSIDADE DE IMPLANTARMOS O SISTEMA DE INFORMAÇÕES ATRAVÉS DE UMA OUVIDORIA NA SAÚDE PÚBLICA MUNICIPAL UM CANAL ONDE A POPULAÇÃO PODERÁ MANIFESTAR.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2515/oficio_011_wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2515/oficio_011_wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°011-2021 MELHORIAS E AGILIDADE NOS SERVIÇOS A SEREM DESEMPENHADOS EM SEUS RESPECTIVOS SETORES, O ASSUNTO EM COMENTO DIZ RESPEITO A NECESSIDADE DE ADEQUARMOS O ESPAÇO JUNTO AO POSTO CENTRAL PARA QUE AS AMBULÂNCIAS PERMANEÇAM JUNTO AO PRONTO ATENDIMENTO.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2514/oficio_012_wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2514/oficio_012_wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°012-2021 BUSCA INCESSANTE DE MELHORARMOS A QUALIDADE NO ATENDIMENTO AOS NOSSOS MUNÍCIPES, ISSO POSTO, VEJO COMO PRIMORDIAL UMA REORGANIZAÇÃO NO SETOR DE REGULAÇÃO.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2512/oficio_013_wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2512/oficio_013_wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°013-2021 NECESSIDADE DE REALIZARMOS UMA ADEQUAÇÃO NA RECEPÇÃO DO PS CENTRAL.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2513/oficio_014_wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2513/oficio_014_wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°014-2021 NECESSIDADE DE REALIZARMOS UMA ADEQUAÇÃO NO PSF II, CONFORME RELATÓRIO DA VIGILÂNCIA SANITÁRIA HÁ INÚMEROS ITENS A SEREM OBSERVADOS.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2511/oficio_015_wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2511/oficio_015_wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°015-2021 SOLICITANDO DESTE ÓRGÃO QUE ENCAMINHE A ESTA CASA LEGISLATIVA MENSAMENTE A ESCALA DOS MÉDICOS EM SERVIÇO, PARA QUE DESSA FORMA POSSAMOS ACOMPANHAR E AUXILIAR NO QUE FOR POSSIVEL.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2510/oficio_016_wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2510/oficio_016_wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°016-2021 ENVIE A ESTA CASA LEGISLATIVA TODO PROCEDIMENTO LICITATÓRIO RELACIONADO À AQUISIÇÃO DO RAIO X DIGITAL, INCLUSIVE CÓPIA DAS PUBLICAÇÕES, RECURSOS, ETC.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2545/eva_oficio_n01704052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2545/eva_oficio_n01704052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°017-2021 VIABILIZAR OS SERVIÇOS DE LIMPEZA URBANA NOS PRÉDIOS, PRAÇAS E LOTES EM PODER DA GESTÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2546/eva_oficio_n01804052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2546/eva_oficio_n01804052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°018-2021 SOLICITAR DESTE EXECUTIVO MUNICIPAL INFORMAÇÕES ACERCA DOS IMÓVEIS DOADOS E DESTINADOS AO FRIGORÍFICO DE FRANGO, EMPREENDIMENTO QUE NÃO PROSPEROU.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3170/019-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3170/019-2021.pdf</t>
   </si>
   <si>
     <t>AO GOVERNADOR PEDIDO A CONTINUAÇÃO DO ASFALTO NA MT 130 NO ANEL VIÁRIO QUE LIGA A MT 130 A MT 020</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2144/oficio_020_josevaine19022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2144/oficio_020_josevaine19022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 020 BUSCAR MELHORIAS EFETIVAS PARA O DESENVOLVIMENTO E CRESCIMENTO DE NOSSO ESTADO.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3171/021-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3171/021-2021.pdf</t>
   </si>
   <si>
     <t>AO DEP MAX RUSSI PEDINDO PARA INCLUIR O MUNICÍPIO NO CADASTRO SER FAMÍLIA</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>EDSON DO SINDICATO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3107/023-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3107/023-2021.pdf</t>
   </si>
   <si>
     <t>Oficio 023/2021 - Pedido para substituir a iluminação Publica da Av. Bandeirantes e Av. Mato Grosso, por LED</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2159/oficio_n026_eva_auxiliadora26022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2159/oficio_n026_eva_auxiliadora26022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 026-2021 SIRVO-ME DO PRESENTE PARA SOLICITAR DO ILUSTRE DEPUTADO PARA QUE VIABILIZE ATRAVÉS DE EMENDA PARLAMENTAR RECURSOS FINANCEIROS DESTINADOS À AQUISIÇÃO DE UM TRATOR COM EQUIPAMENTOS AGRÍCOLA .</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2087/oficio_027_eva_auxiliadora14022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2087/oficio_027_eva_auxiliadora14022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°027-2021 DIFICULDADES ENCONTRADAS PELOS JOVENS QUE DIZ RESPEITO A QUALIFICAÇÃO E GRADUAÇÃO.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2086/oficio_028_eva_auxiliadora14022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2086/oficio_028_eva_auxiliadora14022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 028-2021 APARELHO DE ULTRASSONOGRAFIA DIGITAL.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2158/oficio_n029_eva_auxiliadora26022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2158/oficio_n029_eva_auxiliadora26022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°029-2021 PROJETO DE ASSOCIAÇÃO DESPORTIVA DE PARANATINGA-MT (ADESP), TENDO A MESMA SEU CUNHO VOLTADA A INCLUSÃO DOS JOVENS COM ALGUM TIPO DE DEFICIÊNCIA AO CONTEXTO ESPORTIVO.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2088/oficio_030_eva_auxiliadora14022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2088/oficio_030_eva_auxiliadora14022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°030-2021 VIABILIZE ATRAVÉS DE EMENDA PARLAMENTAR RECURSOS FINANCEIROS DESTINADOS A PRAÇA DO BAIRRO FLAMBOYANT.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2850/oficio0312021_josevaine07022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2850/oficio0312021_josevaine07022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°031-2021 SOLICITO QUE SEJA INCLUSO RECURSOS PARA AQUISIÇÃO DE UMA AMBULÂNCIA UTI ATENDENDO ASSIM A DEMANDA EMERGENCIAL QUE ASSOLA NOSSA SECRETARIA.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3172/032-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3172/032-2021.pdf</t>
   </si>
   <si>
     <t>AO DEP. MAX RUSSI - PEDIDO DE EMENDA PARA COMPRA DE UMA CAMINHONETE PARA A SEC DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2509/oficio_033_wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2509/oficio_033_wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°033-2021 ENVIE RELAÇÃO DE TODAS EMPRESAS QUE PRESTARAM SERVIÇOS NA ÁREA DO TRANSPORTE ESCOLAR NO EXERCÍCIO DE 2020, FAZENDO CONSTAR NA PLANILHA ROTAS E LINHAS.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2317/oficio_n034_wellington_miranda_12042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2317/oficio_n034_wellington_miranda_12042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°034-2021 INFORMAÇÕES ACERCA DE OBRA NO CANTEIRO DA AV.BRASIL, ESQUINA COM AV.BANDEIRANTES, CONSTA QUE A MESMA TEM FINS PARTICULARES E SENDO A MINÚSCULA OBRA EDIFICADA COM RECURSOS PÚBLICOS, INCLUSIVE MÃO-DE-OBRA.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2499/oficio_035_wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2499/oficio_035_wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°035-2021 SOLICITANDO INFORMAÇÕES ACERCA DO RECENTE PROCESSO SELETIVO APLICADO POR ESTA SECRETARIA.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2501/oficio_036_wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2501/oficio_036_wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°036-2021 REITERAR JUNTO A ESTA COMPANHIA DE ÁGUA E ESGOTO DO MUNICÍPIO DE PARANATINGA DA NECESSIDADE QUE SE FAZ EM REALIZAR ADEQUAÇÃO NO ESPAÇO DE ESPERA PARA ATENDIMENTO.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), EDSON DO SINDICATO, Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, JOÃO LOPES, Josevaine (Labiga), MINEIRO FLAMBOYAT, NEGO DO RODEIO, PROFESSORA EVA AUXILIADORA, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2372/oficio_n037_cleiton_rodrigues_27042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2372/oficio_n037_cleiton_rodrigues_27042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°037-2021 SOLICITAR INFORMAÇÕES ACERCA DA PROGRAMAÇÃO EFETIVADA PARA A REGULARIZAÇÃO DA DEMANDA JUNTO AO SETOR DE REGULAÇÃO</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2373/oficio_n038_cleiton_rodrigues_27042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2373/oficio_n038_cleiton_rodrigues_27042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°038-2021 NORTEADOS COM O ESPIRITO DE PREVENÇÃO, PREOCUPADOS COM A NOVA ONDA DE INFECÇÃO DA COVID-19, É NECESSARIO QUE FAÇAMOS MAIS PELA SAÚDE E CUIDADOS COM A NOSSA GENTE, VIMOS SOLICITAR DA NOBRE SECRETÁRIA QUE ENCAMINHE A ESTE PODER INFORMAÇÕES NO QUE DIZ RESPEITO AOS NOVOS PROTOCOLOS DE COMBATE E PREVENÇÃO DESTA PANDEMIA.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2371/oficio_n039_cleiton_rodrigues_27042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2371/oficio_n039_cleiton_rodrigues_27042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°039-2021 CUMPRE-NOS ENCAMINHAR AO SENHOR CHEFE DO EXECUTIVO MUNICIPAL O SOLICITADO PELA EQUIPE DO CONSELHO TUTELAR DE PARANATINGA ,VIDE DOCS EM ANEXO._x000D_
 OUTROSSIM, REITERAMOS JUNTO A ESTE EXECUTIVO MUNICIPAL QUE TAIS BENEFICIOS DEPREENDE DE ESTUDOS, IMPACTOS E CÁLCULOS FINANCEIROS OS QUAIS NÃO PODEM IMPERAR SOBRE A REGULARIDADE E DO EQUILÍBRIO FISCAL E FINANCEIRO DE UMA GESTÃO.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2157/oficio0402021_edson_agripino07022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2157/oficio0402021_edson_agripino07022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°040-2021 A NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A DOAÇÃO DE 02 LOTES URBANOS, OS QUAIS JÁ FORAM VISITADOS PELOS MEMBROS DA IGREJA A SEARA DE JESUS JUNTAMENTE COM O ENGENHEIRO DESTE PODER.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>MINEIRO FLAMBOYAT, NEGO DO RODEIO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3127/050-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3127/050-2021.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE HORARIO ESTENDIDO NA ENERGISA</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2391/oficio_051_josevaine07022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2391/oficio_051_josevaine07022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°051-2021 DELIBERARMOS SOBRE A CRIAÇÃO E IMPLANTAÇÃO DO CORPO DE BOMBEIROS MILITAR EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2160/oficio_n052_eva_auxiliadora26022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2160/oficio_n052_eva_auxiliadora26022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°052-2021 NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A DOAÇÃO DE 01 LOTE URBANO, A IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3105/055-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3105/055-2021.pdf</t>
   </si>
   <si>
     <t>Oficio 055/2021 - Implantação do sistema de Iluminação Publica no trecho entre o Trevo MT 130, Auto Posto Watts, ate o Parque de Exposições.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2145/oficio_056_josevaine19022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2145/oficio_056_josevaine19022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°056-2021 EFETIVAÇÃO DA FISCALIZAÇÃO PARA LIMPEZA DOS LOTES URBANOS, APLICANDO AS MULTAS DEVIDAS E INSCREVENDO AS MESMAS NA MATRICULA JUNTO AO SETOR DE TRIBUTAÇÃO.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2500/oficio_057_wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2500/oficio_057_wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°057-2021 DEVIDO AOS CASOS DE DENGUE SOLICITAMOS DESTA SECRETARIA QUE NOS INFORME O PLANEJAMENTO PARA COMBATE A ESTA TERRIVEL DOENÇA QUE TEM ASSOLADO NOSSA POPULAÇÃO.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2503/oficio_058_wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2503/oficio_058_wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°058-2021 SOLICITAR OS BONS PRÉSTIMOS DESTA SECRETARIA PARA QUE ENVIE A ESTA CASA LEGISLATIVA PLANILHA CONTENDO OS NÚMEROS DOS TELEFONES FIXO E MÓVEL DE TODO SECRETARIADO.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2502/oficio_059_wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2502/oficio_059_wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°059-2021 A OPORTUNIDADE NOS RESERVA ENCAMINHAR EXPEDIENTE A SENHORA SECRETÁRIA PARA QUE TOME MEDIDAS DE EXTREMA URGENCIA RELACIONADO À ADEQUAÇÃO AO LOCAL DE DESCARTE DOS MATERIAIS UTILIZADOS NAS SALAS DE COLETA DE MATERIAIS PARA EXAMES NESTA SECRETARIA.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2504/oficio_060_wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2504/oficio_060_wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°060-2021 SENHORA SECRETÁRIA TOME MEDIDAS DE EXTREMA URGÊNCIA RELACIONADO À ADEQUAÇÃO DO LOCAL DE TRABALHO DA RT LABORATÓRIO CENTRAL E COPA/COZINHA, AMBOS NO MESMO ESPAÇO, É NECESSARIO FAZERMOS A DIVISÃO PARA QUE ESSES AMBIENTES SEJAM SEPARADOS.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2505/oficio_061_wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2505/oficio_061_wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°061-2021 SENHORA SECRETÁRIA QUE NOS INFORME OS MOTIVOS QUE LEVARAM À EXTINÇÃO DA SALA QUE ERA ULTILIZADA PARA EXAMES DE ALTO RISCO (TUBERCULOSE E HANSENÍASE), A QUAL FORA DESATIVADA.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2506/oficio_062_wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2506/oficio_062_wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°062-2021 SENHORA SECRETÁRIA PARA QUE INFORME-NOS SOBRE OS RECURSOS DA EMENDA PARLAMENTAR DISPONIBILIZADA A ESTA SECRETARIA NO EXERCÍCIO DE 2020, PARA COMPRA DE EQUIPAMENTOS DO SETOR.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2507/oficio_063_wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2507/oficio_063_wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°063-2021 PROVIDÊNCIAS RELACIONADA A MANUTENÇÃO NA COBERTURA DO LABORATÓRIO CENTRAL, TENDO EM VISTA, OS VAZAMENTOS APRESENTADOS TEM INCOMODADO SERVIDORES E PACIENTES.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2495/oficio_064_wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2495/oficio_064_wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°064-2021 É OPORTUNO CERTIFICAR ESTA ASSESSORIA JURÍDICA SOBRE FATOS QUE TEM OCORRIDO EM REDES SOCIAIS ENVOLVENDO O NOME DO MUNICÍPIO, PESSOAS DE CARÁTER DUVIDOSO TEM UTILIZADO IMAGENS DA PREFEITURA MUNICIPAL PARA DIVULGAR CURSOS E AFINS.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2496/oficio_065_wellington_miranda_passos11022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2496/oficio_065_wellington_miranda_passos11022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°065-2021 **CRIAR ESPAÇO ADQUADO COM COBERTURA PARA ESTACIONAMENTO DAS AMBULÂNCIAS NO PS CENTRAL ;_x000D_
 **IMPLANTAÇÃO DA OUVIDORIA NO PRONTO ATENDIMENTO;_x000D_
 **ADEQUAÇÃO DA RECEPÇÃO NO PRONTO ATENDIMENTO CENTRAL, PARA FACILITAR A COMUNICAÇÃO ENTRE SERVIDOR E PAICENTE.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), EDSON DO SINDICATO, Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, JOÃO LOPES, Josevaine (Labiga), MINEIRO FLAMBOYAT, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2376/oficio_n066_cleiton_rodrigues_27042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2376/oficio_n066_cleiton_rodrigues_27042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°066-2021 NECESSIDADE DE IMPLANTARMOS "BUEIROS TUBULARES " NA VAZANTE DE ÁGUA (GROTA) NAS PROXIMIDADES DA FAZENDA DO SENHOR ZINHO.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2377/oficio_n073_cleiton_rodrigues_27042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2377/oficio_n073_cleiton_rodrigues_27042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°073-2021 NECESSIDADE DE MANTERMOS UMA ATENÇÃO BÁSICA A NOSSA GENTE QUE MORAM NO INTERIOR, NESTE EXPEDIENTE VENHOR SOLICITAR PARA QUE SEJA VIABILIZADO A RECUPERAÇÃO DAS ESTRADAS DE ACESSO AO ASSENTAMENTO BOA VISTA.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2465/oficio_n074_josevaine28052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2465/oficio_n074_josevaine28052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°074-2021 _x000D_
 ABERTURA DA FRONTEIRA AGRÍCOLA NA QUAL SOMOS O POTENCIAL EM EXPANSÃO, VENHO SOLICITAR UMA ATENÇÃO ESPECIAL A COMUNIDADE SANTIAGO DO NORTE.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3151/075-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3151/075-2021.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE MELHORIA DA TELEFONIA MOVEL AO DEPUTADO JOAO BATISTA</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2137/oficio_076_joao_lopes_da_silva17022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2137/oficio_076_joao_lopes_da_silva17022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 076-2021 IMPLANTAÇÃO DE UMA PRAÇA DE LAZER NOS BAIRROS RUI BARBOSA E CIBRAZÉM_x000D_
 REVITALIZAÇÃO DA PRAÇA ELIZEU ALVES DE MENEZES DO BAIRRO DA VILA CONCÓRDIA.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3136/078-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3136/078-2021.pdf</t>
   </si>
   <si>
     <t>OFICIO 078/2021 - SOLICITANDO AO EXECUTIVO MUNICIPAL LOCAL PAA ABRIGAR ANIMAIS ABANDONADOS</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3124/087-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3124/087-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 087/2021 - SOLICITA A IMPLANTAÇÃO DE PLACAS INFORMATIVAS NAS ENTRADAS DA CIDADE</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/</t>
   </si>
   <si>
     <t>OFICIO N° 088 NECESSIDADE DE REORGANIZARMOS AS ESCALAS DOS MOTORISTAS DESTE ÓRGÃO, UMA VEZ QUE ESSES ESTÃO SOBRECARREGADOS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2085/oficio_089_deroci14022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2085/oficio_089_deroci14022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 089-2021 PAVIMENTAÇÃO ASFÁLTICA DOS BAIRROS JARDIM PARAÍSO 1 E 2 _x000D_
 PAVIMENTAÇÃO ASFÁLTICA DO BAIRRO JARDIM IPÊ.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>MINEIRO FLAMBOYAT, CLEITON RODRIGUES DA SILVA (Cleitinho da MM)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2084/oficio_091_deroci14022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2084/oficio_091_deroci14022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 091 CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA E UMA CRECHE MUNICIPAL ATENDENDO À DEMANDA NESSA EXTENSÃO URBANA EM SANTIAGO DO NORTE.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2138/oficio_n093_wellington_miranda17022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2138/oficio_n093_wellington_miranda17022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N° SOLICITAR DESTE EXECUTIVO MUNICIPAL QUE ENVIE A ESTA CASA LEGISLATIVA UMA PLANILHA INFORMATIVA DOS VALORES ARRECADADOS COM A TAXA DE ILUMINAÇÃO PÚBLICA NOS EXERCÍCIOS DE 2019 E 2020.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2139/oficio_n094_wellington_miranda17022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2139/oficio_n094_wellington_miranda17022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 094 NECESSIDADE QUE FAZ EM IMPLANTARMOS UM MECANISMO ENVOLVENDO SERVIDOR DESTA SECRETARIA COMO ACOMPANHANTE DE PACIENTES QUE DESLOCAM AOS CENTROS DE SAÚDE EM CUIABÁ E RONDONOPOLIS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2140/oficio_n095_wellington_miranda17022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2140/oficio_n095_wellington_miranda17022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 095 RELAÇÃO CONTENDO TODOS OS IMÓVEIS LOCADOS, COM ENDEREÇOS E ESPECIFICAÇÕES DO SETOR INSTALADO._x000D_
 RELAÇÃO DE TODOS CONTRATADOS ATINENTES À LOCAÇÃO DESSES IMÓVEIS._x000D_
 RELAÇÃO DE IMÓVEIS DE PROPIEDADE DO MUNICÍPIO,(TERRENOS E PRÉDIOS)</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2153/oficio_096_cleiton_rodrigues_da_silva24022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2153/oficio_096_cleiton_rodrigues_da_silva24022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 096 AO TEMPO DE CUMPRIMENTAMOS O ILUSTRE SENHOR, SIRVO-ME DA OPORTUNIDADE PARA MAIS UMA VEZ REITERAR DA NECESSIDADE QUE SE FAZ EM ADQUIRIRMOS TELA DE PROTEÇÃO PARA USO NOS SERVIÇOS DE ROÇAGEM URBANA DAS PRAÇAS, JARDINS E CANTEIROS DA CIDADE.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>NEGO DO RODEIO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2143/oficio_097_nego_do_rodeiocarlos_souza_almeida18022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2143/oficio_097_nego_do_rodeiocarlos_souza_almeida18022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 097 AMPLIAÇÃO E REFORMA DA ESCOLA MUNICIPAL DE CAMPO DO ASSENTAMENTO PA COLORADO.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2635/oficio_n099_wellington26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2635/oficio_n099_wellington26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°099-2021 INFORMAR VIA OFÍCIO ESTE PARLAMENTAR QUANDO HOUVER EDITAL COM ABERTURA DE LICITAÇÕES, PREGÃO E ADESÃO DE ATAS.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2636/oficio_n100_wellington26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2636/oficio_n100_wellington26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°100-2021 INFORMAR ESTE PARLAMENTAR QUANDO HOUVER EDITAL COM ABERTURA DE LICITAÇÕES, PREGÃO E ADESÃO DE ATAS, PARA QUE DESTA FORMA POSSAMOS ACOMPANHARMOS CONCOMITANTEMENTE A REALIZAÇÃO DO CERTAME.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2637/oficio_n101_wellington26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2637/oficio_n101_wellington26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°101-2021 PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS:_x000D_
 **EFETUAR REPAROS NO BUEIRO JARDIM PARAÍSO, ESTRADA VICINAL QUE DÁ ACESSO AO ANEL VIÁRIO, VIA SUBESTAÇÃO DE ENERGIA.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2638/oficio_n102_wellington26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2638/oficio_n102_wellington26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°102-2021 **INFORMAÇÕES ACERCA DO CONTROLE EFETIVO DA PRESENÇA DOS FUNCIONÁRIOS NO LOCAL DE TRABALHO, SE ESTE CONTROLE ESTA SENDO EFETUADO ATRAVÉS DO PONTO PRESENCIAL VIA DIGITAL E OU CARTÃO, SERVIDORES EFETIVOS, NOMEADOS E CONTRATADOS.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2639/oficio_n103_wellington26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2639/oficio_n103_wellington26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°103-2021 VIABILIZE À AQUISIÇÃO DE UNIFORMES AOS NOSSOS COLABORADORES GARIS, COMO TAMBÉM A COMPRA DE IPIS ADEQUADO AO DESEMPENHO DA FUNÇÃO.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2640/oficio_n105_wellington26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2640/oficio_n105_wellington26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°105-2021 PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS:_x000D_
 **MANUTENÇÃO E REPAROS NO CORREDOR DAS CHÁCARAS NO BAIRRO BICA D´ÁGUA, ESTRADA QUE DÁ ACESSO AS PROPRIEDADES DO SENHOR LUIZ GOIANO, CHÁCARA 03 IRMÃOS, CHÁCARA SANTA HELENA E CHÁCARA DORVALINA.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2641/oficio_n106_wellington26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2641/oficio_n106_wellington26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°106-2021 PROVIDÊNCIAS ADOTADAS EM DESFAVOR AOS PROPRIETÁRIOS DE IMÓVEIS ABANDONADOS, TERRENOS SEM A DEVIDA LIMPEZA.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2497/oficio_n108_wellington23062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2497/oficio_n108_wellington23062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°108-2021 REITERANDO DA CONTINUIDADE DE NOSSOS SERVIÇOS NO ACOMPANHAMENTO DAS AÇÕES DIÁRIAS JUNTO A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, É NECESSÁRIO QUE ESTA SECRETARIA NOTIFIQUE AOS RTs PRESTADORES DE SERVIÇOS NOS PSFS QUE AS "TENDAS" DISPONIVEIS NESTES LOCAIS SÃO PARA USO EXCLUSIVO DAS PESSOAS ABRIGAREM DO SOL E CHUVA.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2642/oficio_n109_wellington26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2642/oficio_n109_wellington26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°109-2021 IDENTIFICAÇÃO DE TODOS OS SERVIDORES DO MUNICÍPIO, EFETIVOS, CONTRATADOS, NOMEADOS E TAMBÉM AOS SERVIÇOS TERCERIZADOS.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2498/oficio_n110_wellington23062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2498/oficio_n110_wellington23062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°110-2021 PROVIDÊNCIAS PARA REGULARIZAR A SITUAÇÃO EM COMENTO;_x000D_
 **INFORMAÇÕES SOBRE O PAGAMENTO DE GRATIFICAÇÃO DO EXERCÍCIO DE 2020 ENVIADO ATRAVÉS DO GOVERNO FEDERAL, O QUAL NÃO FORA CREDITADO ATÉ A PRESENTA DATA.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2643/oficio_n111_wellington26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2643/oficio_n111_wellington26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°111-2021 PROVIDÊNCIAS BENEFICIADAS COM A PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2644/oficio_n112_wellington26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2644/oficio_n112_wellington26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°112-2021 PROVIDÊNCIAS REGULARIZANDO A SITUAÇÃO EM COMENTO:_x000D_
 **MANUTENÇÃO URGENTE NA RODOVIA MT-130, TRECHO NAS IMEDIAÇÕES DA FAZENDA BURITIS;_x000D_
 **REPAROS E MANUTENÇÃO URGENTE NA PONTE SOBRE O RIO JATOBÁ.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2645/oficio_n113_wellington26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2645/oficio_n113_wellington26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°113-2021 PROVIDÊNCIAS REGULARIZANDO A SITUAÇÃO EM COMENTO:_x000D_
 **MANUTENÇÃO E REPAROS NA RUA TANCREDO NEVES, EXTENSÃO DE TERRA, BAIRRO CONCÓRDIA;_x000D_
 **MANUTENÇÃO E REPAROS NA ILUMINAÇÃO PÚBLICA NA RUA TANCREDO NEVES, CONCÓRDIA.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2646/oficio_n114_wellington26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2646/oficio_n114_wellington26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°114-2021 **PROVIDENCIAR MANUTENÇÃO NAS CADEIRAS DA BIBLIOTECA MUNICIPAL MACHADO DE ASSIS, VIDE FOTO EM ANEXO;_x000D_
 **INFORME-NOS O DESTINO DADO A BIBLIOTECA CECÍLIA MEIRELES, A QUAL FUNCIONAVA NO BAIRRO CONCORDIA.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2647/oficio_n115_wellington26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2647/oficio_n115_wellington26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°115-2021 **IMPLANTAÇÃO DE GALERIA NO BAIRRO JAIME DIAS PARA ESCOAMENTO DAS AGUAS PLUVIAIS, ONDE O FLUXO É GRANDE E TEM INVADIDO RESIDÊNCIAS NAQUELE SETOR.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2648/oficio_n116_wellington26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2648/oficio_n116_wellington26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°116-2021 ** MANUTENÇÃO E REPAROS NA REDE ELÉTRICA NO PRÉDIO DO COLÉGIO VISTA ALEGRE, ONDE A QUEIMA DE EQUIPAMENTOS É UMA CONSTANTE.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2649/oficio_n117_wellington26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2649/oficio_n117_wellington26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°117-2021 **CRONOGRAMA DETALHADO DA COLETA DE LIXO SEMANAL NOS BAIRROS, FAZENDO CONSTAR TURNOS MATUTINO, VESPERTINO E NOTURNO COM SEUS RESPECTIVOS HORÁRIOS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2161/oficio_n118_joao_lopes26022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2161/oficio_n118_joao_lopes26022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°118-2021 QUE ENVIE A ESTA CASA LEGISLATIVA EM REGIME DE URGÊNCIA O CRONOGRAMA DE AÇÕES A SEREM DESENVOLVIDAS NO SETOR URBANO DE NOSSA CIDADE, OBRAS E SERVIÇOS, MELHORIAS URBANAS;_x000D_
 *RECUPERAÇÃO DA ENTRADA DO BAIRRO CIBRAZÉM E MANUTENÇÃO DAS VIAS;_x000D_
 *RECUPERAÇÃO DAS VIAS DO BAIRRO SÃO VICENTE.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3236/122-2021_r.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3236/122-2021_r.pdf</t>
   </si>
   <si>
     <t>OFICIO 122/2021 - AO PAD DA PREFEITURA MUNICIPAL - REITERANDO O CONVITE DA REUNIAO NO DIA 02/03/2021</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2374/oficio_n123_cleiton_rodrigues_27042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2374/oficio_n123_cleiton_rodrigues_27042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°123-2021 QUE SEJA TOMADA PROVIDÊNCIAS, REALIZANDO OS SERVIÇOS ABAIXO SOLICITADO;_x000D_
 ** IMPLANTAÇÃO DE QUEBRA MOLAS (REDUTOR DE VELOCIDADE) BAIRRO VISTA ALEGRE RUA 08-A, L-01, Q-13, PROXIMIDADES DO BAR DO TRANQUILO;_x000D_
 **IMPLANTAÇÃO DE QUEBRA-MOLAS (REDUTOR DE VELOCIDADES) RUA MANOEL ARJONAS, BAIRRO BICA D'ÁGUA, PROXIMIDADES DA CHÁCARA DA ROSINHA;_x000D_
 **IMPLANTAÇÃO DE QUEBRA-MOLAS (REDUTOR DE VELOCIDADE) BAIRRO SÃO VICENTE, ANEL VIÁRIO, PROXIMIDADES DA PAMONHARIA;_x000D_
 ** REBAIXAMENTO DE REDE ELÉTRICA PARA IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA, BAIRRO VISTA ALEGRE RUA 08-A,L-01,Q-13, PROXIMIDADES DO BAR DO TRANQUILO.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2176/oficio_n124_joao_lopes_08032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2176/oficio_n124_joao_lopes_08032021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°124-2021 NECESSIDADE DE UMA MAIOR EFETIVAÇÃO DOS TRABALHOS DE FONOAUDIOLOGIA EM PACIENTES DE NOSSO MUNICÍPIO, PARA TANTO, VEJO A EMINENTE NECESSIDADE DE CONTRATAÇÃO DE PROFISSIONAIS PARA ATENDER A DEMANDA.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3125/127-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3125/127-2021.pdf</t>
   </si>
   <si>
     <t>OFICIO 127/2021- RECUPERAÇÃO E MANUTENÇÃO DA PONTE DO CORREGO BORRACHUDO E DAS ESTRADAS QUE POR ALI TEM ACESSO.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>WELLINGTON MIRANDA PASSOS (Wellington WG), MINEIRO FLAMBOYAT</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2175/oficio_n128_wellington_e_deroci11032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2175/oficio_n128_wellington_e_deroci11032021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°128-2021 CUMPRE-NOS REPORTAR AOS SENHORES QUE EM REUNIÃO REALIZADA NA COMUNIDADE DO PA COLORADO NO DIA 26-02-2021, ESTANDO PRESENTE NA MESMA OS REPRESENTANTES DA ASSOCIAÇÃO DE MULHERES, ASSOCIAÇÃO DE PRODUTORES, COOPERATIVA DO ASSENTAMENTO COLORADO, COMO CONVIDADOS OS VEREADORES WELLINGTON MIRANDA PASSOS-WG, DEROCI DE MATOS-MINEIRO.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2162/oficio_n130-2021_josevaine_silva_de_souza07032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2162/oficio_n130-2021_josevaine_silva_de_souza07032021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°130-2021 COM FITO ESPECÍFICO DE TOMAR CONHECIMENTO DA REALIDADE VIVENCIADA EM NOSSO MUNICÍPIO RELACIONADO AO NÚMERO  DE DEPENDENTES QUÍMICOS, ÁLCOOL, CIGARROS, DROGAS, E AFINS, VIMOS SOLICITAR DESTE EXECUTIVO MUNICIPAL E SUAS RESPECTIVAS PASTAS QUE TRABALHAM DIRETAMENTE COM ESSES PROBLEMAS PARA QUE FAÇAM UM LEVANTAMENTO DO NÚMERO DE PESSOAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2233/oficio_n133_josevaine09032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2233/oficio_n133_josevaine09032021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°133-2021 TEM O PRESENTE A FINALIDADE ESPECÍFICA DE CONVIDAR A SENHORA SECRETÁRIA MUNICIPAL DE MEIO AMBIENTE BEM COMO O SENHOR ENGENHEIRO RAFAEL DA SILVA FERREIRA PARA QUE POSSAMOS REUNIR NESTA CASA LEGISLATIVA NO DIA 10-03-21 AS 09:00 HORAS EM MEU GABINETE.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2650/oficio_n137_wellington26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2650/oficio_n137_wellington26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°137-2021 ** REPAROS E MELHORIAS NA QUADRA ESPORTIVA DA PRAÇA, TENDO EM VISTA A ESTRUTURA "TABELA DE BASQUETE" ESTÁ DANIFICADA E PRESTES A CAIR SOBRE AS PESSOAS, PODENDO VIR CAUSAR ACIDENTES.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2651/oficio_n138_wellington30072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2651/oficio_n138_wellington30072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°138-2021 **REPAROS, MANUTENÇÃO E MELHORIAS NA QUADRA ESPORTIVA DO GINÁSIO, TENDO EM VISTA A ESTRUTURA "TABELA DE BASQUETE" ESTÁ DANIFICADA E PRESTES A CAIR SOBRE AS PESSOAS, PODENDO VIR CAUSAR ACIDENTES.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2652/oficio_n139_wellington30072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2652/oficio_n139_wellington30072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°139-2021 **REPAROS E MELHORIAS NA ILUMINAÇÃO PÚBLICA DO BAIRRO;_x000D_
 **SERVIÇOS DE LIMPEZA NOS TERRENOS BALDIOS DO BAIRRO.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2653/oficio_n141_wellington30072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2653/oficio_n141_wellington30072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°141-2021 NECESSIDADE QUE SE FAZ EM AUMENTARMOS O SISTEMA DE FISCALIZAÇÃO EM TODOS OS SETORES DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2654/oficio_n142_wellington30072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2654/oficio_n142_wellington30072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°142-2021 NECESSIDADE DESTE EXECUTIVO EM DISPONIBILIZAR UM TELEFONE EXCLUSIVO PARA RECEBIMENTO DE DENÚNCIAS RELACIONADAS A LOTES SUJOS EM SITUAÇÃO DE ABANDONO.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2655/oficio_n143_wellington30072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2655/oficio_n143_wellington30072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°143-2021 INFORMAÇÕES ACERCA DE DENÚNCIAS CHEGADAS ATÉ ESTE PARLAMENTAR QUE ESTÁ OCORRENDO FACILITAÇÃO DE PROCEDIMENTOS NA CENTRAL DE REGULAÇÃO.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2656/oficio_n144_wellington30072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2656/oficio_n144_wellington30072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°144-2021 VIMOS SOLICITAR DESTE EXECUTIVO INFORMAÇÕES ACERCA DA EFETIVIDADE DO CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO BEM COMO DO FUNDO MUNICIPAL DE SANEAMENTO BÁSICO.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2657/oficio_n145_wellington30072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2657/oficio_n145_wellington30072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°145-2021 CONSIDERANDO O MOMENTO ORA VIVENCIADO ONDE É VEDADO QUALQUER TIPO DE AGLOMERAÇÃO, EVIDENCIA-SE MOTIVOS PARA QUE POSSAMOS UTILIZAR MECANISMOS SEM A NECESSIDADE DE AGLOMERAR.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2658/oficio_n146_wellington30072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2658/oficio_n146_wellington30072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°146-2021 ENCAMINHE A ESTE PARLAMENTAR CÓPIA DE TODAS AS ATAS DAS REUNIÕES DESTA COMISSÃO PERMANENTE, AS QUAIS FORAM REALIZADAS NESTE EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2659/oficio_n147_wellington30072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2659/oficio_n147_wellington30072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°147-2021 **VENCIMENTO DE NOTIFICAÇÕES PARA BLOQUEIO E COMBATE À DENGUE;_x000D_
 **RELATÓRIO DE QUAIS BLOQUEIO OCORRERAM NO EXERCÍCIO DE 2020, QUAIS FORAM VENCIDOS E PERDIDOS;_x000D_
 **RELATÓRIO DE QUAIS BLOQUEIO FORAM FEITOS EM 2021 E QUAIS FORAM PERDIDOS.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2660/oficio_n148_wellington30072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2660/oficio_n148_wellington30072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°148-2021 SOLICITAR DESTA ADMINISTRAÇÃO VOLTADA DIRETAMENTE A CENTRAL DE REGULAÇÃO PARA QUE CRIE MECANISMOS MAIS EFICIENTES NA DIVULGAÇÃO, NA BUSCA E PROCURA DE PESSOAS QUE ENCONTRA-SE NA FILA DE ESPERA.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2242/oficio_n149_edson_agripino22032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2242/oficio_n149_edson_agripino22032021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°149-2021 SOLICITANDO REPAROS E INFORMAÇÕES ACERCA DA MANUTENÇÃO DO ESPAÇO DA ACADEMIA DE SAÚDE NEIF CAVALCANTE JÚNIOR.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2245/oficio_n151_josevaine_22032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2245/oficio_n151_josevaine_22032021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°151-2021 ENCAMINHE A ESTA CASA LEGISLATIVA CÓPIA DO PRÉ-PROJETO DE ÁREA DE LAZER E URBANÍSTICO NO PERÍMETRO EM VOLTA DA LAGOA MUNICIPAL.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2466/oficio_n152_josevaine28052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2466/oficio_n152_josevaine28052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°152-2021_x000D_
 ** CÓPIA DA PLANTA DA REDE DE ABASTECIMENTO DE ÁGUA COLETADA JUNTO AO RIO CÓRGÃO;_x000D_
 ** CÓPIA DA LICENÇA AMBIENTAL PARA CAPTAÇÃO DE ÁGUA QUE ABASTECE A UNIDADE MINERVA;_x000D_
 ** CÓPIA DO PARECER TÉCNICO ALUSIVA A ESSE PROCEDIMENTO DE CAPTAÇÃO DE ÁGUA.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2244/oficio_n153_josevaine_22032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2244/oficio_n153_josevaine_22032021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°153-2021  VIABILIZE EM REGIME DE URGÊNCIA A PULVERIZAÇÃO GERAL DA NOSSA CIDADE, ULTILIZANDO O MODUS OPERANDI DO "CARRO FUMACÊ", UMA VEZ QUE O ALTO ÍNDICE DE CASOS DE DENGUE TEM PREOCUPADO NOS DE FORMA INCONTESTE.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2243/oficio_n154_josevaine_22032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2243/oficio_n154_josevaine_22032021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°154-2021 IMPLANTAÇÃO DE UM QUEBRA-MOLAS REDUTOR DE VELOCIDADE NO PERÍMETRO URBANO, MT-130, PROXIMIDADES DA LAGOA MUNICIPAL .</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2239/oficio_n155_deroci_de_matos17032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2239/oficio_n155_deroci_de_matos17032021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°155-2021 SENHORA SECRETÁRIA  AO COMPRIMENTA-LA VIMOS MAIS UMA VEZ SOLICITAR OS COSTUMEIROS BONS PRÉSTIMOS NO SENTIDO DE AUTORIZAR E CEDER UMA SALA DE AULA, SENDO A MESMA QUE CONTEM "CLIMATIZADOR DE AR" NA ESCOLA MUNICIPAL DE CAMPO LÚCIO CATARINO VALVERDE, ASSENTAMENTO COLORADO, PARA QUE SEJA MINISTRADO CURSOS PELO SENAR/MT, SENDO O 1°-CURSO DE ADMINISTRÇÃO DE PEQUENAS PROPRIEDADES RURAIS.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3128/156-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3128/156-2021.pdf</t>
   </si>
   <si>
     <t>A SEMA-MT, COMODATO DE MAQUINARIOS</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2661/oficio_n157_wellington30072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2661/oficio_n157_wellington30072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°157-2021 **O ACERVO DA BIBLIOTECA CECÍLIA MEIRELES QUE ESTA NA ESCOLA CHAPEUZINHO VERMELHO NÃO ENCONTRA-SE EM CONDIÇÕES ADEQUADAS, REQUERENDO QUE PROVIDENCIE EM REGIME DE URGÊNCIA AS DEVIDAS ADEQUAÇÕES.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2662/oficio_n158_wellington30072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2662/oficio_n158_wellington30072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°158-2021 **DISPONIBILIZAÇÃO DE UMA SALA PARA A DIREÇÃO_x000D_
 **ADEQUAÇÃO DE BIBLIOTECA PARA USO PÚBLICO_x000D_
 **LABORATÓRIO DE INFORMÁTICA_x000D_
 **SALA DE COORDENAÇÃO</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2663/oficio_n159_wellington30072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2663/oficio_n159_wellington30072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°159-2021 **MANUTENÇÃO E REPAROS NA ILUMINAÇÃO PÚBLICA DE TODAS AS ESCOLAS MUNICIPAIS;_x000D_
 **INFORMAÇÕES SE TODAS AS ESCOLAS MUNICIPAIS ESTÃO ADEQUADAS COM FATOR DE ACESSIBILIDADE A TODOS.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2508/oficio_n160_wellington_miranda24062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2508/oficio_n160_wellington_miranda24062021.pdf</t>
   </si>
   <si>
     <t>**SE ESTÁ SENDO FEITO DIVULGAÇÃO ADEQUADA DOS TELEFONES EXCLUSIVOS PARA RECEBIMENTO DE DENÚNCIAS RELACIONADOS A FESTAS E AGLOMERAÇÕES EM DESOBEDIÊNCIA AO DECRETO DA PANDEMIA;_x000D_
 **SE ESTÁ SENDO FEITO DIVULGAÇÃO ADEQUADA DOS TELEFONES EXCLUSIVOS PARA RECEBIMENTO DE DENÚNCIAS RELACIONADOS A TERRENOS/LOTES SUJOS EM SITUAÇÃO DE ABANDONO.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2664/oficio_n161_wellington30072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2664/oficio_n161_wellington30072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°161-2021 REALIZAR UMA VISITA "IN LOCCO" JUNTO A CRECHE CENTRAL PARA QUE V. EX TOME CONHECIMENTO DOS PROBLEMAS ESTRUTURAIS ALI APRESENTADOS.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2238/oficio_n_162_edson_agripino17032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2238/oficio_n_162_edson_agripino17032021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°162-2021 VENHO ATRAVÉS DESTE EXPEDIENTE SOLICITAR DO NOBRE SENHOR UMA ATENÇÃO ESPECIAL EXPANSÃO URBANA DE SANTIAGO DO NORTE, CONSIDERANDO A LOCALIDADE COMO PORTA DE ENTRADA DO EXTREMO DE NOSSO IMENSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2665/oficio_n163_wellington30072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2665/oficio_n163_wellington30072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°163-2021 PROVIDÊNCIAS EM REGIME DE URGÊNCIA, NO SENTIDO DE DISPONIBILIZAR JUNTO A ETA DE TRATAMENTO E DISTRIBUIÇÃO DE AGUA POTÁVEL UM "GRUPO GERADOR DE ENERGIA" PARA ATENDER NAS EVENTUAIS FALTA DE ENERGIA NO LOCAL.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3173/165-2021_r.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3173/165-2021_r.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE REPAROS NA RES DA SRA VERLENI MOREIRA SILVA DA CONCEIÇÃO</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2240/oficio_n168_joao_lopes22032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2240/oficio_n168_joao_lopes22032021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°168-2021 SOLICITANDO INFORMAÇÕES ACERCA DE MANUTENÇÃO E REPAROS NAS PONTES DA VIA ACESSO AO GARIMPO NOVO.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2272/oficio_n170-2021_deroci_de_matos23032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2272/oficio_n170-2021_deroci_de_matos23032021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°170-2021 *CONTRATAÇÃO EM REGIME DE URGÊNCIA NO SISTEMA PARTICULAR DE 100(CEM) TOMOGRAFIAS DE PULMÃO, ACONDICIONANDO AS MESMAS EM REGIME DE RESERVA PARA ATENDER CASOS GRAVES E EMERGENCIAIS.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2416/oficio_n171_fernandes_antonio_carlini_sobre_ata05052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2416/oficio_n171_fernandes_antonio_carlini_sobre_ata05052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°171-2021 REITERANDO VOSSA CORRESPONDÊNCIA SOB N°-146/2021 DE 15 DE MARÇO DO CORRENTE ANO, VIEMOS ENCAMINHAR O SOLICITADO NAQUELA OCASIÃO, CÓPIAS DAS ATAS DAS REUNIÕES DESTA COMISSÃO DE FINANÇAS E ORÇAMENTO/2021</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2667/oficio_n177_wellington30072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2667/oficio_n177_wellington30072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°177-2021 NECESSIDADE DAS CONSTANTES VIAGEM DA SENHORA SECRETÁRIA ROSA MARIA DA SILVA, APRESENTANDO-NOS OS DEVIDOS RELATÓRIOS DAS VIAGENS E SUAS AÇÕES LEGISLATIVAS RELACIONADA AS MESMAS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2277/oficio_178_edson_agripino29032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2277/oficio_178_edson_agripino29032021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°178-2021 VIABILIZEM OS SERVIÇOS DE MANUTENÇÃO E REABERTURA DA VIA QUE DÁ ACESSO AO ASSENTAMENTO PSD RIO JATOBÁ, HAJA VISTA, A MESMA ENCONTRAR-SE PRATICAMENTE INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2326/oficio_n179_josevaine14042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2326/oficio_n179_josevaine14042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°179-2021 MOMENTO EM QUE BUSCAMOS INFORMAÇÕES A RESPEITO DA MANUTENÇÃO DA MT 130, TRECHO DE PRIMAVERA DO LESTE X PARANATINGA, UMA VEZ QUE NESTE PERÍODO CHUVOSO JÁ SURGIRAM ENORMES CRATERAS AO LONGO DO CURSO DA PISTA DE ROLAGEM.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2282/oficio_180_josevaine30032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2282/oficio_180_josevaine30032021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°180-2021 *SERVIÇOS DE TAPA BURACOS NA ÁREA CENTRAL DA CIDADE;_x000D_
 SERVIÇOS DE TAPA BURACO NA EXTENSÃO DA MT 130 ATÉ A DIVISA DO MUNICÍPIO, RIO KULUENE;_x000D_
 SERVIÇOS DE TAPA BURACO NO ANEL VIÁRIO ATÉ O TREVO DA MT 130-POSTO PDL.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2281/oficio_n183_edson_agripino30032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2281/oficio_n183_edson_agripino30032021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°183-2021 SOLICITANDO PROVIDENCIAS AO FATOR RELACIONADO COM A POEIRA (PÓ) NO ANEL VIÁRIO.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2293/oficio_n184_cleiton_rodrigues06042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2293/oficio_n184_cleiton_rodrigues06042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°184-2021 IMPLANTAÇÃO DE QUEBRA MOLAS EM RODOVIA-MT 130, PROXIMIDADES DAS INSTALAÇÕES DO MINERVA FOODS, MT-130, PROXIMIDADES DO COLÉGIO RUI BARBOSA, MT-130 PROXIMIDADES DO BAIRRO JARDIM FLAMBOYANT, ANEL VIÁRIO E BAIRRO UNIÃO.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2294/oficio_n185_cleiton_rodrigues06042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2294/oficio_n185_cleiton_rodrigues06042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°185-2021 SOLICITANDO PROVIDÊNCIAS RELACIONADO AOS SERVIÇOS DE LIMPEZA E MANUTENÇÃO NAS VIAS DE ACESSO A NOSSA CIDADE, MT 020, 130 E 499, HAJA VISTO, NESTE PERÍODO CHUVOSO O MATO CRESCE DE FORMA CONTÍNUA.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2295/oficio_n186_cleiton_rodrigues06042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2295/oficio_n186_cleiton_rodrigues06042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°186-2021 SOLICITANDO PROVIDÊNCIAS RELACIONADO AOS SERVIÇOS DE LIMPEZA E MANUTENÇÃO NOS LOTES URBANOS, TEMOS OBSERVADO A INSISTÊNCIA PARA COM OS PROPIETÁRIOS MANTEREM SEUS LOTES LIMPOS E CUIDADO.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2296/oficio_n187_cleiton_rodrigues06042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2296/oficio_n187_cleiton_rodrigues06042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°187-2021 LANÇAR UM PROGRAMA EM NOSSO MUNICÍPIO E ALAVANCAR A CONSTRUÇÃO DESSAS MORADIAS, CASAS POPULARES, VEMOS COM PREOCUPAÇÃO O CRESCIMENTO DESTA DEMANDA.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2285/oficio_n188_cleiton_rodrigues30032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2285/oficio_n188_cleiton_rodrigues30032021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°188-2021 SOLICITANDO INFORMAÇÕES E PROVIDÊNCIAS RELACIONADO AO ESTÁDIO MUNICIPAL .</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2292/oficio_n189_cleiton_rodrigues06042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2292/oficio_n189_cleiton_rodrigues06042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°189-2021 É OPORTUNO ENCAMINHAR A ESTE EXECUTIVO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTES EXPEDIENTE SOLICITANDO INFORMAÇÕES E PROVIDÊNCIAS RELACIONADO AO GINÁSIO DE ESPORTES, (QUADRA COBERTA) NO DESTRITO DE SALTO DA ALEGRIA.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2287/oficio_n190_cleiton_rodrigues30032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2287/oficio_n190_cleiton_rodrigues30032021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°190-2021 TEMOS A NECESSIDADE EM VIABILIZARMOS O ABASTECIMENTO DO RESERVATÓRIO DE ÁGUA DO ESTÁDIO MUNICIPAL DEDEZÃO UTILIZANDO OS CAMINHÕES PIPA.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3174/191-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3174/191-2021.pdf</t>
   </si>
   <si>
     <t>A SINFRA PEDIDNO PARA TOMAR PROVIDENCIAS CONFORME RELATÓRIO A SEC DE ASSISTENCIA SOCIAL</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2668/oficio_n192_wellington30072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2668/oficio_n192_wellington30072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°192-2021 **RELATÓRIO MENSAL DE SUA PRODUTIVIDADE RELACIONADO AO SETOR; PERÍODO JANEIRO DE 2020 ATÉ MARÇO DE 2021;_x000D_
 **EFETIVIDADE NO SERVIÇO, ESCALA E PRESENÇA NO LOCAL DE TRABALHO;_x000D_
 **DECLARAÇÃO DA MESMA COMPROVANDO SUA PRESENÇA DIÁRIA NO TRABALHO E SUA PRODUTIVIDADE.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2669/oficio_n193_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2669/oficio_n193_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°193-2021 **REFORMA E ADEQUAÇÃO NO ESF DE SANTIAGO DO NORTE E SALTO DA ALEGRIA;_x000D_
 **CONTRATAÇÃO IMEDIATA DE ENFERMEIRO PARA ATENDER NO DISTRITO DE SALTO DA ALEGRIA.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2670/oficio_n194_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2670/oficio_n194_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°194-2021 **EFETUAR ADEQUAÇÕES COM AS DEVIDAS OBSERVAÇÕES SANITÁRIAS NO LOCAL ONDE SE DESTINA O LIXO URBANO PRODUZIDO NA EXTENSÃO URBANA DE SANTIAGO DO NORTE.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2671/oficio_n195_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2671/oficio_n195_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°195-2021 **PROVIDENCIAR A LICITAÇÃO PARA OS SERVIÇOS DE CAMINHÃO PIPA NO DISTRITO DE SALTO DA ALEGRIA.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2672/oficio_n196_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2672/oficio_n196_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°196-2021 **REALIZAR SERVIÇOS DE MANUTENÇÃO E RECUPERAÇÃO DA ESTRADA DE ACESSO A FAZENDA BARROCO VELHO.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2673/oficio_n197_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2673/oficio_n197_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°197-2021 **EFETUAR ADEQUAÇÕES DEVIDAS NAS FAIXAS ELEVADAS, FAZENDO ADAPTAÇÕES E ACESSIBILIDADE PARA OS CADEIRANTES CRIANDO MECANISMOS PARA QUE OS MESMOS POSSAM ACESSAR COM SEGURANÇA.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>JOÃO LOPES, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Josevaine (Labiga), NEGO DO RODEIO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2283/oficio_198_joao_lopes30032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2283/oficio_198_joao_lopes30032021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°198-2021 CRIARMOS UMA LEGISLAÇÃO MUNICIPAL VOLTADA ÀS ATIVIDADES CONSIDERADAS ESSENCIAIS NO ÂMBITO DO COMBATE E PREVENÇÃO AO COVID-19.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2297/oficio_n200_cleiton_rodrigues_07042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2297/oficio_n200_cleiton_rodrigues_07042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°200-2021 CRIARMOS UMA LEGISLAÇÃO MUNICIPAL VOLTADA ÀS ATIVIDADES CONSIDERADAS ESSENCIAIS NO ÂMBITO DO COMBATE E PREVENÇÃO AO COVID-19.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2315/oficio_201_wellington_miranda12042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2315/oficio_201_wellington_miranda12042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°201/2021 REF: OFICIO 013/201 DE 12/01/21 INDICAÇÃO 005/2021 DE 22/01/2021 NESTA OPORTUNIDADE VIMOS REITERAR SOBRE OS DOCUMENTOS ACIMA REFERENCIADOS, BEM COMO AGRADECER PELA ATENÇÃO DISPENSADA AOS MESMOS, COLOCANDO EM PRATICA O OBJETO MENCIONADO.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2314/oficio_202_wellington_miranda12042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2314/oficio_202_wellington_miranda12042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°202-2021 REF: OFICIOS N°-034/201 DE 19/01/21 NESTA OPORTUNIDADE VIMOS REITERAR SOBRE O DOCUMENTO ACIMA REFERENCIADO, PROTOCOLADO NA DATA SUPRA MENCIONADA NESTE EXECUTIVO.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2313/oficio_203_wellington_miranda12042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2313/oficio_203_wellington_miranda12042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°203-2021, REF: OFICIO N°057 DE 22/01/21 OFICIO N°059 DE 22/01/21 OFICIO N°063 DE 22/01/21 A OPORTUNIDADE NOS RESERVA REITERAR SOBRE OS DOCUMENTOS ACIMA REFERENCIADOS, BEM COMO INFORMAMOS A NOBRE SENHORA QUE ESTAMOS NO AGUARDO DE VOSSA MANIFESTAÇÃO.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2312/oficio_204_wellington_miranda12042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2312/oficio_204_wellington_miranda12042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°204-2021 NESTA OPORTUNIDADE VIMOS REITERAR SOBRE O DOCUMENTO ACIMA REFERENCIADO, PROTOCOLADO NESTE EXECUTIVO MUNICIPAL NA DATA SUPRA MENCIONADA, INFORMAMOS AO NOBRE SENHOR QUE ESTAMOS NO AGUARDO DE VOSSA MANIFESTAÇÃO A RESPEITO DO ASSUNTO PAUTADO.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2298/oficio_n205_edson_agripino07042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2298/oficio_n205_edson_agripino07042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°205-2021 SOLICITANDO PROVIDENCIAS QUANTO A RECUPERAÇÃO DE ESTRADAS QUE ACESSA A REGIÃO DO BATOVI E BATOVIZINHO, INSTA MENCIONAR QUE É UMA REGIÃO QUE DETÉM GRANDE FLUXO COM MOVIMENTO DE VEÍCULOS E CAMINHÕES DE CARGA.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), EDSON DO SINDICATO, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), MINEIRO FLAMBOYAT, NEGO DO RODEIO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2335/oficio_206_cleiton_rodrigues12042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2335/oficio_206_cleiton_rodrigues12042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°206-2021 É OPORTUNO ENCAMINHAR A ESTE EXECUTIVO MUNICIPAL COM CÓPIA À SECRETÁRIA MUNICIPAL DE SAÚDE EXPEDIENTE INFORMATIVO ACERCA DE AÇÕES E PROVIDÊNCIAS RELACIONADO AO TRATAMENTO A PANDEMIA DO CORONA VÍRUS COVID-19.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2310/oficio_206_cleiton_rodrigues12042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2310/oficio_206_cleiton_rodrigues12042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°206-2021 É OPORTUNO ENCAMINHAR A ESTE EXECUTIVO MUNICIPAL COM CÓPIA À SECRETÁRIA MUNICIPAL DE SAÚDE EXPEDIENTE INFORMATIVO ACERCA DE AÇÕES E PROVIDÊNCIAS RELACIONADO AO TRATAMENTO A PANDEMIA DO CORONA VÍRUS-COVID-19.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2311/oficio_208_cleiton_rodrigues12042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2311/oficio_208_cleiton_rodrigues12042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°208-2021 ACERCA DA INCLUSÃO DA EQUIPE DE LIMPEZA PÚBLICA URBANA NA LISTA DE PRIORITÁRIOS PARA VACINAÇÃO CONTRA COVID-19.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2341/oficio_n209_joao_bosco_de_arruda19042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2341/oficio_n209_joao_bosco_de_arruda19042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°209-2021 IMEDIATA PROVIDÊNCIAS REALIZANDO OS SERVIÇOS ABAIXO SOLICITADO;_x000D_
 ** REBAIXAMENTO DE REDE ELÉTRICA PARA IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA, BAIRRO VISTA ALEGRE RUA 08-A, L-01, Q-13, PROXIMIDADES DO BAR DO TRANQUILO;_x000D_
 ** RECUPERAÇÃO DA RUA 08-A COM PAVIMENTAÇÃO ASFÁLTICA, VIA DE ACESSO AO BAIRRO JARDIM NOVO HORIZONTE, PASSANDO FRENTE A CERÂMICA DO SR. GELSON SIROTENCO;_x000D_
 ** PAVIMENTAÇÃO ASFÁLTICA AV.LYONS INTERNACIONAL- VIA DE INTERLIGAÇÃO AO BAIRRO COLINA VERDE.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2339/oficio_n210_josevaine16042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2339/oficio_n210_josevaine16042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°210-2021 TRATA-SE DE COMUNICADO DE FECHAMENTO DO CENTRO DE SAÚDE NETROVITA-PRIMAVERA DO LESTE, A QUAL ATENDE PACIENTES DE HEMODIÁLISE DE ALGUNS MUNICÍPIOS, INCLUSIVE O NOSSO, ISSO POSTO, TEMOS VISTO ATRAVÉS DA MÍDIA REPORTAGENS ALUSIVAS AO FECHAMENTO DESTA IMPORTANTE CLÍNICA DE TRATAMENTO DE PACIENTES DIALÍTICOS.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Oficio 212/2021 - ao Prefeito Josimar Marques Barbosa - Atualização IPCA 2019 e 2020</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2331/oficio_n213_edson_agripino_13042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2331/oficio_n213_edson_agripino_13042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°213-2021 "INSTITUIR O PISO SALARIAL PROFISSIONAL DOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E DOS AGENTES DE COMBATE ÀS ENDEMIAS (ACE) DE ACORDO COM A LEI FEDERAL DE N°12.994/2014 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2332/oficio_n214_edson_agripino_13042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2332/oficio_n214_edson_agripino_13042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°214-2021 VIMOS POR MEIO DESTE MANIFESTAR COM APOIO DAS COMUNIDADES EVANGÉLICAS E CATÓLICAS DO MUNICÍPIO DE PARANATINGA, FUNDAMENTADO AO EXPOSTO DE QUALQUER MEDIDA A SER TOMADA, QUE SOMOS TOTALMENTE CONTRA O FECHAMENTO OU IMPEDIMENTO DA REALIZAÇÃO DE CULTOS OU MISSAS EM SEUS TEMPLOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2322/oficio_n215_deroci_de_matos_14042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2322/oficio_n215_deroci_de_matos_14042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°215-2021 *MANUTENÇÃO E REFORMA GERAL NO POSTO DE SAÚDE DO DISTRITO DE SALTO DA ALEGRIA;_x000D_
 *LOCAÇÃO DE UMA CASA PARA RESIDÊNCIA DA ENFERMEIRA QUE ALI TRABALHA, NÃO SENDO JUSTO A MESMA MORAR NO AMBIENTE DE TRABALHO, ONDE HÁ ATENDIMENTOS COM DOENÇAS ALTAMENTE CONTAGIOSAS;_x000D_
 * CONTRATAÇÃO EM REGIME DE URGÊNCIA DE UMA AGENTE DE SAÚDE PARA TRABALHAR NO DISTRITO.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2345/oficio_n216_wellington19042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2345/oficio_n216_wellington19042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°216-2021 VIABILIZAR JUNTO A SECRETARIA DE ESTADO DE SAÚDE UM APARELHO PARA USO EMERGENCIAL EM NOSSO MUNICÍPIO, DENOMINADO RESPIRADOR MECÂNICO- VNI.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2344/oficio_n217_wellington19042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2344/oficio_n217_wellington19042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°217-2021 SOLICITAR DE V. EX QUE VIABILIZE JUNTO A SECRETARIA DE ESTADO DE SAÚDE UM APARELHO DE ULTRASSONOGRAFIA DIGITAL E DESTINE-O AO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2346/oficio_n218_wellington19042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2346/oficio_n218_wellington19042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°218-2021 VIABILIZAR E DISPONIBILIZAR AO NOSSO MUNICÍPIO UMA "FABRICA DE MANILHAS, MEIO-FIO E BLOCOS", TAL SOLICITAÇÃO SE DEVE AO FATO DE TERMOS CONHECIMENTO DESTE SALUTAR PROJETO SER DE VOSSA INICIATIVA, ISSO POSTO, CREDENCIA-NOS SOLICITAR VOSSO EMPENHO PARA ESSA FINALIDADE, RESSALTANDO AINDA QUE TEMOS UMA POPULAÇÃO CARCERÁRIA EM TORNO DE 80 REEDUCANDO, OS QUAIS SERIAM UTILIZADOS NESSE PROJETO.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2347/oficio_n219_wellington19042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2347/oficio_n219_wellington19042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°219-2021 VIABILIZAR JUNTO A SECRETARIA DE ESTADO DE SAÚDE UM APARELHO PARA USO EMERGENCIAL EM NOSSO MUNICÍPIO, DENOMINADO RESPIRADOR MECÂNICO -VNI, NESTES MOMENTOS ORA VIVENCIADOS ESTE EQUIPAMENTO TEM SIDO DE EXTREMA IMPORTÂNCIA A RECUPERAÇÃO DE PACIENTES ACOMETIDOS POR ESTA TERRÍVEL PANDEMIA.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2348/oficio_n220_wellington19042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2348/oficio_n220_wellington19042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°220-2021 VIABILIZE JUNTO A SECRETARIA DE ESTADO DE SAÚDE UM APARELHO DE ULTRASSONOGRAFIA DIGITAL E DESTINE-O AO NOSSO MUNICÍPIO, REITERAMOS DA NECESSIDADE DESTE EQUIPAMENTO BEM COMO DA SUA EFICÁCIA JUNTO AOS PROFISSIONAIS E USUÁRIOS DO MESMO.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2349/oficio_n221_wellington19042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2349/oficio_n221_wellington19042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°221-2021 VIABILIZAR JUNTO SECRETARIA DE ESTADO DE SAÚDE UM APARELHO PARA USO EMERGENCIAL EM NOSSO MUNICÍPIO, DENOMINADO RESPIRADOR MECÂNICO- VNI NESTES MOMENTOS ORA VIVENCIADOS ESTE EQUIPAMENTO TEM SIDO DE EXTREMA IMPORTÂNCIA A RECUPERAÇÃO DE PACIENTES ACOMETIDOS POR ESTA TERRÍVEL PANDEMIA.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2350/oficio_n222_wellington19042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2350/oficio_n222_wellington19042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°222-2021 VIABILIZE JUNTO A SECRETARIA DE ESTADO DE SAÚDE UM APARELHO DE ULTRASSONOGRAFIA DIGITAL E DESTINE-O AO NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2352/oficio_n223_wellington19042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2352/oficio_n223_wellington19042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°223-2021 INFORMAÇÕES ACERCA DOS MOTIVOS QUE ATÉ O MOMENTO NÃO FORA EFETUADO A DISTRIBUIÇÃO DOS KITS DE ALIMENTAÇÃO AOS ALUNOS DA REDE MUNICIPAL DE ENSINO .</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2353/oficio_n224_wellington_miranda19042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2353/oficio_n224_wellington_miranda19042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°224-2021 SOLICITAR DESTA SECRETARIA/SETOR DE REGULAÇÃO, PARA QUE NOS INFORME OS VALORES UTILIZADOS MENSALMENTE PARA MANUTENÇÃO E ATENDIMENTO AOS PACIENTES, VISANDO A DIMINUIÇÃO DAS FILAS GIGANTESCAS PARA OS INÚMEROS PROCEDIMENTOS.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2356/oficio_n225_wellington_miranda19042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2356/oficio_n225_wellington_miranda19042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°225-2021 SOLICITAR DESTA SECRETARIA/SETOR DE VACINAÇÃO, PARA QUE NOS INFORME E ENVIE A ESTA CASA LEGISLATIVA RELAÇÃO CONTENDO OS NOMES DE TODAS AS PESSOAS QUE JÁ FORAM VACINADOS/ IMUNIZADOS POR FAZEREM PARTE DA LINHA DE FRENTE/GRUPO DE RISCO.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2338/oficio_n226_josevaine16042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2338/oficio_n226_josevaine16042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°226-2021 BENEFICIAR NOSSAS ESCOLAS ESTADUAIS COM AQUISIÇÃO DE CONDICIONADORES DE AR E SUBSTITUIÇÃO DOS EXISTENTES JÁ DESGASTADOS PELO TEMPO DE USO.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2336/oficio_n227_josevaine16042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2336/oficio_n227_josevaine16042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°227-2021 BENEFICIAR NOSSAS ESCOLAS ESTADUAIS COM DIRECIONAMENTO DE RECURSOS PARA EFETIVAÇÃO DE OBRAS DE MELHORIAS AS NOSSAS UNIDADES.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2337/oficio_n228_josevaine16042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2337/oficio_n228_josevaine16042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°228-2021 REF: ESCOLA ESTADUAL 29 DE JUNHO BENEFICIAR NOSSAS ESCOLAS ESTADUAIS COM DIRECIONAMENTO DE RECURSOS PARA EFETIVAÇÃO DE OBRAS DE MELHORIAS AS NOSSAS UNIDADES.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2343/oficio_n229_wellington19042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2343/oficio_n229_wellington19042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°229-2021 VIMOS SOLICITAR_x000D_
 ** IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO NAS ENTRADAS DA CIDADE INFORMANDO O TRAJETO PARA ACESSAR AS RODOVIAS DE SAÍDA; MT 020, 130, 499._x000D_
 ** EFETUAR SINALIZAÇÃO DE RUA SEM SAÍDA NO BAIRRO VILA NOVA, ACESSO AO CENTRO DE TRATAMENTO DE ESGOTO, VIA ESSA QUE JÁ FOI PALCO DE ACIDENTES EM VIRTUDE DE FALTA DE SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2351/oficio_n230_wellington19042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2351/oficio_n230_wellington19042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°230-2021 PROVIDENCIAS IMEDIATAS COM OS ASSUNTOS ABAIXO MENCIONADOS;_x000D_
 ** INFORMAÇÕES SOBRE A FALTA DE MATERIAIS DE EXPEDIENTE, "PAPEL SUFIT" O QUAL OCASIONOU A FALTA DE APOSTILAS AOS ALUNOS;_x000D_
 ** INFORMAÇÕES DOS MOTIVOS QUE OCASIONOU ESTA FALTA, BEM COMO PREVISÃO DE REGULARIZAÇÃO DA SITUAÇÃO.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2355/oficio_n231_wellington_miranda19042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2355/oficio_n231_wellington_miranda19042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°231-2021 CUMPRE-NOS SOLICITAR DESTA SECRETARIA MUNICIPAL DE SAÚDE PROVIDÊNCIAS QUANTO AO REMANEJAMENTO DE SERVIDORA PÚBLICA MUNICIPAL " NUTRICIONISTA" PARA ATENDER O PROJETO DE INICIATIVA DA DRA FÁBIA NA ACADEMIA PÚBLICA DE SAÚDE.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2354/oficio_n232_wellington_miranda19042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2354/oficio_n232_wellington_miranda19042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°232-2021 CUMPRE-NOS SOLICITAR DESTE SECRETARIA MUNICIPAL DE SAÚDE PARA QUE ENCAMINHE A ESTA CASA LEGISLATIVA INFORMAÇÕES ACERCA DAS AÇÕES, PROJETOS E PRODUÇÃO DA SERVIDORA PÚBLICA MUNICIPAL LOTADA NA FUNÇÃO DE "NUTRICIONISTA" SRA. DAIANE SILVA CRUVINEL.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2368/oficio_n234_edson_agripino23042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2368/oficio_n234_edson_agripino23042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°234-2021 VIABILIZE EM REGIME DE URGÊNCIA E ENVIE A ESTA CASA LEGISLATIVA PROJETO DE LEI QUE VERSA SOBRE A REGULAMENTAÇÃO E DAS MEDIDAS RESTRITIVAS ÀS REUNIÕES PRESENCIAIS EM TEMPLOS RELIGIOSOS COMO CULTOS, MISSAS E OUTROS EVENTOS RELIGIOSOS DE QUALQUER NATUREZA.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3133/235-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3133/235-2021.pdf</t>
   </si>
   <si>
     <t>OFICIO 235/2021 SOLICITAÇÃO A SEC. MUN. DE EDUCAÇÃO LEVANTAMENTO DOS PROF. QUE ESTAO EM SALA DE AULA.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2383/oficio_n236_eva_auxiliadora_30042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2383/oficio_n236_eva_auxiliadora_30042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°236-2021 SOLICITAR DESTE EXECUTIVO PARA QUE ENVIE A ESTA CASA LEGISLATIVA UMA RELAÇÃO COM NOMES DOS SERVIDORES QUE SE ENCONTRAM AFASTADOS, ENCOSTADOS E OU SOB ATESTADOS MÉDICOS.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2384/oficio_n237_eva_auxiliadora_30042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2384/oficio_n237_eva_auxiliadora_30042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°237-2021 NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A DOAÇÃO DE ESPAÇO PARA LAZER AO SISEMP- SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAL .</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2367/projeto_de_lei_n077_n07820042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2367/projeto_de_lei_n077_n07820042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°238-2021 REF:PROJETO DE LEI N°077 PROJETO DE LEI N°078 NECESSIDADE QUE SE FAZ EM VIABILIZAR O ENVIO A ESTA CASA LEGISLATIVA AVALIAÇÃO DOS IMÓVEIS OBJETO DOS REFERIDOS PROJETOS, PARA QUE POSSAMOS FAZER O TRAMITE LEGAL AMPARADOS POR LEI.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2369/oficio_n239_cleiton_rodrigues23042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2369/oficio_n239_cleiton_rodrigues23042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°239-2021 RESOLUÇÃO QUE ALTERA O LIMITE PARA CONSIGNAÇÃO EM FOLHA DE PAGAMENTO PARA O VOSSO CONHECIMENTO E PROVIDENCIAS CABÍVEIS AOS NOVOS CONTRATOS A SEREM FIRMADOS.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2674/oficio_n241_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2674/oficio_n241_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°241-2021 INFORME A ESTA CASA LEGISLATIVA QUAIS SÃO OS MOTIVOS ENCONTRADOS PELO SETOR DE ENGENHARIA CIVIL DO MUNICÍPIO NÃO LEVAREM ORIENTAÇÃO AOS NOSSOS COMERCIANTES QUE ESTÃO FAZENDO/IMPLANTANDO AS MELHORIAS DE ACESSIBILIDADE EM LUGARES INADEQUADOS.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2675/oficio_n242_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2675/oficio_n242_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°242-2021 NECESSIDADE QUE SE FAZ EM DISPONIBILIZARMOS RELAÇÃO ATUALIZADA NO SITE DA TRANSPARÊNCIA COVID-19 DOS VACINADOS (AS) EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2676/oficio_n243_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2676/oficio_n243_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°243-2021 **ALTERAÇÃO NO SITE DA OUVIDORIA DA CÂMARA MUNICIPAL, CRIANDO MECANISMOS PARA ANEXAR ARQUIVOS, COMO VÍDEOS E OU IMAGENS, BEM COMO CRIAR A OPÇÃO QUE GARANTA O ANONIMATO DO DENUNCIANTE.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2370/oficio_n245_josevaine23042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2370/oficio_n245_josevaine23042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°245-2021 SOLICITAÇÃO PARA TOMADA DE PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS;_x000D_
 ** IMPLANTAÇÃO DE FAIXA ELEVADA NA AV.BRASIL EMEDIAÇÕES DO PRONTO ATENDIMENTO CENTRAL;_x000D_
 ** RESTAURAÇÃO DAS PINTURAS NAS FAIXAS DE PEDESTRES NAS VIAS URBANAS.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2677/oficio_n246_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2677/oficio_n246_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°246-2021 **EXERCICIO DE 2020: 01 DE JANEIRO A 31 DE DEZEMBRO DE 2020;_x000D_
 **EXERCÍCIO DE 2021: 01 DE JANEIRO A 30 DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2381/oficio_n247_deroci_e_carlos30042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2381/oficio_n247_deroci_e_carlos30042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°247-2021 SOLICITAÇÃO PARA TOMADA DE PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS:_x000D_
 **LIMPEZA URBANA DO DISTRITO DE SALTO DA ALEGRIA, ESPECIALMENTE DO LOCAL DESTINADO A CONSTRUÇÃO DE PRAÇA DE LAZER NAQUELA LOCALIDADE .</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2382/oficio_n248_deroci_e_carlos30042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2382/oficio_n248_deroci_e_carlos30042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°248-2021 SOLICITAÇÃO PARA TOMADA DE PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS:_x000D_
 **MANUTENÇÃO COM REPAROS NO TELHADO DA CASA TRANSITÓRIA EM NOSSO MUNICÍPIO;_x000D_
 **PINTURA EXTERNA DA CASA TRANSITÓRIA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2378/oficio_n249_edson_agripino27042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2378/oficio_n249_edson_agripino27042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°249-2021 SOLICITAR O ILUSTRE SENHOR DEPUTADO PARA QUE FAÇA UMA INDICAÇÃO AO EXMO SENHOR GOVERNADOR DO ESTADO DIRECIONADO TAMBÉM A SINFRA- SECRETARIA DE ESTADO DE INFRA ESTRUTURA, COBRANDO A RECUPERAÇÃO E MANUTENÇÃO DA MT 130- TRECHO COMPREENDIDO DA COMUNIDADE DO GAÚCHO ATÉ A SEDE DE NOSSO MUNICÍPIO, ESPAÇO NA ORDEM DE 70 KM.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3152/250-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3152/250-2021.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO NININHO, PEDIDO DE INDICAÇÃO A SINFRA PARA MANUTENÇÃO DA MT 130</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>JOÃO LOPES, CLEITON RODRIGUES DA SILVA (Cleitinho da MM)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2386/oficio_n251_joao_lopes30042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2386/oficio_n251_joao_lopes30042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°251  SOLICITAÇÃO PARA TOMADA DE PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS:_x000D_
 **REALIZAR REPAROS E MANUTENÇÃO NA PONTE DO CÓRREGO BORRACHUDO- VIA ACESSO À REGIÃO DO MESQUITA.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2385/oficio_n252_joao_lopes30042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2385/oficio_n252_joao_lopes30042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°252 SOLICITAÇÃO PARA TOMADA DE PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS:_x000D_
 **EFETUAR REPAROS, RECAPEAR VIAS PAVIMENTADAS E MANUTENÇÃO PERIÓDICA NAS RUAS DO BAIRRO RUI BARBOSA.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2379/oficio_n253_edson_agripino27042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2379/oficio_n253_edson_agripino27042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°253-2021 VIABILIZE ATRAVÉS DE EMENDA PARLAMENTAR RECURSOS FINANCEIROS E DESTINE-O PARA AQUISIÇÃO DE UMA ACADEMIA AO AR LIVRE, A QUAL SERÁ INSTALADA EM UMA PRAÇA RECÉM CONSTRUIDA NO BAIRRO COLINA VERDE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2388/oficio_n254_cleiton30042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2388/oficio_n254_cleiton30042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°254-2021 PROVIDÊNCIAS NA BUSCA DE ADQUIRIR PARA REALIZAÇÃO DOS SERVIÇOS ABAIXO DESCRITOS:_x000D_
 **AQUISIÇÃO DE UMA AMBULÂNCIA PARA USO EXCLUSIVO NA COMUNIDADE INDÍGENA BAKAIRIS.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2678/oficio_n256_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2678/oficio_n256_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°256-2021 **RELAÇÃO DETALHADA MENSAL DE TODAS AS FAMÍLIAS BENEFICIADAS COM ATENDIMENTO REGULAR DE CESTAS BÁSICAS, FAZENDO CONSTAR ; NOME, ENDEREÇO E DATA DO ATENDIMENTO NO PERÍODO DE: JANEIRO 2020 A DEZEMBRO DE 2020, JANEIRO 2021 A ABRIL 2021.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2679/oficio_n257_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2679/oficio_n257_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°257-2021 **RELAÇÃO DETALHADA DAS AQUISIÇÕES POR ESTE EXECUTIVO MUNICIPAL DE COMPUTADORES E NOTEBOOKS NO PERÍODO DE: JANEIRO 2019 A DEZEMBRO 2019;_x000D_
 JANEIRO 2020 A DEZEMBRO DE 2020;_x000D_
 JANEIRO 2021 A ABRIL 2021.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2527/oficio_n258_wellington_miranda24062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2527/oficio_n258_wellington_miranda24062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°258-2021 ENVIE A ESTE PARLAMENTAR RELAÇÃO DA LISTA DA FILA DE ESPERA DE PACIENTES POR ESPECIALIDADES ATENDIDOS EM NOSSA UNIDADE DE SAÚDE, COMO PEDIATRIA, GINECOLOGIA, E ORTOPEDIA.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2680/oficio_n259_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2680/oficio_n259_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°259-2021 ENVIE A ESTE PARLAMENTAR RELAÇÃO DA LISTA DA FILA DE ESPERA DE PACIENTES GERAL NA REGULAÇÃO, TAL SOLICITAÇÃO SE DEVE AO FATO DE ESTARMOS PREOCUPADOS E SEMPRE NA BUSCA DE MELHORIAS PARA NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2414/oficio_n260_cleiton04052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2414/oficio_n260_cleiton04052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°260-2021 IMEDIATA PROVIDÊNCIAS NO QUE SEGUE:_x000D_
 **IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NA RUA PROJETADA;_x000D_
 ** IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NAS PROXIMIDADES DO CENTRO DE CONVIVÊNCIA DO IDOSO.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2681/oficio_n261_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2681/oficio_n261_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°261-2021 **INFORMAÇÕES VIA RELATÓRIO DOS MATERIAIS DE CONSUMO, COMBUSTÍVEL E MANUTENÇÃO.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2682/oficio_n262_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2682/oficio_n262_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°262-2021 **INFORMAÇÕES VIA RELATÓRIO DOS MATERIAIS DE CONSUMO, COMBUSTÍVEL E MANUTENÇÃO.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2683/oficio_n263_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2683/oficio_n263_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°263-2021 **INFORMAÇÕES VIA RELATÓRIO DOS MÉTODOS ADOTADOS PARA EFICÁCIA NO CONTROLE DE DISTRIBUIÇÃO DA MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2684/oficio_n264_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2684/oficio_n264_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°264-2021 **INFORMAÇÕES VIA RELATÓRIO DOS MATERIAIS DE CONSUMO, COMBUSTÍVEL E MANUTENÇÃO.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2685/oficio_n265_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2685/oficio_n265_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°265-2021 **REALIZAR MANUTENÇÃO PERIÓDICA NOS BUEIROS DAS VIAS PÚBLICAS, TENDO EM VISTA OS MESMOS TEREM SIDO PALCO DE VÁRIOS ACIDENTES OCORRIDOS EM NOSSAS VIAS, PODENDO INCLUSIVE ACARRETAR PREJUÍZOS AO MUNICÍPIO EM CASO DE FUTURAS AÇÕES JUDICIAIS POR DANOS.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2686/oficio_n266_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2686/oficio_n266_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°266-2021 **EFETUAR LIMPEZA NO BAIRRO COHAB JAIME DIAS E MANUTENÇÃO NAS VIAS, TAPA BURRACOS.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2687/oficio_n267_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2687/oficio_n267_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°267-2021 **EFETUAR EM REGIME DE URGÊNCIA A LIMPEZA NO ESF RURAL, MANUTENÇÃO NA PARTE HIDRÁULICA, ELÉTRICA E REVISÃO NO TELHADO DA UNIDADE.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2688/oficio_n269_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2688/oficio_n269_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°269-2021 INFORMAÇÕES ACERCA DE OBRA NO CANTEIRO DA AV.BRASIL, ESQUINA COM AV.BANDEIRANTES, CONSTA QUE A MESMA TEM FINS PARTICULARES.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2689/oficio_n270_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2689/oficio_n270_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°270-2021 CONTINUIDADE DA PAVIMENTAÇÃO DA MT-130, ISSO POSTO, VIMOS RESPEITOSAMENTE SOLICITAR DE Vv PARA QUE NOS INFORME A DATA DE RETOMADA DOS SERVIÇOS NA OBRA SUPRA MENCIONADA.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2690/oficio_n284_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2690/oficio_n284_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°284-2021 **SE OUVE DENÚNCIAS EM RELAÇÃO AS DESPESAS COVID-19, SE POSITIVO, INFORME-NOS QUAIS AÇÕES FORAM TOMADAS, SE AS MESMAS FORAM CONCLUIDAS OU HÁ PROCEDIMENTOS EM ANDAMENTO NO ÂMBITO DESTA SECRETARIA.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), MINEIRO FLAMBOYAT</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3126/285-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3126/285-2021.pdf</t>
   </si>
   <si>
     <t>OFICIO 285/2021 - AQUJISIÇÃO DE 52 LIT DE IRRIGAÇÃO PARA COM. SANTA LOURDES</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>MINEIRO FLAMBOYAT, NEGO DO RODEIO, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2387/oficio_n286_deroci_wellington_e_carlos30042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2387/oficio_n286_deroci_wellington_e_carlos30042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°286-2021 SOLICITAÇÃO PARA TOMADA DE PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS:_x000D_
 **RECUPERAÇÃO DE PONTES DE MADEIRAS, REGIÃO DA FAZENDA XAVANTINA/CÓRREGO ESCONDIDO, RECUPERAÇÃO DA ESTRADA E MATA-BURROS QUE EXISTEM NA VIA MUNICIPAL.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2691/oficio_n287_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2691/oficio_n287_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°287-2021 **INFORMAR A ESTA CASA LEGISLATIVA QUAIS MOTIVOS DA PARALIZAÇÃO DA OBRA "PONTE NO CÓRREGO BORRACHUDO", REQUERENDO A RETOMADA IMEDIATA DOS TRABALHOS.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2415/oficio_n288_cleiton04052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2415/oficio_n288_cleiton04052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°288-2021 É OPORTUNO ENCAMINHAR AO NOBRE SECRETÁRIO DE ESTADO DE INFRAESTRUTURA EXPEDIENTE REQUERENDO INFORMAÇÕES ACERCA DOS ASSUNTOS ABAIXO DESCRITOS:_x000D_
 ** CRONOGRAMA DE RECUPERAÇÃO E MANUTENÇÃO DA MT 130, PRIMAVERA DO LESTE- PARANTINGA._x000D_
 ** CRONOGRAMA DE REINÍCIO DAS OBRAS DE PAVIMENTAÇÃO DA MT 130, PARANATINGA- SANTIAGO DO NORTE, TRECHO DE 44 KM JÁ LICITADO E ORDEM DE SERVIÇO EMITIDA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2390/oficio_n290_joao_bosco_30042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2390/oficio_n290_joao_bosco_30042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°290-2021 NECESSIDADE DE IMPLANTARMOS "BUEIROS CELULAR DE CONCRETO- ADUELA" NA VAZANTE DE ÁGUA (GROTA) NAS PROXIMIDADES DA FAZENDA DO "SENHOR ZINHO" MENCIONAMOS QUE, NESTE PONTO HÁ UMA FORTE VAZÃO DE AGUAS NO PERÍODO CHUVOSO.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2420/oficio_n296-2021_edson_agripino05052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2420/oficio_n296-2021_edson_agripino05052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°296-2021 BUSCAR MEIOS DE IMPLANTAR EM NOSSO MUNICÍPIO NAS COMUNIDADES INDÍGENAS XAVANTES E BAKAIRIS O PROJETO INDEPENDÊNCIA INDÍGENA .</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2419/oficio_n297-2021_edson_agripino05052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2419/oficio_n297-2021_edson_agripino05052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°297-2021 PROVIDÊNCIAS IMEDIATAS COM OS ASSUNTOS ABAIXO MENCIONADOS;_x000D_
 **IMPLANTAÇÃO DE QUEBRA-MOLAS NO BAIRRO COLINA VERDE, ESPECIALMENTE NA RUA B-04, IMEDIAÇÕES DA RESIDÊNCIA DO CHICO DO CASTELO.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2417/oficio_n298_edson_agripino05052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2417/oficio_n298_edson_agripino05052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°298-2021 PROVIDÊNCIAS IMEDIATAS COM OS ASSUNTOS ABAIXO MENCIONADOS;_x000D_
 **IMPLANTAÇÃO DE 02 (DOIS) QUEBRA-MOLAS NO BAIRRO RUI BARBOSA, RUA ALCENIR GALVÃO TRINDADE.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2421/oficio_n299-2021_edson_agripino05052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2421/oficio_n299-2021_edson_agripino05052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°299-2021 PROVIDÊNCIAS IMEDIATAS COM OS ASSUNTOS ABAIXO MENCIONADOS;_x000D_
 **RECUPERAÇÃO E MANUTENÇÃO DA PONTE DO ANEL VIÁRIO QUE DÁ ACESSO A MT 020/MT130 SAÍDA REGIÃO DO MATRINCHÃ/PLANALTO DA SERRA;_x000D_
 **RECUPERAÇÃO E MANUTENÇÃO DA PONTE DO RIO CÓRGÃO MT 020, SAÍDA DO MATRINCHÃ E PLANALTO DA SERRA.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2454/oficio_n300_deroci_de_matos19052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2454/oficio_n300_deroci_de_matos19052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°300-2021 PROVIDÊNCIAS IMEDIATAS COM OS ASSUNTOS ABAIXO MENCIONADOS:_x000D_
 ** IMPLANTAÇÃO DE 02 (DOIS) QUEBRA-MOLAS NO BAIRRO BICA D´ÁGUA, IVO EZÍDIO DOS ANJOS.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2422/oficio_n301_carlos_souza05052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2422/oficio_n301_carlos_souza05052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°301-2021 SOLICITAÇÃO PARA TOMADA DE PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS;_x000D_
 ** ABERTURA DE RUA NO CANTEIRO CENTRAL DA AV.PERIMETRAL- BAIRRO VISTA ALEGRE, DANDO SEGUIMENTO À RUA RIO CLARO.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2692/oficio_n305_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2692/oficio_n305_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°305-2021 **CÓPIA DE TODOS OS PROCESSOS DE DISPENSA DE LICITAÇÃO E ORÇAMENTOS REALIZADOS POR ESTE LEGISLATIVO MUNICIPAL NO EXERCÍCIO DE 2020 E 2021.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2435/oficio_n308_eva_auxiliadora10052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2435/oficio_n308_eva_auxiliadora10052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°308-2021 PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS:_x000D_
 ** SERVIÇOS DE RECUPERAÇÃO E MANUTENÇÃO NA ESTRADA VICINAL QUE DÁ ACESSO AS PROPRIEDADES RURAIS, FAZENDA CANTINHO DO CÉU, FAZENDA EUCAFLORA, FAZENDA JANDAIA, FAZENDA PROF.ROSA._x000D_
 **PONTE SOBRE O RIO NORONHA; PARCERIA COM PROPRIETÁRIOS DA REGIÃO.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2439/oficio_n309_edson_14052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2439/oficio_n309_edson_14052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°309-2021 PROVIDÊNCIAS QUANTO A RECUPERAÇÃO DE ESTRADAS QUE ACESSA A REGIÃO DO AZUL.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2438/oficio_n310_edson_agripino14052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2438/oficio_n310_edson_agripino14052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°310-2021 PROVIDÊNCIAS QUANTO A REGULARIDADE NOS SERVIÇOS DE CAMINHÃO PIPA NO BAIRRO JARDIM PARAISO 1, TENDO EM VISTA O IMENSO TRAFEGO DE VEÍCULOS ESTAR CAUSANDO TRANSTORNO AOS MORADORES DO BAIRRO.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2827/oficio_n311_josevaine20092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2827/oficio_n311_josevaine20092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°311-2021 SOLICITAÇÃO PARA QUE ENVIE A ESTA CASA LEGISLATIVA UMA RELAÇÃO DE TODAS (UC) UNIDADES CONSUMIDORAS DA ENERGISA S/A.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>EDSON DO SINDICATO, Fernandinho da Ambulância, JOÃO LOPES, PROFESSORA EVA AUXILIADORA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3119/312-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3119/312-2021.pdf</t>
   </si>
   <si>
     <t>Oficio 312/2021Implantação do Programa de Casas Populares, parceria PPP</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2441/oficio_n313_joao_lopes14052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2441/oficio_n313_joao_lopes14052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°313-2021 ENSEJO DE BUSCAR JUNTO AO ILUSTRE SENADOR PARA QUE EMPENHE JUNTO CONOSCO NA BUSCA DE MELHORIAS PARA O NOSSO MUNICÍPIO RELACIONADO A TELEFONIA MÓVEL E SINAL DE INTERNET .</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2440/oficio_n315_edson_14052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2440/oficio_n315_edson_14052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°315-2021 PROVIDÊNCIAS QUANTO A ENTREGA DOS CARTÕES DE BENEFÍCIO DO "PROGRAMA SER FAMÍLIA", A TÍTULO DE ORIENTAÇÃO SUGESTIVA, PARA DARMOS CELERIDADE A ENTREGA DOS CARTÕES</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), EDSON DO SINDICATO, Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, JOÃO LOPES, Josevaine (Labiga), MINEIRO FLAMBOYAT, NEGO DO RODEIO, PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), PROFESSORA EVA AUXILIADORA, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2548/indicacao_317_cleiton_e_vereadores25062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2548/indicacao_317_cleiton_e_vereadores25062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°317-2021 PROVIDÊNCIAS QUANTO AOS ITENS ABAIXO RELACIONADOS;_x000D_
 **PERFURAÇÃO DE UM POÇO PARA ATENDER AS NECESSIDADES DO ESTÁDIO MUNICIPAL DEDÉZÃO O QUAL SUPRIRÁ TODAS AS DEMANDAS NECESSÁRIAS PARA A SUA DEVIDA MANUTENÇÃO;_x000D_
 **CONSTRUÇÃO DE COBERTURA EM ALVENARIA NAS ENTRADAS DOS VESTIÁRIOS DO MENCIONADO ESTÁDIO.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), EDSON DO SINDICATO, JOÃO BOSCO DE ARRUDA, JOÃO LOPES, Josevaine (Labiga), PROFESSORA EVA AUXILIADORA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2455/oficio_n318_vereadores_em_conjunto19052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2455/oficio_n318_vereadores_em_conjunto19052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°318-2021 PROVIDÊNCIAS NAS OBRAS ABAIXO:_x000D_
 ** CANALIZAÇÃO DAS GROTAS E BUEIROS;_x000D_
 ** SUBSTITUIÇÃO E OU RECUPERAÇÃO DOS MATA-BURRO EXISTENTES NA VIA;_x000D_
 ** MANILHAMENTO DAS DEPRESSÕES AUTO RELEVO EXISTENTES NA VIA, ONDE HÁ FLUXO DE ÁGUAS CRIANDO OBSTÁCULOS NO TRANSITO DOS VEÍCULOS.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), EDSON DO SINDICATO, Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, JOÃO LOPES, Josevaine (Labiga), NEGO DO RODEIO, PROFESSORA EVA AUXILIADORA, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2456/oficio_n319_vereadores_em_conjunto19052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2456/oficio_n319_vereadores_em_conjunto19052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°319-2021 MELHORIAS NA COMUNIDADE DO DISTRITO DE SALTO DA ALEGRIA;_x000D_
 **ALFALTO DAS VIAS NÃO PAVIMENTADAS;_x000D_
 ** REFORMA DO PSF DO DISTRITO;_x000D_
 ** RESTAURAÇÃO E MELHORIAS NA ILUMINAÇÃO PÚBLICA DO DISTRITO.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2462/oficio_n320_carlos_souza28052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2462/oficio_n320_carlos_souza28052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°320-2021 PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS:_x000D_
 ** PRIORIZAR NO CRONOGRAMA DE SERVIÇOS NOS ASSENTAMENTOS A DISPONIBILIDADE DE MÁQUINA PC PARA EFETUAR A ABERTURA DE TANQUES PARA A CRIAÇÃO DE PEIXES NAS COMUNIDADES RURAIS- PA COLORADO.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2463/oficio_n321_cleiton_rodrigues28052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2463/oficio_n321_cleiton_rodrigues28052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°321-2021 VIABILIZE A MANUTENÇÃO DOS BRAÇOS E LÂMPADAS QUE ESTÃO SENDO SUBSTITUIDOS NA AV. BANDEIRANTES, DESTINANDO-AS À COMUNIDADES RURAL DE NOSSO MUNICÍPIO COMO:_x000D_
 ** COMUNIDADES INDÍGENAS BAKAIRIS;_x000D_
 ** COMUNIDADES INDÍGENAS XAVANTES;_x000D_
 ** ASSENTAMENTOS RURAIS;_x000D_
 ** EXTENSÃO URBANA DE SANTIAGO DO NORTE;_x000D_
 ** DISTRITO DE SALTO DA ALEGRIA.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2551/oficio_n322_josevaine25062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2551/oficio_n322_josevaine25062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°322-2021 INTERCEDA E FAÇA GESTÃO JUNTO AO ORGÃO, VIABILIZANDO O ANDAMENTO DESTA PROPOSTA COMERCIAL A QUAL É ORIGINÁRIA DA EMPRESA DE ALIMENTOS CARNES BOVINA "MINERVA FOODS".</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3175/323-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3175/323-2021.pdf</t>
   </si>
   <si>
     <t>AO DEP. CARLOS BEZERRA PEDIDO DE VIABILIZAÇÃO DE CONTRATO DO MINERVA FOODS C A CHINA</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3176/325-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3176/325-2021.pdf</t>
   </si>
   <si>
     <t>AO SEN. CARLOS FAVARO PEDIDO DE VIABILIZAÇÃO DE CONTRATO DO MINERVA FOODS C A CHINA</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>JOÃO LOPES, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), EDSON DO SINDICATO, Fernandinho da Ambulância, Josevaine (Labiga), NEGO DO RODEIO, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2464/oficio_n326_joao_lopes28052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2464/oficio_n326_joao_lopes28052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°326-2021 PROVIDÊNCIAS IMEDIATAS PARA COM OS SEGUINTES ASSUNTOS:_x000D_
 ** REPAROS NO PAVIMENTO ASFÁLTICO EM TODOS OS LUGARES QUE ESTA COMPANHIA EFETUAR MANUTENÇÃO NA REDE DE ABASTECIMENTO;_x000D_
 ** CATALOGAR DIARIAMENTE PONTOS DE VAZAMENTO DE ÁGUA NA REDE DE ABASTECIMENTO E SEU IMEDIATO REPARO.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2461/oficio_n329_eva_auxiliadora_28052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2461/oficio_n329_eva_auxiliadora_28052021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°329-2021 PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS:_x000D_
 **EFETUAR A RECUPERAÇÃO E MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA SETOR DO BAIRRO FLAMBOYANT, AS QUAIS JÁ QUEIMARAM E NÃO ESTÃO ATENDENDO OS ANSEIOS DA POPULAÇÃO;_x000D_
 ** EFETUAR A IMPLANTAÇÃO DE 05 (CINCO) BRAÇOS DE ILUMINAÇÃO PÚBLICA VOLTADO PARA O BAIRRO FLAMBOYANT.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3177/330-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3177/330-2021.pdf</t>
   </si>
   <si>
     <t>AO SICREDI PEDIDO DE PARCERIA</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância, CLEITON RODRIGUES DA SILVA (Cleitinho da MM)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2469/oficio_n332_fernandes_e_cleiton08062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2469/oficio_n332_fernandes_e_cleiton08062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°332-2021 VIABILIZE MEIOS EFICAZES PARA A QUALIFICAÇÃO DOS SERVIDORES DA SAÚDE QUE ATUAM NA LINHA DE FRENTE RELACIONADO A PANDEMIA COVID-19.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2693/oficio_n334_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2693/oficio_n334_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°334-2021 SOLICITANDO INFORMAÇÕES ACERCA DE DESPESAS/EMPENHADAS/PAGAS POR ESTA GESTÃO.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2475/oficio_335_carlos_souza_11062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2475/oficio_335_carlos_souza_11062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°335-2021 SOLICITAÇÃO PARA TOMADA DE PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS:_x000D_
 **RECUPERAÇÃO E MANUTENÇÃO DA PONTE SOBRE O CÓRREGO AZUL "REGIÃO DO AZUL".</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2549/oficio_n336_eva_auxiliadora25062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2549/oficio_n336_eva_auxiliadora25062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°336-2021 O ASSUNTO EM LIDE DIZ RESPEITO A DESTINAÇÃO DE RECURSOS FINANCEIROS VIA EMENDA PARLAMENTAR.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2550/oficio_n337_eva_auxiliadora25062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2550/oficio_n337_eva_auxiliadora25062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°337-2021 AQUISIÇÃO DE APARELHOS E CONTRATAÇÃO DE SERVIÇOS PARA ATENDER A DEMANDA REPRIMIDA EXISTENTE NA ÁREA DA SAÚDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2828/oficio_n338_josevaine20092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2828/oficio_n338_josevaine20092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°338-2021 SOLICITANDO A DOAÇÃO DE UMA "BARRA CANO-TUBO" DE 05 (CINCO) METROS COM ESPESSURA DE 300 mm PARA SER UTILIZADO EM PONTO DE VAZÃO DE AGUAS PLUVIAIS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2327/oficio_n340_josevaine14042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2327/oficio_n340_josevaine14042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°340-2021 NESTE MOMENTO OPORTUNO VIMOS LEVAR MAIS UMA DEMANDA AO ILUSTRE SENHOR QUE ESTA RELACIONADO AOS SERVIÇOS DE SAÚDE NA SANTA CASA DE RONDONÓPOLIS PRECISAMOS QUE ELA CONTINUE ATENDENDO NAS ÁREAS DE;_x000D_
 ** GINECOLOGIA; ONCOLOGIA; UROLOGIA E CARDIOLOGIA DE ALTA CAPACIDADE.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2328/oficio_n341_josevaine14042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2328/oficio_n341_josevaine14042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°341-2021 NESTE MOMENTO OPORTUNO VIMOS LEVAR MAIS UMA DEMANDA AO ILUSTRE SENHOR QUE ESTA RELACIONADO AOS SERVIÇOS DE SAÚDE NO HOSPITAL REGIONAL DE RONDONÓPOLIS, PRECISAMOS QUE ELE CONTINUE ATENDENDO NAS ÁREAS DE;_x000D_
 **OFTAMOLOGIA, URULOGIA, VASCULAR, CIRURGIÃO PLÁSTICO, OTORRINO, HEMATOLOGIA, TOMOGRAFIAS, ENDOSCOPIA, E RAIO X.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2525/oficio_n342_wellington_miranda24062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2525/oficio_n342_wellington_miranda24062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°342-2021 **INFORMAÇÕES ACERCA DAS PROVIDÊNCIAS ADOTADAS COM A REFORMA DO PARQUINHO INFANTIL RETIRADO DA PRAÇA CENTRAL HÁ MAIS DE 30 DIAS;_x000D_
 **EFETUAR PATROLAMENTO NAS RUAS E MANUTENÇÃO ILUMINAÇÃO PÚBLICA DO BAIRRO JARDIM ITÁLIA.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2524/oficio_n343_wellington_miranda24062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2524/oficio_n343_wellington_miranda24062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°343-2021 **INFORMAÇÕES ACERCA DA RETOMADA DO PATROLAMENTO DAS RUAS DE SANTIAGO DO NORTE, CONFORME PROMETIDO PELO SENHOR PREFEITO ATRAVÉS DE ÁUDIOS QUE CIRCULARAM NAS REDES SOCIAIS;_x000D_
 **REPAROS NA ILUMINAÇÃO PÚBLICA DE SANTIAGO DO NORTE;_x000D_
 **EM FORMA DE ORIENTAÇÃO SOLICITAMOS A CONTRATAÇÃO DE 04 FUNCIONARIOS ATRAVÉS DA TERCEIRIZADA COOPERVALE PARA QUE OS MESMOS SEJAM CEDIDOS À ASSOCIAÇÃO DE MORADORES DE SALTO DA ALEGRIA PARA QUE POSSAM FAZER MANUTENÇÃO E LIMPEZA FREQUENTEMENTE EM TODA ZONA URBANA DA COMUNIDADE.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2479/oficio_n344_wellington_miranda22062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2479/oficio_n344_wellington_miranda22062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°344-2021 PROVIDÊNCIAS CONFORME OS ASSUNTOS ABAIXO DESCRITOS REGULARIZANDO-OS;_x000D_
 **INFORMAÇÕES ACERCA DO INÍCIO E TÉRMINO DAS OBRAS DE REFORMA DA ESCOLA 03 DE MAIO;_x000D_
 **FISCALIZAÇÃO NA ESCOLA MUNICIPAL DO ASSENTAMENTO BOA VISTA, VERIFICAR A PRECARIEDADE E A NECESSIDADE DA REFORMA URGENTE DA ESCOLA LOCAL, LIMPEZA INTERNA DO FORRO, PORTAS SEM FECHADURAS, JANELAS DANIFICADAS, LIMPEZA DO PÁTIO, DENTRE OUTRAS SITUAÇÕES, DEIXANDO O LOCAL COM A SALUBRIDADE NECESSÁRIO AO BOM APRENDIZADO.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2478/oficio_n345_edson_agripino22062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2478/oficio_n345_edson_agripino22062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°345-2021 SOLICITANDO PROVIDÊNCIAS QUANTO À IMPLANTAÇÃO (PAGAMENTO) 12,84% DE DIFERENÇA DO PISO SALARIAL MINIMO PARA A CATEGORIA, CONFORME LEI N°-11.738/2008 E MAIS 04 (QUATRO) HORAS ATIVIDADES GARANTIDAS NA LEI DE DIRETRIZES E BASE DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2522/oficio_n346_wellington_miranda24062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2522/oficio_n346_wellington_miranda24062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°346-2021 ** REPAROS EM REGIME DE URGÊNCIA NA PONTE SOBRE O CÓRREGO BORRACHUDO, SENDO ESTA A TERCEIRA SOLICITAÇÃO DESTE PARLAMENTAR SEM NENHUMA AÇÃO DO PODER EXECUTIVO MUNICIPAL PARA SOLUCIONAR O GRAVE PROBLEMA.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2523/oficio_n347_wellington_miranda24062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2523/oficio_n347_wellington_miranda24062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°347-2021 **EFETUAR A RECUPERAÇÃO E MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA SETOR DO BAIRRO FLAMBOYANT, AS QUAIS JÁ QUEIMARAM E NÃO ESTÃO ATENDENDO OS ANSEIOS DA POPULAÇÃO;_x000D_
 **EFETUAR A IMPLANTAÇÃO DE 05 (CINCO) BRAÇOS DE ILUMINAÇÃO PÚBLICA VOLTADO PARA O BAIRRO FLAMBOYANT.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2521/oficio_n348_wellington_miranda24062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2521/oficio_n348_wellington_miranda24062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°348-2021 **EFETUAR A RECUPERAÇÃO E MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA DO DISTRITO DE SALTO DA ALEGRIA;_x000D_
 **REALIZAR UM TRABALHO DE EXPANSÃO DE REDE DE ABASTECIMENTO DE ÁGUA NO PERÍMETRO URBANO DISTRITO, VÁRIAS RESIDÊNCIAS NÃO POSSUEM ESTE BENEFICIO QUE ESTÁ GARANTIDO NA CF/88;_x000D_
 **EFETUAR A INSTALAÇÃO DE 03 REGISTROS DE MANOBRAS, PARA QUE NO PERÍODO DA ESTIAGEM POSSAM SER DIRECIONADOS LOCAIS PARA ABASTECIEMNTO DE FORMA ROTATIVA.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2531/oficio_n349_wellington24062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2531/oficio_n349_wellington24062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°349-2021_x000D_
 **INFORMAÇÕES ACERCA DO INÍCIO E TÉRMINO DAS OBRAS DE REFORMA DA ESCOLA MUNICIPAL EUZÉBIO DE QUEIROZ, HAJA VISTA, A REFORMA FOI PARALISADA E HÁ VÁRIOS PONTOSA SEREM CONCLUÍDOS, INCLUSIVE A MANUTENÇÃO DO TELHADO;_x000D_
 **INFORMAÇÕES ACERCA DA CONCLUSÃO DO GINÁSIO DE ESPORTES DA ESCOLA MUNICIPAL EUZÉBIO DE QUEIROZ, QUE ESTÁ SECRETARIA POSSA NOTIFICAR OS RESPONSÁVEIS DETERMINANDO A CONCLUSÃO DA OBRA.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2526/oficio_n350_wellington_miranda24062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2526/oficio_n350_wellington_miranda24062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°350-2021 **INFORMAÇÕES ACERCA PARA O INÍCIO DAS OBRAS DE REFORMA DO ESF DO DISTRITO DE SALTO DA ALEGRIA.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2520/oficio_n351_wellington_miranda24062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2520/oficio_n351_wellington_miranda24062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°351-2021 **INFORMAÇÕES SOBRE A TITULARIDADE DO IMÓVEL ONDE ENCONTRA-SE INSTALADO A TELECOMUNICAÇÃO DO DISTRITO DE SALTO DA ALEGRIA;_x000D_
 **INFORMAÇÕES SOBRE O PROJETO DA PRAÇA DO DISTRITO DE SALTO DA ALEGRIA, ONDE O MESMO FORA ELABORADO NO FORMATO DE "UMA BANDEIRA" SE ESTE PROJETO AINDA EXISTE NOS ARQUIVOS DESTA GESTÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2519/oficio_n352_wellington_miranda24062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2519/oficio_n352_wellington_miranda24062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°352-2021 **PROXIMO A PONTE DO RIO JATOBÁ EXISTE CURVAS MUITO ACENTUADAS, COM POSTES DA REDE DE ENERGIA ELÉTRICA NO CURSO DA MESMA, ONDE TEM ATRAPALHADO O TRÁFEGO DE VEÍCULOS GRANDES BEM COMO DE MAQUINAS E EQUIPAMENTOS AGRÍCOLAS QUE DESLOCAM PELA REGIÃO; DAI A NECESSIDADE DE ALTERAÇÃO NO CURSO DA VIA.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2518/oficio_n353_wellington_miranda24062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2518/oficio_n353_wellington_miranda24062021.pdf</t>
   </si>
   <si>
     <t>**INFORMAÇÕES SOBRE O POÇO ARTESIANO E CAIXA D´ÁGUA DO DISTRITO DE SALTO DA ALEGRIA, NAS PROXIMIDADES DO CAMPO DE FUTEBOL, O QUAL NÃO ESTA SENDO UTILIZADO, INFORME-NOS OS MOTIVOS DA SUA OCIOSIDADE, BEM COMO O QUE FALTA PARA QUE O MESMO POSSA ESTAR OPERANTE.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2528/oficio_n354_wellington_miranda24062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2528/oficio_n354_wellington_miranda24062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°354-2021 **COMO ESTÃO O ANDAMENTO DAS AÇÕES NO SENTIDO DE VIABILIZAR O FUNCIONAMENTO DA SUB-PREFEITURA DO DISTRITO DE SALTO DA ALEGRIA, UMA VEZ QUE EXISTE UMA LEI MUNICIPAL CRIANDO A MESMA A ATÉ A PRESENTE DATA NÃO SE FEZ CUMPRIR OS DISPOSTOS DA MESMA.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3153/355-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3153/355-2021.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE MELHORIAS DA TELEFONIA MOVEL AO DEP. JOSE MEDEIROS</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2541/oficio_n356_eva_auxiliadora25062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2541/oficio_n356_eva_auxiliadora25062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°356-2021 SOLICITAR DESTE EXECUTIVO PARA QUE ENVIE A ESTA CASA LEGISLATIVA AINDA NESTE EXERCÍCIO DE 2021, PROJETO DE LEI QUE VERSA SOBRE A CRIAÇÃO DO DISTRITO INDUSTRIAL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2540/oficio_n359_edson_agripino25062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2540/oficio_n359_edson_agripino25062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°359-2021 SOLICITANDO PROVIDÊNCIAS QUANTO A MANUTENÇÃO E RECUPERAÇÃO RODOVIA MT-129, TRECHO COMPREENDIDO DO POSTINHO CARAJÁS ATÉ A DIVISA DO NOSSO MUNICÍPIO COM GAÚCHA DO NORTE.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2535/oficio_n363_josevaine25062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2535/oficio_n363_josevaine25062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°363-2021 ENCAMINHE A ESTA CASA LEGISLATIVA EXPEDIENTE SOLICITANDO A RETIRADA DE TRAMITAÇÃO O PROJETO DE LEI QUE VERSA SOBRE RENOVAR, RECICLAR, E INOVAR-TRIAGEM; CONFORME CONHECIMENTO E POSICIONAMENTO DESTA SECRETARIA.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2539/oficio_n364_joao_lopes25062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2539/oficio_n364_joao_lopes25062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°364-2021 PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR JUNTO A A.M.M, CENTRAL DE PROJETOS E APOIO AOS MUNICÍPIOS PARA QUE ELABORE UM PROJETO VOLTADO PARA A IMPLANTAÇÃO DE CICLOVIA/PISTA DE CAMINHADA NO ANEL VIÁRIO DE INTERLIGAÇÃO DA MT 130 A MT 020 EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2532/oficio_n369_wellington24062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2532/oficio_n369_wellington24062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°369-2021 **EFETUAR A COMPRA DE SOFTWARE ORIGINAIS PARA CADA COMPUTAR DA CASA LEGISLATIVA REGISTRADO EM PATRIMÔNIO E TAMBÉM O KIT OFFICE ALÉM DE ANTIVÍRUS.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2533/oficio_n373_deroci_e_wellington25062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2533/oficio_n373_deroci_e_wellington25062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°373-2021 _x000D_
 REF:PROJETO DE LEI N°-126/2021 ENCAMINHE O PROJETO ACIMA REFERENCIADO A ESTA COMISSÃO, TENDO COMO FITO ESPECÍFICO ADENTRAR NO CONHECIMENTO E NORMAS TÉCNICAS COMO O QUAL AUTORIZA A CONTRATAÇÃO EM FORMA DE CONVÊNIO A ÂGENCIA REGULADORA ARSEC PARA PRESTAR SERVIÇOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2534/oficio_n374_deroci25062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2534/oficio_n374_deroci25062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°374-2021 SENHORA SECRETÁRIA VENHO SOLICITAR QUE ENVIE A ESTE PARLAMENTAR AS INFORMAÇÕES ABAIXO DESCRITAS:_x000D_
 **NÚMERO DE PESSOAS COM DEFICIÊNCIA FÍSICA EM NOSSO MUNICÍPIO CADASTRADO JUNTO A ESTA ASSISTÊNCIA SOCIAL;_x000D_
 **FORMA E MEIOS DE COMO ESTÃO SENDO FEITOS OS ATENDIMENTOS AOS MESMOS.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2743/oficio_n375_josevaine13082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2743/oficio_n375_josevaine13082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°375-2021 NECESSIDADE DE INCLUSÃO DA CLASSE ESTUDANTIL NA LISTA DE PRIORITÁRIOS PARA VACINAÇÃO CONTRA COVID-19, INSTA MENCIONAR QUE DEVEMOS INCLUIR A CATEGORIA ESTUDANTIL COMO PRIORITÁRIOS.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2561/oficio_n377_cleiton_rodrigues06072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2561/oficio_n377_cleiton_rodrigues06072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°377-2021 CUMPRE-NOS SOLICITAR DESTE EXECUTIVO MUNICIPAL COM CÓPIA À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, PARA QUE VIABILIZE A MANUTENÇÃO DOS BRAÇOS E SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NA COMUNIDADE DO KULUENE TENDO EM VISTA NESTA LOCALIDADE ENCONTRAM-SE INÚMEROS PONTOS SEM O BENEFÍCIO DA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2553/oficio_n378_wellington06072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2553/oficio_n378_wellington06072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°°378-2021 CUMPRE-NOS SOLICITAR DESTE EXECUTIVO MUNICIPAL COM CÓPIA À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS PARA QUE NOS INFORME OS MOTIVOS PARA DESPEJO DE LIXO NAS PROXIMIDADES DA FEIRA MUNICIPAL.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2554/oficio_n379_wellington06072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2554/oficio_n379_wellington06072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°379-2021 CUMPRE-NOS SOLICITAR DESTE EXECUTIVO MUNICIPAL DE SAÚDE PARA QUE NOS INFORME OS MOTIVOS DA CONTINUIDADE DA AUSÊNCIA DE ACS PARA ATENDER NO DISTRITO DE SALTO DA ALEGRIA.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2555/oficio_n380_wellington06072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2555/oficio_n380_wellington06072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°380-2021 CUMPRE-NOS SOLICITAR DESTE EXECUTIVO MUNICIPAL COM CÓPIA À SECRETARIA MUNICIPAL DE SAÚDE PARA QUE NOS INFORME OS MOTIVOS DA AUSÊNCIA DE NOTIFICAÇÕES DOS CASOS DE DENGUE NO DISTRITO DE SALTO DA ALEGRIA.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2556/oficio_n381_wellington06072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2556/oficio_n381_wellington06072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°381-2021 CUMPRE-NOS SOLICITAR DESTE EXECUTIVO MUNICIPAL COM CÓPIA À SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO PARA QUE ENVIE A ESTE GABINETE PARLAMENTAR TODA DOCUMENTAÇÃO PERTINENTE AO LATICÍNIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2557/oficio_n382_wellington06072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2557/oficio_n382_wellington06072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°382-2021 PROVIDÊNCIAS EM REGIME DE URGÊNCIA COM OS REPAROS E MANUTENÇÃO NA PONTE DO CORGÃO/BICA D´ÁGUA, INFORMANDO-NOS A PREVISÃO DE INICIO E TÉRMINO DESTES SERVIÇOS.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2558/oficio_n383_wellington06072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2558/oficio_n383_wellington06072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°383-2021 CUMPRE-NOS SOLICITAR DESTE EXECUTIVO MUNICIPAL COM CÓPIA À SECRETARIA MUNICIPAL DE SAÚDE PARA QUE ENVIE A ESTE GABINETE PARLAMENTAR INFORMAÇÕES/DOCUMENTOS SOBRE TODOS OS RECURSOS ORIUNDOS DA COVID-19.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2559/oficio_n384_wellington06072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2559/oficio_n384_wellington06072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°384-2021 CUMPRE-NOS SOLICITAR DESTE EXECUTIVO MUNICIPAL COM CÓPIA À SECRETARIA MUNICIPAL DE SAÚDE PARA QUE VIABILIZE A REGULARIZAÇÃO COM A PRESENÇA DE VIGILÂNCIA CONTINUADA NO ESF 02.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2552/oficio_n385_wellington06072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2552/oficio_n385_wellington06072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°385-2021 REF: OFICIO N°-334 INFORMAÇÕES ALI CONTIDAS DE DESPESAS/EMPENHADAS/PAGAS POR ESSA GESTÃO, ISSO POSTO, VIMOS SOLICITAR CÓPIA DAS MATÉRIAS PRODUZIDAS, DOCUMENTOS FISCAL, BEM COMO RELAÇÃO DOS SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2567/oficio_n386_cleiton_rodrigues12072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2567/oficio_n386_cleiton_rodrigues12072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°386-2021 PROVIDÊNCIAS REALIZANDO OS SERVIÇOS ABAIXO:_x000D_
 **EXPANSÃO DE REDE PARA ATENDIMENTO E LIGAÇÃO DE NOVAS RESIDÊNCIAS, REBAIXAMENTO DE REDE ELÉTRICA PARA IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA, BAIRRO VILA CONCÓRDIA SEGUIMENTO DA RUA PROJETADA, NAS PROXIMIDADES DO CENTRO DE CONVIVÊNCIA DO IDOSO, À ALTURA DOS NÚMEROS RESIDENCIAIS 92 E 102.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>MINEIRO FLAMBOYAT, Fernandinho da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2616/oficio_n387_deroci_e_fernandinho21072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2616/oficio_n387_deroci_e_fernandinho21072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°387-2021 A NECESSIDADE QUE SE FAZ EM VIABILIZARMOS RECURSOS FINANCEIROS PARA CONSTRUIRMOS UMA PRAÇA NA ÁREA CENTRAL DO BAIRRO CONCÓRDIA ATENDENDO DEMANDA E ANSEIOS DE NOSSA POPULAÇÃO.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância, MINEIRO FLAMBOYAT</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2617/oficio_n388_deroci_e_fernandinho21072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2617/oficio_n388_deroci_e_fernandinho21072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°388-2021 NECESSIDADE QUE SE FAZ EM VIABILIZARMOS RECURSOS FINANCEIROS PARA "AQUISIÇÃO DE APARELHO DE TOMOGRAFIA" O QUAL SERÁ O DIVISOR DE ÁGUAS PARA ATENDIMENTO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3237/389-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3237/389-2021.pdf</t>
   </si>
   <si>
     <t>OFICIO 389/2021 - A AGUAS DE PARANATINGA CONVIDANDO PARA UMA REUNIAO DIA 08/07/2021 NA SALDA DA PRESIDENCIA DA CAMARA</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3238/390-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3238/390-2021.pdf</t>
   </si>
   <si>
     <t>OFICIO 390/2021 - A SECRETARIA DE SAUDE CONVIDANDO PARA UMA REUNIAO NA SALA DA PRESIDENCIA DA CAMARA NO DIA 08/07/2021</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2619/oficio_n391_edson_21072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2619/oficio_n391_edson_21072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°391-2021 PROVIDÊNCIAS QUANTO A MANUTENÇÃO E RECUPERAÇÃO RODOVIA MT-020, TRECHO RECENTEMENTE PAVIMENTADO, MENCIONAMOS QUE; AO LONGO DA PISTA DE ROLAGEM JÁ COMEÇAM APARECER BURACOS/AVARIAS.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>MINEIRO FLAMBOYAT, Josevaine (Labiga), WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2568/oficio_n392_mineiro_wg_josevaine13072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2568/oficio_n392_mineiro_wg_josevaine13072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°392-2021 AO CUMPRIMENTA-LOS , CUMPRE-NOS NESTE OPORTUNIDADE ENCAMINHAR A ESTA AGÊNCIA MUNICIPAL DE REGULAÇÃO DOS SERVIÇOS PÚBLICOS, EXPEDIENTE DE SENTIDO "CONVOCATÓRIO", PARA QUE ESTA DIRETORIA DE SERVIÇOS PÚBLICOS, SE FAÇAM PRESENTES EM UMA REUNIÃO A SER REALIZADA NO DIA 16 DE JULHO DE 2021.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), JOÃO LOPES, PROFESSORA EVA AUXILIADORA, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3239/395-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3239/395-2021.pdf</t>
   </si>
   <si>
     <t>OFICIO 395/2021 - AO SICOOB, MANIFESTANDO O INTERESSE EM TER UMA AGENCIA NO MUNICIPIO</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>WELLINGTON MIRANDA PASSOS (Wellington WG), CLEITON RODRIGUES DA SILVA (Cleitinho da MM), MINEIRO FLAMBOYAT, NEGO DO RODEIO, PROFESSORA EVA AUXILIADORA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3169/397-2021_r.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3169/397-2021_r.pdf</t>
   </si>
   <si>
     <t>melhorias no atendimento da Comunidade Pontal do Piranha</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3240/399-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3240/399-2021.pdf</t>
   </si>
   <si>
     <t>OFICIO 399/2021 - AO DEPUTADO NININHO SOBRE A REALIZADE CARCERARIA DE PARANATINGA</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2618/oficio_n400_eva_auxiliadora20072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2618/oficio_n400_eva_auxiliadora20072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°400-2021 PROVIDÊNCIAS COM OS  SEGUINTES ASSUNTOS:_x000D_
 **CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO BUGIO, COMUNIDADE PA COLORADO, VIA DE ACESSO AO ÚLTIMO LOTE DO EIXO CENTRAL-PROPRIEDADES DOS SENHORES EDIMAR E EDIMILSON_x000D_
 **PONTE ESTA A SER CONSTRUIDA EM PARCERIA COM PROPRIETÁRIOS DA REGIÃO, OS QUAIS DISPONIBILIZARAM TODA MADEIRA A SER UTILIZADA NA MENCIONADA PONTE.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2703/oficio_n405_wellington03082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2703/oficio_n405_wellington03082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°405-2021 **PROCESSO FORMALIZADO DE CONCESSÃO DO TERMINAL RODOVIÁRIO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2700/oficio_n407_wellington03082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2700/oficio_n407_wellington03082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°407-2021 **CÓPIA DO CONTRATO INICIAL DE PRESTAÇÃO DE SERVIÇOS, BEM COMO TODOS ADITIVOS JÁ FORMALIZADOS ENTRE AS PARTES.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2701/oficio_n408_wellington03082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2701/oficio_n408_wellington03082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°408-2021  VIABILIZE UMA FORMA EFICIENTE DE ARMAZENAMENTO DOS MEDICAMENTOS NOS ESFs DO MUNICÍPIO, TENDO EM VISTA, EM RECENTE VISTORIA NESSES LOCAIS.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2615/oficio_n410_edson_agripino20072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2615/oficio_n410_edson_agripino20072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°410-2021 PROVIDÊNCIAS IMEDIATAS COM OS ASSUNTOS ABAIXO MENCIONADOS:_x000D_
 **MANUTENÇÃO PREVENTIVA E REPAROS REGULARES NA ILUMINAÇÃO PÚBLICA DA COMUNIDADE INDÍGENA BAKAIRI, ALDEIA PAKUERA EM NOSSO MUNICÍPIO, SUBSTITUIÇÃO DE LÂMPADAS E IMPLANTAÇÃO DE NOVOS BRAÇOS PARA AMPLIAÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA EM TODA ALDEIA/NÚCLEO HABITADO.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2630/oficio_n413_eva_auxiliadora26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2630/oficio_n413_eva_auxiliadora26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°413-2021 PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS:_x000D_
 **EFETUAR LIMPEZA COM MÁQUINAS NO ESPAÇO UTILIZADO PELOS JOVEM PARA PRATICA ESPORTIVA NA PARTE DOS FUNDOS DO BAIRRO FLAMBOYANT, (CAMPO DE FUTEBOL).</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2621/oficio_n414_deroci_de_matos21072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2621/oficio_n414_deroci_de_matos21072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°414-2021 ASSUNTO: SOLICITAÇÃO DE TABELA DOS VALORES PAGOS REFERENTE AO "PCCS" PLANO DE CARREIRA E SÁLARIOS DOS PROFISSIONAIS DA EDUCAÇÃO MUNICIPAL CONFORME PRECONIZA A LEI 533/2008 E A LEI 869/2012.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2622/oficio_n415_deroci_de_matos21072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2622/oficio_n415_deroci_de_matos21072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°°415-2021 ASSUNTO: SOLICITAÇÃO DE TABELA DE VALORES PERCAPITA/ALUNOS MATRICULADOS NA REDE MUNICIPAL DE ENSINO, COM MATERIAL E MERENDA ESCOLAR NO PERÍODO DE PANDEMIA CORONA19 ANOS LETIVOS 20/21. DEVIDAMENTE DEMONSTRADOS EM SUAS RUBRICAS DE EMPENHO E DESEMBOLSO.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2773/oficio_n416_eva_auxiliadora25082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2773/oficio_n416_eva_auxiliadora25082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°416-2021 PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS:_x000D_
 **SERVIÇOS DE IMPLANTAÇÃO DE POSTES DE ENERGIA NA RUA 17 DE DEZEMBRO, TRECHO COMPREENDIDO DA AV.BRASIL ATÉ A RUA APOLÔNIO BOURET DE MELO.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2775/oficio_n417_eva_auxiliadora25082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2775/oficio_n417_eva_auxiliadora25082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°417-2021 PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS;_x000D_
 **SERVIÇOS DE IMPLANTAÇÃO DE 02 POSTES DE ENERGIA "ILUMINAÇÃO PÚBLICA" NO BAIRRO CONCÓRDIA-SETOR ALTOS DA CONCÓRDIA,PROXIMIDADES DA ANTIGA HORTA DO SENHOR CUSTÓDIO.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3134/418-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3134/418-2021.pdf</t>
   </si>
   <si>
     <t>EXPANSAO REDE DE AGUA</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2614/oficio_n419_edson_agripino20072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2614/oficio_n419_edson_agripino20072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°419-2021 PROVIDÊNCIAS IMEDIATAS COM OS ASSUNTOS ABAIXO MENCIONADOS:_x000D_
 **RECUPERAÇÃO E MANUTENÇÃO NAS ESTRADAS DE ACESSO AS ALDEIAS DA COMUNIDADE BAKAIRIS.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2613/oficio_n420_edson_agripino20072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2613/oficio_n420_edson_agripino20072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°420-2021 PROVIDÊNCIAS IMEDIATAS COM OS ASSUNTOS ABAIXO MENCIONADOS:_x000D_
 **REALIZAR SERVIÇOS COM ROÇADEIRA MECÂNICA NAS PASTAGENS DOS LOTES DO ASSENTAMENTO RURAL SANTA LURDES.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>Josevaine (Labiga), CLEITON RODRIGUES DA SILVA (Cleitinho da MM), EDSON DO SINDICATO, JOÃO BOSCO DE ARRUDA, JOÃO LOPES, MINEIRO FLAMBOYAT, NEGO DO RODEIO, PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), PROFESSORA EVA AUXILIADORA, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2633/oficio_n422_josevaine_em_conjunto26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2633/oficio_n422_josevaine_em_conjunto26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°422-2021 PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS:_x000D_
 **AQUISIÇÃO DE APARELHO DE RAIO X DIGITAL;_x000D_
 **AQUISIÇÃO DE APARELHO DE ULTRASSONOGRAFIA;_x000D_
 **AQUISIÇÃO DE APARELHO DE TOMOGRAFIA;_x000D_
 **TREINAMENTO TÉCNICOS/MÉDICOS PARA TRATAMENTO PRECOCE DA COVID-19;_x000D_
 **IMPLANTAR SISTEMA DE PLANTÃO NO SENTINELA-COVID-19;_x000D_
 **PROTOCOLO DE TRATAMENTO PREVENTIVO PARA COVID-19.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2634/oficio_n425_deroci_de_matos26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2634/oficio_n425_deroci_de_matos26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°425-2021 PROVIDÊNCIAS COM OS ASSUNTOS ABAIXO MENCIONADOS:_x000D_
 **RECUPERAÇÃO E MANUTENÇÃO DA ESTRADA DE ACESSO ÀS PROPRIEDADES DA CABECEIRA DO RIO PARANATINGA; JAÍVO DIAS, MARCOS TOMAZINI, JOSÉ NUNES NOGUEIRA, DENTRE OUTROS;_x000D_
 **RECUPERAÇÃO E MANUTENÇÃO DA PONTE NESTA MESMA VIA DE ACESSO.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2695/oficio_n438_cleiton02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2695/oficio_n438_cleiton02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°438-2021 **CONTRATAR SERVIÇOS COM A FINALIDADE ESPECÍFICA DE REORGANIZAR OS LIMITES DOS BAIRRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2629/oficio_n443_edson_agripino26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2629/oficio_n443_edson_agripino26072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°443-2021 VIABILIZAR ALGUMAS PLACAS DE SINALIZAÇÃO PARA IMPLANTARMOS NA MT-130 E MT-020 EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2724/oficio_n446_edson_agripino04082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2724/oficio_n446_edson_agripino04082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°446-2021 PROVIDÊNCIAS QUANTO A MANUTENÇÃO E RECUPERAÇÃO RODOVIA MT-338, TRECHO COMPREENDIDO DA 07 PLACAS ATÉ A REGIÃO DA EUCAFLORA/PALMITOS.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2727/oficio_n450_deroci_de_matos04082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2727/oficio_n450_deroci_de_matos04082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°450-2021 VIABILIZE A ABERTURA DE 01 (UM) TANQUE/AÇUDE/REPRESA VOLTADO À CRIAÇÃO DE PEIXES NA PROPRIEDADE RURAL DO SR.PAULO ANDRÉ DA SILVA.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3178/452-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3178/452-2021.pdf</t>
   </si>
   <si>
     <t>A SER  DE OBRAS SOLICITANDO PROVIDENCIAS PARA REPARO NAS RESIDENCIAS CONFORME RELATORIO DA SEC DE ASSISTENCIA SOCIAL</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2699/oficio_n453_edson_agripino03082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2699/oficio_n453_edson_agripino03082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°453-2021 É OPORTUNO ENCAMINHAR A ESTE EXECUTIVO MUNICIPAL COM CÓPIA A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO PARA QUE ATENDE AOS DISPOSTOS DA LEI ACIMA REFERENCIADA.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2698/oficio_n454__edson_agripino03082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2698/oficio_n454__edson_agripino03082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°454-2021 INFORME A ESTE GABINETE PARLAMENTAR A CARGA HORÁRIA/MENSAL DE TODOS OS MÉDICOS LOTADOS NA ESTRUTURA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2697/oficio_n455_edson_agripino03082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2697/oficio_n455_edson_agripino03082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°455-2021 **IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA AV.PERIMETRAL NORTE-BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2723/oficio_n457_deroci04082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2723/oficio_n457_deroci04082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°457-2021 **RECUPERAÇÃO E MANUTENÇÃO PERIÓDICA NA PONTE SOBRE O RIO DO PEIXE, VIA DE ACESSO À INÚMERAS FAZENDAS NAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2726/oficio_n458_joao_lopes04082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2726/oficio_n458_joao_lopes04082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°458-2021 **CONTINUIDADE DE ABERTURA DA VIA URBANA RUA RAIMUNDO VIEIRA DE SOUZA/PARALELA A MT 130-BAIRRO RUI BARBOSA.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2742/oficio_n459_edson13082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2742/oficio_n459_edson13082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°°459-2021 **IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA RODOVIA MT 020-SAÍDA BAIRRO UNIÃO ATÉ AS IMEDIAÇÕES DO AUTO POSTO SHALON.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2746/oficio_n461_deroci_de_matos13082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2746/oficio_n461_deroci_de_matos13082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°461-2021 **RETIRADA DE ENTULHO DEPOSITADOS À MARGEM DA RUA TRAVESSA CAMPOS, PROXIMIDADES DA FEIRA MUNICIPAL, ANTIGO CAMPO DE FUTEBOL DENOMINADO LIXÃO.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>MINEIRO FLAMBOYAT, EDSON DO SINDICATO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2745/oficio_n462_deroci_e_edson13082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2745/oficio_n462_deroci_e_edson13082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°462-2021 **IMPLANTAÇÃO DE VÁLVULA ELIMINADORA DE AR EM TODOS OS HIDRÔMETROS INSTALADOS NA REDE DE DISTRIBUIÇÃO DE ÁGUA DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2741/oficio_n463_josevaine13082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2741/oficio_n463_josevaine13082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°463-2021 **CÓPIA INTEGRAL DA DESPESA COM PESSOAL "FOLHA DE PAGAMENTO" DA SECRETARIA MUNICIPAL DE SAÚDE, INCLUINDO NA MESMA, CONTRATADOS, NOMEADOS, EFETIVO, ETC PERÍODO DE JANEIRO A JULHO DE 2021.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3179/465-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3179/465-2021.pdf</t>
   </si>
   <si>
     <t>AO DEP. MAX RUSSI PEDIDO DE MANUTENÇÃO MT 130</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2769/oficio_n469_edson_agripino25082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2769/oficio_n469_edson_agripino25082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°469-2021 SOLICITO 40 CAIXAS DE MEL PARA ATENDER A COMUNIDADE INDÍGENA BAKAIRI E ASSENTAMENTO COLORADO, QUE APOSTA NESSA CADEIA PRODUTIVA, DO PROGRAMA MT PRODUTIVO-APICULTURA QUE ESTÁ DISTRIBUINDO CAIXAS DE MEL A AGRICULTORES FAMILIARES.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2770/oficio_n470_edson_agripino25082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2770/oficio_n470_edson_agripino25082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°470-2021 ASSUNTO: SOLICITAÇÃO DE AQUISIÇÃO DE MATERIAIS ESPORTIVOS PARA ATENDER AS NOSSAS DEMANDAS.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2771/oficio_n471_edson_agripino25082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2771/oficio_n471_edson_agripino25082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°471-2021 PROVIDÊNCIAS RELACIONADO A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NOS LOCAIS ABAIXO DESCRITOS;_x000D_
 **RUA ELIZEU ALVES DE MENEZES-BAIRRO BICA D´ÁGUA-PRÓXIMO A IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2774/oficio_n472_eva_auxiliadora25082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2774/oficio_n472_eva_auxiliadora25082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°472-2021 PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS NO BAIRRO VILA NOVA II;_x000D_
 **PROSSEGUIR O MANILHAMENTO/CANALIZAÇÃO DAS ÁGUAS PLUVIAIS NO ESPAÇO COMPREENDIDO-RUA DAS FLORES/RUA CRISANTEMO.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2768/oficio_n474_joao_lopes_e_cleiton25082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2768/oficio_n474_joao_lopes_e_cleiton25082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°474-2021 PROVIDÊNCIAS RELACIONADO A SINALIZAÇÃO DAS VIAS URBANAS EM NOSSA CIDADE;_x000D_
 **IMPLANTAÇÃO DE SINALIZAÇÃO AÉREA, VERTICAL E HORIZONTAL, ENTRADAS, SAÍDAS E ÁREA CENTRAL DA CIDADE.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3181/476-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3181/476-2021.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO MAX RUSSI - PEDIDO DE IMPLANTAÇÃO DE CENTRO DE TRIAGEM EM PARANATINGA E AQUISIÇÃO DE VEICULO PARA TRANSPORTE DE RESIDUOS COLETADOS PELO SERVIÇO PUBLICO</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2779/oficio_cosp_n478_mineiro_wellington_josevaine27082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2779/oficio_cosp_n478_mineiro_wellington_josevaine27082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°478-2021 AO CUMPRIMENTA-LOS, CUMPRE-NOS NESTA OPORTUNIDADE ENCAMINHAR A ESTA AGÊNCIA MUNICIPAL DE REGULAÇÃO DOS SERVIÇOS PÚBLICOS, SE FAÇAM PRESENTES EM UMA REUNIÃO A SER REALIZADA NO DIA 02 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2777/oficio_n479_joao_lopes_e_cleiton26082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2777/oficio_n479_joao_lopes_e_cleiton26082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°479-2021 SOLICITANDO AQUISIÇÃO DE UNIFORMES AOS SERVIDORES DO SAMU, DIFERENCIANDO ASSIM AOS DEMAIS SERVIDORES DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2776/oficio_n480_joao_lopes_e_cleiton26082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2776/oficio_n480_joao_lopes_e_cleiton26082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°480-2021 PROVIDÊNCIAS QUANTO A IMPLANTAÇÃO DE AEROPORTO MUNICIPAL EM NOSSA CIDADE, TEMOS OBSERVADO O GRANDE FLUXO NO MOVIMENTO AÉREO E NÃO DISPOMOS DE NENHUMA PISTA PARA POUSO E DECOLAGENS.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2782/oficio_n481_cleiton27082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2782/oficio_n481_cleiton27082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°481-2021 SOLICITANDO PROVIDÊNCIAS QUANTO A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA QUADRA POLIESPORTIVA QUE SERÁ CONSTRUIDA NA TERRA INDÍGENA BAKAIRI-ALDEIA AKI ETY.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>Josevaine (Labiga), MINEIRO FLAMBOYAT</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2783/oficio_n483_josevaine_deroci27082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2783/oficio_n483_josevaine_deroci27082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°483-2021 **EXECUTAR COM REGULARIDADE DIÁRIA SERVIÇOS COM CAMINHÃO PIPA NO PÁTIO E IMEDIAÇÕES DO POSTO DE COMBUSTIVEL WATTS.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2778/oficio_n484_mineiro27082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2778/oficio_n484_mineiro27082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°484-2021 PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS;_x000D_
 **RECUPERAÇÃO DA VIA QUE INTERLIGA MT-020 A MT-130-SAÍDA DO PACÚ/MATRINCHÃ_x000D_
 **RECUPERAÇÃO DA PONTE SOBRE O CÓRREGO XAVANTE QUE CURSA NESTE TRECHO.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2803/oficio_n486_edson_agripino09092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2803/oficio_n486_edson_agripino09092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°486-2021 VIMOS ATRAVÉS DO PRESENTE REITERAR PARA QUE CONVIDE AOS CARTÓRIOS DE NOSSA COMARCA PARA DISCUTIR E COLOCAR EM PRÁTICA O PROCESSO DE REGULARIZAÇÃO FUNDIÁRIA URBANA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2780/oficio_n487_eva_auxiliadora27082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2780/oficio_n487_eva_auxiliadora27082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°487-2021 VIABILIZE A CONSTRUÇÃO DE UMA SALA DESTINADA A ALMOXARIFADO E UM BANHEIRO EXCLUSIVO PARA O USO DOS SERVIDORES DA ESCOLA RUI BARBOSA.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3154/503-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3154/503-2021.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E MELHORIAS NO ESPAÇO PUBLICO ROMALDINO SCHENEIDER PEREIRA</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2805/oficio_n504_carlos_souza09092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2805/oficio_n504_carlos_souza09092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°504-2021 NECESSIDADE DE EFETUARMOS MANUTENÇÃO NAS ESTRADAS ADJACENTES QUE FAZ AS LIGAÇÕES AO EIXO CENTRAL, PRESENCIAMOS AS DIFICULDADES ENCONTRADAS PARA OS VEÍCULOS TRANSITAREM NESTAS VIAS.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2804/oficio_n505_edson_agripino09092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2804/oficio_n505_edson_agripino09092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°505-2021 SOLICITAR DESTE EXECUTIVO MUNICIPAL INFORMAÇÕES ACERCA DO ANDAMENTO DA SITUAÇÃO PARA A DEVIDA CONCESSÃO DO RGA E PISO SALARIAL AOS SERVIDORES DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2806/oficio_n514_josevaine09092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2806/oficio_n514_josevaine09092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°514-2021 SOLICITAR QUE ENCAMINHE A ESTA CASA LEGISLATIVA CÓPIA ATUALIZADA DO PROJETO EXECUTIVO DE RESTAURAÇÃO DA LAGOA MUNICIPAL.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2810/oficio_n521_eva_auxiliadora13092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2810/oficio_n521_eva_auxiliadora13092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°521-2021 **RESTAURAÇÃO E MELHORIAS NA PONTE QUE INTERLIGA AS COMUNIDADES SANTIAGO DO NORTE/SALTO DA ALEGRIA, VIA ASSENTAMENTO BOA VISTA/ ASSENTAMENTO JATOBÁ, ONDE HÁ NECESSIDADE DE MANILHAMENTO EM CÓRREGO LOCAL.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2802/oficio_n522_carlos_souza13092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2802/oficio_n522_carlos_souza13092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°522-2021 NECESSIDADE DE EFETUARMOS MANUTENÇÃO NA MT 130 EM PONTOS ESTRATÉGICOS DA RODOVIA, PRESENCIAMOS AS DIFICULDADES ENCONTRADAS PARA OS VEÍCULOS TRANSITAREM NO TRECHO COMPREENDIDO DO CASTELO ATÉ A PONTE DO RIO JATOBÁ.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2808/oficio_n523_edson_agripino13092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2808/oficio_n523_edson_agripino13092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°523-2021 **CONSTRUÇÃO DE UMA PONTE DE ACESSO À COMUNIDADE INDÍGENA BAKAIRIS - ALDEIA KAIAHOALO - CACIQUE ESTELINO.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2807/oficio_n524_edson_agripino13092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2807/oficio_n524_edson_agripino13092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°524-2021 **IMPLANTAÇÃO DE CABINES DE PROTEÇÃO NOS ESFs, VISANDO A PROTEÇÃO DOS SERVIDORES, TÉCNICO, MÉDICOS, ENFERMEIROS E USUÁRIOS DO SISTEMA.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2813/oficio_n525_joao_lopes13092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2813/oficio_n525_joao_lopes13092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°525-2021 ASSUNTO: RECURSO PARA ATENDER DEMANDA DA SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2812/oficio_n526_joao_lopes13092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2812/oficio_n526_joao_lopes13092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°526-2021 ASSUNTO: RECURSO PARA ATENDER DEMANDA DA EDUCAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2811/oficio_n527_joao_lopes13092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2811/oficio_n527_joao_lopes13092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°527-2021 ASSUNTO: SOLICITAÇÃO DE EVENTO PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2862/oficio_n529_joao_lopes07102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2862/oficio_n529_joao_lopes07102021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°529-2021 É OPORTUNO ENCAMINHAR AO EXMO SENHOR, SOLICITAÇÃO DE PROVIDÊNCIAS PARA QUE SEJA VIABILIZADO MEIOS DE AQUISIÇÃO E ENVIO DE PATRULHA MECANIZADA AO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2814/oficio_n530_eva_auxiliadora13092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2814/oficio_n530_eva_auxiliadora13092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°530-2021 **ENCAMINHAMENTO DE PROJETO DE LEI QUE VERSA SOBRE O RATEIO DE SALDO DA VERBA DO FUNDEB 70, DISPONIVEL EM CONTA, VERBA ESSA CONSTITUCIONAL PARA O DEVIDO FIM.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2822/oficio_n538_wellington14092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2822/oficio_n538_wellington14092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°538-2021 ENVIE A ESTE GABINETE PARLAMENTAR CÓPIA DOS PROJETOS DA ILUMINAÇÃO PÚBLICA EM OBRAS DA AVENIDA BANDEIRANTES E AVENIDA MATO GROSSO.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2821/oficio_n53914092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2821/oficio_n53914092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°539-2021 VIABILIZE A IMPLANTAÇÃO DE PLACAS INFORMATIVAS EM TODAS AS OBRAS DE INICIATIVA MUNICIPAL, TAIS COMO, AVENIDA DO AEROPORTO, AVENIDA BANDEIRANTES, E AVENIDA MATO GROSSO.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>EDSON DO SINDICATO, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, JOÃO LOPES, Josevaine (Labiga), MINEIRO FLAMBOYAT, NEGO DO RODEIO, PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), PROFESSORA EVA AUXILIADORA, WELLINGTON MIRANDA PASSOS (Wellington WG)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3106/543-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3106/543-2021.pdf</t>
   </si>
   <si>
     <t>Oficio 543/2021 - Secretaria do Meio ambiente, sobre a preocupação com os rios que margeiam a Cidade de Paranatinga</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3241/544-2021_r.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3241/544-2021_r.pdf</t>
   </si>
   <si>
     <t>OFICIO 544/2021 - AO PREFEITO SOBRE A LOA/2021</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2826/oficio_n546_joao_lopes20092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2826/oficio_n546_joao_lopes20092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°546-2021  **EFETUAR MANUTENÇÃO PERIÓDICA E RECUPERAR TODOS OS EQUIPAMENTOS DA ÁREA DE ODONTOLOGIA EM USO NAS UNIDADES BÁSICAS DE SAÚDE DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2825/oficio_n547_edson_agripino20092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2825/oficio_n547_edson_agripino20092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°547-2021 **RECUPERAÇÃO E MANUTENÇÃO OSTENSIVA DAS PONTES DE ACESSO À COMUNIDADE INDÍGENA BAKAIRIS- ALDEIA PAIKUM- CACIQUE WESLEY.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2849/oficio_n554_edson_agripino29092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2849/oficio_n554_edson_agripino29092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°554-2021 CUMPRE-NOS SOLICITAR DESTE EXECUTIVO MUNICIPAL DE OBRAS E SERVIÇOS RURAIS PARA QUE NOS INFORME AS DIFICULDADES ENCONTRADAS PARA ATENDER OS EXPEDIENTES ENCAMINHADOS POR ESTE GABINETE PARLAMENTAR.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2863/oficio_n555_cleiton07102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2863/oficio_n555_cleiton07102021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°555-2021 NECESSIDADE DE EFETUARMOS A RECUPERAÇÃO DA ESTRADA DA BICA D´ÁGUA (PATROLAMENTO) TENDO EM VISTA A REALIZAÇÃO DE UM EVENTO FESTIVO EM CHÁCARA PRÓXIMA AO LOCAL DA BICA D´ÁGUA NOS DIAS 02 E 03 DE OUTUBRO 2021.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2945/oficio_n559_josevaine22112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2945/oficio_n559_josevaine22112021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°559-2021 PERMITA-ME LEVAR OS CUMPRIMENTOS DESTA COLENDA CASA LEGISLATIVA MUNICIPAL, PRIMEIRAMENTE REITERANDO DE VOSSA MISSÃO FRENTE A TAMANHO DESAFIO QUE É COLOCAR NOVAMENTE NOS TRILHOS DO DESENVOLVIMENTO O DESTINO DE NOSSO PUJANTE ESTADO.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2946/oficio_n560_josevaine22112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2946/oficio_n560_josevaine22112021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°560-2021 NECESSIDADE QUE SE FAZ EDM VIABILIZAR JUNTO AO GOVERNO DO ESTADO DEMONSTRANDO A NECESSIDADE DE CRIARMOS UMA NOVA REGIONAL DE SAÚDE PARA ATENDER AS DEMANDAS DA REGIÃO SUL-LESTE E VALE DO ARAGUAIA.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2947/oficio_n561_josevaine22112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2947/oficio_n561_josevaine22112021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°561-2021 NECESSIDADE DE CRIARMOS UMA NOVA REGIONAL DE SAÚDE PARA ATENDER AS DEMANDAS DA REGIÃO SUL-LESTE E VALE DO ARAGUAIA, UM APORTE A 19 MUNICÍPIOS, UMA VEZ QUE AS DIFICULDADES ENCONTRADAS PARA A REGULAÇÃO DE VAGAS NA REGIONAL DE RONDONÓPOLIS É ALGO QUE NÃO PODEMOS MAIS SUPORTAR.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2861/oficio_n562_cleiton07102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2861/oficio_n562_cleiton07102021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°562-2021 AO CUMPRIMENTA-LO, ENCAMINHAMOS A ESTE EXECUTIVO MUNICIPAL CÓPIA DE EXPEDIENTE ORIUNDOS DA IGREJA PENTECOSTAL RESGATANDO ALMAS PARA SALVAÇÃO EM CRISTO JESUS E TAMBÉM DO CONSELHO MUNICIPAL DE PASTORES DO MUNICÍPIO DE PARANATINGA.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3135/563-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3135/563-2021.pdf</t>
   </si>
   <si>
     <t>OFICIO 563/2021- INFORMAÇÃO SOBRE O RGA DA EDUCAÇÃO</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2851/oficio_n565_edson_agripino30092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2851/oficio_n565_edson_agripino30092021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°565-2021 **ACESSO DO BAIRRO JARDIM FLAMBOYANT AO BAIRRO RUI BARBOSA IMEDIAÇÕES DA RUA ANETE PEDÓ.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2869/oficio_n567_deroci_de_matos13102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2869/oficio_n567_deroci_de_matos13102021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°567-2021 PROVIDÊNCIAS NO SENTIDO DE IMPLANTAÇÃO DE DOIS QUEBRA MOLAS-FAIXA ELEVADA NA AV.BRASIL EM AMBAS AS PISTAS, NOS SEGUINTES LOCAIS **PISTA SENTIDO PREFEITURA, EM FRENTE DO BANCO DO BRASIL;  **PISTA SENTIDO CENTRO, EM FRENTE A SECRETARIA MUNICIPAL DE SAÚDE-IDEAL PARAFUSOS.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3155/569-2021_r.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3155/569-2021_r.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E MANUTENÇÃO DO ESF RURAL</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2928/oficio_n570_wellington08112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2928/oficio_n570_wellington08112021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°570-2021 DENUNCIA DE POSSÍVEIS DESVIOS DE RECURSOS PÚBLICOS VINCULADOS AO CERTAME DE PROCESSO LICITATÓRIO PARA A AQUISIÇÃO DE COMBUSTÍVEIS.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2867/oficio_n575_cleiton_e_joao_lopes08102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2867/oficio_n575_cleiton_e_joao_lopes08102021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°575-2021 SOLICITAMOS QUE VIABILIZE MEIOS NA ESFERA FEDERAL DESTINANDO AO NOSSO MUNICÍPIO EQUIPAMENTOS QUE NOS AUXILIE NA RECUPERAÇÃO E MANUTENÇÃO DE NOSSA ESTRADAS.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2871/oficio_n577_fernandes_antonio_13102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2871/oficio_n577_fernandes_antonio_13102021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°577-2021 CUMPRE-NOS ENCAMINHAR A ESTE EXECUTIVO MUNICIPAL EXPEDIENTE REIVINDICATÓRIO, QUE EM RECENTE VISITA A COMUNIDADE INDÍGENA BAKAIRI, FOMOS DURAMENTE COBRADOS PARA EFETIVARMOS AÇÕES NAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2926/oficio_n578_nego_do_rodeio08112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2926/oficio_n578_nego_do_rodeio08112021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°578-2021 VIMOS REQUERER A IMPLANTAÇÃO DE "REDUTORES DE VELOCIDADE-QUEBRA MOLAS" NO TRECHO COMPREENDIDO ANEL VIÁRIO.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2870/oficio_n580_edson_agripino13102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2870/oficio_n580_edson_agripino13102021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°580-2021 ASSUNTO: SOLICITAÇÃO DE MUTIRÃO DE SERVIÇOS NO BAIRRO COLINA VERDE.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2927/oficio_n583_wellington08112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2927/oficio_n583_wellington08112021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°583-2021 NESTA OPORTUNIDADE VIMOS A PRESENÇA DOS SENHORES PARA QUE ENCAMINHE AO GABINETE DO PARLAMENTAR QUE A MESMA SUBSCREVE INFORMAÇÕES ACERVA DE DENUNCIA COLETADA NO ASSENTAMENTO PONTAL DO PIRANHA.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2898/oficio_n593_cleiton_rodrigues27102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2898/oficio_n593_cleiton_rodrigues27102021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°593-2021 REITERAR DA NECESSIDADE DE BUSCARMOS MECANISMOS PARA VALORIZAR E MELHORARMOS NOSSO ATENDIMENTO RELACIONADO A SAÚDE PÚBLICA MUNICIPAL, O ASSUNTO EM TELA DIZ RESPEITO AS DIFICULDADES ENCONTRADAS PARA O TRANSPORTE DE PACIENTES REGULADO PARA A CIDADE POLO DE RONDONOPOLIS.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2901/oficio_n595_carlos_souza27102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2901/oficio_n595_carlos_souza27102021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°595-2021 CUMPRE-NOS ENCAMINHAR EXPEDIENTE A ESTE EXECUTIVO MUNICIPAL ATENDENDO A REIVINDICAÇÕES DE MORADORES DO ASSENTAMENTO RURAL SANTA LURDES, ONDE OS MESMOS SOLICITAM A IMPLANTAÇÃO DE PONTO DE APOIO/ABRIGO NO EIXO CENTRAL DA AGROVILA.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2906/oficio_n598_deroci_de_matos04112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2906/oficio_n598_deroci_de_matos04112021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°598-2021 AO CUMPRIMENTA-LO, VIMOS EM PRIMEIRO MOMENTO REITERAR DE NOSSO COMPROMISSOS FIRMADOS FRENTE A GESTÃO PÚBLICA MUNICIPAL PARA TANTO É NECESSARIO QUE FAÇAMOS ESFORÇOS SIGNIFICATIVOS PARA ATENDER NOSSOS MUNÍCIPES, O ASSUNTO EM TELA DIZ RESIPEITO A NECESSIDADE QUE SE FAZ EM VIABILIZARMOS RECURSOS FINANCEIROS PARA AQUISIÇÃO DE (02) DOIS VEÍCULOS COM CAPACIDADE DE SETE(07) LUGARES.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2900/oficio_n631_carlos_souza27102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2900/oficio_n631_carlos_souza27102021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°631-2021 PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS:_x000D_
 **RECUPERAÇÃO E MANUTENÇÃO DA ESTRADA MUNICIPAL DE ACESSO A "REGIÃO DO AZUL".</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2904/oficio_n632_joao_lopes27102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2904/oficio_n632_joao_lopes27102021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°632-2021 PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS:_x000D_
 **PAVIMENTAÇÃO ASFÁLTICA DO BAIRRO JARDIM IPÊ.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3182/633-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3182/633-2021.pdf</t>
   </si>
   <si>
     <t>A 1A DAMA PARA PEDIDO DE CONSTRUÇÃO DE 200 CASAS</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2902/oficio_n634_eva_auxiliadora27102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2902/oficio_n634_eva_auxiliadora27102021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°634-2021 PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS: _x000D_
 **AQUISIÇÃO DE UMA MOTOCICLETA PARA USO EXCLUSIVO DO DEPARTAMENTO DE PATRIMÔNIO.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2930/oficio_n635_cleiton_10112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2930/oficio_n635_cleiton_10112021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°635-2021 SOLICITAR DESTA SECRETARIA MUNICIPAL DE EDUCAÇÃO A DOAÇÃO DE UM PARQUINHO INFANTIL A SER UTILIZADO NO EDUCANDÁRIO ESPÍRITA PAULO DE TARSO.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2923/oficio_n638_edson_agripino04112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2923/oficio_n638_edson_agripino04112021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°638-2021 PROVIDÊNCIAS IMEDIATAS SOBRE: **MULTIRÃO PARA LIMPEZA NOS PÁTIOS DOS ESFS, ROÇAGEM, CAPINAGEM, APLICAÇÃO DE INSETICIDAS.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2922/oficio_n640_josevaine08112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2922/oficio_n640_josevaine08112021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°640-2021 VIABILIZE JUNTO AO PODER EXECUTIVO MUNICIPAL, PROJETO EXECUTIVO PARA ABERTURA DE LAGOA SECA/BARREIRA DE CONTENÇÃO NA RUA TRAVESSA CAMPOS, PROXIMIDADES DA FEIRA MUNICIPAL.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2948/oficio_n641_edson_agripino22112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2948/oficio_n641_edson_agripino22112021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°641-2021 CUMPRE-NOS SOLICITAR DESTE EXECUTIVO MUNICIPAL UMA ATENÇÃO ESPECIAL NA QUESTÃO RELACIONADO AO TRANSPORTE DE PESSOAL A COMUNIDADE INDÍGENA BAKAIRI- ALDEIA CENTRAL, PARA QUE AGILIZE UM CRONOGRAMA DE TRANSPORTE DE APOSENTADOS.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, PROFESSORA EVA AUXILIADORA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2989/oficio_n642_joao_bosco_eva_fernandes06012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2989/oficio_n642_joao_bosco_eva_fernandes06012022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°642 REF:OFICIO N°137-2021 SERVIMOS DA OPORTUNIDADE PARA EXPRESSAR NOSSA PREOCUPAÇÃO COM O TEOR DO OFICIO ACIMA REFERENCIADO ONDE O OBJETO EM QUESTÃO É O TRANSPORTE DE PACIENTES PARA EXAMES E PERÍCIA NÃO REGULADOS PELO SISTEMA ÚNICO DE SAÚDE.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2944/oficio_n643_josevaine22112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2944/oficio_n643_josevaine22112021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°643-2021 É OPORTUNO ENCAMINHAR A ESTE EXECUTIVO COM CÓPIA A SENHORA SECRETÁRIA MUNICIPAL DE SAÚDE, EXPEDIENTE DE MANIFESTO SOBRE AÇÕES VOLTADAS AOS NOSSOS MUNÍCIPES, COM VISTA A SER INAUGURADO NOSSO TÃO SONHADO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3183/644-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3183/644-2021.pdf</t>
   </si>
   <si>
     <t>A SETAS PEDIDO DE ALIMENTOS E EQUIPAMENTOS AO PAULO DE TARSO</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2943/oficio_n645_deroci_de_matos22112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2943/oficio_n645_deroci_de_matos22112021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°645-2021 VIABILIZAR JUNTO A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS A PINTURA DE FAIXAS EXCLUSIVAS PARA ESTACIONAMENTO DOS ÔNIBUS ESCOLARES NA PORTA DAS ESCOLAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2941/oficio_n646_deroci_de_matos22112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2941/oficio_n646_deroci_de_matos22112021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°646-2021 PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS: **ORGANIZAR O SISTEMA ELÉTRICO NA CAIXA DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA GERADA PELO GRUPO GERADOR RECÉM INSTALADO NESTA UNIDADE DE SAÚDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2940/oficio_n647_deroci_de_matos22112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2940/oficio_n647_deroci_de_matos22112021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°647-2021 É OPORTUNO ENCAMINHAR A ESTA SECRETARIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAÇÕES ACERCA DE **INFORME-NOS SE HÁ QUADRO FUNCIONAL DO MUNICÍPIO PROFISSIONAL NA ÁREA DE FONOAUDIOLOGIA; ** SE NEGATIVO PROVIDENCIAR EM REGIME DE URGÊNCIA A CONTRATAÇÃO DESTE PROFISSIONAL.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2942/oficio_n648_deroci_de_matos22112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2942/oficio_n648_deroci_de_matos22112021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°648-2021 É OPORTUNO ENCAMINHAR A ESTA SECRETARIA MUNICIPAL DE SAÚDE, PARA QUE INFORME A ESTA CASA LEGISLATIVA O QUE SEGUE; **INFORME-NOS OS MOTIVOS QUE CESSARAM A REALIZAÇÃO DE EXAMES PSA-CÂNCER DE PRÓSTATA NESTA UNIDADE DE SAÚDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2990/oficio_n651_edson06012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2990/oficio_n651_edson06012022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°651-2021 **CONSTRUÇÃO DE UMA CASA-PONTO DE APOIO PARA ABRIGAR A EQUIPE DE SAÚDE QUE ATENDE A ZONA RURAL, ONDE OS MESMOS FICAM EM LOCAL IMPROVISADO, SEM CONFORTO ALGUM.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3242/655-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3242/655-2021.pdf</t>
   </si>
   <si>
     <t>OFICIO 655/2021 - AO DEPUTADO NININHO ´PEDIDO DE CONSTRUÇÃO DE PONTE DO RIO TELES PIRES</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3156/662-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3156/662-2021.pdf</t>
   </si>
   <si>
     <t>AO DEP. EDUARDO BOTELHO, PEDIDO DE RETRO ESCAVADEIRA E PATROLA</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3157/663-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3157/663-2021.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE EMENDA DE R$ 100.000,00 PARA COMPRA DE MATERIAIS ESPORTIVOS</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3158/664-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3158/664-2021.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE EMENDA AO DEPUTADO EDUARDO BOTELHO NO VALOR DE R$ 300.000,00 PARA REFORMA DO PFS RURAL</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3159/665-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3159/665-2021.pdf</t>
   </si>
   <si>
     <t>AO DEP. EDUARDO BOTELHO, PEDIDO DE EMENDA DE R$ 2.000.000,00 PARA COMPRA DE EMULSAO ASFALTICA PARA RECAPEAMENTO DA CIDADE</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3160/667-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3160/667-2021.pdf</t>
   </si>
   <si>
     <t>AO DEOP. EDUAREDO BOTELHO, PEDIDO DE R$ 200.000,00 PARA REFORMA DO CRAS</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3161/668-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3161/668-2021.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO EDUARDO BOTELHO PEDIDO DE EMENDA DE R$ 300.000,00 PARA REVITALIZAÇÃO DA PRAÇA ELIZEU ALVES DE MENEZES</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3162/669-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3162/669-2021.pdf</t>
   </si>
   <si>
     <t>AO DEP. EDUARDO BOTELHO, PEDIDO DE EMENDA DE R$ 300.000,00 PARA COMPRA DE ACADEMIA AO AR LIVRE</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3163/676-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3163/676-2021.pdf</t>
   </si>
   <si>
     <t>AO DEP EDUARDO BOTELHO PEDIDO DE BRINQUEDOS PARA A ESCOLA TELES PIRES</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2991/oficio_n677_edson06012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2991/oficio_n677_edson06012022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°677-2021 CUMPRE-NOS SOLICITAR DESTE EXECUTIVO MUNICIPAL UMA ATENÇÃO ESPECIAL AO NOSSO POVO DA ETNIA BAKAIRI, CONSIDERANDO UMA COMUNIDADE COM GRANDE FLUXO DE PESSOAS.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2992/oficio_n679_edson06012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2992/oficio_n679_edson06012022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°679-2021 CUMPRE-NOS SOLICITAR DESTE EXECUTIVO MUNICIPAL INFORMAÇÕES ACERCA DO ANDAMENTO DOS PROCEDIMENTOS PARA A EFETIVAÇÃO DO DEVIDO RATEIO DO FUNDEB.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2993/oficio_n700_edson06012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2993/oficio_n700_edson06012022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°700-2021 SOLICITAR DESSA GLORIOSA E COMPETENTE COMPANHIA ATENDIMENTO QUE SE TORNARÁ TRADIÇÃO DA FAMILIA "DIONÍSIO" QUE FARÁ A "PRIMEIRA PEDALADA FAMÍLIA DIONÍSIO".</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3043/oficio_n684_eva_auxiliadora15022022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3043/oficio_n684_eva_auxiliadora15022022.pdf</t>
   </si>
   <si>
     <t>OFICIO N°684/2021 ASSUNTO EM LIDE DIZ RESPEITO A DESTINAÇÃO DE RECURSOS FINANCEIROS VIA EMENDA PARLAMENTAR PARA AQUISIÇÃO DE MATERIAL PERMANENTE.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>PORTARIA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3266/portaria_01-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3266/portaria_01-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 01/2021 - NOMEIA O SR JOAO BOSCO DOS SANTOS COMO ASSESSOR JURIDICO</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3267/portaria_02-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3267/portaria_02-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 02/2021 - NOMEIA NA FUNÇÃO SECRETÁRIA ADMINISTRATIVA A SRA ROSA MARIA DA SILVA</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3268/portaria_03-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3268/portaria_03-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 03/2021 - NOMEIA NA FUNÇÃO CHEFE DE GABINETE O SR ADAIR JOVENCIO FERREIRA</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3269/portaria_04-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3269/portaria_04-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 04/2021 - NOMEIA NA FUNÇÃO ASSESSOR DE GABINETE O SR JURANDIR DE SOUZA</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3270/portaria_05-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3270/portaria_05-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 05/2021 - NOMEIA NA FUNÇÃO DE CHEFE DE GABINETE DE PRESIDÊNCIA O SR RODRIGO ALVES MACIEL</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3271/portaria_06-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3271/portaria_06-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 06/2021 - DISPÕE SOBRE A NOMEAÇÃO DA COMISSÃO TECNICA DE CONFERENCIA DE TRANSMISSÃO DE MANDATO AS ATIVIDADES RELACIONADAS A TRANSMISSÃO DE GOVERNO ENTRE A ATUAL GESTÃO 2019-2020 PARA A GESTAO REFERENTE AO BIENIO 2021 - 2022 DA CAMARA MUNICIPAL DE PARANATINGA-MT E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3272/portaria_07-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3272/portaria_07-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 07/2021 - DISPÕE SOBRE A COMISSÃO ESPECIAL DE INVENTARIO DE PATRIMÔNIO, COM FINALIDADE DE INVENTARIAR BENS MOVEIS E IMÓVEIS DO LEGISLATIVO DE PARANATINGA-MT, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3273/portaria_08-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3273/portaria_08-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 08/2021- DISPOE SOBRE A COMISSÃO ESPECIAL DE REAVALIZAÇÃO DE PATRIMONIO COM A FINALIDADE DE REAVALIAR E DEPRECIAR MENSALMENTE OS MOVEIS E OS IMOVEIS, UTEIS E INSERSIVEIS DO LEGISLATIVO DE PARANATINGA-MT</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3274/portaria_09-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3274/portaria_09-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 09/2021 -NOMEIA PARA A FUNÇÃO DE COMPRADOR E RESPONSAVEL PELO SETOR DE COMPRAS O SR UILIAN ESTEVES</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3275/portaria_10-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3275/portaria_10-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 10/2021 - NOMEI PARA A FUNÇÃO E RESPONSÁVEL PELO SISTEMA DE RECURSOS HUMANOS O SR LUVERLAN PEREIRA NETTO</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3276/portaria_11-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3276/portaria_11-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 11/2021- NOMEIA PARA A FUNÇÃO DE FINANCEIRO E RESPONSÁVEL PELO SETOR DE FINANÇAS OS SR ROSEMAR ANTONIO ROCHA</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3277/portaria_12-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3277/portaria_12-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 12/2021- NOMEIA COMO SECRETARIA LEGISLATIVA A SRA LUCIANA PEREIRA SILVA DE OLIVEIRA</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3278/portaria_13-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3278/portaria_13-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 13/2021 - COMPÕE A COMISSÃO DE LICITAÇÃO DA CAMARA MUNICIPAL DE PARANATINGA-MT</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3279/portaria_14-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3279/portaria_14-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 14/2021 - COMPOE A COMISSÃO DE PREGAO E NOMEIA PREGOEIRA OFICIAL DA CAMARA MUNICIPAL DE PARANATINGA-MT</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3280/portaria_015-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3280/portaria_015-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 015/2021 - PRAZO PARA CADA PROTOCOLO INTERNOS DOS VEREADORES</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3281/portaria_16-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3281/portaria_16-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 016/2021 - NOMEIA NA FUNÇÃO DE FISCAL DE CONTRATO O SR ADAIR JOVENCIO FERREIRA</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3282/portaria_17-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3282/portaria_17-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 017/2021 - NOMEIA COMO ASSESSOR LEGISLATIVO A SRA LUCIA APARECIDA DE FRANÇA CORREA</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3283/portaria_18-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3283/portaria_18-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 018/2021 - NOMEIA COMO ASSESSOR LEGISLATIVO A SRA IDAIANA UHDE MARTINS</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>PORTARIA 019/2021 - NOMEIA COMO ASSESSOR DE IMPRENSA A SRA VIVIANE APARECIDA PIMENTEL SILVA</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3285/portaria_20-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3285/portaria_20-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 020/2021 - NOMEIA COMO OUVIDOR A SRA LUCIA APARECIDA FRANÇA CORREA</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3286/portaria_21-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3286/portaria_21-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 017/2021 - NOMEIA COMO ASSESSOR LEGISLATIVO A SR JOAQUIM RODRIGUES MESSIAS</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3287/portaria_22-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3287/portaria_22-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA 017/2021 - ALTERA A COMPOSIÇÕA DA COMISSÃO DO PREGAO E NOMEIA A PREGOEIRA OFICIAL DA CAMARA MUNICIPAL DE PARANATINGA-MT</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2572/portaria_n2312072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2572/portaria_n2312072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°23-2021 ART.1°- ALTERA E COMPOR A COMPOSIÇÃO DA COMISSÃO DE LICITAÇÕES DA CÂMARA MUNICIPAL DE PARANATINGA-MT, COMISSÃO ESTA, QUE DESEMPENHARÁ OS TRABALHOS SUPRACITADOS, PARA O EXERCÍCIO DE 2021, FICANDO ASSIM CONSTITUÍDA:_x000D_
 PRESIDENTE:UILIAN ESTEVES_x000D_
 SECRETARIA:LUCIANA PEREIRA SILVA PEREIRA_x000D_
 ASSISTENTE:MARCELO FERNANDES</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2573/portaria_n2412072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2573/portaria_n2412072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°24-2021 RESOLVE I-ALTERAR AS COMISSÕES DE INVENTÁRIO E A DE DEPRECIAÇÃO E REAVALIDAÇÃO DE BENS PATRIMONIAIS, PORTARIAS 07 E 08 DE 2021 E (PATRIMÔNIO), COM A FINALIDADE DE MELHOR AGILIZAR, INVENTARIAR E CADASTRAR OS BENS MÓVEIS E IMÓVEIS DA CÂMARA MUNICIPAL DE PARANATINGA, EM CONFORMIDADE COM OS CRITÉRIOS ESTABELECIDOS NO DECRETO LEGISLATIVO N°006/2011, DE 05 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2574/portaria_n2512072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2574/portaria_n2512072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°25-2021 RESOLVE ART.1°-ALTERA E COMPOR A COMPOSIÇÃO DE COMISSÃO DE LICITAÇÕES DA CÂMARA MUNICIPAL DE PARANATINGA-MT, COMISSÃO ESTA, QUE DESEMPENHARÁ OS TRABALHOS SUPRACITADOS.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2575/portaria_n2612072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2575/portaria_n2612072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°26-2021 RESOLVE ART.1°- FICA EXONERADO DO CARGO DE CHEFE DE GABINETE DA PRESIDÊNCIA O SENHOR RODRIGO ALVES MACIEL._x000D_
 ART.2°-ESTA PORTARIA ENTRARÁ EM VIGOR NA DATA DE SUA PUBLICAÇÃO, FICANDO REVOGADA AS DISPOSIÇÕES EM CONTRÁRIO.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2576/portaria_n2712072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2576/portaria_n2712072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°27-2021 RESOLVE ART.1°- FICA NOMEADO PARA O CARGO DE CHEFE DE GABINETE DA PRESIDÊNCIA O SENHOR CLAUDIO GOMES._x000D_
 ART.2°-ESTA PORTARIA ENTRARÁ EM VIGOR NA DATA DE SUA PUBLICAÇÃO, FICANDO REVOGADA AS DISPOSIÇÕES EM CONTRÁRIO.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2577/portaria_n2812072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2577/portaria_n2812072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°28-2021 RESOLVE I-ALTERAR AS COMISSÕES DE INVENTÁRIO E A DE DEPRECIAÇÃO E REAVALIDAÇÃO DE BENS PATRIMONIAIS, PORTARIAS 07 E 08 DE 2021 E (PATRIMÔNIO), COM A FINALIDADE DE MELHOR AGILIZAR, INVENTARIAR E CADASTRAR OS BENS MÓVEIS E IMÓVEIS DA CÂMARA MUNICIPAL DE PARANATINGA, EM CONFORMIDADE COM OS CRITÉRIOS ESTABELECIDOS NO DECRETO LEGISLATIVO N°006-2011, DE 05 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2578/portaria_n2912072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2578/portaria_n2912072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°29-2021 RESOLVE ART.1°- ALTERA E COMPOR A COMPOSIÇÃO DA COMISSÃO DE PREGÃO E NOMEAR A PREGOEIRA OFICIAL DA CÂMARA MUNICIPAL DE PARANATINGA-MT, COMISSÃO ESTA, QUE DESEMPENHARÁ OS TRABALHOS SUPRACITADOS.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2579/portaria_n3012072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2579/portaria_n3012072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°30-2021 ART.1°-NOMEAR O VEREADOR CARLOS SOUZA ALMEIDA, COMO MEMBRO DA COMISSÃO DE FINANÇAS E ORÇAMENTO, EM DECORRÊNCIA DA RENÚNCIA DO VEREADOR PAULO JOSÉ CANAVERDE COSTA.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2580/portaria_n3112072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2580/portaria_n3112072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°31-2021 ART.1°- CONSTITUIR/NOMEAR COMO RESPONSÁVEL PELO SETOR DE PATRIMÔNIO, COM A FINALIDADE DE FISCALIZAR O BOM ANDAMENTO DOS INVENTÁRIOS SOBRE OS BENS MOVEIS E IMÓVEIS DO LEGISLATIVO DE PARANATINGA/MT EM CONFORMIDADE COM OS CRITÉRIOS ESTABELECIDOS NAS LEGISLAÇÕES VIGENTES RELACIONADO AO PATRIMÔNIO.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2581/portaria_n3212072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2581/portaria_n3212072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°32-2021 ART.1°- FICA EXONERADO DO CARGO DE PROCURADOR JURÍDICO O SENHOR JOÃO BOSCO DOS SANTOS._x000D_
 ART.2°- ESTA PORTARIA ENTRARÁ EM VIGOR NA DATA DE SUA PUBLICAÇÃO, FICANDO REVOGADA AS DISPOSIÇÕES EM CONTRÁRIO.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2582/portaria_n3312072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2582/portaria_n3312072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°33-2021 RESOLVE ART.1°-FICA NOMEADO NO CARGO DE ASSESSOR JURÍDICO DA PRESIDÊNCIA O SENHOR JOÃO BOSCO DOS SANTOS._x000D_
 ART.2°- ESTA PORTARIAENTRARÁ EM VIGOR NA DATA DE SUA PUBLICAÇÃO, FICANDO REVOGADA AS DISPOSIÇÕES EM CONTRÁRIO.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2583/portaria_n3412072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2583/portaria_n3412072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°34-2021 RESOLVE ART.1°-FICA NOMEADO NA FUNÇÃO DE PROCURADOR JURÍDICO O SENHOR JOEL CARDOSO DE SOUZA, APROVADO NO CERTAME DO CONCURSO PÚBLICO N°01/2019.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2584/portaria_n3512072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2584/portaria_n3512072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°35-2021 RESOLVE I-ALTERAR A COMISSÃO DE INVENTÁRIO E A DE DEPRECIAÇÃO E REAVALIAÇÃO DE BENS PATRIMONIAIS, PORTARIAS 28/2021 E (PATRIMÔNIO), COM A FINALIDADE DE MELHOR AGILIZAR, INVENTARIAR E CADASTRAR OS BENS MÓVEIS DA CÂMARA MUNICIPAL DE PARANATINGA, EM CONFORMIDADE COM OS CRITÉRIOS ESTABELECIDOS NO DECRETO LEGISLATIVO N°006/2011, DE 05 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2585/portaria_n3612072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2585/portaria_n3612072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°36-2021 ART.1°-ALTERA E COMPOR A COMPOSIÇÃO DA COMISSÃO DE LICITAÇÕES DA CÂMARA MUNICIPAL DE PARANATINGA-MT, COMISSÃO ESTA, QUE DESEMPENHARÁ OS TRABALHOS SUPRACITADOS.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2586/portaria_n3712072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2586/portaria_n3712072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°37-2021 RESOLVE ART.1°- ALTERA E COMPOR A COMPOSIÇÃO DA COMISSÃO DE PREGÃO E NOMEAR A PREGOEIRA OFICIAL DA CÂMARA MUNICIPAL DE PARANATINGA-MT, COMISSÃO ESTA, QUE DESEMPENHARÁ OS TRABALHOS SUPRACITADOS.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2587/portaria_n3812072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2587/portaria_n3812072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°38-2021 RESOLVE ART.1°-FICA EXONERADO DA FUNÇÃO DE COMPRADOR (COMPRAS,CONTRATOS E PLANEJAMENTO) O SENHOR UILIAN ESTEVES.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2588/portaria_n3912072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2588/portaria_n3912072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°39-2021 RESOLVE ART.1°-FICA EXONERADO DA FUNÇÃO DE OUVIDOR (A) A SENHORA LUCIA APARECIDA DE FRANÇA CORREA_x000D_
 ART.2°-ESTA PORTARIA ENTRARÁ EM VIGOR NA DATA DE SUA PUBLICAÇÃO, FICANDO REVOGADA AS DISPOSIÇÕES EM CONTRÁRIO.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2589/portaria_n4012072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2589/portaria_n4012072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°40-2021 ART.1°-FICA NOMEADO NA FUNÇÃO DE COMPRADOR (COMPRAS, CONTRATOS E PLANEJAMENTO) E RESPONSÁVEL PELO SETOR DE COMPRAS A SENHORA LUCIA APARECIDA DE FRANÇA CORREA.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2590/portaria_n4112072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2590/portaria_n4112072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°41-2021 RESOLVE ART.1°-FICA NOMEADO NA FUNÇÃO DE OUVIDOR(A) A SENHORA IVETE DE JESUS BANCZEK.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2591/portaria_n4212072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2591/portaria_n4212072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°42-2021 RESOLVE ART.1°-FICA EXONERADO DO CARGO DE AGENTE ADMINISTRATIVO, O SENHOR UILIAN ESTEVES, APROVADO NO CERTAME DO CONCURSO PÚBLICO N°01/2019, A PEDIDO DO SERVIDOR CONFORME REQUERIMENTO EM ANEXO.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2592/portaria_n4312072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2592/portaria_n4312072021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°43-2021 RESOLVE ART.1°-ALTERA A COMISSÃO DE INVENTÁRIO E DA DEPRECIAÇÃO E REAVALIAÇÃO DE BENS PATRIMONIAIS, PORTARIA 35/2021 E (PATRIMÔNIO), COM A FINALIDADE DE MELHOR AGILIZAR, INVENTARIAR E CADASTRAR OS BENS MÓVEIS E IMÓVEIS DA CÂMARA MUNICIPAL DE PARANATINGA, EM CONFORMIDADE COM OS CRITÉRIOS ESTABELECIDO NO DECRETO LEGISLATIVO DE N°006/2021.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2872/portaria_44-2021_ok.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2872/portaria_44-2021_ok.pdf</t>
   </si>
   <si>
     <t>PORTARIA Nº 44/2021. NOMEAR SERVIDOR EFETIVO COMO RESPONSÁVEL PELA ALIMENTAÇÃO DO SISTEMA GEO-OBRAS DO TCE/MT.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2873/portaria_45-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2873/portaria_45-2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA Nº 45/2021 CONCEDE GRATIFICAÇÃO DE QUE TRATA O ART. 192 DA LEI 024/97, AO SERVIDOR ROSEMAR ANTONIO ROCHA.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2929/portaria_n4609112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2929/portaria_n4609112021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°46-2021 ART.1- FICA NOMEADA NO CARGO DE AGENTE ADMINISTRATIVO A SENHORA ALEXSANDRA LIMA DE FRANÇA D´AGOSTO, APROVADA NO CERTAME DO CONCURSO PÚBLICO N°01/2019.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2934/portaria_n4717112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2934/portaria_n4717112021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°47-2021 ART.1-ALTERA A COMISSÃO DE INVENTÁRIO E DA DEPRECIAÇÃO E REAVALIZAÇÃO DE BENS PATRIMONIAIS, PORTARIA 43/2021 E (PATRIMÔNIO), COM A FINALIDADE DE MELHOR AGILIZAR, INVENTARIAR E CADASTRAR OS BENS MÓVEIS E IMÓVEIS DA CÂMARA MUNICIPAL DE PARANATINGA, EM CONFORMIDADE COM OS CRITÉRIOS ESTABELECIDOS NO DECRETO LEGISLATIVO DE N°006-2011</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2987/portaria_n4806012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2987/portaria_n4806012022.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°48-2021 ART.1°- REVOGA-SE A PORTARIA DE N°41/2021, QUE NOMEOU NA FUNÇÃO DE OUVIDORA A SENHORA IVETE DE JESUS BANCZEK.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2988/portaria_n4906012022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2988/portaria_n4906012022.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°49-2021 ART.1°-FICA NOMEADO NA FUNÇÃO DE OUVIDOR DO PODER LEGISLATIVO MUNICIPAL O SERVIDOR MANOEL GONÇALVES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2950/projeto_de_lei_complementar_218.2021_-_alteracao_da_lei_1063.13_-_codigo_de_posturas_-_novos_horarios_de_funcionamento.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2950/projeto_de_lei_complementar_218.2021_-_alteracao_da_lei_1063.13_-_codigo_de_posturas_-_novos_horarios_de_funcionamento.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 218/2021 DISPÕE SOBRE A ALTERAÇÃO DA LEI DE Nº 1063 DE 18 DE DEZEMBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2027/projeto_de_lei_001.2021_-_suplementacao_-_percentual_-_10_-_2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2027/projeto_de_lei_001.2021_-_suplementacao_-_percentual_-_10_-_2021.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 001/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS SUPLEMENTAR POR  ANULAÇÃO E TRANSPOSIÇÃO E  DÁ  OUTRAS PROVIDÊNCIAS''.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2049/projeto_de_lei_002.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_ppa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2049/projeto_de_lei_002.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_ppa_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 002/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Encargos com Decisões Judiciais e Precatórios – LC nº 173/2020. Total...R$      532.142,87.''</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2048/projeto_de_lei_003.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_ldo_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2048/projeto_de_lei_003.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_ldo_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 003/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Encargos com Decisões Judiciais e Precatórios – LC nº 173/2020. Total.......................................................................................................R$      532.142,87''.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2047/projeto_de_lei_004.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_loa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2047/projeto_de_lei_004.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_loa_003.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 004/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR SUPERAVIT FINANCEIRO E    DÁ   OUTRAS PROVIDÊNCIAS. Encargos com Decisões Judiciais e Precatórios – LC nº 173/2020. Total.......................................................................................................R$      532.142,87.''</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2053/projeto_de_lei_005.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_ppa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2053/projeto_de_lei_005.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_ppa_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 005/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de Eq.  E Mat. Permanente p/ Unidade de Atenção Especializada em Saúde.Total...................................................................................................R$          102.960,21.''</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2046/projeto_de_lei_006.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_ldo_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2046/projeto_de_lei_006.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_ldo_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 006/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de Eq.  E Mat. Permanente p/ Unidade de Atenção Especializada em Saúde.Total...................................................................................................R$          102.960,21.''</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2045/projeto_de_lei_007.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_loa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2045/projeto_de_lei_007.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_loa_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 007/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL POR    EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS. Aquisição de Eq.  E Mat. Permanente p/ Unidade de Atenção Especializada em Saúde.Total...................................................................................................R$          102.960,21.''</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2044/projeto_de_lei_008.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_ppa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2044/projeto_de_lei_008.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_ppa_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 008/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de Equip. Mat. Permanente p/ Unidade Básica de Saúde -  ESF I e V.Total......................................................................................................R$         99.940,00.''</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2043/projeto_de_lei_009.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_ldo_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2043/projeto_de_lei_009.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_ldo_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 009/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de Equip. Mat. Permanente p/ Unidade Básica de Saúde -  ESF I e V.Total......................................................................................................R$         99.940,00.''</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2042/projeto_de_lei_010.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_loa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2042/projeto_de_lei_010.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_loa_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 010/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS. Aquisição de Equip. Mat. Permanente p/ Unidade Básica de Saúde -  ESF I e V.Total......................................................................................................R$         99.940,00.''</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2041/projeto_de_lei_011.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_ppa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2041/projeto_de_lei_011.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_ppa_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 011/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.  Covid 19 – Enfretamento da Emergência da Saúde Pública decorrente do Coronavirus. Total....................................................................................................R$         250.000,00.''</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2050/projeto_de_lei_012.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2050/projeto_de_lei_012.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 012/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Enfretamento da Emergência da Saúde Pública decorrente do Coronavirus. Total....................................................................................................R$         250.000,00.''</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2040/projeto_de_lei_013.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_loa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2040/projeto_de_lei_013.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_loa_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 013/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS 	PROVIDÊNCIAS. Covid 19 – Enfretamento da Emergência da Saúde Pública decorrente do Coronavirus. Total....................................................................................................R$         250.000,00.''</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2039/projeto_de_lei_014.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_ppa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2039/projeto_de_lei_014.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_ppa_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 014/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de Equipamento e Material Permanentes p/ Saúde Bucal. Total.......................................................................................................R$        53.220,00.''</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2038/projeto_de_lei_015.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_ldo_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2038/projeto_de_lei_015.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_ldo_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 015/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de Equipamento e Material Permanentes p/ Saúde Bucal.Total.......................................................................................................R$        53.220,00.''</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2037/projeto_de_lei_016.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_loa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2037/projeto_de_lei_016.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_loa_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 016/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS. Aquisição de Equipamento e Material Permanentes p/ Saúde Bucal.Total.......................................................................................................R$        53.220,00.''</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2036/projeto_de_lei_017.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_ppa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2036/projeto_de_lei_017.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_ppa_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 017/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Incremento Financeiro de Investimento do Eixo Estrutura do Qualificar - SUS. Total...................................................................................................R$            23.918,23.''</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2035/projeto_de_lei_018.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_ldo_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2035/projeto_de_lei_018.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_ldo_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 018/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Incremento Financeiro de Investimento do Eixo Estrutura do Qualificar - SUS. _x000D_
 Total...................................................................................................R$            23.918,23.''</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2034/projeto_de_lei_019.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_loa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2034/projeto_de_lei_019.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_loa_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 019/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS. Incremento Financeiro de Investimento do Eixo Estrutura do Qualificar - SUS._x000D_
 Total...................................................................................................R$            23.918,23.''</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2033/projeto_de_lei_020.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_ppa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2033/projeto_de_lei_020.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_ppa_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 020/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Manutenção e Conservação da Rodovia MT 130 no Município. Total.........................................................................................R$   847.997,95.''</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2032/projeto_de_lei_021.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_ldo_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2032/projeto_de_lei_021.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_ldo_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 021/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Manutenção e Conservação da Rodovia MT 130 no Município. Total.........................................................................................R$    847.997,95.''</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2031/projeto_de_lei_022.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_loa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2031/projeto_de_lei_022.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_loa_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 022/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS 	PROVIDÊNCIAS. Manutenção e Conservação da Rodovia MT 130 no Município. Total.........................................................................................R$ 847.997,95.''</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2030/projeto_de_lei_023.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_ppa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2030/projeto_de_lei_023.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_ppa_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 023/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Encargos com Decisões Judiciais e Precatórios - MP 938/2020/AFM. Total....................................................................................R$     117.969,64.''</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2029/projeto_de_lei_024.2021_-excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_ldo_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2029/projeto_de_lei_024.2021_-excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_ldo_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 024/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Encargos com Decisões Judiciais e Precatórios - MP 938/2020/AFM. Total....................................................................................R$  117.969,64.''</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2028/projeto_de_lei_025.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_loa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2028/projeto_de_lei_025.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_loa_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 025/2021. AUTORIZA O PODER EXECUTIVOMUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR SUPERAVIT FINANCEIRO E DÁ   OUTRAS PROVIDÊNCIAS. Encargos com Decisões Judiciais e Precatórios - MP 938/2020/AFM. Total....................................................................................R$       117.969,64.''</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2052/projeto_de_lei_026.2021_-_permuta_de_imovel_publico_com_o_sr._cleberson_de_moraes_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2052/projeto_de_lei_026.2021_-_permuta_de_imovel_publico_com_o_sr._cleberson_de_moraes_dias.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 026/2021. DISPÕE SOBRE PERMUTA DE UMA FAIXA DE TERRENO PARA ADEQUAÇÃO DA RUA QUATRO NO JARDIM FLAMBOYANT DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2058/projeto_de_lei_027.2021_-_autoriza_a_contratacao_temporaria_no_poder_executivo_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2058/projeto_de_lei_027.2021_-_autoriza_a_contratacao_temporaria_no_poder_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 27/2021 AUTORIZA O PODER EXECUTIVO CONTRATAR SERVIDORES POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO ART. 37, INCISO IX DA CONSTITUIÇÃO FEDERAL,  E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2089/projeto_de_lei_028.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2089/projeto_de_lei_028.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 028/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. COVID 19 – Enfrentamento da Emergência do Coronavírus – LC nº 173/2020. _x000D_
 Total........................................................................................................R$     227.717,90.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2090/projeto_de_lei_029.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2090/projeto_de_lei_029.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 029/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. COVID 19 – Enfrentamento da Emergência do Coronavírus – LC nº 173/2020. Total........................................................................................................R$     227.717,90.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2091/projeto_de_lei_030.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2091/projeto_de_lei_030.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 030/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL   POR    SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS. COVID 19 – Enfrentamento da Emergência do Coronavírus – LC nº 173/2020. Total........................................................................................................R$     227.717,90.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2092/projeto_de_lei_031.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2092/projeto_de_lei_031.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 031/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. COVID 19 - Execução de Ações do COVID no SUAS para Acolhimento – Portaria nº 369. Total.........................................................................................R$           34.206,07.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2093/projeto_de_lei_032.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2093/projeto_de_lei_032.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 032/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. COVID 19 - Execução de Ações do COVID no SUAS para Acolhimento – Portaria nº 369. Total.........................................................................................R$           34.206,07.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2094/projeto_de_lei_033.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2094/projeto_de_lei_033.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 033/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. COVID 19 - Execução de Ações do COVID no SUAS para Acolhimento – Portaria nº 369 Total.........................................................................................R$           34.206,07.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2095/projeto_de_lei_034.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2095/projeto_de_lei_034.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 034/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. COVID 19 - Execução de Ações do COVID no SUAS para Alimentos – Portaria nº 369. Total...................................................................................R$              11.385,55.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2096/projeto_de_lei_035.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2096/projeto_de_lei_035.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 035/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. COVID 19 - Execução de Ações do COVID no SUAS para Alimentos – Portaria nº 369 Total...................................................................................R$              11.385,55.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2097/projeto_de_lei_036.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2097/projeto_de_lei_036.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 036/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS COVID 19 - Execução de Ações do COVID no SUAS para Alimentos – Portaria nº 369 Total...................................................................................R$              11.385,55.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2098/projeto_de_lei_037.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2098/projeto_de_lei_037.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 037/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. COVID 19 - Execução de Ações do COVID no SUAS Aquisição de EPI – Portaria nº 369 Total....................................................................................R$            13.637,30.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2099/projeto_de_lei_038.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2099/projeto_de_lei_038.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 038/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. COVID 19 - Execução de Ações do COVID no SUAS Aquisição de EPI – Portaria nº 369 Total....................................................................................R$            13.637,30.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2100/projeto_de_lei_039.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2100/projeto_de_lei_039.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 039/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL  ABRIR CRÉDITOS ADICIONAL ESPECIAL  POR  EXCESSO DE ARRECADAÇÃO E  DÁ OUTRAS PROVIDÊNCIAS. COVID 19 - Execução de Ações do COVID no SUAS Aquisição de EPI – Portaria nº 369. Total....................................................................................R$            13.637,30.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2101/projeto_de_lei_040.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2101/projeto_de_lei_040.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 040/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. COVID 19 – Incremento Temporário ao Bloco da Proteção Social Especial p/ Ações de Combate ao Covid – P. MC. 378/2020 Total....................................................................................R$            56.000,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2102/projeto_de_lei_041.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2102/projeto_de_lei_041.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 041/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS COVID 19 – Incremento Temporário ao Bloco da Proteção Social Especial p/ Ações de Combate ao Covid – P. MC. 378/2020. Total....................................................................................R$            56.000,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2103/projeto_de_lei_042.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2103/projeto_de_lei_042.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 042/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR     EXCESSO DE ARRECADAÇÃO     E  DÁ   OUTRAS 	PROVIDÊNCIAS COVID 19 – Incremento Temporário ao Bloco da Proteção Social Especial p/ Ações de Combate ao Covid – P. MC. 378/2020. Total....................................................................................R$            56.000,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2104/projeto_de_lei_043.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2104/projeto_de_lei_043.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 043/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. COVID 19 – Incremento Temporário ao Bloco da Proteção Social Básica p/ Ações de Combate ao Covid – P. MC. 378/2020 Total....................................................................................R$          131.800,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2105/projeto_de_lei_044.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2105/projeto_de_lei_044.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 044/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. COVID 19 – Incremento Temporário ao Bloco da Proteção Social Básica p/ Ações de Combate ao Covid – P. MC. 378/2020. Total....................................................................................R$          131.800,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2106/projeto_de_lei_045.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2106/projeto_de_lei_045.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 045/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS COVID 19 – Incremento Temporário ao Bloco da Proteção Social Básica p/ Ações de Combate ao Covid – P. MC. 378/2020. Total....................................................................................R$          131.800,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2107/projeto_de_lei_046.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2107/projeto_de_lei_046.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 046/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Reprogramação do Cofinanciamento FEAS. Total.........................................R$       45.148,68.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2108/projeto_de_lei_047.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2108/projeto_de_lei_047.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 047/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Reprogramação do Cofinanciamento FEAS Total.............................................R$       45.148,68.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2109/projeto_de_lei_048.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2109/projeto_de_lei_048.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 048/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS Reprogramação do Cofinanciamento FEAS. Total...............................R$       45.148,68.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2110/projeto_de_lei_049.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2110/projeto_de_lei_049.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 049/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 - Enfrentamento Emergencial do Coronavírus – LC nº 173/2020. Total....................................................................................R$           308.246,31.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2111/projeto_de_lei_050.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2111/projeto_de_lei_050.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 050/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Covid 19 - Enfrentamento Emergencial do Coronavírus – LC nº 173/2020. Total....................................................................................R$           308.246,31.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2112/projeto_de_lei_051.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2112/projeto_de_lei_051.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 051/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS Covid 19 - Enfrentamento Emergencial do Coronavírus – LC nº 173/2020. Total....................................................................................R$           308.246,31.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2113/projeto_de_lei_052.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2113/projeto_de_lei_052.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 052/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Assistência Odontológica na Atenção Primaria à Saúde e na Especializada no enfrentamento do Coronavírus. Total...................................................................................R$             13.900,00.''</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2114/projeto_de_lei_053.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2114/projeto_de_lei_053.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 053/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Assistência Odontológica na Atenção Primaria à Saúde e na Especializada no enfrentamento do Coronavírus. Total...................................................................................R$             13.900,00.''</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2115/projeto_de_lei_054.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2115/projeto_de_lei_054.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 054/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E  DÁ   OUTRAS PROVIDÊNCIAS. Covid 19 – Assistência Odontológica na Atenção Primaria à Saúde e na Especializada no enfrentamento do Coronavírus. Total...................................................................................R$             13.900,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2116/projeto_de_lei_055.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2116/projeto_de_lei_055.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 055/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Aquisições de Medicamentos do Componente Básico da Assistência Farmacêutica enfrentamento ao Coronavírus. Total................................................................................... R$            70.640,49.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2117/projeto_de_lei_056.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2117/projeto_de_lei_056.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 056/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Aquisições de Medicamentos do Componente Básico da Assistência Farmacêutica enfrentamento ao Coronavírus. Total................................................................................... R$            70.640,49.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2118/projeto_de_lei_057.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2118/projeto_de_lei_057.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 057/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR  CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS 	PROVIDÊNCIAS. Covid 19 – Aquisições de Medicamentos do Componente Básico da Assistência Farmacêutica enfrentamento ao Coronavírus. Total................................................................................... R$            70.640,49.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2119/projeto_de_lei_058.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2119/projeto_de_lei_058.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 058/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Atenção às Pessoas com Obesidade, Diabetes Mellitus ou Hipertensão Arterial Sistêmica no Âmbito da Atenção Primaria à Saúde no enfrentamento ao Coronavírus. Total...................................R$             23.750,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2120/projeto_de_lei_059.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2120/projeto_de_lei_059.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 059/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Atenção às Pessoas com Obesidade, Diabetes Mellitus ou Hipertensão Arterial Sistêmica no Âmbito da Atenção Primaria à Saúde no enfrentamento ao Coronavírus. Total.............................R$             23.750,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2121/projeto_de_lei_060.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2121/projeto_de_lei_060.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 060/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS Covid 19 – Atenção às Pessoas com Obesidade, Diabetes Mellitus ou Hipertensão Arterial Sistêmica no Âmbito da Atenção Primaria à Saúde no enfrentamento ao Coronavírus. Total....................................................................................R$             23.750,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2122/projeto_de_lei_061.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2122/projeto_de_lei_061.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 061/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Assistência Odontológica na Atenção Primaria à Saúde e na Atenção Especializada no enfrentamento ao Coronavírus. Total....................................................................................R$               7.724,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2123/projeto_de_lei_062.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2123/projeto_de_lei_062.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 062/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Assistência Odontológica na Atenção Primaria à Saúde e na Atenção Especializada no enfrentamento ao Coronavírus. Total....................................................................................R$               7.724,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2124/projeto_de_lei_063.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2124/projeto_de_lei_063.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 063/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS	ADICIONAL ESPECIAL  POR  EXCESSO DE ARRECADAÇÃO     E   DÁ   OUTRAS PROVIDÊNCIAS. Covid 19 – Assistência Odontológica na Atenção Primaria à Saúde e na Atenção Especializada no enfrentamento ao Coronavírus. Total....................................................................................R$               7.724,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2125/projeto_de_lei_064.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2125/projeto_de_lei_064.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 064/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS  Covid 19 – Ações de Saúde p/ enfrentamento ao Coronavírus. ''_x000D_
 Total...................................................................................R$            400.000,00.</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2126/projeto_de_lei_065.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2126/projeto_de_lei_065.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 065/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Ações de Saúde p/ enfrentamento ao Coronavírus. Total...................................................................................R$            400.000,00.''</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2127/projeto_de_lei_067.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2127/projeto_de_lei_067.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 067/2021. AUTORIZA O PODER EXECUTIVOMUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS 	PROVIDÊNCIAS Covid 19 – Ações de Saúde p/ enfrentamento ao Coronavírus. Total...................................................................................R$            400.000,00.''</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2128/projeto_de_lei_068.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2128/projeto_de_lei_068.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 068/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Ações de Saúde p/ enfrentamento ao Coronavírus. Total.....R$           742.385,71.''</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2129/projeto_de_lei_069.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2129/projeto_de_lei_069.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 069/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Covid 19 – Ações de Saúde p/ enfrentamento ao Coronavírus. Total....................................................................................R$           742.385,71.''</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2130/projeto_de_lei_070.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2130/projeto_de_lei_070.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 070/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS   ADICIONAL   ESPECIAL           POR   EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS 	PROVIDÊNCIAS. Covid 19 – Ações de Saúde p/ enfrentamento ao Coronavírus. Total....................................................................................R$           742.385,71.''</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2131/projeto_de_lei_071.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2131/projeto_de_lei_071.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 071/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Manutenção das Atividades da Sec. de Finanças e Departamentos - Lei Kandir nº 176/2020.Total.............................................................................R$               1.160.000,00.''</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2132/projeto_de_lei_072.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2132/projeto_de_lei_072.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 072/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Manutenção das Atividades da Sec. de Finanças e Departamentos - Lei Kandir nº 176/2020.Total.............................................................................R$               1.160.000,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2133/projeto_de_lei_073.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2133/projeto_de_lei_073.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 073/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR SUPERAVIT FINANCEIRO E DÁ   OUTRAS PROVIDÊNCIAS Manutenção das Atividades da Sec. de Finanças e Departamentos - Lei Kandir nº 176/2020.Total.............................................................................R$               1.160.000,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2147/projeto_de_lei_074.2021_-_excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2147/projeto_de_lei_074.2021_-_excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 074/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Reforma e Ampliação do Centro Cirúrgico do Hospital Municipal de Paranatinga. Total....................................................................................R$           195.104,93.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2148/projeto_de_lei_075.2021_-__excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2148/projeto_de_lei_075.2021_-__excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 075/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Reforma e Ampliação do Centro Cirúrgico do Hospital Municipal de Paranatinga Total....................................................................................R$           195.104,93.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2149/projeto_de_lei_076.2021_-__excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2149/projeto_de_lei_076.2021_-__excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 076/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL POR                    EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. Reforma e Ampliação do Centro Cirúrgico do Hospital Municipal de Paranatinga Total....................................................................................R$           195.104,93.''</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2150/projeto_de_lei_077.2021_-_doacao_terreno_-_igreja_seara_de_jesus.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2150/projeto_de_lei_077.2021_-_doacao_terreno_-_igreja_seara_de_jesus.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 077/2021 DISPÕE SOBRE DOAÇÃO DE TERRENO PARA A IGREJA SEARA DE JESUS, NESTA CIDADE DE PARANATINGA-MT E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2151/projeto_de_lei_078.2021_-_doacao_terreno_-_igreja_assembleia_de_deus.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2151/projeto_de_lei_078.2021_-_doacao_terreno_-_igreja_assembleia_de_deus.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 078/2021. DISPÕE SOBRE DOAÇÃO DE TERRENO PARA A IGREJA EVANGELICA ASSEMBLEIA DE DEUS, NESTA CIDADE DE PARANATINGA-MT E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2442/projeto_de_lei_079.2021_-_criacao_dos_cargos_do_departamento_de_transporte_-_jari.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2442/projeto_de_lei_079.2021_-_criacao_dos_cargos_do_departamento_de_transporte_-_jari.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI N. º 79/2021 DISPÕE SOBRE NORMAS DE ATUAÇÃO DO DEPARTAMENTO DE OBRAS, TRÂNSITO E TRANSPORTE URBANO (DMTU) E DA JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÃO – JARI E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2597/projeto_de_lei_080.2021_-_processo_de_tombamento_da_logao_pousa_da_garca_-_meio_ambiente.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2597/projeto_de_lei_080.2021_-_processo_de_tombamento_da_logao_pousa_da_garca_-_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI N° 080/2021 DISPÕE SOBRE A PRESERVAÇÃO DO PATRIMÔNIO HISTÓRICO, CULTURAL E NATURAL DO MUNICÍPIO DE PARANATINGA-MT DE DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2358/projeto_de_lei_081.2021_-_instituicao_do_refis_2021_-_tributacao_-_financas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2358/projeto_de_lei_081.2021_-_instituicao_do_refis_2021_-_tributacao_-_financas.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 81/2021 INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL ANUAL (REFIS 2021) DO MUNICÍPIO DE PARANATINGA, ESTADO DO MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_de_lei_082.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_de_lei_082.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 082/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Reconstrução de Muro de Arrimo Medindo 50m de comprimento x 1,5m de largura x 3m de altura no bairro Concordia. Total.........................................................................................R$        126.049,60.''</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2164/projeto_de_lei_083.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2164/projeto_de_lei_083.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 083/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ” Reconstrução de Muro de Arrimo Medindo 50m de comprimento x 1,5m de largura x 3m de altura no bairro Concordia. Total.........................................................................................R$        126.049,60.''</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2165/projeto_de_lei_084.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2165/projeto_de_lei_084.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 084/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL NA    LOA-2021 POR EXCESSO DE ARRECADAÇÃO     E DÁ OUTRAS ROVIDÊNCIAS. Reconstrução de Muro de Arrimo Medindo 50m de comprimento x 1,5m de largura x 3m de altura no bairro Concordia. Total.........................................................................................R$        126.049,60.''</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2166/projeto_de_lei_085.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2166/projeto_de_lei_085.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 085/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Construção de Sala de Aula na Creche Menino Jesus. Total..............R$    175.071,19.''</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2167/projeto_de_lei_086.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2167/projeto_de_lei_086.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 086/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Construção de Sala de Aula na Creche Menino Jesus Total......................R$   175.071,19.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2168/projeto_de_lei_087.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2168/projeto_de_lei_087.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 087/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL     ABRIR CRÉDITOS ADICIONAL ESPECIAL NA   LOA 2021 POR SUPERAVIT FINANCEIRO  E DÁ OUTRAS PROVIDÊNCIAS Construção de Sala de Aula na Creche Menino Jesus. Total..........................................................................................R$                   175.071,19.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2169/projeto_de_lei_088.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2169/projeto_de_lei_088.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 088/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. – Covid 19 – Programa Saúde na Escola - PSE. Total...............................R$             70.122,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2170/projeto_de_lei_089.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2170/projeto_de_lei_089.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 089/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Programa Saúde na Escola - PSE. Total............................R$             70.122,00.''</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2171/projeto_de_lei_090.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2171/projeto_de_lei_090.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 090/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR ADICIONAL ESPECIAL NA  LOA 2021    POR     EXCESSO DE  ARRECADAÇÃO   E  DÁ   OUTRAS PROVIDÊNCIAS. Covid 19 – Programa Saúde na Escola - PSE. Total.....R$             70.122,00 .''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2172/projeto_de_lei_091.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2172/projeto_de_lei_091.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 091/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de 01 (um) Raio X. Total........................................R$               200.000,00.''</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2173/projeto_de_lei_092.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2173/projeto_de_lei_092.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 092/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de 01 (um) Raio X. Total.................................R$               200.000,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2174/projeto_de_lei_093.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2174/projeto_de_lei_093.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 093/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS   ADICIONAL   ESPECIAL  NA   LOA  2021         POR      EXCESSO         DE                         ARRECADAÇÃO  E   DÁ OUTRAS             PROVIDÊNCIAS._x000D_
 Aquisição de 01 (um) Raio X. Total..............................................................................................R$               200.000,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2177/projeto_de_lei_094.2021__-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2177/projeto_de_lei_094.2021__-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 094/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Emergência em Saúde Pública de Importância Nacional - ESPIN. Total...................................................................................................R$            33.200,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2178/projeto_de_lei_095.2021_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2178/projeto_de_lei_095.2021_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 095/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Emergência em Saúde Pública de Importância Nacional - ESPIN. Total...................................................................................................R$            33.200,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2179/projeto_de_lei_096.2-21_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2179/projeto_de_lei_096.2-21_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 096/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL   NA LOA 2021    POR     EXCESSO   ARRECADAÇÃO   E DÁ   OUTRAS PROVIDÊNCIAS. Covid 19 – Emergência em Saúde Pública de Importância Nacional - ESPIN Total...................................................................................................R$            33.200,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2180/projeto_de_lei_097.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2180/projeto_de_lei_097.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 097/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Plano de Ação p/ Aplicação da Diferença dos 25% Ensino Fundamental, exercício de 2020. Total..................................................................................................R$        1.001.500,00.''</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2181/projeto_de_lei_098.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2181/projeto_de_lei_098.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 098/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Plano de Ação p/ Aplicação da Diferença dos 25% Ensino Fundamental, exercício de 2020 Total..................................................................................................R$        1.001.500,00 .''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2182/projeto_de_lei_099.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2182/projeto_de_lei_099.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 099/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL     ABRIR      CRÉDITOS ADICIONAL    ESPECIAL    NA   LOA   2021 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS. Plano de Ação p/ Aplicação da Diferença dos 25% Ensino Fundamental, exercício de 2020. Total..................................................................................................R$        1.001.500,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2183/projeto_de_lei_100.2021_-_suplementacao_-_percentual_2021_-_prefeitura_-_6.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2183/projeto_de_lei_100.2021_-_suplementacao_-_percentual_2021_-_prefeitura_-_6.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 100/2021. O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS SUPLEMENTAR POR ANULAÇÃO                                                                        E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. ''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2246/projeto_de_lei_101.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2246/projeto_de_lei_101.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 101/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Equipamentos e Materiais Permanentes p/ Vigilância em Saúde. Total...................R$            19.000,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2247/projeto_de_lei_102.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2247/projeto_de_lei_102.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 102/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Equipamentos e Materiais Permanentes p/ Vigilância em Saúde. Total......................R$            19.000,00.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2248/projeto_de_lei_103.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2248/projeto_de_lei_103.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 103/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL  NA   LOA 2021       POR         EXCESSO     ARRECADAÇÃO     E   DÁ OUTRAS PROVIDÊNCIAS. Equipamentos e Materiais Permanentes p/ Vigilância em Saúde. Total...................................................................................................R$            19.000,00.''</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2249/projeto_de_lei_104.2021_-_complementar_-_alteracao_da_lei_do_idoso_-_assistencia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2249/projeto_de_lei_104.2021_-_complementar_-_alteracao_da_lei_do_idoso_-_assistencia.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 104/2021 INSTITUI O CONSELHO MUNICIPAL DO IDOSO – CMI DO MUNICÍPIO DE PARANATINGA-MT E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2250/projeto_de_lei_105.2021_-_criacao_do_fundo_municipal_do_idoso_-_assistencia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2250/projeto_de_lei_105.2021_-_criacao_do_fundo_municipal_do_idoso_-_assistencia.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 105/2021 INSTITUI O FUNDO MUNICIPAL DO IDOSO – FMI DE PARANATINGA-MT.''</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2251/projeto_de_lei_106.2021_-_alteracao_da_lei_do_fundeb_-_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2251/projeto_de_lei_106.2021_-_alteracao_da_lei_do_fundeb_-_educacao.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 106/2021 DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CMACS-FUNDEB, EM CONFORMIDADE COM O ARTIGO 212-A DA CONSTITUIÇÃO FEDERAL, REGULAMENTADO NA FORMA DA LEI FEDERAL Nº. 14.113, DE 25 DE DEZEMBRO DE 2020.''</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2273/projeto_de_lei_107.2021_-_revoga_o_art._7_da_lei_570.2009_-_cargos_financas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2273/projeto_de_lei_107.2021_-_revoga_o_art._7_da_lei_570.2009_-_cargos_financas.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI COMPLEMENTAR N° 107/2021 REVOGA O ARTIGO 7º DA LEI 570/2009 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2274/projeto_de_lei_108.2021_-_utilidade_publica_-_paroquia_sao_francisco_xavier_e_com._s._coracao_de_jesus_e_sao_jose_operario.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2274/projeto_de_lei_108.2021_-_utilidade_publica_-_paroquia_sao_francisco_xavier_e_com._s._coracao_de_jesus_e_sao_jose_operario.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI N° 108/2021 DECLARA DE UTILIDADE PÚBLICA A PARÓQUIA SÃO FRANCISCO XAVIER E COMUNIDADES SAGRADO CORAÇÃO DE JESUS E SÃO JOSÉ OPERÁRIO DE PARANATINGA-MT, DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2275/projeto_de_lei_109.2021_-_abre_vagas_temporarias_para_contratacao_excepcional_saude_decorrente_do_covid-19.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2275/projeto_de_lei_109.2021_-_abre_vagas_temporarias_para_contratacao_excepcional_saude_decorrente_do_covid-19.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI N° 109/2021 AUTORIZA O PODER EXECUTIVO A CONTRATAR PROFISSIONAIS DA SAÚDE DE FORMA EXCEPCIONAL POR TEMPO DETERMINADO, E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2359/projeto_de_lei_110.2021_-_denominacao_espaco_esportivo_do_bairro_rui_barbosa_-_para_romaldino_scneider_pereira.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2359/projeto_de_lei_110.2021_-_denominacao_espaco_esportivo_do_bairro_rui_barbosa_-_para_romaldino_scneider_pereira.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 110/2021 DISPÕE SOBRE DENOMINAÇÃO DO ESPAÇO ESPORTIVO DO BAIRRO RUI BARBOSA DE PARANATINGA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2360/projeto_de_lei_111.2021_-_denominacao_espaco_cultural_da_praca_do_trevo_da_concordia_-_para_irma_joana_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2360/projeto_de_lei_111.2021_-_denominacao_espaco_cultural_da_praca_do_trevo_da_concordia_-_para_irma_joana_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 111/2021 DISPÕE SOBRE DENOMINAÇÃO DO ESPAÇO CULTURAL DA PRAÇA NO TREVO DA VILA CONCÓDIA – AV. BANDEIRANTES DE PARANATINGA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2361/projeto_de_lei_112.2021_-_alteracao_art._1o_da_lei_no_1529.2017__-_lei_federal_14.131.2021_-_120_meses_-_regularizacao_consignacao_servidores_-_bancos.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2361/projeto_de_lei_112.2021_-_alteracao_art._1o_da_lei_no_1529.2017__-_lei_federal_14.131.2021_-_120_meses_-_regularizacao_consignacao_servidores_-_bancos.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI COMPLEMENTAR N° 112/2021 DISPÕE SOBRE A ALTERAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 1º, INCISO IX DO ARTIGO 2º, §2º E §6º DO ARTIGO 2º DA LEI MUNICIPAL 1529 DE 22 DE DEZEMBRO DE 2017, EM RELAÇÃO A QUANTIDADE DE PARCELAS DO PROCESSAMENTO DAS CONSIGNAÇÕES EM FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2362/projeto_de_lei_113.2021_-_utilidade_publica_-_associacao_desportiva_paranatinga_-_adesp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2362/projeto_de_lei_113.2021_-_utilidade_publica_-_associacao_desportiva_paranatinga_-_adesp.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI N° 113/2021 DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DESPORTIVA PARANATINGA - ADESP DE PARANATINGA-MT, DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2363/projeto_de_lei_114.2021_-_doacao_de_10_hectares_-_associacao_do_laco_cumprido_-_clube_do_laco.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2363/projeto_de_lei_114.2021_-_doacao_de_10_hectares_-_associacao_do_laco_cumprido_-_clube_do_laco.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 114/2021 AUTORIZA O PODER EXECUTIVO A DOAR UMA ÁREA DE 10 HA (HECTARES) PARA A ASSOCIAÇÃO DO LAÇO COMPRIDO DE PARANATINGA J(ALC) – CNPJ: 40.639.366/0001-20 .''</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2364/projeto_de_lei_115.2021_-_alteracao_do_consemma_-_conselho_mun._de_meio_ambiente_-_lei_n._1430.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2364/projeto_de_lei_115.2021_-_alteracao_do_consemma_-_conselho_mun._de_meio_ambiente_-_lei_n._1430.2017.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 115/2021 DISPÕE SOBRE A ALTERAÇÃO DA ESTRUTURA DO CONSELHO MUNICIPAL DE MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2365/projeto_de_lei_116.2021_-_lei_municipal_da_cultura_-_revogando_a_lei_1884.2020_-_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2365/projeto_de_lei_116.2021_-_lei_municipal_da_cultura_-_revogando_a_lei_1884.2020_-_educacao.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 116/2021 INSTITUI O SISTEMA MUNICIPAL DE CULTURA DO MUNICÍPIO DE PARANATINGA-MT, REVOGANDO A LEI MUNICIPAL N. 1884/2020 E DÁ OUTRAS PROVIDÊNCIAS. ''</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2366/projeto_de_lei_117.2021_-_igrejas_e_templos_-_essencias_-_covid-19.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2366/projeto_de_lei_117.2021_-_igrejas_e_templos_-_essencias_-_covid-19.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 117/2021 ESTABELECE AS IGREJAS E OS TEMPLOS RELIGIOSOS DE QUALQUER CULTO COMO ATIVIDADE ESSENCIAL PARA EFEITO DE POLÍTICAS PÚBLICAS NO ÂMBITO DO MUNICÍPIO DE PARANATINGA – MT E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2397/projeto_de_lei_118.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2397/projeto_de_lei_118.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 118/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Reforma da Escola Municipal 03 de Maio. Total......................................................................................................R$            550.458,23.''</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2396/projeto_de_lei_119.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2396/projeto_de_lei_119.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 119/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Reforma da Escola Municipal 03 de Maio. Total......................................................................................................R$            550.458,23.''</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2395/projeto_de_lei_120.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2395/projeto_de_lei_120.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 120/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL           ESPECIAL   POR        ANULAÇÃO E REMANEJAMENTO  E DÁ   OUTRAS PROVIDÊNCIAS. Reforma da Escola Municipal 03 de Maio. Total.........................................R$            550.458,23.''</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2394/projeto_de_lei_121.2021_-__excesso_-_2021_-_casa_de_passagem_-_assistencia_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2394/projeto_de_lei_121.2021_-__excesso_-_2021_-_casa_de_passagem_-_assistencia_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 121/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Manutenção e Funcionamento da Casa de Passagem. Elemento de Despesa: Total............R$   263.000,00.''</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2393/projeto_de_lei_122.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2393/projeto_de_lei_122.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 122/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Manutenção e Funcionamento da Casa de Passagem. Elemento de Despesa: Total.............R$  263.000,00.''</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2392/projeto_de_lei_123.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2392/projeto_de_lei_123.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 123/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL  POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. Manutenção e Funcionamento da Casa de Passagem. Elemento de Despesa: Total........R$      263.000,00.''</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2389/projeto_de_lei_124.2021_-_alteracao_da_lei_1402.2017_-_estrutura_administrativa_2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2389/projeto_de_lei_124.2021_-_alteracao_da_lei_1402.2017_-_estrutura_administrativa_2021.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 124/2021 DISPÕE SOBRE A ALTERAÇÃO DA LEI DE Nº 1402/2017, DE 23 DE JANEIRO DE 2017 ESTRUTURA ADMINISTRATIVA - E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2443/projeto_de_lei_125.2021_-_casa_lar_-_instituicao_casa_lar_-_jose_barbosa_de_moura_-_assistencia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2443/projeto_de_lei_125.2021_-_casa_lar_-_instituicao_casa_lar_-_jose_barbosa_de_moura_-_assistencia.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 125/2021 DISPÕE SOBRE A ALTERAÇÃO DO SERVIÇO DE ACOLHIMENTO INSTITUCIONAL NA MODALIDADE CASA LAR PARA ABRIGO INSTITUCIONAL - INSTITUIÇÃO DE LONGA PERMANENCIA PARA IDOSOS – ILPI JOSÉ BARBOSA DE MOURA, NO MUNICIPIO DE PARANATINGA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2444/projeto_de_lei_126.2021_-_autoriza_a_celebrar_convenio_arsec_-_agencia_reguladora_-_meio_ambiente.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2444/projeto_de_lei_126.2021_-_autoriza_a_celebrar_convenio_arsec_-_agencia_reguladora_-_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI N° 126/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM AGÊNCIA REGULADORA ARSEC E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2445/projeto_de_lei_127.2021_-_regime_de_previdencia_complementar_-_rpc_-_art._40__14_15_e_16_-_cf.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2445/projeto_de_lei_127.2021_-_regime_de_previdencia_complementar_-_rpc_-_art._40__14_15_e_16_-_cf.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI COMPLEMENTAR N° 127/2021 INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO ÂMBITO DO MUNICÍPIO DE PARANATINGA-MT; FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO FEDERAL; AUTORIZA A ADESÃO A PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR; E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2446/projeto_de_lei_128.2021_-_suplementacao_-_percentual_-_6_-_2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2446/projeto_de_lei_128.2021_-_suplementacao_-_percentual_-_6_-_2021.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 128/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS SUPLEMENTAR POR  ANULAÇÃO E TRANSPOSIÇÃO E  DÁ  OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2447/projeto_de_lei_129.2021_-_criacao_da_casa_de_passagem_-_servico_de_acolhimento_-_assistencia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2447/projeto_de_lei_129.2021_-_criacao_da_casa_de_passagem_-_servico_de_acolhimento_-_assistencia.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 129/2021 DISPÕE SOBRE A IMPLANTAÇÃO DO SERVIÇO DE ACOLHIMENTO INSTITUCIONAL PARA ADULTOS E FAMILIAS – MODALIDADE “CASA DE PASSAGEM” NO MUNICÍPIO DE PARANATINGA – MT E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2448/projeto_de_lei_130.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2448/projeto_de_lei_130.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 130/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Incentivo Financeiro Estadual p/ Custeio do Centro de atendimento p/ enfrentamento a COVID.              Total..............R$       57.200,00.''</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2449/projeto_de_lei_131.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2449/projeto_de_lei_131.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 131/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Incentivo Financeiro Estadual p/ Custeio do Centro de atendimento p/ enfrentamento a COVID. Total........................................................................................................R$       57.200,00.''</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2450/projeto_de_lei_132.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2450/projeto_de_lei_132.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 132/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR  CRÉDITOS ADICIONAL   ESPECIAL   NA  LOA 2021 POR EXCESSO ARRECADAÇÃO   E  DÁ   OUTRAS PROVIDÊNCIAS. Covid 19 – Incentivo Financeiro Estadual p/ Custeio do Centro de atendimento p/ enfrentamento a COVID. Total........................................................................................................R$       57.200,00.''</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2451/projeto_de_lei_133.2021_-_excesso_-_2021_-_feas_-_assistencia_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2451/projeto_de_lei_133.2021_-_excesso_-_2021_-_feas_-_assistencia_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 133/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Execução de Ações do Cofinanciamento do FEAS/2021. Total..............................R$      66.354,60.''</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2452/projeto_de_lei_134.2021_-_excesso_-_2021_-_feas_-_assistencia_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2452/projeto_de_lei_134.2021_-_excesso_-_2021_-_feas_-_assistencia_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 134/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Execução de Ações do Cofinanciamento do FEAS/2021. Total.................................................R$      66.354,60.''</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2453/projeto_de_lei_135.2021_-_excesso_-_2021_-_feas_-_assistencia_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2453/projeto_de_lei_135.2021_-_excesso_-_2021_-_feas_-_assistencia_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 135/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO     E  DÁ   OUTRAS PROVIDÊNCIAS. Execução de Ações do Cofinanciamento do FEAS/2021. Total........................................................................................................R$      66.354,60.''</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2457/projeto_de_lei_136.2021_-_doacao_terreno_-_igreja_seara_de_jesus_-_com_avaliacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2457/projeto_de_lei_136.2021_-_doacao_terreno_-_igreja_seara_de_jesus_-_com_avaliacao.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 136/2021 DISPÕE SOBRE DOAÇÃO DE TERRENO PARA A IGREJA SEARA DE JESUS, NESTA CIDADE DE PARANATINGA-MT E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2458/projeto_de_lei_137.2021_-_doacao_terreno_-_igreja_assembleia_de_deus_-_com_avaliacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2458/projeto_de_lei_137.2021_-_doacao_terreno_-_igreja_assembleia_de_deus_-_com_avaliacao.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 137/2021. DISPÕE SOBRE DOAÇÃO DE TERRENO PARA A IGREJA EVANGELICA ASSEMBLEIA DE DEUS, NESTA CIDADE DE PARANATINGA-MT E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2459/projeto_de_lei_138.2021_-_doacao_terreno_-_sindicato_dos_servidores_municipais_de_paranatinga_-_sisemp_-_com_avaliacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2459/projeto_de_lei_138.2021_-_doacao_terreno_-_sindicato_dos_servidores_municipais_de_paranatinga_-_sisemp_-_com_avaliacao.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 138/2021. DISPÕE SOBRE DOAÇÃO DE TERRENO PARA O SINDICATO DOS SERVIDORES MUNICIPAIS DE PARANATINGA-MT – SISEMP – CNPJ N. 04.499.146/0001-84, NESTA CIDADE DE PARANATINGA-MT E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2460/projeto_de_lei_139.2021_-_doacao_galpao_comunitario_-_diocese_de_primavera_do_leste_-_paranatinga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2460/projeto_de_lei_139.2021_-_doacao_galpao_comunitario_-_diocese_de_primavera_do_leste_-_paranatinga.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI N. 139/2021 DISPÕE SOBRE DOAÇÃO DO GALPÃO COMUNITÁRIO NA FUNDAÇÃO AMAZÔNIA VIVA PARA A DIOCESE DE PRIMAVERA DO LESTE-PARANATINGA-MT – CNPJ N. 20.986.630/0001-94, NESTA CIDADE DE PARANATINGA-MT E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2473/projeto_de_lei_140.2021_-_criacao_do_conselho_da_cultura_-_assistencia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2473/projeto_de_lei_140.2021_-_criacao_do_conselho_da_cultura_-_assistencia.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI N. 140/2021 INSTITUI O CONSELHO MUNICIPAL DE POLITICA CULTURAL DO MUNICÍPIO DE PARANATINGA, NO ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS, E REVOGA A LEI 004/2003. ''</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2474/projeto_de_lei_141.2021_-_alteracao_da_lei_2175_-_retifica_quantitativo_de_cargos.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2474/projeto_de_lei_141.2021_-_alteracao_da_lei_2175_-_retifica_quantitativo_de_cargos.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 141/2021 ALTERA O ART 6º DA LEI MUNICIPAL Nº 2175 DE 01 DE JUNHO DE 2021. ”</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2487/projeto_de_lei_142.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2487/projeto_de_lei_142.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 142/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Encargos com Decisões Judiciais e Precatórios – LC nº 176/2020. Total...............................R$    1.126.646,40.''</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2488/projeto_de_lei_143.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2488/projeto_de_lei_143.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 143/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Encargos com Decisões Judiciais e Precatórios – LC nº 176/2020. Total.......................................................................R$    1.126.646,40.''</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2489/projeto_de_lei_144.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2489/projeto_de_lei_144.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 144/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS  ADICIONAL ESPECIAL POR         EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS 	PROVIDÊNCIAS. Encargos com Decisões Judiciais e Precatórios – LC nº 176/2020. Total...............R$    1.126.646,40.''</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2490/projeto_de_lei_145.2021_-_alteracao_da_lei_n._181.2006_-_previdencia_-_paranatingaprev.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2490/projeto_de_lei_145.2021_-_alteracao_da_lei_n._181.2006_-_previdencia_-_paranatingaprev.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 145/2021 ALTERA A REDAÇÃO DA LEI COMPLEMENTAR N. 181, DE 21 DE JUNHO DE 2006, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PARANATINGA/MT E, DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2491/projeto_de_lei_146.2021_-_indenizacao_a_contribuinte_-_flodoaldo_terra_de_moura_-_rua_vila_concordia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2491/projeto_de_lei_146.2021_-_indenizacao_a_contribuinte_-_flodoaldo_terra_de_moura_-_rua_vila_concordia.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 146/2021 AUTORIZA O PODER EXECUTIVO A DESAPROPRIAR MEDIANTE INDENIZAÇÃO LOTE URBANO COM 2.237 METROS QUADRADOS, SITUADO NO BAIRRO CONCÓRDIA, AFIM DE FAVORECER FAMÍLIAS DAQUELA LOCALIDADE ATRAVÉS DE UMA NOVA RUA QUE RECEBERÁ INFRAESTRUTURA ADEQUADA PELO PODER PÚBLICO. ''</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2492/projeto_de_lei_147.2021_-_atualiza_convenio_unemat_-_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2492/projeto_de_lei_147.2021_-_atualiza_convenio_unemat_-_educacao.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 147/2021 RETIFICA A LEI 1815/2019 QUE AUTORIZOU PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A INSTITUIÇÃO DE ENSINO UNEMAT E DÁ OUTRAS PROVIDENCIAS.  1096 – Parcerias e Auxílios ao Ensino Superior Elemento de despesa: 3.3.70.41 TOTAL R$ 1.234.910,00.''</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2702/projeto_de_lei_148.2021_-_autorizacao_realizacao_de_convenios_-_recurso_fia_-_com_instituicoes_-_assistencia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2702/projeto_de_lei_148.2021_-_autorizacao_realizacao_de_convenios_-_recurso_fia_-_com_instituicoes_-_assistencia.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 148/2021_x000D_
 AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO, A TÍTULO DE CONTRIBUIÇÃO, COM INSTITUIÇÕES PÚBLICAS E/OU PRIVADAS SEM FINS LUCRATIVOS A FIM DE REPASSAR OS RECURSOS DO FUNDO DA INFÂNCIA E  ADOLESCÊNCIA – FIA, VISANDO À IMPLEMENTAÇÃO DE POLÍTICAS VOLTADAS PARA A GARANTIA DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS;''</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2704/projeto_de_lei_149.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2704/projeto_de_lei_149.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 149/2021 _x000D_
 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”_x000D_
 Projeto/Atividade: 1255 – Construção do Pórtico da Escola Municipal Vista Alegre. Total...............................................R$                62.824,47.''</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2705/projeto_de_lei_150.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2705/projeto_de_lei_150.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 150/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1255 – Construção do Pórtico da Escola Municipal Vista Alegre. Total........................R$                62.824,47.''</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2706/projeto_de_lei_151.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2706/projeto_de_lei_151.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 151/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL      ESPECIAL          NA LOA/2021   POR     ANULAÇÃO     E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 Projeto/Atividade: 1255 – Construção do Pórtico da Escola Municipal Vista Alegre. Total..........................R$                62.824,47.''</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2707/projeto_de_lei_152.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2707/projeto_de_lei_152.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 152/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1256 – Construção de 02 (duas) Pontes de Concreto Armado Pré-Moldado e 01 (um) Bueiro Triplo Celular BTCC/Aditivo. Total..............................................................................................................R$          133.125,51.''</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2708/projeto_de_lei_153.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2708/projeto_de_lei_153.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 153/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1256 – Construção de 02 (duas) Pontes de Concreto Armado Pré-Moldado e 01 (um) Bueiro Triplo Celular BTCC/Aditivo. Total.............................R$          133.125,51.''</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2709/projeto_de_lei_154.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2709/projeto_de_lei_154.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 154/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL ESPECIAL        NA LOA/2021     POR    EXCESSO     DE ARRECADAÇÃO   E   DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1256 – Construção de 02 (duas) Pontes de Concreto Armado Pré-Moldado e 01 (um) Bueiro Triplo Celular BTCC/Aditivo. Total..............................................................................................................R$          133.125,51.''</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2710/projeto_de_lei_155.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2710/projeto_de_lei_155.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 155/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1257 – Implantação de Iluminação Pública do tipo Ornamental com Luminárias de Led no Perímetro Urbano/Convênio 886558/2019. Total.............................................................................................................R$         500.000,00.''</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2711/projeto_de_lei_156.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2711/projeto_de_lei_156.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 156/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1257 – Implantação de Iluminação Pública do tipo Ornamental com Luminárias de Led no Perímetro Urbano/Convênio 886558/2019. Total.............................................................................................................R$         500.000,00.''</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2712/projeto_de_lei_157.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2712/projeto_de_lei_157.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 157/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL ESPECIAL        NA LOA/2021     POR    EXCESSO     DE ARRECADAÇÃO   E   DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1257 – Implantação de Iluminação Pública do tipo Ornamental com Luminárias de Led no Perímetro Urbano/Convênio 886558/2019. Total.............................................................................................................R$         500.000,00.''</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2713/projeto_de_lei_158.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2713/projeto_de_lei_158.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 158/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1260 – Covid 19 – Custeio no Âmbito da Atenção Primaria a Saúde para enfrentamento ao Coronavírus. Total...................................................................................................R$          146.236,80.''</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2714/projeto_de_lei_159.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2714/projeto_de_lei_159.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 159/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1260 – Covid 19 – Custeio no Âmbito da Atenção Primaria a Saúde para enfrentamento ao Coronavírus. Total...................................................................................................R$          146.236,80.''</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2715/projeto_de_lei_160.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2715/projeto_de_lei_160.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 160/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL ESPECIAL        NA LOA/2021     POR    EXCESSO     DE ARRECADAÇÃO   E   DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1260 – Covid 19 – Custeio no Âmbito da Atenção Primaria a Saúde para enfrentamento ao Coronavírus. Total...................................................................................................R$          146.236,80.''</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2716/projeto_de_lei_161.2021_-_excesso_-_2021_-_fia_-_assistencia_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2716/projeto_de_lei_161.2021_-_excesso_-_2021_-_fia_-_assistencia_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 161/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1258 – FIA – Fundo da Infância e Adolescência/2021.Total.....................................R$           51.128,03.''</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2717/projeto_de_lei_162.2021_-_excesso_-_2021_-_fia_-_assistencia_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2717/projeto_de_lei_162.2021_-_excesso_-_2021_-_fia_-_assistencia_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 162/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1258 – FIA – Fundo da Infância e Adolescência/2021. Total........................................................................................................R$           51.128,03.''</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2718/projeto_de_lei_163.2021_-_excesso_-_2021_-_fia_-_assistencia_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2718/projeto_de_lei_163.2021_-_excesso_-_2021_-_fia_-_assistencia_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 163/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL ESPECIAL        NA LOA/2021     POR    EXCESSO     DE ARRECADAÇÃO   E   DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1258 – FIA – Fundo da Infância e Adolescência/2021. Total........................................................................................................R$           51.128,03.''</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2719/projeto_de_lei_164.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2719/projeto_de_lei_164.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 164/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1259 – Reforma da Feira Municipal do Município de Total...................................R$     974.138,28.''</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2720/projeto_de_lei_165.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2720/projeto_de_lei_165.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 165/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1259 – Reforma da Feira Municipal do Município de Paranatinga/MT. Total........................................................................................................R$     974.138,28.''</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2721/projeto_de_lei_166.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2721/projeto_de_lei_166.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 166/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL ESPECIAL        NA LOA/2021     POR    EXCESSO     DE ARRECADAÇÃO   E   DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1259 – Reforma da Feira Municipal do Município de Paranatinga/MT. Total........................................................................................................R$     974.138,28.''</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2722/projeto_de_lei_167.2021_-_suplementacao_percentual_2021_-_10_-_julho_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2722/projeto_de_lei_167.2021_-_suplementacao_percentual_2021_-_10_-_julho_-_gabinete.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 167/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO  E   DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2728/projeto_de_lei_168.2021_-_cria_o_cargo_de_diretor_a_da_casa_transitoria.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2728/projeto_de_lei_168.2021_-_cria_o_cargo_de_diretor_a_da_casa_transitoria.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 168 DE 09 DE AGOSTO DE 2021 DISPÕE SOBRE A ALTERAÇÃO DA LEI DE Nº 1402 DE 23 DE JANEIRO DE 2017 – ESTRUTURA ADMINISTRATIVA - E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2729/projeto_de_lei_169.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2729/projeto_de_lei_169.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 169/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1261 – Lei nº 14017/2020 – MTUR/SECULT – Aldir Blanc-Municípios. Total.....................R$          93.191,67''.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2730/projeto_de_lei_170.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2730/projeto_de_lei_170.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 170/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.  Projeto/Atividade: 1261 – Lei nº 14017/2020 – MTUR/SECULT – Aldir Blanc-Municípios. Total................R$          93.191,67.''</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2731/projeto_de_lei_171.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2731/projeto_de_lei_171.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>'' PROJETO DE LEI Nº 171/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL  ESPECIAL        NA LOA/2021    POR   EXCESSO  DE    ARRECADAÇÃO   E    DÁ   OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1261 – Lei nº 14017/2020 – MTUR/SECULT – Aldir Blanc-Municípios. Total............................................R$          93.191,67.''</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2765/projeto_de_lei_172.2021_-_excesso_-_2021_-_unemat_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2765/projeto_de_lei_172.2021_-_excesso_-_2021_-_unemat_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 172/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1262 – Parcerias e Auxílios ao Ensino Superior. Total...........................R$              1.234.910,00.''</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2766/projeto_de_lei_173.2021_-_excesso_-_2021_-_unemat_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2766/projeto_de_lei_173.2021_-_excesso_-_2021_-_unemat_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 173/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1262 – Parcerias e Auxílios ao Ensino Superior. Total................................R$              1.234.910,00.''</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2767/projeto_de_lei_174.2021_-_excesso_-_2021_-_unemat_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2767/projeto_de_lei_174.2021_-_excesso_-_2021_-_unemat_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 174/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL NA LOA/2021 POR EXCESSO      DE ARRECADAÇÃO E  DÁ  OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1262 – Parcerias e Auxílios ao Ensino Superior. Total............R$              1.234.910,00.''</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2784/projeto_de_lei_175.2021_-_superavit_-_2021_-_financas_-_manutencao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2784/projeto_de_lei_175.2021_-_superavit_-_2021_-_financas_-_manutencao_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 175/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1266 – Manutenção da Secretaria de Finanças e Departamentos. Total do Superávit Financeiro....................................................R$         1.000.000,00.''</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2785/projeto_de_lei_176.2021_-_superavit_-_2021_-_financas_-_manutencao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2785/projeto_de_lei_176.2021_-_superavit_-_2021_-_financas_-_manutencao_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 176/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1266 – Manutenção da Secretaria de Finanças e Departamentos. Total do Superávit Financeiro....................................................R$         1.000.000,00.''</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2786/projeto_de_lei_177.2021_-_superavit_-_2021_-_financas_-_manutencao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2786/projeto_de_lei_177.2021_-_superavit_-_2021_-_financas_-_manutencao_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 177/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL   ESPECIAL  NA   LOA 2021 POR  SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1266 – Manutenção da Secretaria de Finanças e Departamentos. Total do Superávit Financeiro....................................................R$         1.000.000,00.''</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2787/projeto_de_lei_178.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2787/projeto_de_lei_178.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 178/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1264 – Manutenção com o FUNDEB 70%/Fundamental/Folha de Pagamento. Total do Superávit Financeiro..................................................R$           1.000.000,00.''</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2788/projeto_de_lei_179.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2788/projeto_de_lei_179.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 179/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1264 – Manutenção com o FUNDEB 70%/Fundamental/Folha de Pagamento. Total do Superávit Financeiro..................................................R$           1.000.000,00.''</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2789/projeto_de_lei_180.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2789/projeto_de_lei_180.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 180/2021 AUTORIZA O PODER   EXECUTIVOMUNICIPAL     ABRIR      CRÉDITOS ADICIONAL    ESPECIAL    NA   LOA 2021 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1264 – Manutenção com o FUNDEB 70%/Fundamental/Folha de Pagamento. Total do Superávit Financeiro..................................................R$           1.000.000,00.''</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2790/projeto_de_lei_181.2021_-_superavit_-_2021_-_merenda_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2790/projeto_de_lei_181.2021_-_superavit_-_2021_-_merenda_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 181/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1267 – PNAE – Programa Nacional de Alimentação Escolar/ Fundamental. Total do Superávit Financeiro...................................................R$             500.000,00.''</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2791/projeto_de_lei_182.2021_-_superavit_-_2021_-_merenda_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2791/projeto_de_lei_182.2021_-_superavit_-_2021_-_merenda_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 182/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1267 – PNAE – Programa Nacional de Alimentação Escolar/ Fundamental. Total do Superávit Financeiro...................................................R$             500.000,00.''</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2792/projeto_de_lei_183.2021_-_superavit_-_2021_-_merenda_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2792/projeto_de_lei_183.2021_-_superavit_-_2021_-_merenda_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 183/2021 AUTORIZA O PODER   EXECUTIVO MUNICIPAL     ABRIR      CRÉDITOS ADICIONAL    ESPECIAL    NA   LOA   2021 POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1267 – PNAE – Programa Nacional de Alimentação Escolar/ Fundamental. Total do Superávit Financeiro...................................................R$             500.000,00.''</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2793/projeto_de_lei_184.2021_-_superavit_-_2021_-_saude_-_folha_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2793/projeto_de_lei_184.2021_-_superavit_-_2021_-_saude_-_folha_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 184/2021  INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1263 – Manutenção com Centro Integrado de Saúde-P.A./Folha de Pagamento. Total do Superávit Financeiro.......................................................R$      3.640.000,00.''</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2794/projeto_de_lei_185.2021_-_superavit_-_2021_-_saude_-_folha_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2794/projeto_de_lei_185.2021_-_superavit_-_2021_-_saude_-_folha_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 185/2021 AUTORIZA O PODER   EXECUTIVOMUNICIPAL     ABRIR      CRÉDITOS ADICIONAL    ESPECIAL    NA   LOA 2021 POR SUPERAVIT FINANCEIRO  E DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1263 – Manutenção com Centro Integrado de Saúde-P.A./Folha de Pagamento. Total do Superávit Financeiro.......................................................R$      3.640.000,00.''</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2795/projeto_de_lei_186.2021_-_superavit_-_2021_-_saude_-_folha_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2795/projeto_de_lei_186.2021_-_superavit_-_2021_-_saude_-_folha_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 186/2021 AUTORIZA O PODER   EXECUTIVOMUNICIPAL     ABRIR      CRÉDITOS ADICIONAL    ESPECIAL    NA   LOA 2021 POR SUPERAVIT FINANCEIRO  E DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1263 – Manutenção com Centro Integrado de Saúde-P.A./Folha de Pagamento. Total do Superávit Financeiro.......................................................R$      3.640.000,00.''</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2823/projeto_de_lei_187.2021_-_chamamento_publico_-_programa_adote_um_lar_-_esporte.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2823/projeto_de_lei_187.2021_-_chamamento_publico_-_programa_adote_um_lar_-_esporte.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 187 DE 09 DE SETEMBRO DE 2021 INSTITUI O “PROGRAMA ADOTE UM CAMPO”, VISANDO A CAPTAÇÃO DE PARCERIAS PARA A IMPLANTAÇÃO, REFORMA E MANUTENÇÃO DE CAMPOS PÚBLICOS DE FUTEBOL AMADOR E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2824/projeto_de_lei_188.2021_-_excesso_-_suplementacao_-_camara_-_2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2824/projeto_de_lei_188.2021_-_excesso_-_suplementacao_-_camara_-_2021.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 188/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   SUPLEMENTAR POR ANULAÇÃO E SUPLEMENTAÇÃO E DÁ OUTRAS 	PROVIDÊNCIAS. TOTAL DAS SUPLEMENTAÇÕES...........................................	R$     773.749,00.''</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2841/projeto_de_lei_189.2021_-_auxilio_-_doacao_-_live_rodeio_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2841/projeto_de_lei_189.2021_-_auxilio_-_doacao_-_live_rodeio_-_gabinete.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 189/2021 AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 5.000,00 (CINCO MIIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1102 – PROMOÇÃO DE EVENTOS CULTURAIS: FESTAS CULTURAIS.''</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2843/projeto_de_lei_190.2021_-_utilidade_publica_-_assentamento_jatoba.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2843/projeto_de_lei_190.2021_-_utilidade_publica_-_assentamento_jatoba.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI N° 190/2021 DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DESPORTIVA PARANATINGA - ADESP DE PARANATINGA-MT, DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2854/projeto_de_lei_191.2021_-_suplemtnacao_com_excesso_-_2021_-_fethab_-_transportes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2854/projeto_de_lei_191.2021_-_suplemtnacao_com_excesso_-_2021_-_fethab_-_transportes.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 191/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS SUPLEMENTAR POR EXCESSO DE  ARRECADAÇÃO  E   DÁ     OUTRAS PROVIDÊNCIAS. Total das Suplementações.	R$     250.000,00.''</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2855/projeto_de_lei_192.2021_-_suplementacao_com_excesso_-_2021_-_fundeb_-_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2855/projeto_de_lei_192.2021_-_suplementacao_com_excesso_-_2021_-_fundeb_-_educacao.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 192/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. SubTotal das Suplementações......................................................	R$  2.488.000,00.''</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2856/projeto_de_lei_193.2021_-_suplementacao_com_excesso_-_2021_-_prefeitura.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2856/projeto_de_lei_193.2021_-_suplementacao_com_excesso_-_2021_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 193/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E   DÁ     OUTRAS PROVIDÊNCIAS. Total das Suplementações..............................................................	R$  3.838.500,00.''</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2857/projeto_de_lei_194.2021_-_suplementacao_com_excesso_-_2021_-_saude.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2857/projeto_de_lei_194.2021_-_suplementacao_com_excesso_-_2021_-_saude.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 194/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. Total das Suplementações..............................................................	R$  4.468.000,00.''</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2858/projeto_de_lei_195.2021_-_excesso_-_suplementacao_-_uniformes_-_esporte_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2858/projeto_de_lei_195.2021_-_excesso_-_suplementacao_-_uniformes_-_esporte_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 195/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. TOTAL DO EXCESSO..................................................................R$             48.329,42.''</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2859/projeto_de_lei_196.2021_-_excesso_-_suplementacao_-_uniformes_-_esporte_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2859/projeto_de_lei_196.2021_-_excesso_-_suplementacao_-_uniformes_-_esporte_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 196/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. TOTAL DO EXCESSO..................................................................R$             48.329,42.''</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2860/projeto_de_lei_197.2021_-_excesso_-_suplementacao_-_uniformes_-_esporte_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2860/projeto_de_lei_197.2021_-_excesso_-_suplementacao_-_uniformes_-_esporte_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 197/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL ESPECIAL         NA LOA/2021 POR EXCESSO DE ARRECADAÇÃO   E   DÁ   OUTRAS PROVIDÊNCIAS. TOTAL DO EXCESSO..................................................................R$             48.329,42.''</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2864/projeto_de_lei_198.2021_-_suplementacao_percentual_2021_-_6_-_outubro_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2864/projeto_de_lei_198.2021_-_suplementacao_percentual_2021_-_6_-_outubro_-_gabinete.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 198/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2865/projeto_de_lei_199.2021_-_revogar_a_lei_1894.2020_-_plantao_24x72_-_saude.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2865/projeto_de_lei_199.2021_-_revogar_a_lei_1894.2020_-_plantao_24x72_-_saude.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 199/2021 AUTORIZA O EXECUTIVO MUNICIPAL A REVOGAR A LEI Nº 1894/2020 DE 27 DE MARÇO DE 2020  E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2866/projeto_de_lei_200.2021_-_aquisicao_e_distribuicao_de_uniformes_e_matrial_escolar.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2866/projeto_de_lei_200.2021_-_aquisicao_e_distribuicao_de_uniformes_e_matrial_escolar.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI N. 200/2021. DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA MUNICIPAL DE AQUISIÇÃO E DISTRIBUIÇÃO GRATUITA DE UNIFORMES ESCOLARES AOS ALUNOS DA REDE PÚBLICA MUNICIPAL DA EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL DO MUNICÍPIO DE PARANATINGA.''</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2874/projeto_de_lei_201.2021_-_utilidade_publica_-_assentamento_jatoba.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2874/projeto_de_lei_201.2021_-_utilidade_publica_-_assentamento_jatoba.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI N° 201/2021 DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DO ASSENTAMENTO JATOBÁ PARANATINGA-MT, DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2875/projeto_de_lei_202.2021_-_desafio_das_merendeiras_-_doacao_-_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2875/projeto_de_lei_202.2021_-_desafio_das_merendeiras_-_doacao_-_educacao.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 202/2021,AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 1.800,00 (UM MIL E OITOCENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS Projeto/Atividade: 1102 – PROMOÇÃO DE EVENTOS CULTURAIS: FESTAS CULTURAIS._x000D_
 1º lugar – R$ 1.000,00 (um mil reais)_x000D_
 2º lugar – R$ 500,00 (quinhentos reais)_x000D_
 3º lugar – R$ 300,00 (trezentos reais)</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2876/projeto_de_lei_203.2021_-_ldo_2022_-_lei_de_diretrizes_orcamentarias_-_2022.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2876/projeto_de_lei_203.2021_-_ldo_2022_-_lei_de_diretrizes_orcamentarias_-_2022.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI N. º 203/2021, DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCICIO DE 2022 DO MUNICÍPIO DE PARANATINGA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2877/projeto_de_lei_204.2021_-_ppa_2022_-_2025_-_plano_plurianual.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2877/projeto_de_lei_204.2021_-_ppa_2022_-_2025_-_plano_plurianual.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 204/2021. INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE PARANATINGA - MT PARA O PERÍODO 2022-2025. ”</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2879/projeto_de_lei_205.2021_-_doacao_-_prestacao_de_servico_-_parque_de_exposicao_-_27a_expopar_-_2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2879/projeto_de_lei_205.2021_-_doacao_-_prestacao_de_servico_-_parque_de_exposicao_-_27a_expopar_-_2021.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 205/2021. AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM 01(UM) CAMINHÃO PIPA, AMBULÂNCIA COM MOTORISTA E 02 (DOIS) TÉCNICO EM ENFERMAGEM, 01 (UM) CAMINHÃO BASCULANTE, 01 (UMA) PÁ CARREGADEIRA, 01 (UM) ELETRICISTA, E 01 (UMA) PATROLA PARA A REALIZAÇÃO DA 36ª FESTA DO PEÃO DE BOIADEIRO E 27ª EXPOPAR, QUE SERÁ REALIZADO NO PARQUE DE EXPOSIÇÃO DE PARANATINGA-MT, NOS DIAS 09 Á 11 DO MÊS DE DEZEMBRO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2880/projeto_de_lei_206.2017_-_doacao_-_r_60.00000_-_parque_de_exposicao_-_27a_exporar_-_2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2880/projeto_de_lei_206.2017_-_doacao_-_r_60.00000_-_parque_de_exposicao_-_27a_exporar_-_2021.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 206/2021. AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 60.000,00 (SESSENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1127 - APOIO ATIVIDADE CIVIS, CULT. POPULAR TRADICIONAIS.''</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2881/projeto_de_lei_complementar_-_207.2021_-_alteracao_do_artigo_292_da_lei_municipal_024-97.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2881/projeto_de_lei_complementar_-_207.2021_-_alteracao_do_artigo_292_da_lei_municipal_024-97.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI COMPLEMENTAR Nº 207/2021. DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 292 DA LEI MUNICIPAL 024/97 E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2882/projeto_de_lei_208.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2882/projeto_de_lei_208.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 208/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1269 – Incremento Temporário ao Custeio no Âmbito da Atenção Primaria a Saúde. Total................................................................................................R$             750.000,00.''</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2883/projeto_de_lei_209.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2883/projeto_de_lei_209.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 209/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1269 – Incremento Temporário ao Custeio no Âmbito da Atenção Primaria a Saúde. Total................................................................................................R$             750.000,00.''</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2884/projeto_de_lei_210.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2884/projeto_de_lei_210.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 210/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL   NA LOA/2021 POR   EXCESSO ARRECADAÇÃO   E  DÁ   OUTRASPROVIDÊNCIAS. Projeto/Atividade: 1269 – Incremento Temporário ao Custeio no Âmbito da Atenção Primaria a Saúde. Total................................................................................................R$             750.000,00.''</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2885/projeto_de_lei_211.2021_-_excesso_-_inc._financ._-_covid-19_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2885/projeto_de_lei_211.2021_-_excesso_-_inc._financ._-_covid-19_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 211/2021 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1270 – Covid 19 – Incentivo Financeiro ao Custeio dos Centros de Atendimento p/ Enfrentamento a COVID-19. Total..................................................................................................R$           630.000,00.''</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2886/projeto_de_lei_212.2021_-_excesso_-_inc._financ._-_covid-19_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2886/projeto_de_lei_212.2021_-_excesso_-_inc._financ._-_covid-19_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 212/2021 INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1270 – Covid 19 – Incentivo Financeiro ao Custeio dos Centros de Atendimento p/ Enfrentamento a COVID-19. Total..................................................................................................R$           630.000,00.''</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2887/projeto_de_lei_213.2021_-_excesso_-_inc._financ._-_covid-19_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2887/projeto_de_lei_213.2021_-_excesso_-_inc._financ._-_covid-19_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 213/2021 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL          NA LOA/2021 POR   EXCESSO DE  ARRECADAÇÃO   E  DÁ   OUTRAS PROVIDÊNCIAS. Projeto/Atividade: 1270 – Covid 19 – Incentivo Financeiro ao Custeio dos Centros de Atendimento p/ Enfrentamento a COVID-19. Total..................................................................................................R$           630.000,00.''</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2897/projeto_de_lei_214.2021_-_doacao_terraplanagem_-_empresa_forte_agro_ltda_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2897/projeto_de_lei_214.2021_-_doacao_terraplanagem_-_empresa_forte_agro_ltda_-_gabinete.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 214 DE 26 DE OUTUBRO DE 2021. AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A REALIZAÇÃO DA EXECUÇÃO DA TERRAPLANAGEM AFIM DE INSTALAÇÃO DA EMPRESA FORTE AGRO LTDA, CNPJ 20.972.052/0002-18 E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2907/projeto_de_lei_216.2021_-__prorroga_refis_-_2021_-_iptu.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2907/projeto_de_lei_216.2021_-__prorroga_refis_-_2021_-_iptu.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 216/2021 PRORROGA O PROGRAMA DE RECUPERAÇÃO FISCAL ANUAL (REFIS 2021) DO MUNICÍPIO DE PARANATINGA, ESTADO DO MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3314/projeto_de_lei_149.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3314/projeto_de_lei_149.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI COMPLEMENTAR N.º 217 DE 10 DE NOVEMBRO DE 2021. Altera a redação da Lei Complementar n. 181, de 21 de junho de 2006, que Reestrutura o Regime Próprio de Previdência Social do Município de Paranatinga/MT e, dá outras providências”</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2935/projeto_de_lei_219.2021_-_gratificacao_de_desempenho_de_funcao_-_zona_rural_-_secretaria_de_transportes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2935/projeto_de_lei_219.2021_-_gratificacao_de_desempenho_de_funcao_-_zona_rural_-_secretaria_de_transportes.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI N. º 219 DE 17 DE NOVEMBRO DE 2021. INSTITUI A INDENIZAÇÃO CAMPESTRE EM ATIVIDADE OPERACIONAL NO ÂMBITO DA SECRETARIA MUNICIPAL DE TRANSPORTES E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2936/projeto_de_lei_220.2021_-__excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2936/projeto_de_lei_220.2021_-__excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 220/2021. INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1271 – Construção de Escola com 6 salas no Município de Paranatinga-MT. TOTAL DO EXCESSO.......................................................................R$   3.597.142,75.''</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2937/projeto_de_lei_221.2021_-__excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2937/projeto_de_lei_221.2021_-__excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 221/2021. INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1271 – Construção de Escola com 6 salas no Município de Paranatinga-MT. TOTAL DO EXCESSO.......................................................................R$   3.597.142,75.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2938/projeto_de_lei_222.2021_-__excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2938/projeto_de_lei_222.2021_-__excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 222/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR    EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS 	PROVIDÊNCIAS. Projeto/Atividade: 1271 – Construção de Escola com 6 salas no Município de Paranatinga-MT. TOTAL DO EXCESSO.......................................................................R$   3.597.142,75.''</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2939/projeto_de_lei_223.2021_-_suplementacao_percentual_2021_-_10_-_novembro-dezembro_-_gabinete.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2939/projeto_de_lei_223.2021_-_suplementacao_percentual_2021_-_10_-_novembro-dezembro_-_gabinete.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 223/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS SUPLEMENTAR POR  ANULAÇÃO E TRANSPOSIÇÃO E  DÁ  OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2953/projeto_de_lei_224.2021_-_loa_2022_-_lei_orcamentaria_anual_-_2022_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2953/projeto_de_lei_224.2021_-_loa_2022_-_lei_orcamentaria_anual_-_2022_003.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 224/2021 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PARANATINGA – MT, PARA O EXERCÍCIO FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2957/projeto_de_lei_225.2021_-_doacao_de_terreno_-_construcao_da_filial_da_empresa_rei_alimentos_industria_e_comercio_ltda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2957/projeto_de_lei_225.2021_-_doacao_de_terreno_-_construcao_da_filial_da_empresa_rei_alimentos_industria_e_comercio_ltda.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 225/2021 DISPÕE SOBRE DOAÇÃO DE UMA ÁREA DE TERRAS COM 12,49 (DOZE VIRGULA QUARENTA E NOVE) HECTARES PARA A PARA A CONSTRUÇÃO DA FILIAL DA EMPRESA REI ALIMENTOS INDUSTRIA E COMERCIO LTDA, CNPJ 37.520.418/0001-30, E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2958/projeto_de_lei_226.2021_-_atualiza_convenio_unemat_acrescenta_faespe_-_unemat_-_2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2958/projeto_de_lei_226.2021_-_atualiza_convenio_unemat_acrescenta_faespe_-_unemat_-_2021.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 226/2021 RETIFICA A LEI 1815/2019 QUE AUTORIZOU PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A INSTITUIÇÃO DE ENSINO UNEMAT E DÁ OUTRAS PROVIDENCIAS.''</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2959/projeto_de_lei_227.2021_-_novo_-_doacao_de_terreno_-_construcao_da_filial_da_empresa_rei_alimentos_industria_e_comercio_ltda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2959/projeto_de_lei_227.2021_-_novo_-_doacao_de_terreno_-_construcao_da_filial_da_empresa_rei_alimentos_industria_e_comercio_ltda.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 227/2021 DISPÕE SOBRE DOAÇÃO DE UMA ÁREA DE TERRAS COM ÁREA DE 31.405,00 M² (TRINTA E UM MIL QUATROCENTOS E CINCO METROS QUADRADOS) PARA A CONSTRUÇÃO DA FILIAL DA EMPRESA REI ALIMENTOS INDUSTRIA E COMERCIO LTDA, CNPJ 37.520.418/0001-30, E DÁ OUTRAS PROVIDENCIAS.''</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2960/projeto_de_lei_228.2021_-_doacao_de_terreno_-_construcao_de_um_centro_hospitalar_-_hospital.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2960/projeto_de_lei_228.2021_-_doacao_de_terreno_-_construcao_de_um_centro_hospitalar_-_hospital.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 228/2021 DISPÕE SOBRE DOAÇÃO DE UMA ÁREA DE TERRAS COM 10.107.55 M2 PARA A PARA A CONSTRUÇÃO DE UM CENTRO HOSPITALAR AFIM DE ATENDER AS DEMANDAS DA SAÚDE DO MUNICIPIO E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2964/projeto_de_lei_230.2021_-_abono-fundeb_profissionais_da_educacao_-_art._212a_-_cf_-_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2964/projeto_de_lei_230.2021_-_abono-fundeb_profissionais_da_educacao_-_art._212a_-_cf_-_educacao.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 230/2021 DISPÕE SOBRE A CONCESSÃO DE ABONO-FUNDEB AOS PROFISSIONAIS DA EDUCAÇÃO DA REDE MUNICIPAL PÚBLICA DE ENSINO DO MUNICÍPIO DE PARANATINGA/MT, MEDIDA DE CARÁTER EXCEPCIONAL E TRANSITÓRIA DESTINADA A PROMOVER O CUMPRIMENTO DA NORMA CONTIDA NO ART. 212-A, INCISO XI, DA CONSTITUIÇÃO FEDERAL.''</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2965/projeto_de_lei_231.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2965/projeto_de_lei_231.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 231/2021. “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Projeto/Atividade: 1274 – Folha de Pagamento e Encargos com FUNDEB 70% - EJA/Rateio exercício 2021.                                                                                                _x000D_
 Total...........................................................................................R$                    14.100,00''</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2966/projeto_de_lei_232.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2966/projeto_de_lei_232.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 232/2021. “INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.  Projeto/Atividade: 1274 – Folha de Pagamento e Encargos com FUNDEB 70% - EJA/Rateio exercício 2021. Total...........................................................................................R$                    14.100,00''</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2967/projeto_de_lei_233.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2967/projeto_de_lei_233.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 233/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL         ESPECIAL        NA LOA/2021        POR EXCESSO      DE ARRECADAÇÃO    E  DÁ  OUTRAS  PROVIDÊNCIAS. Projeto/Atividade: 1274 – Folha de Pagamento e Encargos com FUNDEB 70% - EJA/Rateio exercício 2021.Total...........................................................................................R$                    14.100,00 ''</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2968/projeto_de_lei_234.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2968/projeto_de_lei_234.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 234/2021. “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.  Projeto/Atividade: 1275 – Folha de Pagamento e Encargos com FUNDEB 70% - Especial Rateio exercício 2021.Total...................................................................................................R$          104.038,00 ''</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2969/projeto_de_lei_235.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2969/projeto_de_lei_235.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 235/2021. “INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”_x000D_
 Projeto/Atividade: 1275 – Folha de Pagamento e Encargos com FUNDEB 70% - Especial Rateio exercício 2021Total...................................................................................................R$          104.038,00 ''</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2970/projeto_de_lei_236.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2970/projeto_de_lei_236.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 236/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL  ESPECIAL    NA LOA/2021  POR EXCESSO   DE  ARRECADAÇÃO     E  DÁ  OUTRAS PROVIDÊNCIAS_x000D_
 Projeto/Atividade: 1275 – Folha de Pagamento e Encargos com FUNDEB 70% - Especial Rateio exercício 2021.Total...................................................................................................R$          104.038,00 ''</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2971/projeto_de_lei_237.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2971/projeto_de_lei_237.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 237/2021. “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. _x000D_
 Projeto/Atividade: 1272 – Folha de Pagamento e Encargos com FUNDEB 70% - Fundamental/Rateio exercício 2021.Total..................................................................................................R$        2.707.862,00 ''</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2972/projeto_de_lei_238.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2972/projeto_de_lei_238.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 238/2021. “INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”_x000D_
 Projeto/Atividade: 1272 – Folha de Pagamento e Encargos com FUNDEB 70% - Fundamental/Rateio exercício 2021.Total..................................................................................................R$        2.707.862,00 ''</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2973/projeto_de_lei_239.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2973/projeto_de_lei_239.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 239/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL ESPECIAL        NA LOA/2021  POR EXCESSO DE   ARRECADAÇÃO  E DÁ  OUTRAS  PROVIDÊNCIAS._x000D_
 Projeto/Atividade: 1272 – Folha de Pagamento e Encargos com FUNDEB 70% - Fundamental/Rateio exercício 2021.Total..................................................................................................R$        2.707.862,00 ''</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2974/projeto_de_lei_240.2021_-_excesso_-_2021_fundeb_-_infantil_70_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2974/projeto_de_lei_240.2021_-_excesso_-_2021_fundeb_-_infantil_70_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 240/2021. “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. _x000D_
 Projeto/Atividade: 1273 – Folha de Pagamento e Encargos com FUNDEB 70% - Infantil/Rateio exercício 2021.Total...........................................................................................R$                  874.000,00 ''</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2975/projeto_de_lei_241.2021_-_excesso_-_2021_fundeb_-_infantil_70_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2975/projeto_de_lei_241.2021_-_excesso_-_2021_fundeb_-_infantil_70_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 241/2021. “INCLUI NA LEI Nº 2013/2020 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2021, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”_x000D_
 Projeto/Atividade: 1273 – Folha de Pagamento e Encargos com FUNDEB 70% - Infantil/Rateio exercício 2021.Total...........................................................................................R$                  874.000,00 ''</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2976/projeto_de_lei_242.2021_-_excesso_-_2021_fundeb_-_infantil_70_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2976/projeto_de_lei_242.2021_-_excesso_-_2021_fundeb_-_infantil_70_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 242/2021. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL        NA LOA/2021 POR EXCESSO      DE   ARRECADAÇÃO     E  DÁ  OUTRAS PROVIDÊNCIAS._x000D_
 Projeto/Atividade: 1273 – Folha de Pagamento e Encargos com FUNDEB 70% - Infantil/R Total...........................................................................................R$                  874.000,00    ateio exercício 2021.''</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2977/projeto_de_lei_243.2021_-_alteracao_da_lei_n._1623.2018_-_muda_a_redacao_dos_artigos_36_e_37_da_lei_533.2008_-_professor_-_hora_atividade.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2977/projeto_de_lei_243.2021_-_alteracao_da_lei_n._1623.2018_-_muda_a_redacao_dos_artigos_36_e_37_da_lei_533.2008_-_professor_-_hora_atividade.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 243/2021. DISPÕE SOBRE A ALTERAÇÃO NA LEI MUNICIPAL N. 869/2012 QUE FEZ A MUDANÇA DA REDAÇÃO DOS ARTIGOS 36 E 38 DA LEI 533/2008, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2978/projeto_de_lei_244.2021_-_perda_salarial_-_incorporacao_de_13_para_os_professores_efetivo_e_contratado_-_piso.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2978/projeto_de_lei_244.2021_-_perda_salarial_-_incorporacao_de_13_para_os_professores_efetivo_e_contratado_-_piso.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 244/2021. AUTORIZA O PODER EXECUTIVO A IMPLANTAR 13 (TREZE POR CENTO) DE ACRÉSCIMO NO SALÁRIO BASE DOS PROFESSORES MUNICIPAIS, AFIM DE REGULARIZAR O PISO SALARIA DA CATEGORIA. ”</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2979/projeto_de_lei_245.2021_-_perda_salarial_-_13_-_janeiro-_cargos_lei_533.2008_-_servidores_educacao_-_2019_-_2020_-_2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2979/projeto_de_lei_245.2021_-_perda_salarial_-_13_-_janeiro-_cargos_lei_533.2008_-_servidores_educacao_-_2019_-_2020_-_2021.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 245/2021. AUTORIZA O PODER EXECUTIVO CONCEDER RECOMPOSIÇÃO DA PERDA SALARIAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS DA EDUCAÇÃO, NOS TERMOS DA LEI 533/2008 E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2980/projeto_de_lei_246.2021_-_reajuste_subsidios_cargos_diretor_chefe_de_divisao_e_outros.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2980/projeto_de_lei_246.2021_-_reajuste_subsidios_cargos_diretor_chefe_de_divisao_e_outros.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI   Nº 246/2021 ALTERA O ANEXO DA LEI MUNICIPAL N.º 1402/2017, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2981/projeto_de_lei_247.2021_-_perda_salarial_13_-_1o_e_2o_parcela_-_janeiro_e_julho_-_cargos_lei_035.2003_-_servidores_municipais_-_2019_-_2020_-_2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2981/projeto_de_lei_247.2021_-_perda_salarial_13_-_1o_e_2o_parcela_-_janeiro_e_julho_-_cargos_lei_035.2003_-_servidores_municipais_-_2019_-_2020_-_2021.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 247/2021. AUTORIZA O PODER EXECUTIVO CONCEDER RECOMPOSIÇÃO DA PERDA SALARIAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2982/projeto_de_lei_248.2021_-_perda_salarial_-_13_-_janeiro-_cargos_lei_533.2008_-_servidores_educacao_-_2019_-_2020_-_2021_-_copia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2982/projeto_de_lei_248.2021_-_perda_salarial_-_13_-_janeiro-_cargos_lei_533.2008_-_servidores_educacao_-_2019_-_2020_-_2021_-_copia.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 248/2021. AUTORIZA O PODER EXECUTIVO CONCEDER RECOMPOSIÇÃO DA PERDA SALARIAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS DA EDUCAÇÃO, NOS TERMOS DA LEI 533/2008 E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>PLCM</t>
   </si>
   <si>
     <t>Projeto de Lei da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2542/projeto_de_lei_cm_001_denominacao_rua_primavera_ii.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2542/projeto_de_lei_cm_001_denominacao_rua_primavera_ii.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM Nº 001/2021 - “Regulamenta Denominação de Logradouro   Público Municipal no Bairro Jardim Primavera II”.“Rua 09” ,  passando a denominar-se “RUA ELOIMAR CREMA” no Bairro Jardim Primavera II.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2543/projeto_de_lei_cm_002.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2543/projeto_de_lei_cm_002.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM 002/2021 - “REGULAMENTA E SUBSTITUI DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL NO BAIRRO VISTA ALEGRE”. AVENIDA ADDO  FORGIARINI – DE AUTORIA DO VEREADOR CARLOS SOUZA ALMEIDA “ NEGO DO RODEIO”.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2544/projeto_de_lei_cm_n_003_000094.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2544/projeto_de_lei_cm_n_003_000094.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM 003/2021 - “DISPÕE SOBRE A PROIBIÇÃO DE INAUGURAÇÃO DE OBRAS PÚBLICAS MUNICIPAIS INACABADAS OU QUE NÃO POSSAM SER USUFRUÍDAS DE IMEDIATO PELA POPULAÇÃO, E DA OUTRAS PROVIDÊNCIAS”. –PROJETO DE LEI DE AUTORIA DO VEREADOR EDSON AGRIPINO DA SILVA “EDSON DO SINDICATO”.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2842/projeto_de_lei_cm_004_protecao_da_mulher.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2842/projeto_de_lei_cm_004_protecao_da_mulher.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei CM 004/2021 "Institui o Programa de Cooperação e o código Sinal Vermelho na Cidade de Paranatinga visando o combate e a prevenção à violência contra mulher".</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3049/projeto_de_lei_cm_006-2021_wg.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3049/projeto_de_lei_cm_006-2021_wg.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI CM Nº 006/2021, DISPÕE SOBRE CRIAÇÃO DO SELO GENTILEZA AMBIENTAL AMIGOS DO MEIO AMBIENTE NO MUNICÍPIO DE PARANATINGA, E DA OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3050/projeto_de_le_cm_007-2021_wg.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3050/projeto_de_le_cm_007-2021_wg.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI CM N° 007/2021,  INSTITUI O PROGRAMA MUNICIPAL DE JOVEM APRENDIZ PELA ADMINISTRAÇÃO DIRETA E INDIRETA DOS PODERES PÚBLICOS MUNICIPAIS LEGISLATIVO E EXECUTIVO DE PARANATINGA E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3051/projeto_de_lei_cm_008-2021_wg.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3051/projeto_de_lei_cm_008-2021_wg.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI CM N° 008/2021, DISPÕE SOBRE OS PODERES  PÚBLICOS MUNICIPAIS LEGISLATIVO E EXECUTIVO DE FILMAR, GRAVAR E TRANSMITIR AO VIVO, VIA INTERNET, AS SESSÕES PÚBLICAS DAS LICITAÇÕES PRESENCIAIS E FACILITAR O ACESSO AO SISTEMA ELETRÔNICO ATIVO EM CADA LICITAÇÃO ELETRÔNICA, NO ÂMBITO DO MUNICÍPIO DE PARANATINGA E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3052/projeto_de_lei_cm_009-2021_wg.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3052/projeto_de_lei_cm_009-2021_wg.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI CM N° 009/2021, DISPÕE SOBRE A GARANTIA A GESTANTE A POSSIBILIDADE DE OPTAR PELO PARTO CESARIANO, A PARTIR DA TRIGÉSIMA NONA SEMANA DE GESTAÇÃO, BEM COMO A ANALGESIA, MESMO QUANDO ESCOLHIDO O PARTO NORMAL, NO MUNICÍPIO DE PARANATINGA  DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3053/projeto_de_lei_cm_010-2021_wg.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3053/projeto_de_lei_cm_010-2021_wg.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI CM N° 010/2021, DISPÕE SOBRE A DIVULGAÇÃO, NO SITE DO PODER EXECUTIVO, DA LISTA DE ESPERA DOS PACIENTES QUE AGUARDAM POR CONSULTAS, EXAMES E CIRURGIAS ELETIVAS NAS UNIDADES DE SAÚDE DO  MUNICÍPIO DE PARANATINGA E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3054/projeto_de_lei_cm_011-2021_wg.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3054/projeto_de_lei_cm_011-2021_wg.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI CM N° 011/2021, DISPÕE SOBRE GRATIFICAÇÃO EXTRAORDINÁRIA E TEMPORÁRIA AOS SERVIDORES MUNICIPAIS DA SAÚDE DURANTE A VIGÊNCIA DA CALAMIDADE DE SAÚDE PÚBLICA DECORRENTE DO CORONAVÍRUS (COVID-19) DE ACORDO COM A PORTARIA 1.666/2020 DO MINISTÉRIO DA SAÚDE E A LEI COMPLEMENTAR 172 DE 15 DE ABRIL DE 2020 E  DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3055/projeto_de_lei_cm_012-2021_wg.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3055/projeto_de_lei_cm_012-2021_wg.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI CM N° 012/2021, DISPÕE SOBRE A CRIAÇÃO DE UM MEMORIAL EM HOMENAGEM ÁS VÍTIMAS DO NOVO CORONAVÍRUS NO MUNICÍPIO DE AMERICANA E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3056/projeto_de_lei_cm_013-2021_wg.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3056/projeto_de_lei_cm_013-2021_wg.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI CM N° 013/2021, DISPÕE SOBRE A OBRIGATORIEDADE DO PODER EXECUTIVO MUNICIPAL AO FAZER REPAROS NA PAVIMENTAÇÃO ASFALTICA, QUE SEJA FEITA COM ACOMPANHAMENTO E VISTORIA DE ENGENHEIROS OBEDECENDO AS NOEMATIVAS DO DENIT E DA OUTRAS PROVIDÊNCIAS''.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3057/projeto_de_lei_cm_014-2021_wg.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3057/projeto_de_lei_cm_014-2021_wg.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI CM N° 014/2021, REGULAMENTA O TRATAMENTO FAVORECIDO, DIFERENCIADO E SIMPLIFICADO PARA AS MICROEMPRESAS, EMPRESAS DE PEQUENO PORTE, MICROEMPREENDEDOR INDIVIDUAL E AGRICULTORES FAMILIARES NO ÂMBITO DAS COMPRAS PÚBLICAS DO PODERES LEGISLATIVO E EXECUTIVO DE PARANATINGA-MT.''</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2905/cm_017_projeto_veda_a_nomeacao_para_cargos_de_condenados_lei_maria_da_penha.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2905/cm_017_projeto_veda_a_nomeacao_para_cargos_de_condenados_lei_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO E CONTRATAÇÃO_x000D_
 PARA CARGOS EM COMISSÃO E_x000D_
 FUNÇÃO DE CONFIANÇA DE PESSOAS _x000D_
 QUE TENHAM SIDO CONDENADAS _x000D_
 PELA LEI FEDERAL 11.340/2006 (LEI _x000D_
 MARIA DA PENHA).</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA (INATIVA)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2324/projeto_de_resolucao_001_000058.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2324/projeto_de_resolucao_001_000058.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO 001/2021 – REGULAMENTA A CONSIGNAÇÃO EM FOLHA DE PAGAMENTO PARA OS SERVIDORES EFETIVOS, COMISSIONADOS E AGENTES POLITICOS DA CAMARA DE VEREADORES DO MUNICIPIO DE PARANATINGA – MT.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2325/projeto_de_resolucao_002_000059.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2325/projeto_de_resolucao_002_000059.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO 002/2021 – DISPÕE SOBRE A CRIAÇÃO E INSTITIUI A GALERIA LILÁS NA _x000D_
 CÂMARA MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2276/requerimento_002_000043.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2276/requerimento_002_000043.pdf</t>
   </si>
   <si>
     <t>Requerimento Interno  002/2021</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2330/requerimento_003_wellington14042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2330/requerimento_003_wellington14042021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°004-2021 REQUER À MESA DIRETORA, PARA QUE SEJA ENCAMINHADO AO SUBSCRITOR, SOB AS PENAS DA LEI, O SEGUINTE;_x000D_
 ** RELATÓRIO DE TODOS OS RECURSOS (VALORES) ENVIADOS AO MUNICÍPIO PARA O USO AO COMBATE E PREVENÇÃO A PANDEMIA DO CORONA VÍRUS COVID-19_x000D_
 ** RELATÓRIO E COMPROVANTES DE TODAS AS DESPESAS PAGAS COM ESSES RECURSOS, NOTAS FISCAIS, RECIBOS, ETC.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2329/requerimento_004_wellington14042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2329/requerimento_004_wellington14042021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°004-2021 SEJA ENCAMINHADO ATRAVÉS DE REQUERIMENTO, SOB AS PENAS DA LEI, AO SENHOR PREFEITO MUNICIPAL DE PARANATINGA/ SECRETARIA MUNICIPAL DE EDUCAÇÃO, PARA QUE ENVIE A ESTA CASA LEGISLATIVA CÓPIA DOS DOCUMENTOS E INFORMAÇÕES SOBRE ** CÓPIA DOS DOCUMENTOS COMPROBATÓRIOS, NOTAS FISCAIS E RECIBOS QUE COMPROVAM AS DESPESAS REALIZADAS POR ESTE EXECUTIVO.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3167/005-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3167/005-2021.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O ONIBUS 07</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3168/006-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3168/006-2021.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A EMPRESA QUE PRESTA SERVIÇO DE MANUTENÇÃO NOS VEICULOS DA EDUCAÇÃO</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2888/requerimento_10-202127102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2888/requerimento_10-202127102021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 10/2021 REF. REQUER À MESA DIRETORA, OUVIDO O SOBERANO PLENÁRIO, SEJA ENCAMINHADO ATRAVÉS DE REQUERIMENTO, SOB AS PENAS DA LEI, AO SENHOR PREFEITO MUNICIPAL DE PARANATINGA/ SECRETARIA MUNICIPAL DE EDUCAÇÃO, PARA QUE ENVIE A ESTA CASA LEGISLATIVACÓPIA DOS DOCUMENTOS E INFORMAÇOES.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2889/requerimento_11-202127102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2889/requerimento_11-202127102021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 11/2021 REF. REQUER À MESA DIRETORA, OUVIDO O SOBERANO PLENÁRIO, SEJA ENCAMINHADO ATRAVÉS DE REQUERIMENTO, SOB AS PENAS DA LEI, AO SENHOR PREFEITO MUNICIPAL DE PARANATINGA/ SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, PARA QUE ENVIE A ESTA CASA LEGISLATIVACÓPIA DOS DOCUMENTOS E INFORMAÇOES.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2890/requerimento_12-202127102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2890/requerimento_12-202127102021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 12/2021 REF. REQUER À MESA DIRETORA, OUVIDO O SOBERANO PLENÁRIO, SEJA ENCAMINHADO ATRAVÉS DE REQUERIMENTO, SOB AS PENAS DA LEI, AO SENHOR PREFEITO MUNICIPAL DE PARANATINGA/ SECRETARIA MUNICIPAL DE EDUCAÇÃO, PARA QUE ENVIE A ESTA CASA LEGISLATIVA CÓPIA DOS DOCUMENTOS E INFORMAÇOES.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2891/requerimento_13-202127102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2891/requerimento_13-202127102021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 13/2021 REF. REQUER À MESA DIRETORA, OUVIDO O SOBERANO PLENÁRIO, SEJA ENCAMINHADO ATRAVÉS DE REQUERIMENTO, SOB AS PENAS DA LEI, AO SENHOR PREFEITO MUNICIPAL DE PARANATINGA/ SECRETARIA MUNICIPAL DE SAÚDE, PARA QUE ENVIE A ESTA CASA LEGISLATIVACÓPIA DOS DOCUMENTOS E INFORMAÇOES.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2892/requerimento_14-202127102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2892/requerimento_14-202127102021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 14/2021 REF. REQUER À MESA DIRETORA, OUVIDO O SOBERANO PLENÁRIO, SEJA ENCAMINHADO ATRAVÉS DE REQUERIMENTO, SOB AS PENAS DA LEI, AO SENHOR PREFEITO MUNICIPAL DE PARANATINGA/ SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, PARA QUE ENVIE A ESTA CASA LEGISLATIVACÓPIA DOS DOCUMENTOS E INFORMAÇOES.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2893/requerimento_15-202127102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2893/requerimento_15-202127102021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 15/2021 REF. REQUER À MESA DIRETORA, OUVIDO O SOBERANO PLENÁRIO, SEJA ENCAMINHADO ATRAVÉS DE REQUERIMENTO, SOB AS PENAS DA LEI, AO SENHOR PREFEITO MUNICIPAL DE PARANATINGA/ SECRETARIA MUNICIPAL DE ADMINISTRAÇAO, PARA QUE ENVIE A ESTA CASA LEGISLATIVACÓPIA DOS DOCUMENTOS E INFORMAÇOES.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2894/requerimento_16-202127102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2894/requerimento_16-202127102021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 16/2021 REF. REQUER À MESA DIRETORA, OUVIDO O SOBERANO PLENÁRIO, SEJA ENCAMINHADO ATRAVÉS DE REQUERIMENTO, SOB AS PENAS DA LEI, AO SENHOR PREFEITO MUNICIPAL DE PARANATINGA/ SECRETARIA MUNICIPAL DE ADMINISTRAÇAO, PARA QUE ENVIE A ESTA CASA LEGISLATIVACÓPIA DOS DOCUMENTOS E INFORMAÇOES.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>VT PL</t>
   </si>
   <si>
     <t>VETO PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3088/veto_ao_projeto_de_lei_cm_n._006.2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3088/veto_ao_projeto_de_lei_cm_n._006.2021.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei CM n°. 006/2021.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3089/veto_ao_projeto_de_lei_cm_n._008.2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3089/veto_ao_projeto_de_lei_cm_n._008.2021.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei CM n°. 008/2021.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3090/veto_ao_projeto_de_lei_cm_n._012.2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3090/veto_ao_projeto_de_lei_cm_n._012.2021.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei CM n°. 012/2021</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3091/veto_ao_projeto_de_lei_cm_n._013.2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3091/veto_ao_projeto_de_lei_cm_n._013.2021.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei CM n°. 013/2021.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2921/mocao_de_pesar_justino08112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2921/mocao_de_pesar_justino08112021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMILIA DO Sr. "JUSTINO A. SANTOS" COM O PASSAMENTO DO SENHOR JUSTINO COM O FITO DE DEMOSTRAR OS SENTIMENTOS POR TÃO IRREPARÁVEL PERCA.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>OF IN</t>
   </si>
   <si>
     <t>OFICIO INTERNO</t>
   </si>
   <si>
     <t>NEGO DO RODEIO, EDSON DO SINDICATO, MINEIRO FLAMBOYAT</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2056/oficio025202107022021_0001.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2056/oficio025202107022021_0001.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 025-2021 VIAÇÃO NOVO HORIZONTE NÃO POSSUI NENHUM PONTO DE APOIO NO BAIRRO DA VILA CONCÓRDIA MOTIVO QUE TEM DIFICULTADO AOS USUÁRIOS DESSE MEIO DE TRANSPORTE TOMAR A CONDUÇÃO NO MENCIONADO BAIRRO SENDO NECESSARIO O DESLOCAMENTO ATÉ A RODOVIÁRIA CRIANDO DESPESA DESNECESSÁRIA.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2530/oficio_n340_wellington_miranda24062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2530/oficio_n340_wellington_miranda24062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°340-2021 VIMOS ATRAVÉS DO PRESENTE, SOLICITAR DESTA PRESIDÊNCIA LEGISLATIVA PARA QUE DELIBERE JUNTO AOS DEMAIS PARES DA MESA DIRETORA A VOLTA DAS SESSÕES COM A PRESENÇA DO PÚBLICO.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2560/oficio_n368_wellington06072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2560/oficio_n368_wellington06072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°368-2021 CUMPRE-NOS SOLICITAR DESTA PRESIDÊNCIA DA COMISSÃO PARLAMENTAR DE INQUÉRITO-CPI, A QUAL FORA INSTAURADA PARA AVERIGUAR AS DEMANDAS APRESENTADAS NA PRESTAÇÃO DE SERVIÇOS DE ÁGUA E ESGOTO DE PARANATINGA.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>OF EX</t>
   </si>
   <si>
     <t>OFICIO EXTERNO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2057/oficio_-25-2021-lei10022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2057/oficio_-25-2021-lei10022021.pdf</t>
   </si>
   <si>
     <t>oficio n° 025 viação novo horizonte que não possui nenhum ponto na vila concórdia de apoio.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3131/130-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3131/130-2021.pdf</t>
   </si>
   <si>
     <t>OFICIO 130/2021-CONVITE AO SECRETRAIO DO DAP-MT ,PARA CONHECER PARANATINGA E REGIAO</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2694/oficio_n341_wellington02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2694/oficio_n341_wellington02082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°341-2021 **RELAÇÃO DA LISTA DE ESPERA DE PACIENTES PARA ATENDIMENTO NA ÁREA DE FISIOTERAPIA EXERCÍCIO 2021.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2772/oficio_n413_eva_auxiliadora25082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2772/oficio_n413_eva_auxiliadora25082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°413-2021 PROVIDÊNCIAS COM OS SEGUINTES ASSUNTOS:_x000D_
 **EFETUAR LIMPEZA COM MÁQUINAS NO ESPAÇO UTILIZADO PELOS JOVEM PARA PRÁTICA ESPORTIVA NA PARTE DOS FUNDOS DO BAIRRO JARDIM FLAMBOYANT, (CAMPO DE FUTEBOL); COLOCANDO TRAVES E DISPONIBILIZAR MATERIAIS ESPORTIVOS, BOLAS, TRAVES DE MADEIRA E REDES.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2725/oficio_n454_edson_agripino04082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2725/oficio_n454_edson_agripino04082021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°454-2021 INFORME A ESTE GABINETE PARLAMENTAR A CARGA HORÁRIA SEMANAL/MENSAL DE TODOS OS MÉDICOS LOTADOS NA ESTRUTURA MUNICIPAL DE SAÚDE, BEM COMO AFIXAR EM CADA UNIDADE DE SAÚDE A ESCALA DESSES PROFISSIONAIS.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3103/567-2021-a.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3103/567-2021-a.pdf</t>
   </si>
   <si>
     <t>ao Deputado Estadual Max Russi - Solicitar construção de quadra poliesportiva na E.E. Kurâ-Bakairi</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3132/179-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3132/179-2021.pdf</t>
   </si>
   <si>
     <t>OFICIO 179/2021 - SOLICITAÇÃO DE EMENDA DE R$400.000,00 PARA AQUISIÇÃO DE 2 ONIBUS ESCOLARES</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇAO</t>
   </si>
   <si>
     <t>INDICAÇÃO 002 A NECESSIDADE QUE SE FAZ EM ATENDERMOS A NOSSA POPULAÇÃO COM APLICAÇÃO DE INSETICIDAS ATRAVÉS DO VEÍCULO FUMACÊ PARA COMBATER A INFESTAÇÃO DE MOSQUITOS E INSETOS NOS BAIRROS E ÁREACENTRAL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2055/pauta_ordinaria_001.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2055/pauta_ordinaria_001.docx</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2436/indicacao_00414052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2436/indicacao_00414052021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°004-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM EFETUARMOS A IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO NA RUA EMANUEL PINHEIRO "PARE' LIBERANDO O FLUXO DE VEÍCULOS PARA À AV.TRAVESSA CAMPOS.</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2142/indicacao0062021__edson_agripino07022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2142/indicacao0062021__edson_agripino07022021.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 006  NECESSIDADE EM VIABILIZARMOS A REVITALIZAÇÃO DA PRAÇA JOSÉ MARIA DE LIMA , BEM COMO A IMPLANTAÇÃO DE UMA PRAÇA DE LAZER NO BAIRRO JARDIM PANORAMA.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>EDSON DO SINDICATO, Josevaine (Labiga)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3108/08-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3108/08-2021.pdf</t>
   </si>
   <si>
     <t>Indicação 08/2021 implantação pista de caminhada</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2154/indicacao_010-2021_wellington_miranda_passos26022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2154/indicacao_010-2021_wellington_miranda_passos26022021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 010-2021 INDICAMOS AO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM DISPONIBILIZARMOS UM VEÍCULO EXCLUSIVO PARA O USO DA SECRETARIA MUNICIPAL DE ESPORTES.</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2155/indicacao_011-2021_wellington_miranda_passos26022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2155/indicacao_011-2021_wellington_miranda_passos26022021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 011-2021 INDICAMOS AO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM DISPONIBILIZARMOS UM VEÍCULO EXCLUSIVO PARA O USO NA SECRETARIA MUNICIPAL DE SAÚDE COM EXCLUSIVIDADE A EQUIPE DE VACINAÇÃO.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3165/012-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3165/012-2021.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE 2 PONTOS DE APOIO AO COLABORADORES DA LIMPEZA URBANA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2156/indicacao_014-2021_wellington_miranda_passos26022021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2156/indicacao_014-2021_wellington_miranda_passos26022021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 014-2021 INDICAMOS AO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A LIMPEZA DAS PRAÇAS JOSÉ MARIA DE LIMA E ELIZEU ALVES DE MENEZES COM A PODA DAS ÁRVORES.</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2234/indicacao_015_joao_lopes09032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2234/indicacao_015_joao_lopes09032021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°015-2021 INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE DE ELABORARMOS UM PROJETO VOLTADO A MELHORIAS, OBRAS E RECUPERAÇÃO DA ENTRADA DE NOSSA CIDADE VIA MT 130.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2237/indicacao_n016_wellington_miranda12032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2237/indicacao_n016_wellington_miranda12032021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°016 INDICAMOS AO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM REGIME DE URGÊNCIA A VOLTA DAS REUNIÕES COM O COMITÊ DE DECISÕES DE COMBATE AO COVID-19 COM TODAS INSTITUIÇÕES ENVOLVIDAS NESTA CAUSA.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2236/indicacao_n017_wellington_miranda12032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2236/indicacao_n017_wellington_miranda12032021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°017 INDICAMOS AO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM NOSSO MUNICÍPIO ADERIR AO CONSÓRCIO QUE IRÁ FAZER AQUISIÇÃO DE VACINAS PARA O COMBATE A INFECÇÃO DO CORONA VÍRUS.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2235/indicacao_n018_wellington_miranda12032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2235/indicacao_n018_wellington_miranda12032021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°018 INDICAMOS AO SENHOR PREFEITO MUNICIPAL DA POSSIBILIDADE DE FIRMARMOS PARCERIA COM A COOPERATIVA SICREDI NO ESPAÇO PÚBLICO LOCALIZADO NO BAIRRO CONCÓRDIA, AV.BANDEIRANTES PRÓXIMO AO MERCADO KENIAN.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2241/indicacao_n020-2021_fernandinho22032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2241/indicacao_n020-2021_fernandinho22032021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°020-2021 ASSUNTO: INDICO AO EXMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE QUE SE FAZ EM PAVIMENTARMOS A VIELA QUE ACESSA A RESIDÊNCIA DO SENHOR PEDRO RAMOS.</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2271/indicacao_021_josevaine23032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2271/indicacao_021_josevaine23032021.pdf</t>
   </si>
   <si>
     <t>INDICACAÇÃO N°021-2021 INDICAMOS AO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM INSTITUIR NO ÂMBITO MUNICIPAL A CARGA HORARIA DE 30 HORAS SEMANAIS AOS SERVIDORES DA SECRETARIA MUNICIPAL DE SAÚDE, MODELO ESSE JÁ APRECIADO EM DIVERSOS MUNICÍPIOS DA UNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2278/indicacao_022_eva_auxiliadora30032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2278/indicacao_022_eva_auxiliadora30032021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°022-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM EFERTUARMOS A AQUISIÇÃO DE ÁREA URBANA PARA A CONSTRUÇÃO DE CASAS POPULARES.</t>
   </si>
   <si>
     <t>PROFESSORA EVA AUXILIADORA, Fernandinho da Ambulância, NEGO DO RODEIO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2279/indicacao_023_eva_auxiliadora30032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2279/indicacao_023_eva_auxiliadora30032021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°023-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM EFETUARMOS À AQUISIÇÃO DE COMPUTADORES "NOT BOOK" PARA OS PROFISSIONAIS DE EDUCAÇÃO DO MUNICÍPIO MINISTRAREM SUAS AULAS VIA ON-LINE, CONFORME INICIATIVA DO GOVERNO DO ESTADO PARA COM OS PROFISSIONAIS DO ESTADO.</t>
   </si>
   <si>
     <t>PROFESSORA EVA AUXILIADORA, MINEIRO FLAMBOYAT, NEGO DO RODEIO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2280/indicacao_024_eva_auxiliadora30032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2280/indicacao_024_eva_auxiliadora30032021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°024-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM EFETUARMOS À MUDANÇA   DE ENTRADA E SAÍDA DO BAIRRO JARDIM FLAMBOYANT.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2288/indicacao_025_cleiton30032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2288/indicacao_025_cleiton30032021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°025-2021 INDICAMOS A SECRETARIA MUNICIPAL DE SAÚDE EM CONJUNTO COM A SECRETARIA MUNICIPAL DE EDUCAÇÃO, PARA QUE VIABILIZEM UM PROJETO DE IMPLANTAÇÃO DE AULAS FÍSICAS E AERÓBICAS NAS ACADEMIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2291/indicacao_n026_cleiton06042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2291/indicacao_n026_cleiton06042021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°026-2021 ASSUNTO: IMPLANTAÇÃO DE UM QUEBRA MOLAS (REDUTOR DE VELOCIDADE) AV.XV DE NOVEMBRO EM FRENTE AO GINÁSIO DE ESPORTES BEZERRÃO.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2290/indicacao_n027_cleiton06042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2290/indicacao_n027_cleiton06042021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°027-2021 ASSUNTO: IMPLANTAÇÃO DE UM QUEBRA MOLAS (REDUTOR DE VELOCIDADE) RUA 29 DE JUNHO, ESQUINA COM A RUA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_028_eva_auxiliadora14042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_028_eva_auxiliadora14042021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°028-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM BUSCARMOS JUNTO A ENERGISA S/A A ELETRIFICAÇÃO ATÉ À COMUNIDADE DA APRANORTE- ASSENTAMENTO JATOBÁ.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2308/indicacao_n029_wellington_miranda07042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2308/indicacao_n029_wellington_miranda07042021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°029-2021 ASSUNTO: INDICAMOS AO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM BUSCARMOS JUNTO A COMPANHIA DE ÁGUA QUE FAZ OS SERVIÇOS DE ABASTECIMENTO EM SANTIAGO DO NORTE POSSA ENCAMPAR ESSES SERVIÇOS DO DESTRITO DA ALEGRIA.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2284/indicacao_030_joao_lopes30032021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2284/indicacao_030_joao_lopes30032021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°030-2021 INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS EM REGIME DE URGÊNCIA A DISPONIBILIZAÇÃO DE VACINAS CONTRA A COVID-19 A NOSSA FORÇA DE SEGURANÇA QUE FAZEM PARTE DA LINHA DE FRENTE, POLICIA CIVIL E MILITAR, AGENTES PENITENCIÁRIOS E COLABORADORES DA LIMPEZA PÚBLICA URBANA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2289/indicacao_n031_josevaine06042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2289/indicacao_n031_josevaine06042021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°031-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM INSTITUIR NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL MECANISMOS PARA AMENIZARMOS AS PERCAS FINANCEIRAS DOS COMÉRCIOS PREJUDICADOS EM VIRTUDE DA DECISÃO JUDICIAL DO TJ/MT.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2333/indicacao_032_eva_auxiliadora14042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2333/indicacao_032_eva_auxiliadora14042021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°032-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A ILUMINAÇÃO PÚBLICA NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2309/indicacao_033_cleiton_rodrigues12042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2309/indicacao_033_cleiton_rodrigues12042021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°033-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL JUNTAMENTE COM A SECRETÁRIA MUNICIPAL DE SAÚDE A NECESSIDADE DE AQUISIÇÃO DE UMA UTI MÓVEL PARA USO DESTA SECRETARIA.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_n034_edson_agripino_12042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_n034_edson_agripino_12042021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°034-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL JUNTAMENTE A SECRETARIA MUNICIPAL DE SAÚDE/VIGILÂNCIA AMBIENTAL, DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS UMA FORÇA TAREFA PARA O TRABALHO DE COMBATE, ORIENTAÇÃO E PREVENÇÃO A PROLIFERAÇÃO DA DENGUE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2340/indicacao_035_joao_bosco_de_arruda19042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2340/indicacao_035_joao_bosco_de_arruda19042021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°035-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM MELHORARMOS E REGULARIZARMOS A LIMPEZA URBANA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2316/indicacao_036_josevaine_12042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2316/indicacao_036_josevaine_12042021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°036-2021 ASSUNTO: INDICAMOS AO SENHOR PREFEITO MUNICIPAL E SECRETARIA MUNICIPAL DE SAÚDE DA NECESSIDADE QUE SE FAZ EM INSTITUIR NO ÂMBITO MUNICIPAL O PGTO DE 40% A TÍTULO DE INSALUBRIDADE AOS SERVIDORES DA LINHA DE FRENTE DA SECRETARIA MUNICIPAL DE SAÚDE, QUANTO AO TRABALHO DE COMBATE AO CORONA VIRUS- COVID-19.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2321/indicacao_n037_joao_lopes12042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2321/indicacao_n037_joao_lopes12042021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°037-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA VIABILIDADE EM DENOMINARMOS O ESPAÇO ESPORTIVO NO RUI BARBOSA DE: "ROMALDINHO SCHNEIDER PEREIRA.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_n038_joao_lopes12042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_n038_joao_lopes12042021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°038-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA VIABILIDADE EM DENOMINARMOS O ESPAÇO CULTURAL DA PRAÇA NO TREVO DE VILA CONCÓRDIA- AV.BANDEIRANTES DE: IRMÃ JOANA GOMES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_n039_nego_do_rodeio12042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_n039_nego_do_rodeio12042021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°039-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM PROVIDENCIARMOS EM REGIME DE URGÊNCIA MEIOS PARA EFETUARMOS A LIMPEZA NAS ENTRADAS E SAÍDAS DE NOSSA CIDADE, MT 130, 020 E 499.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2357/indicacao_040_cleiton19042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2357/indicacao_040_cleiton19042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°040-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A MANUTENÇÃO DA ESTRADA QUE ACESSA A REGIÃO DO AZUL.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2342/indicacao_041_wellington19042021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2342/indicacao_041_wellington19042021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°041-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM EFETUARMOS A IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO NA RUA EMANUEL PINHEIRO "PARE" LIBERANDO O FLUXO DE VEÍCULOS PARA À AV. TRAVESSA CAMPOS, COMO TAMBÉM IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE NA RUA MANUEL ARJONAS ALTURA N°-944, TENDO EM VISTA O FLUXO DE VEÍCULOS E ALTA VELOCIDADE.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2547/indicacao_042_cleiton25062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2547/indicacao_042_cleiton25062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°042-2021 ASSUNTO:INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A RECUPERAÇÃO E MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA COMUNIDADE INDÍGENA BAKAIRIS, E FAZERMOS IMPLANTAÇÃO ONDE NÃO HÁ ESTE BENEFÍCIO.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2418/indicacao_043_edson_agripino05052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2418/indicacao_043_edson_agripino05052021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°043-2021_x000D_
 ASSUNTO: INDICO AO EXMO SENHOR PREFEITO MUNICIPAL JUNTAMENTE A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS UMA FORÇA TAREFA PARA O TRABALHO DE LIMPEZA AS MARGENS DA RODOVIA MT-130, ENTRADA DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2437/indicacao_044_eva_14052021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2437/indicacao_044_eva_14052021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°044-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS MELHORIAS NA ESCOAÇÃO DAS ÁGUAS PLUVIAIS NA COMUNIDADE KULUENE.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3122/045-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3122/045-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 045/2021 - NOMENCLATURA DA AVENIDA PERIMETRAL PAEA ADDO FORGIARINI</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3184/046-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3184/046-2021.pdf</t>
   </si>
   <si>
     <t>indicação ao prefeito para construção do portal de entrada da cidade</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2471/indicacao_n047_edson_agripino08062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2471/indicacao_n047_edson_agripino08062021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°047-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL JUNTAMENTE A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A ELABORAÇÃO DE UM PROJETO ESTRUTURAL DE OBRAS VISANDO O PROSSEGUIMENTO DE DUPLICAÇÃO DA AV.XV DE NOVEMBRO ATÉ AS IMEDIAÇÕES DA EMPRESA IGUAÇU MÁQUINAS.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2470/indicacao_n048_edson_agripino08062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2470/indicacao_n048_edson_agripino08062021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°048-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL JUNTAMENTE A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A ELABORAÇÃO DE UM PROJETO ESTRUTURAL DE OBRAS VISANDO A IMPLANTAÇÃO DE ANEL VIÁRIO INTERLIGANDO A MT-130/MT-020/MT-499, SAINDO NA BICA D´ÁGUA.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2476/indicacao_049_cleiton_rodrigues14062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2476/indicacao_049_cleiton_rodrigues14062021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°049-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A "IMPLANTAÇÃO, MANUTENÇÃO E ASSISTÊNCIA" ÀS CASAS DE APOIO PARA ACOLHIMENTO, ATENDIMENTO E TRATAMENTO AOS PACIENTES EM TRATAMENTO ONCOLÓGICOS NOS MUNICÍPIOS DE RONDONÓPOLIS E CUIABÁ.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2529/indicacao_050_wellington24062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2529/indicacao_050_wellington24062021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°°050-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM PROVIDENCIARMOS A CRIAÇÃO DO DISTRITO INDUSTRIAL DE PARANATINGA.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2925/indicacao_n051_wellington08112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2925/indicacao_n051_wellington08112021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°051-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA VIABILIDADE QUE SE FAZ EM PROVIDENCIARMOS ALTERAÇÃO NA NOMECLATURA DA AVENIDA DOS IMIGRANTES NO DISTRITO DE SALTO DA ALEGRIA, A QUAL PASSARA A DENOMINAR-SE "AVENIDA JOSUÉ CORSO NETTO".</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2493/indicacao_n052_carlos_souza23062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2493/indicacao_n052_carlos_souza23062021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°052-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A RECUPERAÇÃO DA PONTE SOBRE O CÓRREGO DO RATO-CABEÇEIRA DO CORTA GOELA.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2494/indicacao_n053_carlos_souza23062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2494/indicacao_n053_carlos_souza23062021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°053-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A RECUPERAÇÃO DA RUA PARÁ NO BAIRRO CONCÓRDIA.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2537/indicacao_054_josevaine25062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2537/indicacao_054_josevaine25062021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°054-2021 ASSUNTO:INDICAMOS AO SENHOR PREFEITO MUNICIPAL DE ADMINISTRAÇÃO DA NECESSIDADE QUE SE FAZ EM CRIARMOS E OU CONTRATARMOS UMA EMPRESA ESPECIALIZADA NA ÁREA DE CONSULTORIA ESPECIALIZADA, PÚBLICA OU PRIVADA PARA A ELABORAÇÃO DO PLANO ESTRATÉGICO DE DESENVOLVIMENTO DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2538/indicacao_055_josevaine25062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2538/indicacao_055_josevaine25062021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°055-2021 ASSUNTO: INDICAMOS AO SENHOR PREFEITO MUNICIPAL E SECRETARIA DE ADMINISTRAÇÃO DA NECESSIDADE QUE SE FAZ EM CRIARMOS E OU CONTRATARMOS UMA EMPRESA ESPECIALIZADA NA ÁREA DE CONSULTORIA ESPECIALIZADA, PÚBLICA OU PRIVADA PARA A ELABORAÇÃO/REVISÃO DE NOSSA LEI TRIBUTÁRIA, SETOR DE GEORREFERENCIAMENTO RURAL E URBANO, PLANO DIRETOR, CÓDIGO DE POSTURAS, LEI ORGÂNICA E PLANTA GENÉRICA VOLTADO A DESENVOLVIMENTO URBANO SUSTENTÁVEL.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2536/indicacao_056_josevaine25062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2536/indicacao_056_josevaine25062021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°056-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL E SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO DA NECESSIDADE QUE SE FAZ EM CRIARMOS MECANISMOS ATRAVÉS DE LEGISLAÇÃO MUNICIPAL ALGO VOLTADO A POLITICA DE INOVAÇÃO, CRIANDO O PROGRAMA DE INCENTIVO PARA A GERAÇÃO DE EMPREGO E RENDA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2570/indicacao_058_joao_lopes13072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2570/indicacao_058_joao_lopes13072021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°058-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA VIABILIDADE QUE SE FAZ EM BUSCARMOS PARCERIA JUNTO AOS ÓRGÃOS DE SEGURANÇA PÚBLICA E CONSTRUIRMOS O COMPLEXO PARA ATENDER A DEMANDA MUNICIPAL PARA A POLICIA MILITAR E POLICIA CIVIL EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2569/indicacao_059_joao_lopes13072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2569/indicacao_059_joao_lopes13072021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°059-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA VIABILIDADE QUE SE FAZ EM BUSCARMOS MECANISMOS JUNTO À EMPRESA QUE FARÁ O RECAPEAMENTO DA MT-130, PARANATINGA X KULUENE, E AGILIZARMOS A POSSIBILIDADE DE CELEBRARMOS CONTRATO PARA RECAPEAMENTO NA ZONA URBANA E CENTRAL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2631/indicacao_n060_eva_auxiliadora26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2631/indicacao_n060_eva_auxiliadora26072021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°060-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A CONTRATAÇÃO DE PESSOAL PARA LIMPEZA NOS BAIRROS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2620/indicacao_061_edson21072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2620/indicacao_061_edson21072021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°061-2021 ASSUNTO: INDICO AO EXMO SENHOR PREFEITO MUNICIPAL JUNTAMENTE A SECRETARIA MUNICIPAL DE SAÚDE DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE NO BAIRRO COLINA VERDE.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2628/indicacao_062_cleiton22072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2628/indicacao_062_cleiton22072021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°062-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A IMPLANTAÇÃO DE REDE DE ENERGIA ELÉTRICA NA TRAVESSA CAMPOS COM O FITO DE PROPORCIONAR AOS TRANSEUNTES DA VIA O BENEFÍCIO DA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2632/indicacao_n063_edson_agripino26072021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2632/indicacao_n063_edson_agripino26072021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°063-2021 ASSUNTO: INDICO AO EXMO SENHOR PREFEITO MUNICIPAL JUNTAMENTE A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS DA NECESSIDADE QUE SE FAZ EM IMPLANTARMOS REDUTORES DE VELOCIDADE NA CONFLUÊNCIA DAS RUAS 17 DE DEZEMBRO COM APOLÔNIO BOURET DE MELO, ESQUINA DA CRECHE COM O SINDICATO RURAL.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2696/indicacao_n064_cleiton02082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2696/indicacao_n064_cleiton02082021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°064-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ PROVIDENCIARMOS A RECUPERAÇÃO DE TRECHO DA MT-129 POSTINHO CARAJÁS/ESTRADA MUNICIPAL/ACESSO À FAZENDA CAMILA, RECUPERANDO ESTA VIA EM VIRTUDE DO INTENSO TRAFEGO DE CAMINHÕES NA RETIRADA DA SAFRA E ALOCAÇÃO DE SUPRIMENTOS.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2744/indicacao_n065_edson13082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2744/indicacao_n065_edson13082021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°065-2021 ASSUNTO: INDICO AO EXMO SENHOR PREFEITO MUNICIPAL JUNTAMENTE A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS DA NECESSIDADE QUE SE FAZ EM IMPLANTARMOS REDUTORES DE VELOCIDADE NA RUA XAVANTE-BAIRRO UNIÃO.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2781/indicacao_n066_edson_agripino27082021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2781/indicacao_n066_edson_agripino27082021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°066-2021 ASSUNTO: INDICO AO EXMO SENHOR PREFEITO MUNICIPAL JUNTAMENTE A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS E SECRETARIA MUNICIPAL DE ESPORTES DA NECESSIDADE QUE SE FAZ EM IMPLANTARMOS UMA "QUADRA DE AREIA" NA PRAÇA ELISEU ALVES DE MENESES-EM VILA CONCÓRDIA.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2809/indicacao_n067_eva_auxiliadora13092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2809/indicacao_n067_eva_auxiliadora13092021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°067-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS NOVO PONTO DE ÔNIBUS DA SAÚDE NO BAIRRO RUI BARBOSA-AO LADO DA RÁDIO CONTI.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2820/indicacao_n068_nego_do_rodeio14092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2820/indicacao_n068_nego_do_rodeio14092021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°068-2021 ASSUNTO:RECUPERAÇÃO DAS VIAS DE ACESSO AOS BALNEÁRIOS DA REGIÃO DA CABECEIRA DO CÓRGÃO, RANCHO WL, FORTUNATO, ZEQUINHA PRETO E VALE DA BÊNÇÃO.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2819/indicacao_n069_wellington14092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2819/indicacao_n069_wellington14092021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°069-2021 ASSUNTO: INDICAMOS AO EXMO SENHO PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA DA AVENIDA ADDO FORGIARINI/AV.PERIMETRAL NO BAIRRO VISTA ALEGRE, UTILIZANDO PARA ISSO O MATERIAL RETIRADO DA AV.MATO-GROSSO.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2818/indicacao_n070_deroci_14092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2818/indicacao_n070_deroci_14092021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°070-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL PARA QUE ENVIE A ESTA CASA LEGISLATIVA PROJETO DE LEI QUE VERSA SOBRE A "INSTALAÇÃO DE DISPOSITIVO SUPRESSOR DE AR NA TUBULAÇÃO DE ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE PARANATINGA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2844/indicacao_n071_cleiton24092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2844/indicacao_n071_cleiton24092021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°071-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL BEM COMO A SECRETARIA MUNICIPAL DE EDUCAÇÃO DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A AQUISIÇÃO DE KIT ESCOLAR E DISPONIBILIZARMOS OS MESMOS AOS ALUNOS DA EDUCAÇÃO MUNICIPAL (UNIFORMES, CAMISETAS E SHORTS BOLSAS, CADERNOS, LÁPIS, BORRACHAS, LÁPIS DE CORES E RÉGUA).</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2845/indicacao_n072_cleiton24092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2845/indicacao_n072_cleiton24092021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°072-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A AQUISIÇÃO DE PLAYGROUND-PARQUE INFANTIL E INSTALARMOS EM TODOS OS BAIRROS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2846/indicacao_n073_eva_auxiliadora30092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2846/indicacao_n073_eva_auxiliadora30092021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°073-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS NOVOS PONTO DE ÔNIBUS DA SAÚDE NO BAIRRO BICA D´ÁGUA E VIDA NOVA.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2847/indicacao_n074_eva_auxiliadora30092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2847/indicacao_n074_eva_auxiliadora30092021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°074-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A AQUISIÇÃO DE CLIMATIZADORES DE AR COM POTENCIA DE 30.000 BTUS E INSTALARMOS NAS DEPENDÊNCIAS DO PSF 2, RECEPÇÃO, SALA DE ACOLHIMENTO E SALA DE CURATIVOS.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2848/indicacao_n075_eva_auxiliadora30092021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2848/indicacao_n075_eva_auxiliadora30092021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°075-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL COM CÓPIA A SECRETARIA MUNICIPAL DE SAÚDE DA NECESSIDADE QUE SE FAZ EM IMPLANTARMOS NA PLATAFORMA DE ATENDIMENTO DE SAÚDE VIA SUS DE NOSSO MUNICÍPIO A OBRIGATORIEDADE DOS PROFISSIONAIS DA ÁREA DE ODONTOLOGIA EFETUAR A EXTRAÇÃO DO "DENTE DO SISO".</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2868/indicacao_n076_edson_agripino13102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2868/indicacao_n076_edson_agripino13102021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°076-2021 ASSUNTO: INDICO AO EXMO SENHOR PREFEITO MUNICIPAL JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS DA NECESSIDADE QUE SE FAZ EM IMPLANTARMOS UMA "ROTATÓRIA" NAS CONFLUÊNCIAS DA AV.AEROPORTO, AV.PERIMETRAL NORTE COM A AV.XV DE NOVEMBRO-BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2903/indicacao_n077_eva_auxiliadora27102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2903/indicacao_n077_eva_auxiliadora27102021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°077-2021 ASSUNTO: INDICAMOS AO EXMO SENHOR PREFEITO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A IMPLANTAÇÃO DO PROJETO SOCIAL "VAMOS DANÇAR ZUMBA NA PRAÇA".</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2899/indicacao_n078_carlos_souza27102021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2899/indicacao_n078_carlos_souza27102021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°078-2021 ASSUNTO:INDICAMOS AO CHEFE DO EXECUTIVO MUNICIPAL DA NECESSIDADE QUE SE FAZ EM IMPLAMTARMOS REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA RUA BACAIRI- TRECHO PAVIMENTADO.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2924/indicacao_n079_edson_agripino04112021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2924/indicacao_n079_edson_agripino04112021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°079-2021 ASSUNTO: INDICO AO EXMO SENHOR PREFEITO MUNICIPAL JUNTAMENTE A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO A "IMPLANTAÇÃO DE CÂMARAS INTERLIGADAS EM REDE DE SEGURANÇA NAS ENTRADAS E SAÍDAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>OF RE</t>
   </si>
   <si>
     <t>Oficio Externo Resposta</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2477/resposta_labiga_n44814062021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2477/resposta_labiga_n44814062021.pdf</t>
   </si>
   <si>
     <t>OFICIO N°448-2021 AO EXCELENTÍSSIMO SENHOR JOSEVAINE _x000D_
 ASSUNTO:OFICIO GV-N°019/2021-PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>MOAPL</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2896/mocao_de_aplauso_12-2021_ok.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2896/mocao_de_aplauso_12-2021_ok.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO REF. O VEREADOR QUE A PRESENTE SUBSCREVE, COM BASE NO REGIMENTO INTERNO E LEI ORGÂNICA MUNICIPAL, REQUER Á MESA DIRETORA, UMA VEZ OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADA MOÇÃO DE APLAUSO; AOS SERVIDORES DA SECRETARIA MUNICIPAL DE SAÚDE - HMSB- HOSPITAL MATERNIDADE SÃO BENEDITO PELOS RELEVANTES SERVIÇOS PRESTADOS NA ÁREA DE SAÚDE  EM NOSSO MUNICIPIO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -11808,67 +11808,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2593/decreto_n00114072021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2594/decreto_n0214072021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2595/decreto_n0314072021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2596/decreto_n0414072021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2598/decreto_n0514072021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2599/decreto_n0614072021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2600/decreto_n0714072021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2601/decreto_n0814072021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2602/decreto_n0914072021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2603/decreto_n01014072021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2604/decreto_n01114072021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2605/decreto_n01214072021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2606/decreto_n01314072021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2607/decreto_n01414072021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2608/decreto_n01514072021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2609/decreto_n01614072021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2610/decreto_n01714072021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2611/decreto_n01814072021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2571/decreto_legislativo_019_contas__000095.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2612/decreto_n02014072021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2917/decreto_n2108112021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2918/decreto_n2208112021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2919/decreto_n2308112021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2983/decreto_n2406012022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2984/decreto_n2515122021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2985/decreto_n2615122021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2986/decreto_n2706012022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2135/indicacao_001_joao_lopes_da_silva17022021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2426/lei_complementar_2164.2021_-_alteracao_art._1o_da_lei_no_1529.2017__-_lei_federal_14.131.2021_-_120_meses_-_regularizacao_consignacao_servidores_-_bancos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2931/projeto_de_lei_complementar_217.2021_-_taxa_de_administracao_-_aliquota_-_paranatingaprev_-_previdencia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2920/lei_complementar_2251.2021_-_regime_de_previdencia_complementar_-_rpc_-_art._40__14_15_e_16_-_cf.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2025/lei_2056.2020_-_suplementacao_percentual_-_2020_00000003_-_dezembro_003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2026/lei_2057.2020_-_cancelamento_de_restos_a_pagar_-_prescricao_-_2020_003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2059/lei_2058.2021_-_suplementacao_-_percentual_-_5_-_2021_003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2060/lei_2059.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2061/lei_2060.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2062/lei_2061.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2063/lei_2062.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2064/lei_2063.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2065/lei_2064.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2066/lei_2065.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2067/lei_2066.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2068/lei_2067.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_loa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2069/lei_2068.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2070/lei_2069.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2071/lei_2070.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2072/lei_2071.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2073/lei_2072.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2074/lei_2073.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_loa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2075/lei_2074.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2076/lei_2075.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2077/lei_2076.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_loa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2078/lei_2077.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2079/lei_2078.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2080/lei_2079.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2081/lei_2080.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2082/lei_2081.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2083/lei_2082.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_loa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2152/lei_2083.2021_-_autoriza_a_contratacao_temporaria_no_poder_executivo_municipal_-_seletivo_publico_-_titulo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2184/lei_2084.2084_-_permuta_de_imovel_publico_com_o_sr._cleberson_de_moraes_dias.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2185/lei_2085.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2186/lei_2086.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2187/lei_2087.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2188/lei_2088.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2189/lei_2089.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2190/lei_2090.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2191/lei_2091.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2192/lei_2092.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2193/lei_2093.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2194/lei_2094.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2195/lei_2095.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2196/lei_2096.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2197/lei_2097.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2198/lei_2098.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2199/lei_2099.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2200/lei_2100.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2201/lei_2101.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2202/lei_2102.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2203/lei_2103.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2204/lei_2104.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2205/lei_2105.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2206/lei_2106.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2207/lei_2107.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2208/lei_2108.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2209/lei_2109.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2210/lei_2110.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2211/lei_2111.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2212/lei_2112.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2213/lei_2113.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2214/lei_2114.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2215/lei_2115.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2216/lei_2116.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2217/lei_2117.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2218/lei_2118.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2219/lei_2119.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2220/lei_2120.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2221/lei_2121.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2222/lei_2122.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2223/lei_2123.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2224/lei_2124.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2225/lei_2125.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2226/lei_2126.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2227/lei_2127.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2228/lei_2128.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2229/lei_2129.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2230/lei_2130.2021_-_excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2231/lei_2131.2021_-_excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2232/lei_2132.2021_-_excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2252/lei_2133.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2253/lei_2134.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2254/lei_2135.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2255/lei_2136.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2256/lei_2137.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2257/lei_2138.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_loa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2258/lei_2139.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2259/lei_2140.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2260/lei_2141.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2261/lei_2142.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2262/lei_2143.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2263/lei_2144.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2264/lei_2145.2021_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2265/lei_2146.2021_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2266/lei_2147.2021_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_loa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2267/lei_2148.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2268/lei_2149.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2269/lei_2150.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2270/lei_2151.2021_-_suplementacao_-_percentual_2021_-_prefeitura_-_6.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2299/lei_2152.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2300/lei_2153.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2301/lei_2154.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2302/lei_2155.2021_-_alteracao_da_lei_do_idoso_-_revoga_a_lei_1829.2019_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2303/lei_2156.2021_-_criacao_do_fundo_municipal_do_idoso_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2304/lei_2157.2021_-_alteracao_da_lei_do_fundeb_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2305/lei_complementar_-_2158.2021_-_revoga_o_art._7_da_lei_570.2009_-_cargos_financas.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2306/lei_2159.2021_-_utilidade_publica_-_paroquia_sao_francisco_xavier_e_com._s._coracao_de_jesus_e_sao_jose_operario.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2307/lei_2160.2021_-_abre_vagas_temporarias_para_contratacao_excepcional_saude_decorrente_do_covid-19.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2423/lei_2161.2021_-_instituicao_do_refis_2021_-_tributacao_-_financas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2424/lei_2162.2021_-_denominacao_espaco_esportivo_do_bairro_rui_barbosa_-_para_romaldino_scneider_pereira.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2425/lei_2163.2021_-_denominacao_espaco_cultural_da_praca_do_trevo_da_concordia_-_para_irma_joana_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2427/lei_2165.2021_-_alteracao_do_consemma_-_conselho_mun._de_meio_ambiente_-_lei_n._1430.2017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2428/lei_2166.2021_-_lei_municipal_da_cultura_-_revogando_a_lei_1884.2020_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2429/lei_2167.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2430/lei_2168.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2431/lei_2169.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2432/lei_2170.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2433/lei_2171.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2434/lei_2172.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2468/lei_2173.2021_-_igrejas_e_templos_-_essencias_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2467/lei_2174.2021_-_suplementacao_-_percentual_-_6_-_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2472/lei_2175.2021_-_alteracao_da_lei_1402.2017_-_estrutura_administrativa_-_2021_-_c._veto.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2480/lei_2176.2021_-_criacao_dos_cargos_do_departamento_de_transporte_-_lei_565.2009_-_jari.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2481/lei_2177.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2482/lei_2178.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2483/lei_2179.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2484/lei_2180.2021_-_excesso_-_2021_-_feas_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2485/lei_2181.2021_-_excesso_-_2021_-_feas_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2486/lei_2182.2021_-_excesso_-_2021_-_feas_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2562/lei_2183.2021_-_utilidade_publica_-_associacao_desportiva_paranatinga_-_adesp.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2563/lei_2184.2021_-_casa_lar_-_instituicao_casa_lar_-_jose_barbosa_de_moura_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2564/lei_2185.2021_-_criacao_da_casa_de_passagem_-_servico_de_acolhimento_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2565/lei_2186.2021_-_cm_-_camara_municipal_-_denominacao_rua_eloimar_crema_-_j._pva_ii_-_ver._joao_lopes.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2566/lei_2187.2021_-_cm_-_proibi_inauguracao_de_obras_publicas_municipais_inacabadas_-_ver._edson.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2732/lei_2188.2021_-_processo_de_tombamento_da_logao_pousa_da_garca_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2733/lei_2189.2021_-_criacao_do_conselho_da_cultura_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2734/lei_2190.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2735/lei_2191.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2736/lei_2192.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2737/lei_2193.2021_-_atualiza_convenio_unemat_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2738/lei_2194.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2739/lei_2195.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2740/lei_2196.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2747/lei_2197.2021_-_autorizacao_realizacao_de_convenios_-_recurso_fia_-_com_instituicoes_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2748/lei_2198.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2749/lei_2199.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2750/lei_2200.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2751/lei_2201.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_transporte_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2752/lei_2202.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_transporte_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2753/lei_2203.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_transporte_-_loa.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2754/lei_2204.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2755/lei_2205.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_transporte_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2756/lei_2206.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2757/lei_2207.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2758/lei_2208.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2759/lei_2209.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2760/lei_2210.2021_-_excesso_-_2021_-_fia_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2761/lei_2211.2021_-_excesso_-_2021_-_fia_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2762/lei_2212.2021_-_excesso_-_2021_-_fia_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2763/lei_2213.2021_-_suplementacao_percentual_2021_-_10_-_julho_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2764/lei_2214.2021_-_cm_004_-_protecao_da_mulher_-_sinal_vermelho_-_ver._edson.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2796/lei_2215.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2797/lei_2216.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2798/lei_2217.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2799/lei_2218.2021_-_excesso_-_2021_-_unemat_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2800/lei_2219.2021_-_excesso_-_2021_-_unemat_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2801/lei_2220.2021_-_excesso_-_2021_-_unemat_-_loa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2829/lei_2221.2021_-_superavit_-_2021_-_financas_-_manutencao_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2830/lei_2222.2021_-_superavit_-_2021_-_financas_-_manutencao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2831/lei_2223.2021_-_superavit_-_2021_-_financas_-_manutencao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2832/lei_2224.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2833/lei_2225.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2834/lei_2226.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2835/lei_2227.2021_-_superavit_-_2021_-_merenda_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2836/lei_2228.2021_-_superavit_-_2021_-_merenda_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2837/lei_2229.2021_-_superavit_-_2021_-_merenda_-_loa.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2838/lei_2230.2021_-_superavit_-_2021_-_saude_-_folha_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2839/lei_2231.2021_-_superavit_-_2021_-_saude_-_folha_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2840/lei_2232.2021_-_superavit_-_2021_-_saude_-_folha_-_loa.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2852/lei_2233.2021_-_auxilio_-_doacao_-_live_rodeio_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2853/lei_2234.2021_-_excesso_-_suplementacao_-_camara_-_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2878/lei_2244.2021_-_revogar_lei_n._1827.2019_-_doacao_-_camara.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2908/lei_2245.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2909/lei_2246.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2910/lei_2247.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2911/lei_2248.2021_-_excesso_-_inc._financ._-_covid-19_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2912/lei_2249.2021_-_excesso_-_inc._financ._-_covid-19_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2913/lei_2250.2021_-_excesso_-_inc._financ._-_covid-19_-_loa.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2914/lei_2252.2021_-_alteracao_da_lei_n._181.2006_-_previdencia_-_paranatingaprev.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2915/lei_2253.2021_-_desafio_das_merendeiras_-_doacao_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2916/lei_2254.2021_-_doacao_-_r_60.00000_-_parque_de_exposicao_-_27a_exporar_-_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2932/lei_2256.2021_-_doacao_-_prestacao_de_servico_-_parque_de_exposicao_-_27a_expopar_-_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2933/lei_2257.2021_-_prorroga_refis_-_2021_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2951/lei_2258.2021_-_ldo_2022_-_lei_de_diretrizes_orcamentarias_-_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2952/lei_2259.2021_-_ppa_2022_-_2025_-_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2954/lei_2260.2021_-_excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2955/lei_2261.2021_-_excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2956/lei_2262.2021_-_excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2961/lei_2264.2021_-_loa_2022_-_lei_orcamentaria_anual_-_2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2962/lei_2265.2021_-_atualiza_convenio_unemat_acrescenta_faespe_-_unemat_-_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2963/lei_2266.2021_-_doacao_terraplanagem_-_empresa_forte_agro_ltda_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3009/lei_2267.2021_-_abono-fundeb_profissionais_da_educacao_-_art._212a_-_cf_-_educacao.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3008/lei_2268.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_ppa.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3007/lei_2269.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_ldo.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3006/lei_2270.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_loa.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3005/lei_2271.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_ppa.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3004/lei_2272.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_ldo.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3003/lei_2273.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_loa.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3002/lei_2274.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_ppa.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3001/lei_2275.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_ldo.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3000/lei_2276.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_loa.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2999/lei_n2277.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2998/lei_n_2278.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2997/lei_n2279.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2996/lei_n2280.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2995/lei_n2281-2021.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2323/mocao_de_aplauso_n005_deroci_de_matos_14042021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2404/mocao_de_aplauso_cleiton_sicredi_cooperativa006_03052021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2403/mocao_de_aplauso_cleiton_delegado_hugo_abdon_0803052021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2405/mocao_de_aplauso_cleiton_para_valter_sergio_03052021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2401/mocao_de_aplauso_cleiton_para_hudson_arlindo03052021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2400/mocao_de_aplauso_cleiton_para_joel_custodio_01103052021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2402/mocao_de_aplauso_cleiton_ao_mauri_muller_01203052021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2399/mocao_de_aplauso_cleiton_para_michel_astrolli_01303052021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2398/mocao_de_aplauso_cleiton_para_ozeias_lopes03052021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2407/mocao_de_aplauso_bruna_maues03052021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2408/mocao_de_aplauso_eder_pereira03052021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2409/mocao_de_aplauso_janice_pontes03052021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2406/mocao_de_aplauso_cleiton_para_keila_de_paula_01803052021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2412/mocao_de_aplauso_weder_jose_fernandes03052021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2413/mocao_de_aplauso_andre_bispo03052021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2411/mocao_de_aplauso_junior_costa03052021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2410/mocao_de_aplauso_claudio_molina03052021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2815/mocao_de_aplauso_wellington14092021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2816/mocao_de_aplauso_joao_bosco_de_arruda14092021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2817/mocao_de_aplauso_eva_auxiliadora14092021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2895/mocao_de_aplauso__11-202127102021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2134/oficio_002_joao_lopes_da_silva17022021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2136/oficio_004_joao_lopes_da_silva17022021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2375/oficio_n005_cleiton_rodrigues_27042021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3123/006-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2517/oficio_007_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2146/oficio_009_josevaine19022021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2516/oficio_010wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2515/oficio_011_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2514/oficio_012_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2512/oficio_013_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2513/oficio_014_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2511/oficio_015_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2510/oficio_016_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2545/eva_oficio_n01704052021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2546/eva_oficio_n01804052021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3170/019-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2144/oficio_020_josevaine19022021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3171/021-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3107/023-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2159/oficio_n026_eva_auxiliadora26022021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2087/oficio_027_eva_auxiliadora14022021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2086/oficio_028_eva_auxiliadora14022021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2158/oficio_n029_eva_auxiliadora26022021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2088/oficio_030_eva_auxiliadora14022021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2850/oficio0312021_josevaine07022021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3172/032-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2509/oficio_033_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2317/oficio_n034_wellington_miranda_12042021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2499/oficio_035_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2501/oficio_036_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2372/oficio_n037_cleiton_rodrigues_27042021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2373/oficio_n038_cleiton_rodrigues_27042021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2371/oficio_n039_cleiton_rodrigues_27042021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2157/oficio0402021_edson_agripino07022021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3127/050-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2391/oficio_051_josevaine07022021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2160/oficio_n052_eva_auxiliadora26022021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3105/055-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2145/oficio_056_josevaine19022021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2500/oficio_057_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2503/oficio_058_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2502/oficio_059_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2504/oficio_060_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2505/oficio_061_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2506/oficio_062_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2507/oficio_063_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2495/oficio_064_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2496/oficio_065_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2376/oficio_n066_cleiton_rodrigues_27042021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2377/oficio_n073_cleiton_rodrigues_27042021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2465/oficio_n074_josevaine28052021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3151/075-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2137/oficio_076_joao_lopes_da_silva17022021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3136/078-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3124/087-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2085/oficio_089_deroci14022021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2084/oficio_091_deroci14022021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2138/oficio_n093_wellington_miranda17022021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2139/oficio_n094_wellington_miranda17022021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2140/oficio_n095_wellington_miranda17022021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2153/oficio_096_cleiton_rodrigues_da_silva24022021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2143/oficio_097_nego_do_rodeiocarlos_souza_almeida18022021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2635/oficio_n099_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2636/oficio_n100_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2637/oficio_n101_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2638/oficio_n102_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2639/oficio_n103_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2640/oficio_n105_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2641/oficio_n106_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2497/oficio_n108_wellington23062021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2642/oficio_n109_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2498/oficio_n110_wellington23062021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2643/oficio_n111_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2644/oficio_n112_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2645/oficio_n113_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2646/oficio_n114_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2647/oficio_n115_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2648/oficio_n116_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2649/oficio_n117_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2161/oficio_n118_joao_lopes26022021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3236/122-2021_r.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2374/oficio_n123_cleiton_rodrigues_27042021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2176/oficio_n124_joao_lopes_08032021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3125/127-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2175/oficio_n128_wellington_e_deroci11032021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2162/oficio_n130-2021_josevaine_silva_de_souza07032021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2233/oficio_n133_josevaine09032021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2650/oficio_n137_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2651/oficio_n138_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2652/oficio_n139_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2653/oficio_n141_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2654/oficio_n142_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2655/oficio_n143_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2656/oficio_n144_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2657/oficio_n145_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2658/oficio_n146_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2659/oficio_n147_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2660/oficio_n148_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2242/oficio_n149_edson_agripino22032021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2245/oficio_n151_josevaine_22032021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2466/oficio_n152_josevaine28052021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2244/oficio_n153_josevaine_22032021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2243/oficio_n154_josevaine_22032021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2239/oficio_n155_deroci_de_matos17032021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3128/156-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2661/oficio_n157_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2662/oficio_n158_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2663/oficio_n159_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2508/oficio_n160_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2664/oficio_n161_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2238/oficio_n_162_edson_agripino17032021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2665/oficio_n163_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3173/165-2021_r.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2240/oficio_n168_joao_lopes22032021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2272/oficio_n170-2021_deroci_de_matos23032021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2416/oficio_n171_fernandes_antonio_carlini_sobre_ata05052021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2667/oficio_n177_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2277/oficio_178_edson_agripino29032021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2326/oficio_n179_josevaine14042021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2282/oficio_180_josevaine30032021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2281/oficio_n183_edson_agripino30032021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2293/oficio_n184_cleiton_rodrigues06042021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2294/oficio_n185_cleiton_rodrigues06042021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2295/oficio_n186_cleiton_rodrigues06042021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2296/oficio_n187_cleiton_rodrigues06042021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2285/oficio_n188_cleiton_rodrigues30032021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2292/oficio_n189_cleiton_rodrigues06042021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2287/oficio_n190_cleiton_rodrigues30032021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3174/191-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2668/oficio_n192_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2669/oficio_n193_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2670/oficio_n194_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2671/oficio_n195_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2672/oficio_n196_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2673/oficio_n197_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2283/oficio_198_joao_lopes30032021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2297/oficio_n200_cleiton_rodrigues_07042021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2315/oficio_201_wellington_miranda12042021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2314/oficio_202_wellington_miranda12042021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2313/oficio_203_wellington_miranda12042021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2312/oficio_204_wellington_miranda12042021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2298/oficio_n205_edson_agripino07042021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2335/oficio_206_cleiton_rodrigues12042021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2310/oficio_206_cleiton_rodrigues12042021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2311/oficio_208_cleiton_rodrigues12042021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2341/oficio_n209_joao_bosco_de_arruda19042021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2339/oficio_n210_josevaine16042021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2331/oficio_n213_edson_agripino_13042021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2332/oficio_n214_edson_agripino_13042021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2322/oficio_n215_deroci_de_matos_14042021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2345/oficio_n216_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2344/oficio_n217_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2346/oficio_n218_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2347/oficio_n219_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2348/oficio_n220_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2349/oficio_n221_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2350/oficio_n222_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2352/oficio_n223_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2353/oficio_n224_wellington_miranda19042021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2356/oficio_n225_wellington_miranda19042021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2338/oficio_n226_josevaine16042021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2336/oficio_n227_josevaine16042021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2337/oficio_n228_josevaine16042021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2343/oficio_n229_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2351/oficio_n230_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2355/oficio_n231_wellington_miranda19042021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2354/oficio_n232_wellington_miranda19042021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2368/oficio_n234_edson_agripino23042021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3133/235-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2383/oficio_n236_eva_auxiliadora_30042021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2384/oficio_n237_eva_auxiliadora_30042021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2367/projeto_de_lei_n077_n07820042021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2369/oficio_n239_cleiton_rodrigues23042021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2674/oficio_n241_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2675/oficio_n242_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2676/oficio_n243_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2370/oficio_n245_josevaine23042021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2677/oficio_n246_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2381/oficio_n247_deroci_e_carlos30042021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2382/oficio_n248_deroci_e_carlos30042021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2378/oficio_n249_edson_agripino27042021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3152/250-2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2386/oficio_n251_joao_lopes30042021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2385/oficio_n252_joao_lopes30042021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2379/oficio_n253_edson_agripino27042021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2388/oficio_n254_cleiton30042021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2678/oficio_n256_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2679/oficio_n257_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2527/oficio_n258_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2680/oficio_n259_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2414/oficio_n260_cleiton04052021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2681/oficio_n261_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2682/oficio_n262_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2683/oficio_n263_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2684/oficio_n264_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2685/oficio_n265_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2686/oficio_n266_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2687/oficio_n267_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2688/oficio_n269_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2689/oficio_n270_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2690/oficio_n284_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3126/285-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2387/oficio_n286_deroci_wellington_e_carlos30042021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2691/oficio_n287_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2415/oficio_n288_cleiton04052021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2390/oficio_n290_joao_bosco_30042021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2420/oficio_n296-2021_edson_agripino05052021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2419/oficio_n297-2021_edson_agripino05052021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2417/oficio_n298_edson_agripino05052021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2421/oficio_n299-2021_edson_agripino05052021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2454/oficio_n300_deroci_de_matos19052021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2422/oficio_n301_carlos_souza05052021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2692/oficio_n305_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2435/oficio_n308_eva_auxiliadora10052021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2439/oficio_n309_edson_14052021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2438/oficio_n310_edson_agripino14052021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2827/oficio_n311_josevaine20092021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3119/312-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2441/oficio_n313_joao_lopes14052021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2440/oficio_n315_edson_14052021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2548/indicacao_317_cleiton_e_vereadores25062021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2455/oficio_n318_vereadores_em_conjunto19052021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2456/oficio_n319_vereadores_em_conjunto19052021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2462/oficio_n320_carlos_souza28052021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2463/oficio_n321_cleiton_rodrigues28052021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2551/oficio_n322_josevaine25062021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3175/323-2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3176/325-2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2464/oficio_n326_joao_lopes28052021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2461/oficio_n329_eva_auxiliadora_28052021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3177/330-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2469/oficio_n332_fernandes_e_cleiton08062021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2693/oficio_n334_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2475/oficio_335_carlos_souza_11062021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2549/oficio_n336_eva_auxiliadora25062021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2550/oficio_n337_eva_auxiliadora25062021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2828/oficio_n338_josevaine20092021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2327/oficio_n340_josevaine14042021.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2328/oficio_n341_josevaine14042021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2525/oficio_n342_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2524/oficio_n343_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2479/oficio_n344_wellington_miranda22062021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2478/oficio_n345_edson_agripino22062021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2522/oficio_n346_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2523/oficio_n347_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2521/oficio_n348_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2531/oficio_n349_wellington24062021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2526/oficio_n350_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2520/oficio_n351_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2519/oficio_n352_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2518/oficio_n353_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2528/oficio_n354_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3153/355-2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2541/oficio_n356_eva_auxiliadora25062021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2540/oficio_n359_edson_agripino25062021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2535/oficio_n363_josevaine25062021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2539/oficio_n364_joao_lopes25062021.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2532/oficio_n369_wellington24062021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2533/oficio_n373_deroci_e_wellington25062021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2534/oficio_n374_deroci25062021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2743/oficio_n375_josevaine13082021.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2561/oficio_n377_cleiton_rodrigues06072021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2553/oficio_n378_wellington06072021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2554/oficio_n379_wellington06072021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2555/oficio_n380_wellington06072021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2556/oficio_n381_wellington06072021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2557/oficio_n382_wellington06072021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2558/oficio_n383_wellington06072021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2559/oficio_n384_wellington06072021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2552/oficio_n385_wellington06072021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2567/oficio_n386_cleiton_rodrigues12072021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2616/oficio_n387_deroci_e_fernandinho21072021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2617/oficio_n388_deroci_e_fernandinho21072021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3237/389-2021.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3238/390-2021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2619/oficio_n391_edson_21072021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2568/oficio_n392_mineiro_wg_josevaine13072021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3239/395-2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3169/397-2021_r.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3240/399-2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2618/oficio_n400_eva_auxiliadora20072021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2703/oficio_n405_wellington03082021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2700/oficio_n407_wellington03082021.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2701/oficio_n408_wellington03082021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2615/oficio_n410_edson_agripino20072021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2630/oficio_n413_eva_auxiliadora26072021.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2621/oficio_n414_deroci_de_matos21072021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2622/oficio_n415_deroci_de_matos21072021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2773/oficio_n416_eva_auxiliadora25082021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2775/oficio_n417_eva_auxiliadora25082021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3134/418-2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2614/oficio_n419_edson_agripino20072021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2613/oficio_n420_edson_agripino20072021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2633/oficio_n422_josevaine_em_conjunto26072021.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2634/oficio_n425_deroci_de_matos26072021.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2695/oficio_n438_cleiton02082021.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2629/oficio_n443_edson_agripino26072021.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2724/oficio_n446_edson_agripino04082021.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2727/oficio_n450_deroci_de_matos04082021.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3178/452-2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2699/oficio_n453_edson_agripino03082021.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2698/oficio_n454__edson_agripino03082021.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2697/oficio_n455_edson_agripino03082021.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2723/oficio_n457_deroci04082021.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2726/oficio_n458_joao_lopes04082021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2742/oficio_n459_edson13082021.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2746/oficio_n461_deroci_de_matos13082021.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2745/oficio_n462_deroci_e_edson13082021.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2741/oficio_n463_josevaine13082021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3179/465-2021.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2769/oficio_n469_edson_agripino25082021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2770/oficio_n470_edson_agripino25082021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2771/oficio_n471_edson_agripino25082021.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2774/oficio_n472_eva_auxiliadora25082021.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2768/oficio_n474_joao_lopes_e_cleiton25082021.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3181/476-2021.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2779/oficio_cosp_n478_mineiro_wellington_josevaine27082021.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2777/oficio_n479_joao_lopes_e_cleiton26082021.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2776/oficio_n480_joao_lopes_e_cleiton26082021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2782/oficio_n481_cleiton27082021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2783/oficio_n483_josevaine_deroci27082021.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2778/oficio_n484_mineiro27082021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2803/oficio_n486_edson_agripino09092021.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2780/oficio_n487_eva_auxiliadora27082021.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3154/503-2021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2805/oficio_n504_carlos_souza09092021.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2804/oficio_n505_edson_agripino09092021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2806/oficio_n514_josevaine09092021.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2810/oficio_n521_eva_auxiliadora13092021.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2802/oficio_n522_carlos_souza13092021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2808/oficio_n523_edson_agripino13092021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2807/oficio_n524_edson_agripino13092021.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2813/oficio_n525_joao_lopes13092021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2812/oficio_n526_joao_lopes13092021.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2811/oficio_n527_joao_lopes13092021.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2862/oficio_n529_joao_lopes07102021.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2814/oficio_n530_eva_auxiliadora13092021.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2822/oficio_n538_wellington14092021.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2821/oficio_n53914092021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3106/543-2021.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3241/544-2021_r.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2826/oficio_n546_joao_lopes20092021.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2825/oficio_n547_edson_agripino20092021.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2849/oficio_n554_edson_agripino29092021.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2863/oficio_n555_cleiton07102021.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2945/oficio_n559_josevaine22112021.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2946/oficio_n560_josevaine22112021.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2947/oficio_n561_josevaine22112021.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2861/oficio_n562_cleiton07102021.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3135/563-2021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2851/oficio_n565_edson_agripino30092021.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2869/oficio_n567_deroci_de_matos13102021.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3155/569-2021_r.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2928/oficio_n570_wellington08112021.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2867/oficio_n575_cleiton_e_joao_lopes08102021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2871/oficio_n577_fernandes_antonio_13102021.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2926/oficio_n578_nego_do_rodeio08112021.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2870/oficio_n580_edson_agripino13102021.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2927/oficio_n583_wellington08112021.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2898/oficio_n593_cleiton_rodrigues27102021.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2901/oficio_n595_carlos_souza27102021.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2906/oficio_n598_deroci_de_matos04112021.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2900/oficio_n631_carlos_souza27102021.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2904/oficio_n632_joao_lopes27102021.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3182/633-2021.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2902/oficio_n634_eva_auxiliadora27102021.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2930/oficio_n635_cleiton_10112021.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2923/oficio_n638_edson_agripino04112021.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2922/oficio_n640_josevaine08112021.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2948/oficio_n641_edson_agripino22112021.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2989/oficio_n642_joao_bosco_eva_fernandes06012022.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2944/oficio_n643_josevaine22112021.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3183/644-2021.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2943/oficio_n645_deroci_de_matos22112021.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2941/oficio_n646_deroci_de_matos22112021.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2940/oficio_n647_deroci_de_matos22112021.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2942/oficio_n648_deroci_de_matos22112021.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2990/oficio_n651_edson06012022.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3242/655-2021.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3156/662-2021.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3157/663-2021.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3158/664-2021.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3159/665-2021.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3160/667-2021.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3161/668-2021.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3162/669-2021.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3163/676-2021.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2991/oficio_n677_edson06012022.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2992/oficio_n679_edson06012022.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2993/oficio_n700_edson06012022.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3043/oficio_n684_eva_auxiliadora15022022.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3266/portaria_01-2021.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3267/portaria_02-2021.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3268/portaria_03-2021.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3269/portaria_04-2021.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3270/portaria_05-2021.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3271/portaria_06-2021.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3272/portaria_07-2021.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3273/portaria_08-2021.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3274/portaria_09-2021.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3275/portaria_10-2021.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3276/portaria_11-2021.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3277/portaria_12-2021.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3278/portaria_13-2021.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3279/portaria_14-2021.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3280/portaria_015-2021.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3281/portaria_16-2021.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3282/portaria_17-2021.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3283/portaria_18-2021.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3285/portaria_20-2021.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3286/portaria_21-2021.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3287/portaria_22-2021.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2572/portaria_n2312072021.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2573/portaria_n2412072021.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2574/portaria_n2512072021.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2575/portaria_n2612072021.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2576/portaria_n2712072021.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2577/portaria_n2812072021.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2578/portaria_n2912072021.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2579/portaria_n3012072021.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2580/portaria_n3112072021.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2581/portaria_n3212072021.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2582/portaria_n3312072021.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2583/portaria_n3412072021.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2584/portaria_n3512072021.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2585/portaria_n3612072021.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2586/portaria_n3712072021.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2587/portaria_n3812072021.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2588/portaria_n3912072021.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2589/portaria_n4012072021.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2590/portaria_n4112072021.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2591/portaria_n4212072021.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2592/portaria_n4312072021.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2872/portaria_44-2021_ok.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2873/portaria_45-2021.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2929/portaria_n4609112021.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2934/portaria_n4717112021.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2987/portaria_n4806012022.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2988/portaria_n4906012022.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2950/projeto_de_lei_complementar_218.2021_-_alteracao_da_lei_1063.13_-_codigo_de_posturas_-_novos_horarios_de_funcionamento.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2027/projeto_de_lei_001.2021_-_suplementacao_-_percentual_-_10_-_2021.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2049/projeto_de_lei_002.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2048/projeto_de_lei_003.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2047/projeto_de_lei_004.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2053/projeto_de_lei_005.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2046/projeto_de_lei_006.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2045/projeto_de_lei_007.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2044/projeto_de_lei_008.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2043/projeto_de_lei_009.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2042/projeto_de_lei_010.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2041/projeto_de_lei_011.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2050/projeto_de_lei_012.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2040/projeto_de_lei_013.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2039/projeto_de_lei_014.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2038/projeto_de_lei_015.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2037/projeto_de_lei_016.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2036/projeto_de_lei_017.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2035/projeto_de_lei_018.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2034/projeto_de_lei_019.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2033/projeto_de_lei_020.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2032/projeto_de_lei_021.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2031/projeto_de_lei_022.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2030/projeto_de_lei_023.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2029/projeto_de_lei_024.2021_-excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2028/projeto_de_lei_025.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2052/projeto_de_lei_026.2021_-_permuta_de_imovel_publico_com_o_sr._cleberson_de_moraes_dias.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2058/projeto_de_lei_027.2021_-_autoriza_a_contratacao_temporaria_no_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2089/projeto_de_lei_028.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2090/projeto_de_lei_029.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2091/projeto_de_lei_030.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2092/projeto_de_lei_031.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2093/projeto_de_lei_032.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2094/projeto_de_lei_033.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2095/projeto_de_lei_034.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2096/projeto_de_lei_035.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2097/projeto_de_lei_036.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2098/projeto_de_lei_037.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2099/projeto_de_lei_038.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2100/projeto_de_lei_039.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2101/projeto_de_lei_040.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2102/projeto_de_lei_041.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2103/projeto_de_lei_042.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2104/projeto_de_lei_043.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2105/projeto_de_lei_044.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2106/projeto_de_lei_045.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2107/projeto_de_lei_046.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2108/projeto_de_lei_047.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2109/projeto_de_lei_048.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2110/projeto_de_lei_049.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2111/projeto_de_lei_050.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2112/projeto_de_lei_051.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2113/projeto_de_lei_052.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2114/projeto_de_lei_053.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2115/projeto_de_lei_054.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2116/projeto_de_lei_055.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2117/projeto_de_lei_056.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2118/projeto_de_lei_057.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2119/projeto_de_lei_058.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2120/projeto_de_lei_059.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2121/projeto_de_lei_060.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2122/projeto_de_lei_061.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2123/projeto_de_lei_062.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2124/projeto_de_lei_063.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2125/projeto_de_lei_064.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2126/projeto_de_lei_065.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2127/projeto_de_lei_067.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2128/projeto_de_lei_068.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2129/projeto_de_lei_069.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2130/projeto_de_lei_070.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2131/projeto_de_lei_071.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2132/projeto_de_lei_072.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2133/projeto_de_lei_073.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2147/projeto_de_lei_074.2021_-_excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2148/projeto_de_lei_075.2021_-__excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2149/projeto_de_lei_076.2021_-__excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2150/projeto_de_lei_077.2021_-_doacao_terreno_-_igreja_seara_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2151/projeto_de_lei_078.2021_-_doacao_terreno_-_igreja_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2442/projeto_de_lei_079.2021_-_criacao_dos_cargos_do_departamento_de_transporte_-_jari.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2597/projeto_de_lei_080.2021_-_processo_de_tombamento_da_logao_pousa_da_garca_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2358/projeto_de_lei_081.2021_-_instituicao_do_refis_2021_-_tributacao_-_financas.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_de_lei_082.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2164/projeto_de_lei_083.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2165/projeto_de_lei_084.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2166/projeto_de_lei_085.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2167/projeto_de_lei_086.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2168/projeto_de_lei_087.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_loa.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2169/projeto_de_lei_088.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2170/projeto_de_lei_089.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2171/projeto_de_lei_090.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2172/projeto_de_lei_091.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2173/projeto_de_lei_092.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2174/projeto_de_lei_093.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2177/projeto_de_lei_094.2021__-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2178/projeto_de_lei_095.2021_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2179/projeto_de_lei_096.2-21_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_loa.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2180/projeto_de_lei_097.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2181/projeto_de_lei_098.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2182/projeto_de_lei_099.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2183/projeto_de_lei_100.2021_-_suplementacao_-_percentual_2021_-_prefeitura_-_6.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2246/projeto_de_lei_101.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2247/projeto_de_lei_102.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2248/projeto_de_lei_103.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2249/projeto_de_lei_104.2021_-_complementar_-_alteracao_da_lei_do_idoso_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2250/projeto_de_lei_105.2021_-_criacao_do_fundo_municipal_do_idoso_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2251/projeto_de_lei_106.2021_-_alteracao_da_lei_do_fundeb_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2273/projeto_de_lei_107.2021_-_revoga_o_art._7_da_lei_570.2009_-_cargos_financas.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2274/projeto_de_lei_108.2021_-_utilidade_publica_-_paroquia_sao_francisco_xavier_e_com._s._coracao_de_jesus_e_sao_jose_operario.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2275/projeto_de_lei_109.2021_-_abre_vagas_temporarias_para_contratacao_excepcional_saude_decorrente_do_covid-19.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2359/projeto_de_lei_110.2021_-_denominacao_espaco_esportivo_do_bairro_rui_barbosa_-_para_romaldino_scneider_pereira.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2360/projeto_de_lei_111.2021_-_denominacao_espaco_cultural_da_praca_do_trevo_da_concordia_-_para_irma_joana_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2361/projeto_de_lei_112.2021_-_alteracao_art._1o_da_lei_no_1529.2017__-_lei_federal_14.131.2021_-_120_meses_-_regularizacao_consignacao_servidores_-_bancos.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2362/projeto_de_lei_113.2021_-_utilidade_publica_-_associacao_desportiva_paranatinga_-_adesp.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2363/projeto_de_lei_114.2021_-_doacao_de_10_hectares_-_associacao_do_laco_cumprido_-_clube_do_laco.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2364/projeto_de_lei_115.2021_-_alteracao_do_consemma_-_conselho_mun._de_meio_ambiente_-_lei_n._1430.2017.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2365/projeto_de_lei_116.2021_-_lei_municipal_da_cultura_-_revogando_a_lei_1884.2020_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2366/projeto_de_lei_117.2021_-_igrejas_e_templos_-_essencias_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2397/projeto_de_lei_118.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2396/projeto_de_lei_119.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2395/projeto_de_lei_120.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2394/projeto_de_lei_121.2021_-__excesso_-_2021_-_casa_de_passagem_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2393/projeto_de_lei_122.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2392/projeto_de_lei_123.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2389/projeto_de_lei_124.2021_-_alteracao_da_lei_1402.2017_-_estrutura_administrativa_2021.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2443/projeto_de_lei_125.2021_-_casa_lar_-_instituicao_casa_lar_-_jose_barbosa_de_moura_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2444/projeto_de_lei_126.2021_-_autoriza_a_celebrar_convenio_arsec_-_agencia_reguladora_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2445/projeto_de_lei_127.2021_-_regime_de_previdencia_complementar_-_rpc_-_art._40__14_15_e_16_-_cf.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2446/projeto_de_lei_128.2021_-_suplementacao_-_percentual_-_6_-_2021.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2447/projeto_de_lei_129.2021_-_criacao_da_casa_de_passagem_-_servico_de_acolhimento_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2448/projeto_de_lei_130.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2449/projeto_de_lei_131.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2450/projeto_de_lei_132.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2451/projeto_de_lei_133.2021_-_excesso_-_2021_-_feas_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2452/projeto_de_lei_134.2021_-_excesso_-_2021_-_feas_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2453/projeto_de_lei_135.2021_-_excesso_-_2021_-_feas_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2457/projeto_de_lei_136.2021_-_doacao_terreno_-_igreja_seara_de_jesus_-_com_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2458/projeto_de_lei_137.2021_-_doacao_terreno_-_igreja_assembleia_de_deus_-_com_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2459/projeto_de_lei_138.2021_-_doacao_terreno_-_sindicato_dos_servidores_municipais_de_paranatinga_-_sisemp_-_com_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2460/projeto_de_lei_139.2021_-_doacao_galpao_comunitario_-_diocese_de_primavera_do_leste_-_paranatinga.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2473/projeto_de_lei_140.2021_-_criacao_do_conselho_da_cultura_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2474/projeto_de_lei_141.2021_-_alteracao_da_lei_2175_-_retifica_quantitativo_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2487/projeto_de_lei_142.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2488/projeto_de_lei_143.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2489/projeto_de_lei_144.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2490/projeto_de_lei_145.2021_-_alteracao_da_lei_n._181.2006_-_previdencia_-_paranatingaprev.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2491/projeto_de_lei_146.2021_-_indenizacao_a_contribuinte_-_flodoaldo_terra_de_moura_-_rua_vila_concordia.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2492/projeto_de_lei_147.2021_-_atualiza_convenio_unemat_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2702/projeto_de_lei_148.2021_-_autorizacao_realizacao_de_convenios_-_recurso_fia_-_com_instituicoes_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2704/projeto_de_lei_149.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2705/projeto_de_lei_150.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2706/projeto_de_lei_151.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2707/projeto_de_lei_152.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2708/projeto_de_lei_153.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2709/projeto_de_lei_154.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_loa.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2710/projeto_de_lei_155.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2711/projeto_de_lei_156.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2712/projeto_de_lei_157.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_loa.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2713/projeto_de_lei_158.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2714/projeto_de_lei_159.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2715/projeto_de_lei_160.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2716/projeto_de_lei_161.2021_-_excesso_-_2021_-_fia_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2717/projeto_de_lei_162.2021_-_excesso_-_2021_-_fia_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2718/projeto_de_lei_163.2021_-_excesso_-_2021_-_fia_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2719/projeto_de_lei_164.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2720/projeto_de_lei_165.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2721/projeto_de_lei_166.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_loa.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2722/projeto_de_lei_167.2021_-_suplementacao_percentual_2021_-_10_-_julho_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2728/projeto_de_lei_168.2021_-_cria_o_cargo_de_diretor_a_da_casa_transitoria.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2729/projeto_de_lei_169.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2730/projeto_de_lei_170.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2731/projeto_de_lei_171.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2765/projeto_de_lei_172.2021_-_excesso_-_2021_-_unemat_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2766/projeto_de_lei_173.2021_-_excesso_-_2021_-_unemat_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2767/projeto_de_lei_174.2021_-_excesso_-_2021_-_unemat_-_loa.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2784/projeto_de_lei_175.2021_-_superavit_-_2021_-_financas_-_manutencao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2785/projeto_de_lei_176.2021_-_superavit_-_2021_-_financas_-_manutencao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2786/projeto_de_lei_177.2021_-_superavit_-_2021_-_financas_-_manutencao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2787/projeto_de_lei_178.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2788/projeto_de_lei_179.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2789/projeto_de_lei_180.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2790/projeto_de_lei_181.2021_-_superavit_-_2021_-_merenda_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2791/projeto_de_lei_182.2021_-_superavit_-_2021_-_merenda_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2792/projeto_de_lei_183.2021_-_superavit_-_2021_-_merenda_-_loa.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2793/projeto_de_lei_184.2021_-_superavit_-_2021_-_saude_-_folha_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2794/projeto_de_lei_185.2021_-_superavit_-_2021_-_saude_-_folha_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2795/projeto_de_lei_186.2021_-_superavit_-_2021_-_saude_-_folha_-_loa.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2823/projeto_de_lei_187.2021_-_chamamento_publico_-_programa_adote_um_lar_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2824/projeto_de_lei_188.2021_-_excesso_-_suplementacao_-_camara_-_2021.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2841/projeto_de_lei_189.2021_-_auxilio_-_doacao_-_live_rodeio_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2843/projeto_de_lei_190.2021_-_utilidade_publica_-_assentamento_jatoba.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2854/projeto_de_lei_191.2021_-_suplemtnacao_com_excesso_-_2021_-_fethab_-_transportes.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2855/projeto_de_lei_192.2021_-_suplementacao_com_excesso_-_2021_-_fundeb_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2856/projeto_de_lei_193.2021_-_suplementacao_com_excesso_-_2021_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2857/projeto_de_lei_194.2021_-_suplementacao_com_excesso_-_2021_-_saude.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2858/projeto_de_lei_195.2021_-_excesso_-_suplementacao_-_uniformes_-_esporte_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2859/projeto_de_lei_196.2021_-_excesso_-_suplementacao_-_uniformes_-_esporte_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2860/projeto_de_lei_197.2021_-_excesso_-_suplementacao_-_uniformes_-_esporte_-_loa.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2864/projeto_de_lei_198.2021_-_suplementacao_percentual_2021_-_6_-_outubro_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2865/projeto_de_lei_199.2021_-_revogar_a_lei_1894.2020_-_plantao_24x72_-_saude.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2866/projeto_de_lei_200.2021_-_aquisicao_e_distribuicao_de_uniformes_e_matrial_escolar.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2874/projeto_de_lei_201.2021_-_utilidade_publica_-_assentamento_jatoba.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2875/projeto_de_lei_202.2021_-_desafio_das_merendeiras_-_doacao_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2876/projeto_de_lei_203.2021_-_ldo_2022_-_lei_de_diretrizes_orcamentarias_-_2022.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2877/projeto_de_lei_204.2021_-_ppa_2022_-_2025_-_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2879/projeto_de_lei_205.2021_-_doacao_-_prestacao_de_servico_-_parque_de_exposicao_-_27a_expopar_-_2021.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2880/projeto_de_lei_206.2017_-_doacao_-_r_60.00000_-_parque_de_exposicao_-_27a_exporar_-_2021.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2881/projeto_de_lei_complementar_-_207.2021_-_alteracao_do_artigo_292_da_lei_municipal_024-97.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2882/projeto_de_lei_208.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2883/projeto_de_lei_209.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2884/projeto_de_lei_210.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2885/projeto_de_lei_211.2021_-_excesso_-_inc._financ._-_covid-19_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2886/projeto_de_lei_212.2021_-_excesso_-_inc._financ._-_covid-19_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2887/projeto_de_lei_213.2021_-_excesso_-_inc._financ._-_covid-19_-_loa.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2897/projeto_de_lei_214.2021_-_doacao_terraplanagem_-_empresa_forte_agro_ltda_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2907/projeto_de_lei_216.2021_-__prorroga_refis_-_2021_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3314/projeto_de_lei_149.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2935/projeto_de_lei_219.2021_-_gratificacao_de_desempenho_de_funcao_-_zona_rural_-_secretaria_de_transportes.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2936/projeto_de_lei_220.2021_-__excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2937/projeto_de_lei_221.2021_-__excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2938/projeto_de_lei_222.2021_-__excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2939/projeto_de_lei_223.2021_-_suplementacao_percentual_2021_-_10_-_novembro-dezembro_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2953/projeto_de_lei_224.2021_-_loa_2022_-_lei_orcamentaria_anual_-_2022_003.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2957/projeto_de_lei_225.2021_-_doacao_de_terreno_-_construcao_da_filial_da_empresa_rei_alimentos_industria_e_comercio_ltda.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2958/projeto_de_lei_226.2021_-_atualiza_convenio_unemat_acrescenta_faespe_-_unemat_-_2021.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2959/projeto_de_lei_227.2021_-_novo_-_doacao_de_terreno_-_construcao_da_filial_da_empresa_rei_alimentos_industria_e_comercio_ltda.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2960/projeto_de_lei_228.2021_-_doacao_de_terreno_-_construcao_de_um_centro_hospitalar_-_hospital.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2964/projeto_de_lei_230.2021_-_abono-fundeb_profissionais_da_educacao_-_art._212a_-_cf_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2965/projeto_de_lei_231.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2966/projeto_de_lei_232.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2967/projeto_de_lei_233.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2968/projeto_de_lei_234.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2969/projeto_de_lei_235.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2970/projeto_de_lei_236.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_loa.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2971/projeto_de_lei_237.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2972/projeto_de_lei_238.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2973/projeto_de_lei_239.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_loa.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2974/projeto_de_lei_240.2021_-_excesso_-_2021_fundeb_-_infantil_70_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2975/projeto_de_lei_241.2021_-_excesso_-_2021_fundeb_-_infantil_70_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2976/projeto_de_lei_242.2021_-_excesso_-_2021_fundeb_-_infantil_70_-_loa.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2977/projeto_de_lei_243.2021_-_alteracao_da_lei_n._1623.2018_-_muda_a_redacao_dos_artigos_36_e_37_da_lei_533.2008_-_professor_-_hora_atividade.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2978/projeto_de_lei_244.2021_-_perda_salarial_-_incorporacao_de_13_para_os_professores_efetivo_e_contratado_-_piso.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2979/projeto_de_lei_245.2021_-_perda_salarial_-_13_-_janeiro-_cargos_lei_533.2008_-_servidores_educacao_-_2019_-_2020_-_2021.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2980/projeto_de_lei_246.2021_-_reajuste_subsidios_cargos_diretor_chefe_de_divisao_e_outros.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2981/projeto_de_lei_247.2021_-_perda_salarial_13_-_1o_e_2o_parcela_-_janeiro_e_julho_-_cargos_lei_035.2003_-_servidores_municipais_-_2019_-_2020_-_2021.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2982/projeto_de_lei_248.2021_-_perda_salarial_-_13_-_janeiro-_cargos_lei_533.2008_-_servidores_educacao_-_2019_-_2020_-_2021_-_copia.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2542/projeto_de_lei_cm_001_denominacao_rua_primavera_ii.docx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2543/projeto_de_lei_cm_002.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2544/projeto_de_lei_cm_n_003_000094.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2842/projeto_de_lei_cm_004_protecao_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3049/projeto_de_lei_cm_006-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3050/projeto_de_le_cm_007-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3051/projeto_de_lei_cm_008-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3052/projeto_de_lei_cm_009-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3053/projeto_de_lei_cm_010-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3054/projeto_de_lei_cm_011-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3055/projeto_de_lei_cm_012-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3056/projeto_de_lei_cm_013-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3057/projeto_de_lei_cm_014-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2905/cm_017_projeto_veda_a_nomeacao_para_cargos_de_condenados_lei_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2324/projeto_de_resolucao_001_000058.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2325/projeto_de_resolucao_002_000059.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2276/requerimento_002_000043.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2330/requerimento_003_wellington14042021.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2329/requerimento_004_wellington14042021.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3167/005-2021.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3168/006-2021.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2888/requerimento_10-202127102021.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2889/requerimento_11-202127102021.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2890/requerimento_12-202127102021.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2891/requerimento_13-202127102021.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2892/requerimento_14-202127102021.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2893/requerimento_15-202127102021.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2894/requerimento_16-202127102021.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3088/veto_ao_projeto_de_lei_cm_n._006.2021.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3089/veto_ao_projeto_de_lei_cm_n._008.2021.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3090/veto_ao_projeto_de_lei_cm_n._012.2021.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3091/veto_ao_projeto_de_lei_cm_n._013.2021.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2921/mocao_de_pesar_justino08112021.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2056/oficio025202107022021_0001.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2530/oficio_n340_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2560/oficio_n368_wellington06072021.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2057/oficio_-25-2021-lei10022021.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3131/130-2021.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2694/oficio_n341_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2772/oficio_n413_eva_auxiliadora25082021.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2725/oficio_n454_edson_agripino04082021.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3103/567-2021-a.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3132/179-2021.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2055/pauta_ordinaria_001.docx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2436/indicacao_00414052021.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2142/indicacao0062021__edson_agripino07022021.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3108/08-2021.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2154/indicacao_010-2021_wellington_miranda_passos26022021.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2155/indicacao_011-2021_wellington_miranda_passos26022021.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3165/012-2021.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2156/indicacao_014-2021_wellington_miranda_passos26022021.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2234/indicacao_015_joao_lopes09032021.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2237/indicacao_n016_wellington_miranda12032021.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2236/indicacao_n017_wellington_miranda12032021.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2235/indicacao_n018_wellington_miranda12032021.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2241/indicacao_n020-2021_fernandinho22032021.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2271/indicacao_021_josevaine23032021.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2278/indicacao_022_eva_auxiliadora30032021.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2279/indicacao_023_eva_auxiliadora30032021.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2280/indicacao_024_eva_auxiliadora30032021.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2288/indicacao_025_cleiton30032021.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2291/indicacao_n026_cleiton06042021.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2290/indicacao_n027_cleiton06042021.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_028_eva_auxiliadora14042021.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2308/indicacao_n029_wellington_miranda07042021.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2284/indicacao_030_joao_lopes30032021.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2289/indicacao_n031_josevaine06042021.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2333/indicacao_032_eva_auxiliadora14042021.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2309/indicacao_033_cleiton_rodrigues12042021.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_n034_edson_agripino_12042021.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2340/indicacao_035_joao_bosco_de_arruda19042021.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2316/indicacao_036_josevaine_12042021.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2321/indicacao_n037_joao_lopes12042021.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_n038_joao_lopes12042021.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_n039_nego_do_rodeio12042021.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2357/indicacao_040_cleiton19042021.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2342/indicacao_041_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2547/indicacao_042_cleiton25062021.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2418/indicacao_043_edson_agripino05052021.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2437/indicacao_044_eva_14052021.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3122/045-2021.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3184/046-2021.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2471/indicacao_n047_edson_agripino08062021.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2470/indicacao_n048_edson_agripino08062021.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2476/indicacao_049_cleiton_rodrigues14062021.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2529/indicacao_050_wellington24062021.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2925/indicacao_n051_wellington08112021.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2493/indicacao_n052_carlos_souza23062021.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2494/indicacao_n053_carlos_souza23062021.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2537/indicacao_054_josevaine25062021.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2538/indicacao_055_josevaine25062021.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2536/indicacao_056_josevaine25062021.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2570/indicacao_058_joao_lopes13072021.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2569/indicacao_059_joao_lopes13072021.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2631/indicacao_n060_eva_auxiliadora26072021.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2620/indicacao_061_edson21072021.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2628/indicacao_062_cleiton22072021.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2632/indicacao_n063_edson_agripino26072021.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2696/indicacao_n064_cleiton02082021.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2744/indicacao_n065_edson13082021.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2781/indicacao_n066_edson_agripino27082021.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2809/indicacao_n067_eva_auxiliadora13092021.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2820/indicacao_n068_nego_do_rodeio14092021.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2819/indicacao_n069_wellington14092021.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2818/indicacao_n070_deroci_14092021.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2844/indicacao_n071_cleiton24092021.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2845/indicacao_n072_cleiton24092021.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2846/indicacao_n073_eva_auxiliadora30092021.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2847/indicacao_n074_eva_auxiliadora30092021.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2848/indicacao_n075_eva_auxiliadora30092021.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2868/indicacao_n076_edson_agripino13102021.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2903/indicacao_n077_eva_auxiliadora27102021.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2899/indicacao_n078_carlos_souza27102021.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2924/indicacao_n079_edson_agripino04112021.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2477/resposta_labiga_n44814062021.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2896/mocao_de_aplauso_12-2021_ok.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2593/decreto_n00114072021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2594/decreto_n0214072021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2595/decreto_n0314072021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2596/decreto_n0414072021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2598/decreto_n0514072021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2599/decreto_n0614072021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2600/decreto_n0714072021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2601/decreto_n0814072021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2602/decreto_n0914072021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2603/decreto_n01014072021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2604/decreto_n01114072021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2605/decreto_n01214072021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2606/decreto_n01314072021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2607/decreto_n01414072021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2608/decreto_n01514072021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2609/decreto_n01614072021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2610/decreto_n01714072021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2611/decreto_n01814072021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2571/decreto_legislativo_019_contas__000095.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2612/decreto_n02014072021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2917/decreto_n2108112021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2918/decreto_n2208112021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2919/decreto_n2308112021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2983/decreto_n2406012022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2984/decreto_n2515122021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2985/decreto_n2615122021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2986/decreto_n2706012022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2135/indicacao_001_joao_lopes_da_silva17022021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2426/lei_complementar_2164.2021_-_alteracao_art._1o_da_lei_no_1529.2017__-_lei_federal_14.131.2021_-_120_meses_-_regularizacao_consignacao_servidores_-_bancos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2931/projeto_de_lei_complementar_217.2021_-_taxa_de_administracao_-_aliquota_-_paranatingaprev_-_previdencia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2920/lei_complementar_2251.2021_-_regime_de_previdencia_complementar_-_rpc_-_art._40__14_15_e_16_-_cf.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2025/lei_2056.2020_-_suplementacao_percentual_-_2020_00000003_-_dezembro_003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2026/lei_2057.2020_-_cancelamento_de_restos_a_pagar_-_prescricao_-_2020_003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2059/lei_2058.2021_-_suplementacao_-_percentual_-_5_-_2021_003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2060/lei_2059.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2061/lei_2060.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2062/lei_2061.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2063/lei_2062.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2064/lei_2063.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2065/lei_2064.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2066/lei_2065.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2067/lei_2066.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2068/lei_2067.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_loa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2069/lei_2068.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2070/lei_2069.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2071/lei_2070.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2072/lei_2071.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2073/lei_2072.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2074/lei_2073.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_loa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2075/lei_2074.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2076/lei_2075.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2077/lei_2076.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_loa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2078/lei_2077.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2079/lei_2078.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2080/lei_2079.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2081/lei_2080.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2082/lei_2081.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2083/lei_2082.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_loa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2152/lei_2083.2021_-_autoriza_a_contratacao_temporaria_no_poder_executivo_municipal_-_seletivo_publico_-_titulo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2184/lei_2084.2084_-_permuta_de_imovel_publico_com_o_sr._cleberson_de_moraes_dias.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2185/lei_2085.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2186/lei_2086.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2187/lei_2087.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2188/lei_2088.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2189/lei_2089.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2190/lei_2090.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2191/lei_2091.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2192/lei_2092.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2193/lei_2093.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2194/lei_2094.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2195/lei_2095.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2196/lei_2096.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2197/lei_2097.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2198/lei_2098.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2199/lei_2099.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2200/lei_2100.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2201/lei_2101.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2202/lei_2102.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2203/lei_2103.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2204/lei_2104.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2205/lei_2105.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2206/lei_2106.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2207/lei_2107.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2208/lei_2108.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2209/lei_2109.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2210/lei_2110.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2211/lei_2111.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2212/lei_2112.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2213/lei_2113.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2214/lei_2114.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2215/lei_2115.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2216/lei_2116.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2217/lei_2117.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2218/lei_2118.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2219/lei_2119.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2220/lei_2120.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2221/lei_2121.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2222/lei_2122.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2223/lei_2123.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2224/lei_2124.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2225/lei_2125.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2226/lei_2126.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2227/lei_2127.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2228/lei_2128.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2229/lei_2129.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2230/lei_2130.2021_-_excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2231/lei_2131.2021_-_excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2232/lei_2132.2021_-_excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2252/lei_2133.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2253/lei_2134.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2254/lei_2135.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2255/lei_2136.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2256/lei_2137.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2257/lei_2138.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_loa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2258/lei_2139.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2259/lei_2140.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2260/lei_2141.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2261/lei_2142.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2262/lei_2143.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2263/lei_2144.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2264/lei_2145.2021_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2265/lei_2146.2021_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2266/lei_2147.2021_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_loa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2267/lei_2148.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2268/lei_2149.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2269/lei_2150.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2270/lei_2151.2021_-_suplementacao_-_percentual_2021_-_prefeitura_-_6.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2299/lei_2152.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2300/lei_2153.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2301/lei_2154.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2302/lei_2155.2021_-_alteracao_da_lei_do_idoso_-_revoga_a_lei_1829.2019_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2303/lei_2156.2021_-_criacao_do_fundo_municipal_do_idoso_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2304/lei_2157.2021_-_alteracao_da_lei_do_fundeb_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2305/lei_complementar_-_2158.2021_-_revoga_o_art._7_da_lei_570.2009_-_cargos_financas.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2306/lei_2159.2021_-_utilidade_publica_-_paroquia_sao_francisco_xavier_e_com._s._coracao_de_jesus_e_sao_jose_operario.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2307/lei_2160.2021_-_abre_vagas_temporarias_para_contratacao_excepcional_saude_decorrente_do_covid-19.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2423/lei_2161.2021_-_instituicao_do_refis_2021_-_tributacao_-_financas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2424/lei_2162.2021_-_denominacao_espaco_esportivo_do_bairro_rui_barbosa_-_para_romaldino_scneider_pereira.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2425/lei_2163.2021_-_denominacao_espaco_cultural_da_praca_do_trevo_da_concordia_-_para_irma_joana_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2427/lei_2165.2021_-_alteracao_do_consemma_-_conselho_mun._de_meio_ambiente_-_lei_n._1430.2017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2428/lei_2166.2021_-_lei_municipal_da_cultura_-_revogando_a_lei_1884.2020_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2429/lei_2167.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2430/lei_2168.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2431/lei_2169.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2432/lei_2170.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2433/lei_2171.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2434/lei_2172.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2468/lei_2173.2021_-_igrejas_e_templos_-_essencias_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2467/lei_2174.2021_-_suplementacao_-_percentual_-_6_-_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2472/lei_2175.2021_-_alteracao_da_lei_1402.2017_-_estrutura_administrativa_-_2021_-_c._veto.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2480/lei_2176.2021_-_criacao_dos_cargos_do_departamento_de_transporte_-_lei_565.2009_-_jari.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2481/lei_2177.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2482/lei_2178.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2483/lei_2179.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2484/lei_2180.2021_-_excesso_-_2021_-_feas_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2485/lei_2181.2021_-_excesso_-_2021_-_feas_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2486/lei_2182.2021_-_excesso_-_2021_-_feas_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2562/lei_2183.2021_-_utilidade_publica_-_associacao_desportiva_paranatinga_-_adesp.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2563/lei_2184.2021_-_casa_lar_-_instituicao_casa_lar_-_jose_barbosa_de_moura_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2564/lei_2185.2021_-_criacao_da_casa_de_passagem_-_servico_de_acolhimento_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2565/lei_2186.2021_-_cm_-_camara_municipal_-_denominacao_rua_eloimar_crema_-_j._pva_ii_-_ver._joao_lopes.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2566/lei_2187.2021_-_cm_-_proibi_inauguracao_de_obras_publicas_municipais_inacabadas_-_ver._edson.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2732/lei_2188.2021_-_processo_de_tombamento_da_logao_pousa_da_garca_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2733/lei_2189.2021_-_criacao_do_conselho_da_cultura_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2734/lei_2190.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2735/lei_2191.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2736/lei_2192.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2737/lei_2193.2021_-_atualiza_convenio_unemat_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2738/lei_2194.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2739/lei_2195.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2740/lei_2196.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2747/lei_2197.2021_-_autorizacao_realizacao_de_convenios_-_recurso_fia_-_com_instituicoes_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2748/lei_2198.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2749/lei_2199.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2750/lei_2200.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2751/lei_2201.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_transporte_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2752/lei_2202.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_transporte_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2753/lei_2203.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_transporte_-_loa.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2754/lei_2204.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2755/lei_2205.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_transporte_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2756/lei_2206.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2757/lei_2207.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2758/lei_2208.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2759/lei_2209.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2760/lei_2210.2021_-_excesso_-_2021_-_fia_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2761/lei_2211.2021_-_excesso_-_2021_-_fia_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2762/lei_2212.2021_-_excesso_-_2021_-_fia_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2763/lei_2213.2021_-_suplementacao_percentual_2021_-_10_-_julho_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2764/lei_2214.2021_-_cm_004_-_protecao_da_mulher_-_sinal_vermelho_-_ver._edson.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2796/lei_2215.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2797/lei_2216.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2798/lei_2217.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2799/lei_2218.2021_-_excesso_-_2021_-_unemat_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2800/lei_2219.2021_-_excesso_-_2021_-_unemat_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2801/lei_2220.2021_-_excesso_-_2021_-_unemat_-_loa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2829/lei_2221.2021_-_superavit_-_2021_-_financas_-_manutencao_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2830/lei_2222.2021_-_superavit_-_2021_-_financas_-_manutencao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2831/lei_2223.2021_-_superavit_-_2021_-_financas_-_manutencao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2832/lei_2224.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2833/lei_2225.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2834/lei_2226.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2835/lei_2227.2021_-_superavit_-_2021_-_merenda_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2836/lei_2228.2021_-_superavit_-_2021_-_merenda_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2837/lei_2229.2021_-_superavit_-_2021_-_merenda_-_loa.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2838/lei_2230.2021_-_superavit_-_2021_-_saude_-_folha_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2839/lei_2231.2021_-_superavit_-_2021_-_saude_-_folha_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2840/lei_2232.2021_-_superavit_-_2021_-_saude_-_folha_-_loa.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2852/lei_2233.2021_-_auxilio_-_doacao_-_live_rodeio_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2853/lei_2234.2021_-_excesso_-_suplementacao_-_camara_-_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2878/lei_2244.2021_-_revogar_lei_n._1827.2019_-_doacao_-_camara.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2908/lei_2245.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2909/lei_2246.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2910/lei_2247.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2911/lei_2248.2021_-_excesso_-_inc._financ._-_covid-19_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2912/lei_2249.2021_-_excesso_-_inc._financ._-_covid-19_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2913/lei_2250.2021_-_excesso_-_inc._financ._-_covid-19_-_loa.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2914/lei_2252.2021_-_alteracao_da_lei_n._181.2006_-_previdencia_-_paranatingaprev.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2915/lei_2253.2021_-_desafio_das_merendeiras_-_doacao_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2916/lei_2254.2021_-_doacao_-_r_60.00000_-_parque_de_exposicao_-_27a_exporar_-_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2932/lei_2256.2021_-_doacao_-_prestacao_de_servico_-_parque_de_exposicao_-_27a_expopar_-_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2933/lei_2257.2021_-_prorroga_refis_-_2021_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2951/lei_2258.2021_-_ldo_2022_-_lei_de_diretrizes_orcamentarias_-_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2952/lei_2259.2021_-_ppa_2022_-_2025_-_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2954/lei_2260.2021_-_excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2955/lei_2261.2021_-_excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2956/lei_2262.2021_-_excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2961/lei_2264.2021_-_loa_2022_-_lei_orcamentaria_anual_-_2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2962/lei_2265.2021_-_atualiza_convenio_unemat_acrescenta_faespe_-_unemat_-_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2963/lei_2266.2021_-_doacao_terraplanagem_-_empresa_forte_agro_ltda_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3009/lei_2267.2021_-_abono-fundeb_profissionais_da_educacao_-_art._212a_-_cf_-_educacao.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3008/lei_2268.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_ppa.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3007/lei_2269.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_ldo.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3006/lei_2270.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_loa.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3005/lei_2271.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_ppa.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3004/lei_2272.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_ldo.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3003/lei_2273.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_loa.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3002/lei_2274.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_ppa.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3001/lei_2275.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_ldo.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3000/lei_2276.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_loa.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2999/lei_n2277.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2998/lei_n_2278.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2997/lei_n2279.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2996/lei_n2280.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2995/lei_n2281-2021.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2323/mocao_de_aplauso_n005_deroci_de_matos_14042021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2404/mocao_de_aplauso_cleiton_sicredi_cooperativa006_03052021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2403/mocao_de_aplauso_cleiton_delegado_hugo_abdon_0803052021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2405/mocao_de_aplauso_cleiton_para_valter_sergio_03052021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2401/mocao_de_aplauso_cleiton_para_hudson_arlindo03052021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2400/mocao_de_aplauso_cleiton_para_joel_custodio_01103052021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2402/mocao_de_aplauso_cleiton_ao_mauri_muller_01203052021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2399/mocao_de_aplauso_cleiton_para_michel_astrolli_01303052021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2398/mocao_de_aplauso_cleiton_para_ozeias_lopes03052021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2407/mocao_de_aplauso_bruna_maues03052021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2408/mocao_de_aplauso_eder_pereira03052021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2409/mocao_de_aplauso_janice_pontes03052021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2406/mocao_de_aplauso_cleiton_para_keila_de_paula_01803052021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2412/mocao_de_aplauso_weder_jose_fernandes03052021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2413/mocao_de_aplauso_andre_bispo03052021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2411/mocao_de_aplauso_junior_costa03052021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2410/mocao_de_aplauso_claudio_molina03052021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2815/mocao_de_aplauso_wellington14092021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2816/mocao_de_aplauso_joao_bosco_de_arruda14092021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2817/mocao_de_aplauso_eva_auxiliadora14092021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2895/mocao_de_aplauso__11-202127102021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2134/oficio_002_joao_lopes_da_silva17022021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2136/oficio_004_joao_lopes_da_silva17022021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2375/oficio_n005_cleiton_rodrigues_27042021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3123/006-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2517/oficio_007_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2146/oficio_009_josevaine19022021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2516/oficio_010wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2515/oficio_011_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2514/oficio_012_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2512/oficio_013_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2513/oficio_014_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2511/oficio_015_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2510/oficio_016_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2545/eva_oficio_n01704052021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2546/eva_oficio_n01804052021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3170/019-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2144/oficio_020_josevaine19022021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3171/021-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3107/023-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2159/oficio_n026_eva_auxiliadora26022021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2087/oficio_027_eva_auxiliadora14022021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2086/oficio_028_eva_auxiliadora14022021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2158/oficio_n029_eva_auxiliadora26022021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2088/oficio_030_eva_auxiliadora14022021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2850/oficio0312021_josevaine07022021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3172/032-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2509/oficio_033_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2317/oficio_n034_wellington_miranda_12042021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2499/oficio_035_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2501/oficio_036_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2372/oficio_n037_cleiton_rodrigues_27042021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2373/oficio_n038_cleiton_rodrigues_27042021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2371/oficio_n039_cleiton_rodrigues_27042021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2157/oficio0402021_edson_agripino07022021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3127/050-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2391/oficio_051_josevaine07022021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2160/oficio_n052_eva_auxiliadora26022021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3105/055-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2145/oficio_056_josevaine19022021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2500/oficio_057_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2503/oficio_058_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2502/oficio_059_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2504/oficio_060_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2505/oficio_061_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2506/oficio_062_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2507/oficio_063_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2495/oficio_064_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2496/oficio_065_wellington_miranda_passos11022021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2376/oficio_n066_cleiton_rodrigues_27042021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2377/oficio_n073_cleiton_rodrigues_27042021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2465/oficio_n074_josevaine28052021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3151/075-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2137/oficio_076_joao_lopes_da_silva17022021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3136/078-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3124/087-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2085/oficio_089_deroci14022021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2084/oficio_091_deroci14022021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2138/oficio_n093_wellington_miranda17022021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2139/oficio_n094_wellington_miranda17022021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2140/oficio_n095_wellington_miranda17022021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2153/oficio_096_cleiton_rodrigues_da_silva24022021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2143/oficio_097_nego_do_rodeiocarlos_souza_almeida18022021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2635/oficio_n099_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2636/oficio_n100_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2637/oficio_n101_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2638/oficio_n102_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2639/oficio_n103_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2640/oficio_n105_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2641/oficio_n106_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2497/oficio_n108_wellington23062021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2642/oficio_n109_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2498/oficio_n110_wellington23062021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2643/oficio_n111_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2644/oficio_n112_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2645/oficio_n113_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2646/oficio_n114_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2647/oficio_n115_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2648/oficio_n116_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2649/oficio_n117_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2161/oficio_n118_joao_lopes26022021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3236/122-2021_r.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2374/oficio_n123_cleiton_rodrigues_27042021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2176/oficio_n124_joao_lopes_08032021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3125/127-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2175/oficio_n128_wellington_e_deroci11032021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2162/oficio_n130-2021_josevaine_silva_de_souza07032021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2233/oficio_n133_josevaine09032021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2650/oficio_n137_wellington26072021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2651/oficio_n138_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2652/oficio_n139_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2653/oficio_n141_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2654/oficio_n142_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2655/oficio_n143_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2656/oficio_n144_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2657/oficio_n145_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2658/oficio_n146_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2659/oficio_n147_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2660/oficio_n148_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2242/oficio_n149_edson_agripino22032021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2245/oficio_n151_josevaine_22032021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2466/oficio_n152_josevaine28052021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2244/oficio_n153_josevaine_22032021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2243/oficio_n154_josevaine_22032021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2239/oficio_n155_deroci_de_matos17032021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3128/156-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2661/oficio_n157_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2662/oficio_n158_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2663/oficio_n159_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2508/oficio_n160_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2664/oficio_n161_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2238/oficio_n_162_edson_agripino17032021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2665/oficio_n163_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3173/165-2021_r.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2240/oficio_n168_joao_lopes22032021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2272/oficio_n170-2021_deroci_de_matos23032021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2416/oficio_n171_fernandes_antonio_carlini_sobre_ata05052021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2667/oficio_n177_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2277/oficio_178_edson_agripino29032021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2326/oficio_n179_josevaine14042021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2282/oficio_180_josevaine30032021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2281/oficio_n183_edson_agripino30032021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2293/oficio_n184_cleiton_rodrigues06042021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2294/oficio_n185_cleiton_rodrigues06042021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2295/oficio_n186_cleiton_rodrigues06042021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2296/oficio_n187_cleiton_rodrigues06042021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2285/oficio_n188_cleiton_rodrigues30032021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2292/oficio_n189_cleiton_rodrigues06042021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2287/oficio_n190_cleiton_rodrigues30032021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3174/191-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2668/oficio_n192_wellington30072021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2669/oficio_n193_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2670/oficio_n194_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2671/oficio_n195_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2672/oficio_n196_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2673/oficio_n197_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2283/oficio_198_joao_lopes30032021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2297/oficio_n200_cleiton_rodrigues_07042021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2315/oficio_201_wellington_miranda12042021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2314/oficio_202_wellington_miranda12042021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2313/oficio_203_wellington_miranda12042021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2312/oficio_204_wellington_miranda12042021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2298/oficio_n205_edson_agripino07042021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2335/oficio_206_cleiton_rodrigues12042021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2310/oficio_206_cleiton_rodrigues12042021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2311/oficio_208_cleiton_rodrigues12042021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2341/oficio_n209_joao_bosco_de_arruda19042021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2339/oficio_n210_josevaine16042021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2331/oficio_n213_edson_agripino_13042021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2332/oficio_n214_edson_agripino_13042021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2322/oficio_n215_deroci_de_matos_14042021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2345/oficio_n216_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2344/oficio_n217_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2346/oficio_n218_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2347/oficio_n219_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2348/oficio_n220_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2349/oficio_n221_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2350/oficio_n222_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2352/oficio_n223_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2353/oficio_n224_wellington_miranda19042021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2356/oficio_n225_wellington_miranda19042021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2338/oficio_n226_josevaine16042021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2336/oficio_n227_josevaine16042021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2337/oficio_n228_josevaine16042021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2343/oficio_n229_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2351/oficio_n230_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2355/oficio_n231_wellington_miranda19042021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2354/oficio_n232_wellington_miranda19042021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2368/oficio_n234_edson_agripino23042021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3133/235-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2383/oficio_n236_eva_auxiliadora_30042021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2384/oficio_n237_eva_auxiliadora_30042021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2367/projeto_de_lei_n077_n07820042021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2369/oficio_n239_cleiton_rodrigues23042021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2674/oficio_n241_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2675/oficio_n242_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2676/oficio_n243_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2370/oficio_n245_josevaine23042021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2677/oficio_n246_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2381/oficio_n247_deroci_e_carlos30042021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2382/oficio_n248_deroci_e_carlos30042021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2378/oficio_n249_edson_agripino27042021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3152/250-2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2386/oficio_n251_joao_lopes30042021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2385/oficio_n252_joao_lopes30042021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2379/oficio_n253_edson_agripino27042021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2388/oficio_n254_cleiton30042021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2678/oficio_n256_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2679/oficio_n257_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2527/oficio_n258_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2680/oficio_n259_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2414/oficio_n260_cleiton04052021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2681/oficio_n261_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2682/oficio_n262_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2683/oficio_n263_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2684/oficio_n264_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2685/oficio_n265_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2686/oficio_n266_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2687/oficio_n267_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2688/oficio_n269_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2689/oficio_n270_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2690/oficio_n284_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3126/285-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2387/oficio_n286_deroci_wellington_e_carlos30042021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2691/oficio_n287_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2415/oficio_n288_cleiton04052021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2390/oficio_n290_joao_bosco_30042021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2420/oficio_n296-2021_edson_agripino05052021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2419/oficio_n297-2021_edson_agripino05052021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2417/oficio_n298_edson_agripino05052021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2421/oficio_n299-2021_edson_agripino05052021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2454/oficio_n300_deroci_de_matos19052021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2422/oficio_n301_carlos_souza05052021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2692/oficio_n305_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2435/oficio_n308_eva_auxiliadora10052021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2439/oficio_n309_edson_14052021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2438/oficio_n310_edson_agripino14052021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2827/oficio_n311_josevaine20092021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3119/312-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2441/oficio_n313_joao_lopes14052021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2440/oficio_n315_edson_14052021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2548/indicacao_317_cleiton_e_vereadores25062021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2455/oficio_n318_vereadores_em_conjunto19052021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2456/oficio_n319_vereadores_em_conjunto19052021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2462/oficio_n320_carlos_souza28052021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2463/oficio_n321_cleiton_rodrigues28052021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2551/oficio_n322_josevaine25062021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3175/323-2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3176/325-2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2464/oficio_n326_joao_lopes28052021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2461/oficio_n329_eva_auxiliadora_28052021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3177/330-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2469/oficio_n332_fernandes_e_cleiton08062021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2693/oficio_n334_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2475/oficio_335_carlos_souza_11062021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2549/oficio_n336_eva_auxiliadora25062021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2550/oficio_n337_eva_auxiliadora25062021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2828/oficio_n338_josevaine20092021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2327/oficio_n340_josevaine14042021.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2328/oficio_n341_josevaine14042021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2525/oficio_n342_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2524/oficio_n343_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2479/oficio_n344_wellington_miranda22062021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2478/oficio_n345_edson_agripino22062021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2522/oficio_n346_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2523/oficio_n347_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2521/oficio_n348_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2531/oficio_n349_wellington24062021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2526/oficio_n350_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2520/oficio_n351_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2519/oficio_n352_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2518/oficio_n353_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2528/oficio_n354_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3153/355-2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2541/oficio_n356_eva_auxiliadora25062021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2540/oficio_n359_edson_agripino25062021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2535/oficio_n363_josevaine25062021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2539/oficio_n364_joao_lopes25062021.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2532/oficio_n369_wellington24062021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2533/oficio_n373_deroci_e_wellington25062021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2534/oficio_n374_deroci25062021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2743/oficio_n375_josevaine13082021.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2561/oficio_n377_cleiton_rodrigues06072021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2553/oficio_n378_wellington06072021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2554/oficio_n379_wellington06072021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2555/oficio_n380_wellington06072021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2556/oficio_n381_wellington06072021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2557/oficio_n382_wellington06072021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2558/oficio_n383_wellington06072021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2559/oficio_n384_wellington06072021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2552/oficio_n385_wellington06072021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2567/oficio_n386_cleiton_rodrigues12072021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2616/oficio_n387_deroci_e_fernandinho21072021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2617/oficio_n388_deroci_e_fernandinho21072021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3237/389-2021.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3238/390-2021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2619/oficio_n391_edson_21072021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2568/oficio_n392_mineiro_wg_josevaine13072021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3239/395-2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3169/397-2021_r.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3240/399-2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2618/oficio_n400_eva_auxiliadora20072021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2703/oficio_n405_wellington03082021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2700/oficio_n407_wellington03082021.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2701/oficio_n408_wellington03082021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2615/oficio_n410_edson_agripino20072021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2630/oficio_n413_eva_auxiliadora26072021.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2621/oficio_n414_deroci_de_matos21072021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2622/oficio_n415_deroci_de_matos21072021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2773/oficio_n416_eva_auxiliadora25082021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2775/oficio_n417_eva_auxiliadora25082021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3134/418-2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2614/oficio_n419_edson_agripino20072021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2613/oficio_n420_edson_agripino20072021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2633/oficio_n422_josevaine_em_conjunto26072021.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2634/oficio_n425_deroci_de_matos26072021.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2695/oficio_n438_cleiton02082021.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2629/oficio_n443_edson_agripino26072021.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2724/oficio_n446_edson_agripino04082021.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2727/oficio_n450_deroci_de_matos04082021.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3178/452-2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2699/oficio_n453_edson_agripino03082021.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2698/oficio_n454__edson_agripino03082021.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2697/oficio_n455_edson_agripino03082021.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2723/oficio_n457_deroci04082021.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2726/oficio_n458_joao_lopes04082021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2742/oficio_n459_edson13082021.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2746/oficio_n461_deroci_de_matos13082021.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2745/oficio_n462_deroci_e_edson13082021.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2741/oficio_n463_josevaine13082021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3179/465-2021.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2769/oficio_n469_edson_agripino25082021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2770/oficio_n470_edson_agripino25082021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2771/oficio_n471_edson_agripino25082021.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2774/oficio_n472_eva_auxiliadora25082021.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2768/oficio_n474_joao_lopes_e_cleiton25082021.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3181/476-2021.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2779/oficio_cosp_n478_mineiro_wellington_josevaine27082021.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2777/oficio_n479_joao_lopes_e_cleiton26082021.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2776/oficio_n480_joao_lopes_e_cleiton26082021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2782/oficio_n481_cleiton27082021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2783/oficio_n483_josevaine_deroci27082021.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2778/oficio_n484_mineiro27082021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2803/oficio_n486_edson_agripino09092021.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2780/oficio_n487_eva_auxiliadora27082021.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3154/503-2021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2805/oficio_n504_carlos_souza09092021.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2804/oficio_n505_edson_agripino09092021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2806/oficio_n514_josevaine09092021.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2810/oficio_n521_eva_auxiliadora13092021.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2802/oficio_n522_carlos_souza13092021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2808/oficio_n523_edson_agripino13092021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2807/oficio_n524_edson_agripino13092021.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2813/oficio_n525_joao_lopes13092021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2812/oficio_n526_joao_lopes13092021.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2811/oficio_n527_joao_lopes13092021.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2862/oficio_n529_joao_lopes07102021.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2814/oficio_n530_eva_auxiliadora13092021.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2822/oficio_n538_wellington14092021.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2821/oficio_n53914092021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3106/543-2021.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3241/544-2021_r.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2826/oficio_n546_joao_lopes20092021.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2825/oficio_n547_edson_agripino20092021.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2849/oficio_n554_edson_agripino29092021.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2863/oficio_n555_cleiton07102021.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2945/oficio_n559_josevaine22112021.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2946/oficio_n560_josevaine22112021.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2947/oficio_n561_josevaine22112021.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2861/oficio_n562_cleiton07102021.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3135/563-2021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2851/oficio_n565_edson_agripino30092021.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2869/oficio_n567_deroci_de_matos13102021.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3155/569-2021_r.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2928/oficio_n570_wellington08112021.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2867/oficio_n575_cleiton_e_joao_lopes08102021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2871/oficio_n577_fernandes_antonio_13102021.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2926/oficio_n578_nego_do_rodeio08112021.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2870/oficio_n580_edson_agripino13102021.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2927/oficio_n583_wellington08112021.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2898/oficio_n593_cleiton_rodrigues27102021.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2901/oficio_n595_carlos_souza27102021.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2906/oficio_n598_deroci_de_matos04112021.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2900/oficio_n631_carlos_souza27102021.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2904/oficio_n632_joao_lopes27102021.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3182/633-2021.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2902/oficio_n634_eva_auxiliadora27102021.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2930/oficio_n635_cleiton_10112021.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2923/oficio_n638_edson_agripino04112021.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2922/oficio_n640_josevaine08112021.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2948/oficio_n641_edson_agripino22112021.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2989/oficio_n642_joao_bosco_eva_fernandes06012022.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2944/oficio_n643_josevaine22112021.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3183/644-2021.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2943/oficio_n645_deroci_de_matos22112021.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2941/oficio_n646_deroci_de_matos22112021.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2940/oficio_n647_deroci_de_matos22112021.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2942/oficio_n648_deroci_de_matos22112021.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2990/oficio_n651_edson06012022.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3242/655-2021.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3156/662-2021.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3157/663-2021.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3158/664-2021.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3159/665-2021.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3160/667-2021.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3161/668-2021.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3162/669-2021.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3163/676-2021.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2991/oficio_n677_edson06012022.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2992/oficio_n679_edson06012022.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2993/oficio_n700_edson06012022.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3043/oficio_n684_eva_auxiliadora15022022.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3266/portaria_01-2021.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3267/portaria_02-2021.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3268/portaria_03-2021.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3269/portaria_04-2021.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3270/portaria_05-2021.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3271/portaria_06-2021.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3272/portaria_07-2021.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3273/portaria_08-2021.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3274/portaria_09-2021.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3275/portaria_10-2021.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3276/portaria_11-2021.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3277/portaria_12-2021.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3278/portaria_13-2021.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3279/portaria_14-2021.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3280/portaria_015-2021.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3281/portaria_16-2021.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3282/portaria_17-2021.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3283/portaria_18-2021.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3285/portaria_20-2021.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3286/portaria_21-2021.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3287/portaria_22-2021.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2572/portaria_n2312072021.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2573/portaria_n2412072021.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2574/portaria_n2512072021.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2575/portaria_n2612072021.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2576/portaria_n2712072021.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2577/portaria_n2812072021.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2578/portaria_n2912072021.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2579/portaria_n3012072021.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2580/portaria_n3112072021.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2581/portaria_n3212072021.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2582/portaria_n3312072021.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2583/portaria_n3412072021.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2584/portaria_n3512072021.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2585/portaria_n3612072021.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2586/portaria_n3712072021.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2587/portaria_n3812072021.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2588/portaria_n3912072021.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2589/portaria_n4012072021.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2590/portaria_n4112072021.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2591/portaria_n4212072021.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2592/portaria_n4312072021.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2872/portaria_44-2021_ok.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2873/portaria_45-2021.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2929/portaria_n4609112021.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2934/portaria_n4717112021.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2987/portaria_n4806012022.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2988/portaria_n4906012022.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2950/projeto_de_lei_complementar_218.2021_-_alteracao_da_lei_1063.13_-_codigo_de_posturas_-_novos_horarios_de_funcionamento.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2027/projeto_de_lei_001.2021_-_suplementacao_-_percentual_-_10_-_2021.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2049/projeto_de_lei_002.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2048/projeto_de_lei_003.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2047/projeto_de_lei_004.2021_-_excesso_-_2021_-_lc_173_-_prefeitura_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2053/projeto_de_lei_005.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2046/projeto_de_lei_006.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2045/projeto_de_lei_007.2021_-_excesso_-_2021_-_aquis._equip._mat._-_uaes_-_saude_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2044/projeto_de_lei_008.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2043/projeto_de_lei_009.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2042/projeto_de_lei_010.2021_-_excesso_-_2021_-_aquis._equip._mat._-_saude_-_esf_i_e_v_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2041/projeto_de_lei_011.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2050/projeto_de_lei_012.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2040/projeto_de_lei_013.2021_-_excesso_-_2021_-_covid-19_-_mat._consumo_-_545_-_saude_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2039/projeto_de_lei_014.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2038/projeto_de_lei_015.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2037/projeto_de_lei_016.2021_-_excesso_-_2021_-_equip._mat._perm._-_saude_bucal_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2036/projeto_de_lei_017.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2035/projeto_de_lei_018.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2034/projeto_de_lei_019.2021_-_excesso_-_2021_-_inc._financ._inv._eixo_estrut._q._sus_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2033/projeto_de_lei_020.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2032/projeto_de_lei_021.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2031/projeto_de_lei_022.2021_-_excesso_-_2021_-_manutencao_-_mt_-_130_-_obras_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2030/projeto_de_lei_023.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2029/projeto_de_lei_024.2021_-excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2028/projeto_de_lei_025.2021_-_excesso_-_2021_-_mp_938_-_prefeitura_apoio_financeiro_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2052/projeto_de_lei_026.2021_-_permuta_de_imovel_publico_com_o_sr._cleberson_de_moraes_dias.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2058/projeto_de_lei_027.2021_-_autoriza_a_contratacao_temporaria_no_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2089/projeto_de_lei_028.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2090/projeto_de_lei_029.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2091/projeto_de_lei_030.2021_-_excesso_-_2021_-_lc_173_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2092/projeto_de_lei_031.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2093/projeto_de_lei_032.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2094/projeto_de_lei_033.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_acolhimentos_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2095/projeto_de_lei_034.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2096/projeto_de_lei_035.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2097/projeto_de_lei_036.2021_-_excesso_-_2021_-_369_-_acoes_do_covid_-_alimentos_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2098/projeto_de_lei_037.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2099/projeto_de_lei_038.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2100/projeto_de_lei_039.2021_-_excesso_-_2021_-_p._369_-_acoes_do_covid_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2101/projeto_de_lei_040.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2102/projeto_de_lei_041.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2103/projeto_de_lei_042.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_p._s._especial_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2104/projeto_de_lei_043.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2105/projeto_de_lei_044.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2106/projeto_de_lei_045.2021_-_excesso_-_2021_-_p._378_-_acoes_do_covid_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2107/projeto_de_lei_046.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2108/projeto_de_lei_047.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2109/projeto_de_lei_048.2021_-_excesso_-_2021_-_feas_-_assistencia_social_-_loa.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2110/projeto_de_lei_049.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2111/projeto_de_lei_050.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2112/projeto_de_lei_051.2021_-_excesso_-_2021_-_lc_173_-_superavit_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2113/projeto_de_lei_052.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2114/projeto_de_lei_053.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2115/projeto_de_lei_054.2021_-_excesso_-_2021_-_s._covid_p._p._3.391_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2116/projeto_de_lei_055.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2117/projeto_de_lei_056.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2118/projeto_de_lei_057.2021_-_excesso_-_2021_-_s._covid_-_p_2.516_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2119/projeto_de_lei_058.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2120/projeto_de_lei_059.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2121/projeto_de_lei_060.2021_-_excesso_-_2021_-_s._covid_-_p_-_2.994_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2122/projeto_de_lei_061.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2123/projeto_de_lei_062.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2124/projeto_de_lei_063.2021_-_excesso_-_2021_-_s._covid_-_p._188_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2125/projeto_de_lei_064.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2126/projeto_de_lei_065.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2127/projeto_de_lei_067.2021_-_excesso_-_2021_-_s._covid_-_p._1666_-_ii_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2128/projeto_de_lei_068.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2129/projeto_de_lei_069.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2130/projeto_de_lei_070.2021_-_excesso_-_2021_-_s._covid_-_p._1666_ii_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2131/projeto_de_lei_071.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2132/projeto_de_lei_072.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2133/projeto_de_lei_073.2021_-_excesso_-_2021_-_lc_176_-_superavit_-_prefeitura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2147/projeto_de_lei_074.2021_-_excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2148/projeto_de_lei_075.2021_-__excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2149/projeto_de_lei_076.2021_-__excesso_-_2021_-_ampliacao_centro_cirurgico_-_hospital_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2150/projeto_de_lei_077.2021_-_doacao_terreno_-_igreja_seara_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2151/projeto_de_lei_078.2021_-_doacao_terreno_-_igreja_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2442/projeto_de_lei_079.2021_-_criacao_dos_cargos_do_departamento_de_transporte_-_jari.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2597/projeto_de_lei_080.2021_-_processo_de_tombamento_da_logao_pousa_da_garca_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2358/projeto_de_lei_081.2021_-_instituicao_do_refis_2021_-_tributacao_-_financas.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_de_lei_082.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2164/projeto_de_lei_083.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2165/projeto_de_lei_084.2021_-_excesso_-_2021_-_construcao_muro_de_arrimo_defesa_civil_-_obras_-_loa.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2166/projeto_de_lei_085.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2167/projeto_de_lei_086.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2168/projeto_de_lei_087.2021_-_excesso_-_superavit_-_2021_-_const._sala_de_aula_-_creche_menino_jesus_-_loa.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2169/projeto_de_lei_088.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2170/projeto_de_lei_089.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2171/projeto_de_lei_090.2021_-_excesso_-_2021_-_covid_-_saude_na_escola_-_pse_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2172/projeto_de_lei_091.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2173/projeto_de_lei_092.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2174/projeto_de_lei_093.2021_-_excesso_-_2021_-_aquis._equip._mat._raio_x_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2177/projeto_de_lei_094.2021__-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2178/projeto_de_lei_095.2021_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2179/projeto_de_lei_096.2-21_-_excesso_-2021_-_covid_-_saude_-_lei_espin_-_loa.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2180/projeto_de_lei_097.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2181/projeto_de_lei_098.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2182/projeto_de_lei_099.2021_-_superavit_-_2021_-_aplic_25_-_equip._mat._-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2183/projeto_de_lei_100.2021_-_suplementacao_-_percentual_2021_-_prefeitura_-_6.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2246/projeto_de_lei_101.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2247/projeto_de_lei_102.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2248/projeto_de_lei_103.2021_-_excesso_-_2021_-_equip._mat._perm._vigilancia_em_saude_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2249/projeto_de_lei_104.2021_-_complementar_-_alteracao_da_lei_do_idoso_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2250/projeto_de_lei_105.2021_-_criacao_do_fundo_municipal_do_idoso_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2251/projeto_de_lei_106.2021_-_alteracao_da_lei_do_fundeb_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2273/projeto_de_lei_107.2021_-_revoga_o_art._7_da_lei_570.2009_-_cargos_financas.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2274/projeto_de_lei_108.2021_-_utilidade_publica_-_paroquia_sao_francisco_xavier_e_com._s._coracao_de_jesus_e_sao_jose_operario.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2275/projeto_de_lei_109.2021_-_abre_vagas_temporarias_para_contratacao_excepcional_saude_decorrente_do_covid-19.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2359/projeto_de_lei_110.2021_-_denominacao_espaco_esportivo_do_bairro_rui_barbosa_-_para_romaldino_scneider_pereira.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2360/projeto_de_lei_111.2021_-_denominacao_espaco_cultural_da_praca_do_trevo_da_concordia_-_para_irma_joana_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2361/projeto_de_lei_112.2021_-_alteracao_art._1o_da_lei_no_1529.2017__-_lei_federal_14.131.2021_-_120_meses_-_regularizacao_consignacao_servidores_-_bancos.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2362/projeto_de_lei_113.2021_-_utilidade_publica_-_associacao_desportiva_paranatinga_-_adesp.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2363/projeto_de_lei_114.2021_-_doacao_de_10_hectares_-_associacao_do_laco_cumprido_-_clube_do_laco.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2364/projeto_de_lei_115.2021_-_alteracao_do_consemma_-_conselho_mun._de_meio_ambiente_-_lei_n._1430.2017.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2365/projeto_de_lei_116.2021_-_lei_municipal_da_cultura_-_revogando_a_lei_1884.2020_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2366/projeto_de_lei_117.2021_-_igrejas_e_templos_-_essencias_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2397/projeto_de_lei_118.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2396/projeto_de_lei_119.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2395/projeto_de_lei_120.2021_-_excesso_-_especial_-_anulacao_-_2021_-_reforma_da_escola_03_de_maio_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2394/projeto_de_lei_121.2021_-__excesso_-_2021_-_casa_de_passagem_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2393/projeto_de_lei_122.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2392/projeto_de_lei_123.2021_-_excesso_-_2021_-_casa_de_passagem_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2389/projeto_de_lei_124.2021_-_alteracao_da_lei_1402.2017_-_estrutura_administrativa_2021.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2443/projeto_de_lei_125.2021_-_casa_lar_-_instituicao_casa_lar_-_jose_barbosa_de_moura_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2444/projeto_de_lei_126.2021_-_autoriza_a_celebrar_convenio_arsec_-_agencia_reguladora_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2445/projeto_de_lei_127.2021_-_regime_de_previdencia_complementar_-_rpc_-_art._40__14_15_e_16_-_cf.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2446/projeto_de_lei_128.2021_-_suplementacao_-_percentual_-_6_-_2021.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2447/projeto_de_lei_129.2021_-_criacao_da_casa_de_passagem_-_servico_de_acolhimento_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2448/projeto_de_lei_130.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2449/projeto_de_lei_131.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2450/projeto_de_lei_132.2021_-_excesso_-_2021_-_covid-19_-_inc._fin._estadual_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2451/projeto_de_lei_133.2021_-_excesso_-_2021_-_feas_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2452/projeto_de_lei_134.2021_-_excesso_-_2021_-_feas_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2453/projeto_de_lei_135.2021_-_excesso_-_2021_-_feas_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2457/projeto_de_lei_136.2021_-_doacao_terreno_-_igreja_seara_de_jesus_-_com_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2458/projeto_de_lei_137.2021_-_doacao_terreno_-_igreja_assembleia_de_deus_-_com_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2459/projeto_de_lei_138.2021_-_doacao_terreno_-_sindicato_dos_servidores_municipais_de_paranatinga_-_sisemp_-_com_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2460/projeto_de_lei_139.2021_-_doacao_galpao_comunitario_-_diocese_de_primavera_do_leste_-_paranatinga.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2473/projeto_de_lei_140.2021_-_criacao_do_conselho_da_cultura_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2474/projeto_de_lei_141.2021_-_alteracao_da_lei_2175_-_retifica_quantitativo_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2487/projeto_de_lei_142.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2488/projeto_de_lei_143.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2489/projeto_de_lei_144.2021_-_excesso_-_2021_-_lc_176_-_prefeitura_-_loa.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2490/projeto_de_lei_145.2021_-_alteracao_da_lei_n._181.2006_-_previdencia_-_paranatingaprev.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2491/projeto_de_lei_146.2021_-_indenizacao_a_contribuinte_-_flodoaldo_terra_de_moura_-_rua_vila_concordia.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2492/projeto_de_lei_147.2021_-_atualiza_convenio_unemat_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2702/projeto_de_lei_148.2021_-_autorizacao_realizacao_de_convenios_-_recurso_fia_-_com_instituicoes_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2704/projeto_de_lei_149.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2705/projeto_de_lei_150.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2706/projeto_de_lei_151.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2707/projeto_de_lei_152.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2708/projeto_de_lei_153.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2709/projeto_de_lei_154.2021_-_excesso_-_2021_-_construcao_02_-_pontes_de_concreto_armado_pre-moldado_-_loa.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2710/projeto_de_lei_155.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2711/projeto_de_lei_156.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2712/projeto_de_lei_157.2021_-_excesso_-_2021_-_implantacao_de_iluminacao_publica_-_tipo_ornamental_-_loa.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2713/projeto_de_lei_158.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2714/projeto_de_lei_159.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2715/projeto_de_lei_160.2021_-_excesso_-_2021_-_s._covid_-_folha_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2716/projeto_de_lei_161.2021_-_excesso_-_2021_-_fia_-_assistencia_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2717/projeto_de_lei_162.2021_-_excesso_-_2021_-_fia_-_assistencia_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2718/projeto_de_lei_163.2021_-_excesso_-_2021_-_fia_-_assistencia_-_loa.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2719/projeto_de_lei_164.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2720/projeto_de_lei_165.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2721/projeto_de_lei_166.2021_-_excesso_-_2021_-_convenio_construcao_da_feira_municipal_-_loa.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2722/projeto_de_lei_167.2021_-_suplementacao_percentual_2021_-_10_-_julho_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2728/projeto_de_lei_168.2021_-_cria_o_cargo_de_diretor_a_da_casa_transitoria.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2729/projeto_de_lei_169.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2730/projeto_de_lei_170.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2731/projeto_de_lei_171.2021_-_excesso_-_2021_-_lei_alir_blanc_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2765/projeto_de_lei_172.2021_-_excesso_-_2021_-_unemat_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2766/projeto_de_lei_173.2021_-_excesso_-_2021_-_unemat_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2767/projeto_de_lei_174.2021_-_excesso_-_2021_-_unemat_-_loa.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2784/projeto_de_lei_175.2021_-_superavit_-_2021_-_financas_-_manutencao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2785/projeto_de_lei_176.2021_-_superavit_-_2021_-_financas_-_manutencao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2786/projeto_de_lei_177.2021_-_superavit_-_2021_-_financas_-_manutencao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2787/projeto_de_lei_178.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2788/projeto_de_lei_179.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2789/projeto_de_lei_180.2021_-_superavit_-_2021_-_fundeb_-_folha_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2790/projeto_de_lei_181.2021_-_superavit_-_2021_-_merenda_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2791/projeto_de_lei_182.2021_-_superavit_-_2021_-_merenda_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2792/projeto_de_lei_183.2021_-_superavit_-_2021_-_merenda_-_loa.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2793/projeto_de_lei_184.2021_-_superavit_-_2021_-_saude_-_folha_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2794/projeto_de_lei_185.2021_-_superavit_-_2021_-_saude_-_folha_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2795/projeto_de_lei_186.2021_-_superavit_-_2021_-_saude_-_folha_-_loa.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2823/projeto_de_lei_187.2021_-_chamamento_publico_-_programa_adote_um_lar_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2824/projeto_de_lei_188.2021_-_excesso_-_suplementacao_-_camara_-_2021.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2841/projeto_de_lei_189.2021_-_auxilio_-_doacao_-_live_rodeio_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2843/projeto_de_lei_190.2021_-_utilidade_publica_-_assentamento_jatoba.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2854/projeto_de_lei_191.2021_-_suplemtnacao_com_excesso_-_2021_-_fethab_-_transportes.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2855/projeto_de_lei_192.2021_-_suplementacao_com_excesso_-_2021_-_fundeb_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2856/projeto_de_lei_193.2021_-_suplementacao_com_excesso_-_2021_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2857/projeto_de_lei_194.2021_-_suplementacao_com_excesso_-_2021_-_saude.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2858/projeto_de_lei_195.2021_-_excesso_-_suplementacao_-_uniformes_-_esporte_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2859/projeto_de_lei_196.2021_-_excesso_-_suplementacao_-_uniformes_-_esporte_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2860/projeto_de_lei_197.2021_-_excesso_-_suplementacao_-_uniformes_-_esporte_-_loa.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2864/projeto_de_lei_198.2021_-_suplementacao_percentual_2021_-_6_-_outubro_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2865/projeto_de_lei_199.2021_-_revogar_a_lei_1894.2020_-_plantao_24x72_-_saude.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2866/projeto_de_lei_200.2021_-_aquisicao_e_distribuicao_de_uniformes_e_matrial_escolar.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2874/projeto_de_lei_201.2021_-_utilidade_publica_-_assentamento_jatoba.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2875/projeto_de_lei_202.2021_-_desafio_das_merendeiras_-_doacao_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2876/projeto_de_lei_203.2021_-_ldo_2022_-_lei_de_diretrizes_orcamentarias_-_2022.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2877/projeto_de_lei_204.2021_-_ppa_2022_-_2025_-_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2879/projeto_de_lei_205.2021_-_doacao_-_prestacao_de_servico_-_parque_de_exposicao_-_27a_expopar_-_2021.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2880/projeto_de_lei_206.2017_-_doacao_-_r_60.00000_-_parque_de_exposicao_-_27a_exporar_-_2021.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2881/projeto_de_lei_complementar_-_207.2021_-_alteracao_do_artigo_292_da_lei_municipal_024-97.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2882/projeto_de_lei_208.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2883/projeto_de_lei_209.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2884/projeto_de_lei_210.2021_-_excesso_-_custeio_amb._at._prim._-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2885/projeto_de_lei_211.2021_-_excesso_-_inc._financ._-_covid-19_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2886/projeto_de_lei_212.2021_-_excesso_-_inc._financ._-_covid-19_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2887/projeto_de_lei_213.2021_-_excesso_-_inc._financ._-_covid-19_-_loa.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2897/projeto_de_lei_214.2021_-_doacao_terraplanagem_-_empresa_forte_agro_ltda_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2907/projeto_de_lei_216.2021_-__prorroga_refis_-_2021_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3314/projeto_de_lei_149.2021_-_especial_anulacao_-_2021_-_construcao_do_portico_da_escola_vista_alegre_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2935/projeto_de_lei_219.2021_-_gratificacao_de_desempenho_de_funcao_-_zona_rural_-_secretaria_de_transportes.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2936/projeto_de_lei_220.2021_-__excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2937/projeto_de_lei_221.2021_-__excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2938/projeto_de_lei_222.2021_-__excesso_-_construcao_de_escola_com_06_salas_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2939/projeto_de_lei_223.2021_-_suplementacao_percentual_2021_-_10_-_novembro-dezembro_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2953/projeto_de_lei_224.2021_-_loa_2022_-_lei_orcamentaria_anual_-_2022_003.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2957/projeto_de_lei_225.2021_-_doacao_de_terreno_-_construcao_da_filial_da_empresa_rei_alimentos_industria_e_comercio_ltda.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2958/projeto_de_lei_226.2021_-_atualiza_convenio_unemat_acrescenta_faespe_-_unemat_-_2021.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2959/projeto_de_lei_227.2021_-_novo_-_doacao_de_terreno_-_construcao_da_filial_da_empresa_rei_alimentos_industria_e_comercio_ltda.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2960/projeto_de_lei_228.2021_-_doacao_de_terreno_-_construcao_de_um_centro_hospitalar_-_hospital.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2964/projeto_de_lei_230.2021_-_abono-fundeb_profissionais_da_educacao_-_art._212a_-_cf_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2965/projeto_de_lei_231.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2966/projeto_de_lei_232.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2967/projeto_de_lei_233.2021_-_excesso_-_2021_-_fundeb_eja_70_-_educacao_-_loa.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2968/projeto_de_lei_234.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2969/projeto_de_lei_235.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2970/projeto_de_lei_236.2021_-_excesso_-_2021_fundeb_-_especial_-_70_-_loa.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2971/projeto_de_lei_237.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2972/projeto_de_lei_238.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2973/projeto_de_lei_239.2021_-_excesso_-_2021_fundeb_-_fundamental_-_70_-_loa.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2974/projeto_de_lei_240.2021_-_excesso_-_2021_fundeb_-_infantil_70_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2975/projeto_de_lei_241.2021_-_excesso_-_2021_fundeb_-_infantil_70_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2976/projeto_de_lei_242.2021_-_excesso_-_2021_fundeb_-_infantil_70_-_loa.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2977/projeto_de_lei_243.2021_-_alteracao_da_lei_n._1623.2018_-_muda_a_redacao_dos_artigos_36_e_37_da_lei_533.2008_-_professor_-_hora_atividade.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2978/projeto_de_lei_244.2021_-_perda_salarial_-_incorporacao_de_13_para_os_professores_efetivo_e_contratado_-_piso.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2979/projeto_de_lei_245.2021_-_perda_salarial_-_13_-_janeiro-_cargos_lei_533.2008_-_servidores_educacao_-_2019_-_2020_-_2021.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2980/projeto_de_lei_246.2021_-_reajuste_subsidios_cargos_diretor_chefe_de_divisao_e_outros.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2981/projeto_de_lei_247.2021_-_perda_salarial_13_-_1o_e_2o_parcela_-_janeiro_e_julho_-_cargos_lei_035.2003_-_servidores_municipais_-_2019_-_2020_-_2021.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2982/projeto_de_lei_248.2021_-_perda_salarial_-_13_-_janeiro-_cargos_lei_533.2008_-_servidores_educacao_-_2019_-_2020_-_2021_-_copia.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2542/projeto_de_lei_cm_001_denominacao_rua_primavera_ii.docx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2543/projeto_de_lei_cm_002.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2544/projeto_de_lei_cm_n_003_000094.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2842/projeto_de_lei_cm_004_protecao_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3049/projeto_de_lei_cm_006-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3050/projeto_de_le_cm_007-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3051/projeto_de_lei_cm_008-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3052/projeto_de_lei_cm_009-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3053/projeto_de_lei_cm_010-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3054/projeto_de_lei_cm_011-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3055/projeto_de_lei_cm_012-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3056/projeto_de_lei_cm_013-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3057/projeto_de_lei_cm_014-2021_wg.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2905/cm_017_projeto_veda_a_nomeacao_para_cargos_de_condenados_lei_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2324/projeto_de_resolucao_001_000058.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2325/projeto_de_resolucao_002_000059.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2276/requerimento_002_000043.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2330/requerimento_003_wellington14042021.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2329/requerimento_004_wellington14042021.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3167/005-2021.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3168/006-2021.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2888/requerimento_10-202127102021.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2889/requerimento_11-202127102021.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2890/requerimento_12-202127102021.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2891/requerimento_13-202127102021.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2892/requerimento_14-202127102021.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2893/requerimento_15-202127102021.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2894/requerimento_16-202127102021.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3088/veto_ao_projeto_de_lei_cm_n._006.2021.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3089/veto_ao_projeto_de_lei_cm_n._008.2021.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3090/veto_ao_projeto_de_lei_cm_n._012.2021.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3091/veto_ao_projeto_de_lei_cm_n._013.2021.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2921/mocao_de_pesar_justino08112021.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2056/oficio025202107022021_0001.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2530/oficio_n340_wellington_miranda24062021.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2560/oficio_n368_wellington06072021.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2057/oficio_-25-2021-lei10022021.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3131/130-2021.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2694/oficio_n341_wellington02082021.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2772/oficio_n413_eva_auxiliadora25082021.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2725/oficio_n454_edson_agripino04082021.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3103/567-2021-a.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3132/179-2021.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2055/pauta_ordinaria_001.docx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2436/indicacao_00414052021.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2142/indicacao0062021__edson_agripino07022021.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3108/08-2021.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2154/indicacao_010-2021_wellington_miranda_passos26022021.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2155/indicacao_011-2021_wellington_miranda_passos26022021.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3165/012-2021.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2156/indicacao_014-2021_wellington_miranda_passos26022021.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2234/indicacao_015_joao_lopes09032021.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2237/indicacao_n016_wellington_miranda12032021.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2236/indicacao_n017_wellington_miranda12032021.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2235/indicacao_n018_wellington_miranda12032021.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2241/indicacao_n020-2021_fernandinho22032021.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2271/indicacao_021_josevaine23032021.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2278/indicacao_022_eva_auxiliadora30032021.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2279/indicacao_023_eva_auxiliadora30032021.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2280/indicacao_024_eva_auxiliadora30032021.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2288/indicacao_025_cleiton30032021.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2291/indicacao_n026_cleiton06042021.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2290/indicacao_n027_cleiton06042021.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_028_eva_auxiliadora14042021.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2308/indicacao_n029_wellington_miranda07042021.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2284/indicacao_030_joao_lopes30032021.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2289/indicacao_n031_josevaine06042021.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2333/indicacao_032_eva_auxiliadora14042021.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2309/indicacao_033_cleiton_rodrigues12042021.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_n034_edson_agripino_12042021.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2340/indicacao_035_joao_bosco_de_arruda19042021.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2316/indicacao_036_josevaine_12042021.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2321/indicacao_n037_joao_lopes12042021.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_n038_joao_lopes12042021.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_n039_nego_do_rodeio12042021.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2357/indicacao_040_cleiton19042021.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2342/indicacao_041_wellington19042021.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2547/indicacao_042_cleiton25062021.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2418/indicacao_043_edson_agripino05052021.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2437/indicacao_044_eva_14052021.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3122/045-2021.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/3184/046-2021.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2471/indicacao_n047_edson_agripino08062021.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2470/indicacao_n048_edson_agripino08062021.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2476/indicacao_049_cleiton_rodrigues14062021.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2529/indicacao_050_wellington24062021.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2925/indicacao_n051_wellington08112021.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2493/indicacao_n052_carlos_souza23062021.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2494/indicacao_n053_carlos_souza23062021.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2537/indicacao_054_josevaine25062021.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2538/indicacao_055_josevaine25062021.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2536/indicacao_056_josevaine25062021.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2570/indicacao_058_joao_lopes13072021.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2569/indicacao_059_joao_lopes13072021.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2631/indicacao_n060_eva_auxiliadora26072021.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2620/indicacao_061_edson21072021.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2628/indicacao_062_cleiton22072021.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2632/indicacao_n063_edson_agripino26072021.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2696/indicacao_n064_cleiton02082021.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2744/indicacao_n065_edson13082021.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2781/indicacao_n066_edson_agripino27082021.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2809/indicacao_n067_eva_auxiliadora13092021.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2820/indicacao_n068_nego_do_rodeio14092021.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2819/indicacao_n069_wellington14092021.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2818/indicacao_n070_deroci_14092021.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2844/indicacao_n071_cleiton24092021.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2845/indicacao_n072_cleiton24092021.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2846/indicacao_n073_eva_auxiliadora30092021.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2847/indicacao_n074_eva_auxiliadora30092021.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2848/indicacao_n075_eva_auxiliadora30092021.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2868/indicacao_n076_edson_agripino13102021.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2903/indicacao_n077_eva_auxiliadora27102021.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2899/indicacao_n078_carlos_souza27102021.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2924/indicacao_n079_edson_agripino04112021.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2477/resposta_labiga_n44814062021.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2021/2896/mocao_de_aplauso_12-2021_ok.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1070"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="224.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="223.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>