--- v0 (2026-02-04)
+++ v1 (2026-05-15)
@@ -54,4264 +54,4264 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Cícero</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1506/decreto_01_-_4a_feira_de_cinzas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1506/decreto_01_-_4a_feira_de_cinzas.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 01/2020_x000D_
 “DISPÕE SOBRE O EXPEDIENTE NA CÃMARA MUNICIPAL DE PARANATINGA RELATIVO AOS DIAS 24 E 26 DE FEVEREIRO 2020”</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1553/decreto_02.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1553/decreto_02.pdf</t>
   </si>
   <si>
     <t>D E C R E T O Nº- 002/2020_x000D_
 _x000D_
 DISPÕE SOBRE A ADOÇÃO, NO AMBITO DA ADMINISTRAÇÃO PÚBLICA - PODER LEGISLATIVO DO MUNICÍPIO DE PARANATINGA-MT, DE MEDIDAS TEMPORÁRIAS E EMERGENCIAIS DE PREVENÇÃO DE CONTÁGIO PELO CORONA VÍRUS (COVID-19), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1567/decreto_03_-_covid-19.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1567/decreto_03_-_covid-19.pdf</t>
   </si>
   <si>
     <t>D E C R E T O Nº- 003/2020_x000D_
 _x000D_
 DISPÕE SOBRE A ADOÇÃO, NO AMBITO DA ADMINISTRAÇÃO PÚBLICA - PODER LEGISLATIVO DO MUNICÍPIO DE PARANATINGA-MT, DA PRORROGAÇÃO DAS MEDIDAS TEMPORÁRIAS E EMERGENCIAIS DE PREVENÇÃO DE CONTÁGIO PELO CORONA VÍRUS (COVID-19), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1592/decreto_04.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1592/decreto_04.pdf</t>
   </si>
   <si>
     <t>DECRETO N°04/2020 - "O Presidente da Câmara Municipal de Paranatinga, CÍCERO PEREIRA FILHO, no uso e gozo de suas atribuições legais resolve decretar;</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1669/decreto_05_2020_-_medidas_covid_000067_2.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1669/decreto_05_2020_-_medidas_covid_000067_2.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 005/2020_x000D_
 _x000D_
 DECLARA SUSPENSÃO DOS TRABALHOS E ATENDIMENTOS DA CÂMARA MUNICIPAL DE PARANATINGA-MT</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1670/decreto_06_2020_-_medidas_covid_-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1670/decreto_06_2020_-_medidas_covid_-.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 006/2020_x000D_
 _x000D_
 DISPÕE SOBRE O RETORNO GRADUAL DOS TRABALHOS E ATENDIMENTOS DA CÂMARA MUNICIPAL DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1723/decreto_07.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1723/decreto_07.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 07/2020_x000D_
 _x000D_
 HOMOLOGA O RESULTADO FINAL DO CONCURSO PÚBLICO N°001/2019 DA CÂMARA MUNICIPAL DE PARANATINGA DE PARANATINGA-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1724/decreto_08_2020_-_medidas_covid_-_prorrogacao_000096.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1724/decreto_08_2020_-_medidas_covid_-_prorrogacao_000096.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 08/2020_x000D_
 _x000D_
 DISPÕE SOBRE A PRORROGAÇÃO DO RETORNO GRADUAL DOS TRABALHOS E ATENDIMENTOS DA CÂMARA MUNICIPAL DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1785/decreto_09_2020_-_medidas_covid_-_prorrogacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1785/decreto_09_2020_-_medidas_covid_-_prorrogacao.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 09/2020_x000D_
 _x000D_
 DISPÕE SOBRE A PRORROGAÇÃO DO RETORNO GRADUAL DOS TRABALHOS E ATENDIMENTOS DA CÂMARA MUNICIPAL DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1830/decreto_10_2020_-_medidas_covid_-_prorrogacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1830/decreto_10_2020_-_medidas_covid_-_prorrogacao.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 10/2020_x000D_
 _x000D_
 DISPÕE SOBRE A PRORROGAÇÃO DO RETORNO GRADUAL DOS TRABALHOS E ATENDIMENTOS DA CÂMARA MUNICIPAL DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1859/decreto_11_-_fica_suspensa_a_convocacao_do_candidato_luverlan_pereira_netto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1859/decreto_11_-_fica_suspensa_a_convocacao_do_candidato_luverlan_pereira_netto.pdf</t>
   </si>
   <si>
     <t>Fica SUSPENSA a convocação do candidato LUVERLAN PEREIRA NETTO</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1903/dl_12.2020_-_tchp_03.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1903/dl_12.2020_-_tchp_03.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃO PARANATINGUENSE AO EXMO. SENHOR DEPUTADO ESTADUAL THIAGO RODRIGUES ALEXANDRE DA SILVA</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1956/decreto13_2020_-_feriado_dia_do_servidor_publico_1.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1956/decreto13_2020_-_feriado_dia_do_servidor_publico_1.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A TRANFERÊNCIA DO FERIADO DE 28 DE OUTUBRO DE 2020 (QUARTA-FEIRA) PARA O DIA 30 DE OUTUBRO DE 2020 (SEXTA-FEIRA) NAS REPARTIÇÕES PÚBLICAS DA CÂMARA MUNICIPAL E DA OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1969/decreto_14_2020_-_medidas_covid_-_prorrogacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1969/decreto_14_2020_-_medidas_covid_-_prorrogacao.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 14/2020_x000D_
 _x000D_
 DISPÕE SOBRE A PRORROGAÇÃO DO RETORNO GRADUAL DOS TRABALHOS E ATENDIMENTOS DA CÂMARA MUNICIPAL DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>EMLO</t>
   </si>
   <si>
     <t>Emenda a Lei Organica</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA (INATIVA)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1938/projeto_de_emenda_a_lei_organica_5_20201013_093002.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1938/projeto_de_emenda_a_lei_organica_5_20201013_093002.pdf</t>
   </si>
   <si>
     <t>EMENTA: DA NOVA REDAÇÃO AO INCISO XXI DO ARTIGO 37 E ACRESCENTA O INCISO XXII AO ARTIGO 37 DA LEI ORGÂNICA DO MUNICÍPIO DE PARANATINGA. _x000D_
 _x000D_
 _x000D_
  		A Mesa Diretora da Câmara Municipal de Vereadores de Paranatinga – MT, nos termos do inciso IV do artigo 34 e § 2º do art. 45, da Lei Orgânica do Município, promulga a seguinte emenda ao texto da Lei Orgânica:_x000D_
 _x000D_
  		Artigo 1º - O inciso XXI do Artigo 37 da Lei Orgânica do Município de Paranatinga-MT, passa a vigorar com a seguinte redação:_x000D_
 _x000D_
 “Art. 37 – (...)_x000D_
 _x000D_
 XXI – fixar, através de lei de iniciativa da Câmara Municipal, o subsídio do Prefeito, do Vice-Prefeito e dos Secretários Municipais, observado o que dispõe a Constituição Federal._x000D_
 _x000D_
  		Artigo 2º - O Artigo 37 da Lei Orgânica do Município de Paranatinga-MT, passa a vigorar acrescido do seguinte inciso XXII:_x000D_
 _x000D_
 “Art. 37 – (...)_x000D_
 _x000D_
 XXII – fixar, através de lei de iniciativa da Câmara Municipal, o subsídio dos Secretários da Câmara Municipal, observado o que dispõe a Constituição Federal._x000D_
 _x000D_
  		Artigo 3º - Esta emenda entrará em vigor na data de sua promulgação e publicação, revogando as disposições em contrário._x000D_
 _x000D_
  		Câmara Municipal de Paranatinga-MT, em 11 de Setembro de 2020._x000D_
 _x000D_
 _x000D_
 CÍCERO PEREIRA FILHO_x000D_
 Presidente_x000D_
 _x000D_
 CLEITON RODRIGUES DA SILVA_x000D_
 1º Vice-Presidente	JOSEVAINE SILVA DE SOUZA_x000D_
 2º Vice-Presidente_x000D_
 _x000D_
 JORGE MARTINHO CIOTTI_x000D_
 1º Secretário	_x000D_
 CLAUDIO GOMES_x000D_
 2º Secretário</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1505/01.2020_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1505/01.2020_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Assunto.: Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a AQUISIÇÃO DE UM VEÍCULO, Modelo Popular, para equipe de trabalho da Manutenção de Iluminação Pública de Nossa Cidade.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/</t>
   </si>
   <si>
     <t>reforma e reestruturação na Escola Municipal do Campo "Geraldo José Delai"</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1544/04.2020_-_rodrigo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1544/04.2020_-_rodrigo.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a recuperação da estrada municipal de acesso as propriedades rurais, Fazenda Barroco Velho e Fazenda Kassab</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>Cícero, Josevaine (Labiga)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1568/05.2020_-_cicinhoxlabiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1568/05.2020_-_cicinhoxlabiga.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal da necessidade que se faz em viabilizar o seguimento de abertura da Rua São Paulo, Bairro Vila Concórdia.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1569/06.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1569/06.2020_-_will.pdf</t>
   </si>
   <si>
     <t>Ação no Bairro RESIDENCIAL SANTA RITA, serviço para contenção das aguas pluviais que prejudicam os moradores do local.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>Claudio Gomes</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1593/08.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1593/08.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>Necessidade que se faz em viabilizarmos em caráter de urgência a instalação de Cadeira Odontológica no PSF Rural</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1598/09.2020_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1598/09.2020_-_cleiton.pdf</t>
   </si>
   <si>
     <t>.: Implantação de um Quebra Molas (redutor de velocidade) Rua 29 de Junho, esquina com a Rua São José.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito a necessidade que se faz em viabilizarmos em regime de urgência a instalação de Cabine de Isolamento nas recepções das repartições públicas.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1594/11.2020_-_fernandinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1594/11.2020_-_fernandinho.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade de manutenção na estrada do Assentamento Santa Lurdes.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1631/12.2020_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1631/12.2020_-_cleiton.pdf</t>
   </si>
   <si>
     <t>Que seja realizado na Escola Municipal Indígena de Ensino Fundamental Aldeia Paikum reparos na parte elétrica, Iluminação, Forros e banheiros da mencionada escola.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1632/13.2020_-_cleiton.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1632/13.2020_-_cleiton.docx</t>
   </si>
   <si>
     <t>Que seja realizado na Aldeia Indígena Paikum reparos na ponte que interliga as demais aldeias.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1633/14.2020_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1633/14.2020_-_cleiton.pdf</t>
   </si>
   <si>
     <t>Que seja instalado no Centro Comunitário, 03 (três) refletores de energia para uma melhor claridade noturna no local, ALDEIA BAKAIRI PAIKUM.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1634/15.2020_-_cleiton.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1634/15.2020_-_cleiton.docx</t>
   </si>
   <si>
     <t>Que seja realizado limpeza nas vias de acesso a nossa cidade.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1641/16.2020_-_rodrigo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1641/16.2020_-_rodrigo.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos serviços de caminhão pipa na ligação MT – 020 a MT – 130.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1642/17.2020_-_rodrigo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1642/17.2020_-_rodrigo.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a recuperação VIA que interliga anel viário a MT – 449, recuperando-a e fazendo serviço com caminhão pipa para conter a poeira.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1646/18.20202_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1646/18.20202_-_cori.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito a necessidade que se faz em viabilizarmos em regime de urgência a aquisição do Medicamento Hidroxicloroquina e disponibiliza-lo na farmácia básica para uso no combate a possíveis casos da COVID 19 em nosso município.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1651/19.2020_-_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1651/19.2020_-_jorge.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal e Secretaria Municipal de Obras e Serviços Urbanos a necessidade de melhorias no Bairro Bica D´água, tais como, Construção de Praça em frente a Escola Municipal 03 de Maio, viabilizarmos a pavimentação asfáltica bem como aplicação de Lama Asfáltica nas ruas já pavimentadas, e demais melhorias para o Bairro, Iluminação Pública, Pintura do Meio Fio, serviço de limpeza nas ruas pavimentadas com caminhão pipa.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Abel, Cícero, Claudio Gomes, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), Professor Jorge, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1715/20.2020_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1715/20.2020_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DAS PALMEIRAS QUE SE ENCONTRAM NOS CANTEIROS GRAMADOS NA AV. MATO GROSSO</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Josevaine (Labiga)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1770/21.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1770/21.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO SENHOR PREFEITO MUNICIPAL A NECESSIDADE QUE SE FAZ EM VIABILIZARMOS A IMPLANTAÇÃO DE UMA GUARNIÇÃO DO CORPO DE BOMBEIROS CIVIS EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Cícero, Claudio Gomes</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1679/22.2020_-_cicinho_x_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1679/22.2020_-_cicinho_x_cori.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a manutenção da Ponte sobre o Córrego do Galo preventivamente até a implantação dos tubos de aço no planejamento de ações continuadas.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1681/23.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1681/23.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal da necessidade que se faz em viabilizarmos a implantação de iluminação pública na pista de caminhada do Estádio Municipal Dedezão, bem como no espaço de caminhada no Bairro Jardim Panorama</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1680/24.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1680/24.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal da necessidade que se faz em viabilizarmos a recuperação e reparos na estrada e pontes de acesso à região do Matrinchã.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1762/25.2020_-_rodrigo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1762/25.2020_-_rodrigo.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos serviços de PODA das árvores no canteiro central da av. Brasil</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>JOÃO BOSCO DE ARRUDA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1805/26.2020_-_joao_bosco_de_arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1805/26.2020_-_joao_bosco_de_arruda.pdf</t>
   </si>
   <si>
     <t>Assunto.: Indicamos ao Exmo Senhor Prefeito Municipal da necessidade de pavimentação asfáltica na rua de ligação dos Bairros Jardim Panorama ao Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1806/27.2020_-_joao_bosco_de_arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1806/27.2020_-_joao_bosco_de_arruda.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Exmo Senhor Prefeito Municipal da necessidade que se faz em viabilizarmos a limpeza e organizar o canteiro central da Av. Lyons Internacional.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1807/28.2020_-_joao_bosco_de_arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1807/28.2020_-_joao_bosco_de_arruda.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Exmo Senhor Prefeito Municipal da necessidade que se faz em recuperar trecho em frente a Cohab Tereza Dalla Nora, imediações do Centro Espirita Paulo de Tarso.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1795/29.2020_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1795/29.2020_-_cleiton.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Exmo Senhor Prefeito municipal da necessidade que se faz em dar continuidade da pavimentação asfáltica na Rua Manoel Arjonas até as imediações da Ponte do Bairro Bica D´água.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1796/30.2020_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1796/30.2020_-_cleiton.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Exmo Senhor Prefeito Municipal da necessidade que se faz em viabilizarmos o encascalhamento e patrolamento da estrada vicinal que acessa a cabeceira do Rio Paranatinga, via Corredor do Fazenda do Jaivo, como também realizar este mesmo serviço na estrada de acesso a Fazenda Amazonas, sequência na MT 020, km 17.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1797/31.2020_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1797/31.2020_-_cleiton.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Exmo Senhor Prefeito Municipal em dar nomenclatura do Hospital Municipal homenageando o Sr. “Antônio José da Silva” Tonicão do Kuluene.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1798/32.2020_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1798/32.2020_-_cleiton.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Exmo Senhor Prefeito Municipal da necessidade que se faz em dar continuidade da pavimentação asfáltica na Rua Ivo Izídio dos Santos até as imediações do Residencial Santa Rita.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1799/33.2020_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1799/33.2020_-_cleiton.pdf</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1858/34.2020_-_fernandinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1858/34.2020_-_fernandinho.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade de Contratação de mais um Técnico de Enfermagem para atender em Salto da Alegria.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1909/35.2020_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1909/35.2020_-_cleiton.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO EXMO SENHOR PREFIETO MUNICIPAL DA NECESSIDADE DE FAZERMOS MUDNAÇA NA ENTRADA PARA ACESSO AO BAIRRO FLAMBOYANT, ENTRADA DE CIMA PRÓMIXO A CAIXA D'ÁGUA</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1908/36.2020_-_rodrigo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1908/36.2020_-_rodrigo.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em continuarmos a abertura da Rua Deucides Macaúba interligando o Bairro Vida Nova ao Bairro Colina Verde.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1907/37.2020_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1907/37.2020_-_cleiton.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Exmo Senhor Prefeito Municipal da necessidade que se faz em realizarmos o recadastramento dos lotes urbanos do Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade de regulamentarmos os locais de trabalho (atendimento) dos optometristas em nosso município.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1950/39.2020_-_joao_bosco.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1950/39.2020_-_joao_bosco.pdf</t>
   </si>
   <si>
     <t>.: Indico ao Exmo Senhor Prefeito Municipal a necessidade de renovação dos contratos da Casa de Apoio Cuiabá e Rondonópolis através de credenciamento.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1958/40.2020_-_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1958/40.2020_-_jorge.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a recuperação da pavimentação asfáltica da Av. Mato Grosso – proximidades do Terminal Rodoviário até o Anel Viário, bem como implantar meio fio no canteiro central e Iluminação Pública no local, recuperar ainda o pavimento do “Anel Viário” com a máxima urgência</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2008/40.2020_-_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2008/40.2020_-_jorge.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO DE UM POSTO DE ATENDIMENTO NA COMUNIDADE DO KULUENE EM CAMPANHA DE VACINAÇÃO</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2005/42.2020_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2005/42.2020_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Viabilização em regime emergencial da contratação de uma fonoaudióloga para dar continuidade nos tratamentos</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2006/43.2020_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2006/43.2020_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Reorganização no sistema remuneratório da categoria educacional</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2007/44.2020_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2007/44.2020_-_cleiton.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA E CONSTRUÇÃO DE UMA BARRAÇÃO PRA FESTAS NA ALDEIA BAKAIRI KAYAHUALO</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Lei Complementar</t>
   </si>
   <si>
     <t>Gabinte da Prefeitura - GPRE</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1913/lei_complementar_2035.2020_-_complementar_-_atuarial_2020_-_previdencia_-_paranatingaprev_-_ii.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1913/lei_complementar_2035.2020_-_complementar_-_atuarial_2020_-_previdencia_-_paranatingaprev_-_ii.pdf</t>
   </si>
   <si>
     <t>''LEI COMPLEMENTAR N. 2035 DE 01 DE OUTUBRO DE 2020. DISPÕE SOBRE À ADEQUAÇÃO DA LEGISLAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PARANATINGA - “PARANATINGA-PREV” EM RAZÃO DAS ALTERAÇÕES PROMOVIDAS NO SISTEMA PREVIDENCIÁRIO PELA EMENDA CONSTITUCIONAL N. º 103/2019, E ALTERA A REDAÇÃO DA LEI COMPLEMENTAR N. º 181, DE 21 DE JUNHO DE 2006, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PARANATINGA/MT E, DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1955/lei_complementar_2038.2020_-_revoga_lei_complementar_2035.2020_-_complementar_-_atuarial_2020_-_previdencia_-_paranatingaprev_-_ii.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1955/lei_complementar_2038.2020_-_revoga_lei_complementar_2035.2020_-_complementar_-_atuarial_2020_-_previdencia_-_paranatingaprev_-_ii.pdf</t>
   </si>
   <si>
     <t>''LEI COMPLEMENTAR N. 2038 DE 22 DE OUTUBRO DE 2020. DISPÕE SOBRE À ADEQUAÇÃO DA LEGISLAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PARANATINGA - “PARANATINGA-PREV” EM RAZÃO DAS ALTERAÇÕES PROMOVIDAS NO SISTEMA PREVIDENCIÁRIO PELA EMENDA CONSTITUCIONAL N. º 103/2019, E ALTERA A REDAÇÃO DA LEI COMPLEMENTAR N. º 181, DE 21 DE JUNHO DE 2006, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PARANATINGA/MT E, DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1889/lei_1996.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_ppa_002.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1889/lei_1996.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_ppa_002.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1996/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aplicação de Lama Asfáltica na Recuperação de Diversas Ruas do Município. R$  373.912,02</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1888/lei_1997.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1888/lei_1997.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 1997/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aplicação de Lama Asfáltica na Recuperação de Diversas Ruas do Município. R$  373.912,02''</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1887/lei_1998.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1887/lei_1998.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 1998/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS 	PROVIDÊNCIAS. Aplicação de Lama Asfáltica na Recuperação de Diversas Ruas do Município. R$ 373.912,02''</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1886/lei_1999.2020_-_parcelamento_aguas_de_paranatinga_-_2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1886/lei_1999.2020_-_parcelamento_aguas_de_paranatinga_-_2020.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 1999/2020 AUTORIZA O PODE EXECUTIVO A PROCEDER O PARCELAMENTO DE DÉBITO JUNTO À AGUAS DE PARANATINGA MT, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1885/lei_2000.2020_-_revoga-se_a_lei_de_n_1969.2020_-_ferias_servidores.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1885/lei_2000.2020_-_revoga-se_a_lei_de_n_1969.2020_-_ferias_servidores.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2000/2020 REVOGA-SE A LEI Nº 1969 DE 03 DE AGOSTO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1884/lei_2001.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1884/lei_2001.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2001/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. MANUTENÇÃO DAS ATIV. DA SEC. DE FINANÇAS - MP 938/2020/AFM. R$ 175.196,93</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1883/lei_2002.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1883/lei_2002.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2002/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Manutenção das Ativ. da Sec. de Finanças - MP 938/2020/AFM. R$  175.196,93 ''</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1882/lei_2003.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1882/lei_2003.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2003/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS. Manutenção das Ativ. da Sec. de Finanças - MP 938/2020/AFM. R$  175.196,93''</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1881/lei_2004.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1881/lei_2004.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2004/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de 01 (um) Aparelho de Raio - X. R$ 125.000,00''</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1880/lei_2005.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1880/lei_2005.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2005/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de 01 (um) Aparelho de Raio - X. R$ 125.000,00.''</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1879/lei_2006.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1879/lei_2006.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2006/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL  POR   EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS. Aquisição de 01 (um) Aparelho de Raio - X. R$ 125.000,00.''</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1878/lei_2007.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1878/lei_2007.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2007/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de 01 (uma) Ambulância Caminhonete a Diesel. R$ 184.000,00.''</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1877/lei_2008.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1877/lei_2008.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2008/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de 01 (uma) Ambulância Caminhonete a Diesel. R$ 184.000,00.''</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1876/lei_2009.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1876/lei_2009.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2009/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E  DÁ   OUTRAS PROVIDÊNCIAS. Aquisição de 01 (uma) Ambulância Caminhonete a Diesel. R$ 184.000,00.''</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1875/lei_2010.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_-_tipo_a_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1875/lei_2010.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_-_tipo_a_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2010/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de 01 (uma) Ambulância. R$ 184.000,00.''</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1874/lei_2011.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_-_tipo_a_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1874/lei_2011.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_-_tipo_a_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2011/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de 01 (uma) Ambulância. R$  184.000,00.''</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1873/lei_2012.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_-_tipo_a_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1873/lei_2012.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_-_tipo_a_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2012/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS 	PROVIDÊNCIAS. Aquisição de 01 (uma) Ambulância. R$  184.000,00.''</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1872/lei_2013.2020_-_ldo_2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1872/lei_2013.2020_-_ldo_2021.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2013/2020 DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCICIO DE 2021 DO MUNICÍPIO DE PARANATINGA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1864/lei_2014.2020_-_alteracao_das_leis_1983_1984_e_1985.2020_-_elemento_de_despesa_-_ppa_-_ldo_-_loa-_iii.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1864/lei_2014.2020_-_alteracao_das_leis_1983_1984_e_1985.2020_-_elemento_de_despesa_-_ppa_-_ldo_-_loa-_iii.pdf</t>
   </si>
   <si>
     <t>''LEI Nº. 2014/2020 DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º DAS LEIS MUNICIPAL N. 1983/2020, 1984/2020, E 1985/2020 EM RELAÇÃO AO ELEMENTO DE DESPESA VINCULADO A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ÂMBITO DA SECRETARIA MUNICIPAL DE TRANSPORTE E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1863/lei_2015.2020_-_suplementacao_percentual_-_25_-_2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1863/lei_2015.2020_-_suplementacao_percentual_-_25_-_2020.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2015/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1932/lei_2016.2020_-_denominacao_hospital_municipal_antonio_jose_da_silva_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1932/lei_2016.2020_-_denominacao_hospital_municipal_antonio_jose_da_silva_003.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2016/2020 DISPÕE SOBRE A DENOMINAÇÃO DO HOSPITAL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1931/lei_2017.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_ppa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1931/lei_2017.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_ppa_003.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2017/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Execução de Ações do COVID no SUAS Aquisição de EPI – Portaria nº 369. Total R$          12.075,00''.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1930/lei_2018.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_ldo_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1930/lei_2018.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_ldo_003.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2018/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Execução de Ações do COVID no SUAS Aquisição de EPI – Portaria nº 369. Total........R$          12.075,00''.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1929/lei_2019.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_loa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1929/lei_2019.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_loa_003.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2019/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL   ESPECIAL POR EXCESSO DE ARRECADAÇÃO E   DÁ   OUTRAS PROVIDÊNCIAS. Execução de Ações do COVID no SUAS Aquisição de EPI – Portaria nº 369. Total..............R$          12.075,00''.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1928/lei_2020.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_ppa_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1928/lei_2020.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_ppa_003.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2020/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Execução do Incremento Temporário ao Bloco da Proteção Social Básica Ações de Combate ao COVID-19, Portaria nº 378/2020. Total................ R$        45.450,00''.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1927/lei_2021.2020_-excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1927/lei_2021.2020_-excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2021/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Execução do Incremento Temporário ao Bloco da Proteção Social Básica Ações de Combate ao COVID-19, Portaria nº 378/2020.       Total R$  45.450,00''.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1926/lei_2022.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1926/lei_2022.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2022/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. Execução do Incremento Temporário ao Bloco da Proteção Social Básica Ações de Combate ao COVID-19, Portaria nº 378/2020.       Total R$ 45.450,00''.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1925/lei_2023.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1925/lei_2023.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2023/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Execução do Incremento Temporário ao Bloco da Proteção Social Especial, Ações de Combate ao COVID-19, Portaria nº 378/2020. Total......................................................................................................R$           8.000,00''.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1924/lei_2024.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1924/lei_2024.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2024/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Execução do Incremento Temporário ao Bloco da Proteção Social Especial, Ações de Combate ao COVID-19, Portaria nº 378/2020. Total......................................................................................................R$           8.000,00''.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1923/lei_2025.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1923/lei_2025.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2025/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. Execução do Incremento Temporário ao Bloco da Proteção Social Especial, Ações de Combate ao COVID-19, Portaria nº 378/2020. Total......................................................................................................R$           8.000,00''.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1922/lei_2026.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1922/lei_2026.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2026/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Enfrentamento da Emergência do Coronavirus – Covid-19 – Lei Complementar nº 173/2020 – P. IV. Total R$     100.000,00''.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1921/lei_2027.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1921/lei_2027.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2027/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Enfrentamento da Emergência do Coronavirus – Covid-19 – Lei Complementar nº 173/2020 – P. IV. Total R$     100.000,00''.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1920/lei_2028.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1920/lei_2028.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2028/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS. Enfrentamento da Emergência do Coronavirus – Covid-19 – Lei Complementar nº 173/2020 – P. IV. Total R$     100.000,00''.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1919/lei_2029.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1919/lei_2029.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2029/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Manutenção e Enc. Com o Gab. do Prefeito e Departamentos - LC 173/2020 – P. IV. Total R$   1.459.563,99''.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1918/lei_2030.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1918/lei_2030.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2030/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Manutenção e Enc. Com o Gab. do Prefeito e Departamentos - LC 173/2020 – P. IV. Total R$   1.459.563,99''.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1917/lei_2031.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1917/lei_2031.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2031/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO  E DÁ   OUTRAS PROVIDÊNCIAS. Manutenção e Enc. Com o Gab. do Prefeito e Departamentos - LC 173/2020 – P. IV. Total R$   1.459.563,99''.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1915/lei_2032.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1915/lei_2032.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2032/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Ações de Enfretamento do Coronavirus. Total........................................................................................................R$  1.314.726,99''.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1916/lei_2033.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1916/lei_2033.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2033/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Ações de Enfretamento do Coronavirus. Total R$  1.314.726,99''.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1914/lei_2034.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1914/lei_2034.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2034/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL  ABRIR CRÉDITOS  ADICIONAL ESPECIAL POR  EXCESSO DE ARRECADAÇÃO     E   DÁ   OUTRAS PROVIDÊNCIAS. Covid 19 – Ações de Enfretamento do Coronavirus. Total........................................................................................................R$  1.314.726,99''.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1948/lei_2036.2020_-_contratacao_de_empresa_especializada_em_saude_-_coress_-_cirurgias_-_saude.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1948/lei_2036.2020_-_contratacao_de_empresa_especializada_em_saude_-_coress_-_cirurgias_-_saude.pdf</t>
   </si>
   <si>
     <t>''LEI 2036/2020. DISPÕE SOBRE AUTORIZAR O PODER EXECUTIVO A CELEBRAR CONVÊNIO ESPECÍFICO COM O CONSÓRCIO REGIONAL DE SAÚDE DO SUL DE MATO GROSSO – CORESS/MT, POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE SAÚDE.''</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1949/lei_2037.2020_-_suplementacao_camara_excesso_i_-_2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1949/lei_2037.2020_-_suplementacao_camara_excesso_i_-_2020.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2037/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   SUPLEMENTAR POR ANULAÇÃO E   SUPLEMENTAÇÃO E   DÁ   OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1964/lei_2039.2020_-_suplementacao_com_excesso_-_prefeitura_i_-_2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1964/lei_2039.2020_-_suplementacao_com_excesso_-_prefeitura_i_-_2020.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2039/2020 AUTORIZA O PODER EXECUTIVO	MUNICIPAL ABRIR    CRÉDITOS SUPLEMENTAR POR EXCESSO DE      ARRECADAÇÃO  E   DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1963/lei_2041.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1963/lei_2041.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2041/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de 01 (uma) Ambulância Caminhonete Tipo “A” Simples Remoção – Tração 4x4 a Diesel. Total......................................................................................................R$       212.000,00.''</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1962/lei_2042.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1962/lei_2042.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''Nº 2042/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL   ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. Aquisição de 01 (uma) Ambulância Caminhonete Tipo “A” Simples Remoção – Tração 4x4 a Diesel. Total......................................................................................................R$       212.000,00.''</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1961/lei_2043.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1961/lei_2043.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2043/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. – Aquisição de 01 (uma) Ambulância Tipo “A” Simples Remoção – Tração 4x4 a Diesel. Total......................................................................................................R$       212.000,00.''</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1960/lei_2044.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1960/lei_2044.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2044/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de 01 (uma) Ambulância Tipo “A” Simples Remoção – Tração 4x4 a Diesel. Total......................................................................................................R$       212.000,00.''</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1959/lei_2045.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1959/lei_2045.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2045/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL   ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. Aquisição de 01 (uma) Ambulância Tipo “A” Simples Remoção – Tração 4x4 a Diesel. Total......................................................................................................R$       212.000,00.''</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1973/lei_2046.2020_-_suplementacao_percentual_-_6_-_2020_-_01.10.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1973/lei_2046.2020_-_suplementacao_percentual_-_6_-_2020_-_01.10.2020.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2046/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1972/lei_2047.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1972/lei_2047.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2047/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.  Aquisição de Caminhão p/ o Município de Paranatinga-MT. Total.................................R$       302.000,00.''</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1971/lei_2048.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1971/lei_2048.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2048/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de Caminhão p/ o Município de Paranatinga-MT. Total..........................R$       302.000,00.''</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1970/lei_2049.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1970/lei_2049.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2049/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL POR   EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. Aquisição de Caminhão p/ o Município de Paranatinga-MT. Total.......R$       302.000,00.''</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1982/lei_2050.2020_-_alteracao_da_lei_1291.2015_-_plano_diretor_de_paranatinga_-_perimetro_urbano_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1982/lei_2050.2020_-_alteracao_da_lei_1291.2015_-_plano_diretor_de_paranatinga_-_perimetro_urbano_003.pdf</t>
   </si>
   <si>
     <t>''LEI N. 2050/2020 ALTERA A REDAÇÃO DO ANEXO I DA LEI 1291 DE 21 DE DEZEMBRO DE 2015 – PERÍMETRO URBANO DE PARANATINGA-MT”.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1983/lei_2051.2020_-_suplementacao_percentual_2020_00000003_-_05.11.2020_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1983/lei_2051.2020_-_suplementacao_percentual_2020_00000003_-_05.11.2020_003.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2051/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS SUPLEMENTAR POR  ANULAÇÃO E TRANSPOSIÇÃO E  DÁ  OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1984/lei_2052.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1984/lei_2052.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_ppa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2052/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Lei nº 14017/2020 – MTUR/SECULT – Aldir Blanc-Municípios. Total............R$   169.636,04.''</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1985/lei_2053.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1985/lei_2053.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_ldo.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2053/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Lei nº 14017/2020 – MTUR/SECULT – Aldir Blanc-Municípios. Total..............R$   169.636,04.''</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1986/lei_2054.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1986/lei_2054.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_loa.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2054/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL POR XCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS. Lei nº 14017/2020 – MTUR/SECULT – Aldir Blanc-Municípios. Total.........R$   169.636,04.''</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1989/lei_2055.2020_-_loa_-_2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1989/lei_2055.2020_-_loa_-_2021.pdf</t>
   </si>
   <si>
     <t>''LEI Nº 2055/2020 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PARANATINGA – MT, PARA O EXERCÍCIO FINANCEIRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1493/01.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1493/01.2020.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso; aos Empresários , comerciantes, Cidadãos Paratinguenses</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1552/mocao_de_aplauso_-_leticia_freire_de_oliveira14032020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1552/mocao_de_aplauso_-_leticia_freire_de_oliveira14032020.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso; a Jovem LETÍCIA FREIRE DE OLIVEIRA</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1586/mocao_de_aplauso_-_sicredi.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1586/mocao_de_aplauso_-_sicredi.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso Sicredi pela doação de equipamentos médico-hospitalares, em razão da PANDEMIA COVID-19</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1587/mocao_de_aplauso_-__minerva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1587/mocao_de_aplauso_-__minerva.pdf</t>
   </si>
   <si>
     <t>A MINERVA FOODS, pela locação de uma ambulância UTI por 90 dias e montante considerável de álcool líquido 70%, papel toalha e detergente</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1940/mocao_de_aplauso_aos_servidores_em_geral_da_secretaria_de_saude.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1940/mocao_de_aplauso_aos_servidores_em_geral_da_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso aos Servidores em geral da Secretaria Municipal de Saúde, pelo relevantes serviços prestados na área de saúde em nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2001/mocao_de_apluaso.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2001/mocao_de_apluaso.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao Senhor Júlio Alcides Martins, proprietário da rede de lojas Flamboyant</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1439/01.2020_-_jorge01022020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1439/01.2020_-_jorge01022020.pdf</t>
   </si>
   <si>
     <t>Solicitação de Emenda Parlamentar para a construção das futuras instalações do campus universitário da UNEMAT em nosso município.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1440/02.2020_-_jorge01022020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1440/02.2020_-_jorge01022020.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências em relação à MT 130, sentido Paranatinga x Primavera do Leste, nas proximidades do local conhecido como “Bar do Badeco”;_x000D_
 Melhorias, em relação à segurança dos usuários, na Serra do Kuluene;</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1458/03.2020_-jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1458/03.2020_-jorge.pdf</t>
   </si>
   <si>
     <t>Vimos solicitar de Vossa Excelência destinação de Emenda Parlamentar para aquisição de ônibus escolar para o município de Paranatinga.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1459/04.2020_-jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1459/04.2020_-jorge.pdf</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1460/05.2020_-jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1460/05.2020_-jorge.pdf</t>
   </si>
   <si>
     <t>Ref.: Solicitação de apoio para viabilizar o Polo da UAB em nosso município._x000D_
 Excelentíssimo Senhor Deputado,_x000D_
 _x000D_
 Vimos através deste solicitar a Vossa Excelência intervir junto à instituições de Nível Superior Públicas: UFMT, UNEMAT, IFMT, UNB, UFSC entre outras ligadas a CAPES para que ofereçam cursos no Polo da Universidade Aberta do Brasil- UAB de Paranatinga.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1494/08.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1494/08.2020_-_will.pdf</t>
   </si>
   <si>
     <t>Melhorias na pracinha e no campo de futebol do bairro Tereza Dalla Nora</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1464/09.2020_-_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1464/09.2020_-_jorge.pdf</t>
   </si>
   <si>
     <t>**Recuperação e manutenção regular na estrada de acesso a região da Eucaflora, Palmitos e demais propriedades desta região;_x000D_
 ** Recuperação e manutenção ostensiva nas pontes de madeira, recuperação de bueiros, aberturas de valetas para escoamento das aguas pluviais;</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1495/10.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1495/10.2020_-_will.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Poder Executivo para a viabilização de um espaço para a Empresa que faz recolhimento de pneus inservíveis RECICLANIP</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1496/12.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1496/12.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>Solicitação do Povo Indígena Bakairi, organizando em vossa agenda uma visita nesta comunidade para discutir assuntos de interesse daquela comunidade</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>Abel, Cícero, Claudio Gomes, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), Professor Jorge, Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1570/14.2020_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1570/14.2020_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Substituição do veículo tipo caminhonete utilizada na Delegacia de Polícia Judiciária Civil</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1497/16.2020_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1497/16.2020_-_cicinho.pdf</t>
   </si>
   <si>
     <t>viabilizar junto Secretaria de Segurança Pública do Estado de Mato Grosso a disponibilidade de mais PESSOAL, Policiais Civis para a nossa Delegacia de Polícia Judiciária Civil de nosso Município</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1498/17.2020_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1498/17.2020_-_cicinho.pdf</t>
   </si>
   <si>
     <t>viabilizar a disponibilidade de um DELEGADO efetivo para nosso Município</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1499/18.2020_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1499/18.2020_-_cicinho.pdf</t>
   </si>
   <si>
     <t>da necessidade que se faz em viabilizar a substituição do Veículo Tipo Camionete utilizada na Delegacia De Polícia Judiciária Civil de nosso Município</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1500/19.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1500/19.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>solicitar do nobre senhor a viabilização através de emendas parlamentar recursos para implantação de 03 (três) academias para a terceira idade nos Bairros Vila Cibrazém, Vila Concórdia e Aldeia Indígena  Bakairi, em tempo, solicitamos ainda a disponibilização junto a Secretaria de Estado de Esportes e Lazer material esportivo para uso nas aldeias indígenas de nosso município, sendo 05 (cinco) bolas de futebol de campo e 05 (cinco) jogos de uniformes para a mesma modalidade.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>Claudio Gomes, PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1501/20.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1501/20.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>Requerer do Ilustre Senhor a disponibilização de recursos financeiros, via emenda parlamentar, valores suficientes para a aquisição de um aparelho de Raio X Digital, para atender a crescente demanda de nossa região</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1502/21.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1502/21.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>Solicitando informações:_x000D_
 Quantidade de cidadãos acamados existentes no Município;_x000D_
 Relação com nomes e endereços;_x000D_
 Relação daqueles que necessitam de fraudas geriátricas;_x000D_
 Qual a quantidade de fraudas fornecidas por mês pela Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1542/23.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1542/23.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>Solicitação de dois veículos para atender a Polícia Judiciária Civil. E determinar a ida de um Delegado de Polícia para atender Paranatinga e seus distritos</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1543/24.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1543/24.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>Solicitação de dois veículos para atender a Polícia Judiciária Civil. E determinar a dia de uma Delegado de Polícia para atender Paranatinga e seus distritos.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1507/25.2020_-_labiga26022020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1507/25.2020_-_labiga26022020.pdf</t>
   </si>
   <si>
     <t>Implantação de 03 Academias ao ar livre</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1509/26.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1509/26.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>Pontos estratégicos de paradas das empresas de ônibus</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1510/27.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1510/27.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>Implantação de um polo da UAB (Universidade Aberta do Brasil)</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1504/28.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1504/28.2020_-_will.pdf</t>
   </si>
   <si>
     <t>Necessidade de viabilização da recuperação do trecho da Mt 129, saindo do postinho MT 020 até os limites do Município</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1512/29.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1512/29.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar para aquisição de um aparelho de raio x digital</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1513/30.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1513/30.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar para construção de uma quadra coberta poli-esportiva para a comunidade Bakairis</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1514/31.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1514/31.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar para aquisição de 300 manilhas a serem utilizadas nos bueiros p/ escoamento de águas pluviais na Comunidade Indígena Bakairi</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1511/35.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1511/35.2020_-_will.pdf</t>
   </si>
   <si>
     <t>Recuperação de ponto centralizado nas confluências das Ruas Travessa Campos e Marechal Deodoro da Fonseca, vias de acesso aos bairros Centro e Vila Bahia</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1546/44.2020_-_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1546/44.2020_-_jorge.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei a esta Casa Legislativa versando sobre a doação de terreno para a construção do CAMPUS DA UNEMAT</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1551/47.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1551/47.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>viabilizar a implantação de redutores de velocidade no Anel Viário, imediações do Residencial Ipê Florido</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1571/48.2020_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1571/48.2020_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>viabilizar à aquisição de um conjunto completo de equipamento de informática, Computador e Impressora, também a instalação de ponto para sinal de internet rural na Aldeia Central da Com unidade Bakairis</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1575/49.2020_-_fernandes_antonio_carlinixrodrigo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1575/49.2020_-_fernandes_antonio_carlinixrodrigo.pdf</t>
   </si>
   <si>
     <t>01 Respirador Mecânico para uso no Box de Emergência, 01 Raio X Digital, 01 Aparelho Ultrassom Imagens 4D, Equipamentos para sala cirúrgica completo, Incubadora para o transporte de neo natal</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1547/54.2020_-_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1547/54.2020_-_jorge.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº- 1521/2017 “Que Cria o Banco Municipal de Materiais de Construção e dá Outras Providências”</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1574/55.2020_-_fernandes_antonio_carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1574/55.2020_-_fernandes_antonio_carlini.pdf</t>
   </si>
   <si>
     <t>servimo-nos do presente para solicitar de V. Sª que notifique a toda equipe de atendimento ao combate e prevenção de Endemias de nosso município da  necessidade que se faz em exigir dos moradores quando nas visitas de rotinas, que sejam lacrado a saída das “Fossas Sépticas” com a devida TAMPA</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1573/56.2020_-_fernandes_antonio_carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1573/56.2020_-_fernandes_antonio_carlini.pdf</t>
   </si>
   <si>
     <t>viabilização em regime de urgência à aquisição de cadeiras para transporte de crianças e também bebe conforto para transporte de recém-nascido</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1548/57.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1548/57.2020_-_will.pdf</t>
   </si>
   <si>
     <t>necessidade que se faz em viabilizarmos a construção de abrigo nas Unidades Básicas de Saúde</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1549/58.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1549/58.2020_-_will.pdf</t>
   </si>
   <si>
     <t>necessidade que se faz em viabilizarmos a substituição e ou reposicionamento de poste de iluminação na via de acesso ao Bairro Colina Verde</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1550/59.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1550/59.2020_-_will.pdf</t>
   </si>
   <si>
     <t>necessidade que se faz em viabilizarmos  EXPANSÃO DE REDE DE ENERGIA ELÉTRICA no COHAB VILA NOVA II, ultima Rua do Setor Urbano habitado</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Abel, Cícero, Claudio Gomes, Fernandinho da Ambulância, Josevaine (Labiga), Professor Jorge, Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1577/61.2020_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1577/61.2020_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>viabilizarmos a implantação das 04 (quatro) horas atividades que faltam aos profissionais do ensino municipal, em tempo, é necessário ainda que faça a correção do percentual de 12,84% de reajuste para equiparação das percas anteriores.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>WEUGLES, Abel, Cícero, Claudio Gomes, Fernandinho da Ambulância, Josevaine (Labiga), Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1576/62.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1576/62.2020_-_will.pdf</t>
   </si>
   <si>
     <t>necessidade que se faz em viabilizarmos a recuperação da via de acesso ao Bairro Colina Verde e trabalho de “caminhão pipa” sito, Avenida Lions Internacional,</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1572/65.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1572/65.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>viabilizar a aquisição de mais 06 (seis) condicionadores de ar para instalação no PA Central no município</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1554/66.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1554/66.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>instalação de uma usina para produção de ETANOL em nosso município.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>JOÃO BOSCO DE ARRUDA, Josevaine (Labiga)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1580/69.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1580/69.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>Revitalização da praça central José Barbosa de Moura_x000D_
 Implantação de Praça Esportiva no entorno do Ginásio Bezerrão_x000D_
 Construção de Praça de Lazer no entorno da Lagoa Maria Bonita Pouso da Garça, transformando aquele local num verdadeiro cartão de visita de nossa cidade, criando pistas para caminhada, praça de alimentação, concha acústica para shows, parque de diversão, fontes luminosas, etc ...</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1555/70.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1555/70.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>solicitação de recursos financeiros para atendermos a comunidade do Assentamento Rural APRONORTE  JATOBÁ, onde vemos a necessidade de perfuração de 03 (três) poços artesianos e também a aquisição de 02 (duas) caixas d´água de 10.000 (dez mil litros)</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Cícero, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, Josevaine (Labiga), Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1566/71.2020_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1566/71.2020_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações referentes à aquisição de cestas básicas, em virtude da pandemia do Corona Vírus (COVID-19)</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1589/73.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1589/73.2020_-_will.pdf</t>
   </si>
   <si>
     <t>Recuperação de Bocas de Lobo (bueiros) na Rua Afonso Pena, Rua Emanuel Pinheiro e também na Avenida Bandeirantes – Frente ao Mercado União,</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1590/74.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1590/74.2020_-_will.pdf</t>
   </si>
   <si>
     <t>Término da Obra da Escola Municipal Rural da Aldeia Arimatéia, estrutura danificada, colocar piso no Coreto, falta vidros nas janelas, manutenção parte elétrica e hidráulica;_x000D_
 Aquisição de mobília devida ao funcionamento da escola;</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1585/78.2020_-_rodrigo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1585/78.2020_-_rodrigo.pdf</t>
   </si>
   <si>
     <t>solicitação para tomada de providências com os seguintes assuntos;_x000D_
 Arruamento e Encascalhamento das Ruas do Bairro dos Maranhenses;_x000D_
 Implantação de Iluminação Pública no Mencionado Bairro;</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1584/80.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1584/80.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>solicitando intercessão em favor dos servidores públicos com vínculo temporário (contratados) - COVID-19</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1581/81.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1581/81.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>Recuperação da ponte no eixo central sobre o córrego Bugio – PA Colorado_x000D_
 Patrolamento dos eixos de acesso aos moradores do PA Colorado</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Cícero, Claudio Gomes, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Professor Jorge, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1582/82.2020_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1582/82.2020_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>medidas eficazes voltadas a PANDEMIA COVID-19</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1583/83.2020_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1583/83.2020_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>COVID-19</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1591/85.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1591/85.2020_-_will.pdf</t>
   </si>
   <si>
     <t>restauração, recuperando as ruas do Bairro dos Maranhenses</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Cícero, Claudio Gomes, Josevaine (Labiga), Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1621/87.2020_-_cicinho_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1621/87.2020_-_cicinho_em_conjunto.pdf</t>
   </si>
   <si>
     <t>Serviços de restauração e manutenção da ponte na estrada de acesso a região do Garimpo Novo, serviço esse em regime de urgência, haja vista a precariedade que se encontra a mesma. “Interditada</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1596/92.2020_-_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1596/92.2020_-_jorge.pdf</t>
   </si>
   <si>
     <t>seja promovida campanha de orientação, veiculada em todos os meios de comunicação disponíveis, acerca do descarte dos equipamentos de proteção individual (EPIs) utilizados na prevenção da COVID-19</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1597/93.2020_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1597/93.2020_-_cleiton.pdf</t>
   </si>
   <si>
     <t>reiterando o Protocolo nº 61034/2017 junto a SINFRA – Governo do Estado de Mato Grosso, matéria essa que versa sobre a implantação de Quebra Molas em Rodovia – MT 130, proximidades das instalações do Minerva Foods, MT – 130, proximidades do Colégio Rui Barbosa, MT – 130, proximidades do Bairro Jardim Flamboyant</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1601/94.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1601/94.2020_-_will.pdf</t>
   </si>
   <si>
     <t>restauração, recuperando as ruas do Bairro Santa Rita, onde também temos a necessidade de continuar o arruamento ordenado nas vias do mencionado Bairro</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância, Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1609/95.2020_-_rodrigo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1609/95.2020_-_rodrigo.pdf</t>
   </si>
   <si>
     <t>Diante dos trabalhos realizados nos últimos dias nas vias urbanas de nossa cidade, podemos observar a utilidade do micro veículo que desempenhou tal função, isso posto, cumpre nos encaminhar a este Executivo Municipal um folder com as especificações de veículo desta natureza, reiterando ao nobre senhor da utilidade do mesmo, para tanto, solicitamos de V. Exª a viabilidade de recursos financeiro para aquisição de um modelo do mesmo, ficando disponível aos nossos trabalhos, deixando a cidade com uma nova imagem e visualização impecável.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1610/96.2020_-_rodrigo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1610/96.2020_-_rodrigo.pdf</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica nos seguintes bairros:_x000D_
 ** Bairro São Vicente;_x000D_
 **Jardim Itália;_x000D_
 ** Jardim Ipê;_x000D_
 ** Jardim Paraiso I e II;_x000D_
 ** Bairro Bica D´água;_x000D_
 **Bairro Concórdia, estendendo o benefício a todas vias urbanas não pavimentadas;</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1600/97.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1600/97.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>É oportuno encaminhar a esta Secretaria Municipal de Saúde solicitação para tomada de providências com os seguintes assuntos;_x000D_
 ** Implementar a fiscalização sanitária nas entradas de nossa cidade;_x000D_
 ** Voltar o serviço itinerante das barreiras sanitárias de controle;_x000D_
 ** Criar elementos alternativos no quadro de servidores para o desempenho de tais funções;</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1626/98.2020_-_rodrigo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1626/98.2020_-_rodrigo.pdf</t>
   </si>
   <si>
     <t>Limpeza nas margens das Rodovias MT 020 e 130</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1627/100.2020_-_fernandes_carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1627/100.2020_-_fernandes_carlini.pdf</t>
   </si>
   <si>
     <t>viabilização em regime de urgência à contratação de profissionais que atendam na área de HOME- CARE</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1628/101.2020_-_fernandes_carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1628/101.2020_-_fernandes_carlini.pdf</t>
   </si>
   <si>
     <t>barreiras de prevenção ao COVID-19, em posse de um “Termômetro Digital”</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1629/102.2020_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1629/102.2020_-_cleiton.pdf</t>
   </si>
   <si>
     <t>viabilidade de buscarmos uma parceria – PPP, para executarmos a obra de iluminação pública no perímetro entre Posto PDL e Minerfva Foods na MT 130</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1630/103.2020_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1630/103.2020_-_cleiton.pdf</t>
   </si>
   <si>
     <t>estacionamento do lado direito na Av. Brasil, espaço compreendido das imediações da Prefeitura Municipal até o HMSB</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1643/106.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1643/106.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>** Ao construirmos novas pontes em nossas estradas vicinais, é necessário que se observe novas medidas para o excesso laterais das máquinas agrícolas que trafegam nessas vias, hajam visto, nossos produtores estarem encontrando dificuldades para deslocar seus maquinários em nossas estradas, para tanto, é necessário que observemos essas medidas.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1644/107.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1644/107.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>Viabilizar uma campanha em sistema de mutirão para realização de cirurgias de LAQUEADURA e implantação de DIU Hormonal nas senhoras que estão aguardando este procedimento</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1803/115.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1803/115.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>CPI - CONVOCAÇÃO DE REUNIÃO PARA O DIA 28/08/2020 , ÀS 09:00 HORAS NA SEDE DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1648/117.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1648/117.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM RESPIRADOR MECÂNICO, tendo em vista o avanço desta pandemia CORONA VIRUS – COVID – 19</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1649/119.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1649/119.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>** Implantação e recuperação de sarjetas nas vias pavimentadas do Bairro Rui Barbosa.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1647/120.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1647/120.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>** Recuperação da ponte no eixo central que interliga as Aldeias Bakairi, Pakuera - Aturua</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1650/122.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1650/122.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>** Implantação e habilitação de torre de Telefonia Móvel na comunidade do Kuluene;_x000D_
 **Viabilizar a limpeza das margens da rodovia MT 130 e vias laterais na comunidade;</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1684/124.2020_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1684/124.2020_-_cleiton.pdf</t>
   </si>
   <si>
     <t>REPARO SOBRE A PONTE DO "CÓRREGO DO BOI"</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1667/125.2020_-_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1667/125.2020_-_jorge.pdf</t>
   </si>
   <si>
     <t>necessidade que se faz em viabilizarmos serviços na estrada do Titão Forgiarini, sentido “nê bahiano”</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1678/126.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1678/126.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>Solicitando esclarecimentos sobre a devolução do recursos do Poder Legislativo Municipal, DUODÉCIMO</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1674/127.2020_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1674/127.2020_-_cicinho.pdf</t>
   </si>
   <si>
     <t>DEVOLUÇÃO DO DUODÉCIMO AO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Claudio Gomes, Cícero, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1672/128.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1672/128.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>aquisição de um aparelho de RAIO X DIGITAL</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1677/129.2020_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1677/129.2020_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Of 126/2020</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1673/130.2020_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1673/130.2020_-_cicinho.pdf</t>
   </si>
   <si>
     <t>reunião a ser realizada no dia 16 de junho de 2020</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1671/131.2020_-_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1671/131.2020_-_jorge.pdf</t>
   </si>
   <si>
     <t>Solicitação de medidas efetivas no combate ao novo corona vírus – covid-19</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1709/133.2020_-__vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1709/133.2020_-__vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>Viabilização de serviços de reparo no anel viário e das pontes que se encontram naquele trecho</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1710/134.2020_-__vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1710/134.2020_-__vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>PLACAS DE SINALIZAÇÃO IMPLANTADAS NA MT 130</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1711/135.2020_-__vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1711/135.2020_-__vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DE SOLICITAÇÃO DE VIAS PAVIMENTADAS (ASFALTO)</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1675/136.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1675/136.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>GAS DE COZINHA</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1676/137.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1676/137.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>Assistência na farmácia básica para a Extensão Urbana de Santiago do Norte</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1682/138.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1682/138.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>Prorrogação dos prazos para a regularização de domicilio eleitoral</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1683/139.2020_-_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1683/139.2020_-_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE REUNIÃO</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1712/140.2020_-__will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1712/140.2020_-__will.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO DA PROJEÇÃO DE INICIO DE TRABALHOS DE ARBORIZAÇÃO NAS PRAÇAS RECÉM IMPLANTADAS NOS BAIRROS TEREZA DALLA NORA E COLINA VERDE</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1717/141.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1717/141.2020_-_will.pdf</t>
   </si>
   <si>
     <t>Solicitação de medidas já tomadas para o combate ao COVID-19</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Cícero, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1703/142.2020_-__jorgexcicinhoxcleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1703/142.2020_-__jorgexcicinhoxcleiton.pdf</t>
   </si>
   <si>
     <t>Construção de uma ponte de concreto na estrada que da acesso aos Balneários Vale da Bênção, Zequinha, Luiz do Cachimbo,  córrego esse na propriedade no Senhor Zinho.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Abel, Cícero, Claudio Gomes, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, Josevaine (Labiga), Professor Jorge, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1713/144.2020_-__vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1713/144.2020_-__vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>requerer do nobre senhor que viabilize meios para que possamos manter nossa Cadeia Pública ativa em nosso Município</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Cícero, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, Josevaine (Labiga), Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1704/145.2020_-__vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1704/145.2020_-__vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>retirada desta Casa de Leis o Projeto de Lei 072/2020 “Que dispõe sobre a adequação do Regime Próprio de Previdência, e dá outras providências”.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1705/146.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1705/146.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>parecer jurídico sobre o entendimento do Projeto de Lei 072/2020 “Que dispõe sobre a adequação do Regime Próprio de Previdência, e dá outras providências,</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, Josevaine (Labiga), Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1706/147.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1706/147.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>viabilize junto ao Setor Jurídico de representação da Classe parecer jurídico sobre o entendimento do Projeto de Lei 072/2020 “Que dispõe sobre a adequação do Regime Próprio de Previdência, e dá outras providências</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1698/148.2020_-__vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1698/148.2020_-__vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>Informações onde fora aplicado o valor restituído de R$ 200.000,00 a este órgão em 05 de junho do corrente ano, anexando a estas informações comprovantes dos gastos efetuados.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1699/149.2020_-__vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1699/149.2020_-__vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>Informações sobre o andamento e programação das emendas parlamentares dos senhores vereadores inseridas no orçamento em execução neste exercício.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1700/150.2020_-__vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1700/150.2020_-__vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>Informações dos saldos disponíveis nas contas que suportam os pagamentos desta Secretaria na data de 30/06/2020, sendo que até a presente data os servidores estão sem o devido recebimento.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1701/151.2020_-__vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1701/151.2020_-__vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>Informações sobre a ausência de placas informativas nas obras, onde devem constar, data de início da obra, prazo final da obra, valor aplicado na obra, bem como os fundos de recursos para efetivação de  tal despesa, Pontes, Bueiros, Asfalto...</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1702/152.2020_-__vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1702/152.2020_-__vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>Cópia de todos os extratos bancários das contas movimentadas por exte Executivo Municipal, tendo como data final o dia 06 de julho de 2020.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1779/153.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1779/153.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO NA REGULARIZAÇÃO DO PAGAMENTO DOS VENCIMENTOS DOS SERVIDORES DA SECRETARIA DE SAÚDE</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1781/154.2020_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1781/154.2020_-_cleiton.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES PONTUAIS  ACERCA DO PROJETO DE LEI N° 098/2020</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1780/155.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1780/155.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES ACERCA DO PROTOCOLO ADOTADO POR ESTA SECRETARIA PARA O ATENDIMENTO DE PACIENTES QUE APRESENTAM SINTOMAS, MESMOS QUE LEVES, SUSPEITOS INFECTADOS AO CORONA VÍRUS</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1714/157.2020_-_membros_comite_de_gestao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1714/157.2020_-_membros_comite_de_gestao.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO CONTENDO VALORES JÁ RECEBIDOS PELO MUNICÍPIO PARA INVESTIR NO COMBATE A PANDEMIA_x000D_
 VALORES JÁ DISPENDIDOS PARA O COMBATE</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Solicitação quanto a normatização para regularização do pagamento dos vencimentos dos servidores da Secretaria de Saúde</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1768/160.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1768/160.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TOMADA DE PROVIDÊNCIAS PARA AQUISIÇÃO DE 15.000 KITS DE MEDICAMENTOS PARA O COMBATE AO COVID-19</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1764/161.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1764/161.2020_-_will.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO NA REGULARIDADE DO TRABALHO DO CAMINHÃO PIPA PARA ATENDER O BAIRRO DOS MARANHENSES.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1767/162.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1767/162.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DE PRAZO PARA PAGAMENTO COM DESCONTO DO IPTU 2020</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1783/163.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1783/163.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE EM QUE SE FAZ DE FAZER UMA REVISÃO QUANTO AO PROTOCOLO DE ATENDIMENTO DOS INDÍGENAS DIANTE DA PANDEMIA DO NOVO CORONA VÍRUS</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1782/164.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1782/164.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>VIMOS A TÍTULO DE ORIENTAÇÃO PARA QUE ESSA EMPRESA DISPONIBILIZE O CAMINHÃO PIPA 03 VEZES POR SEMANA PARA ABASTECER A CAÍDA D'ÁGUA DO ESTÁDIO MUNICIPAL DEDEZÃO</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1763/165.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1763/165.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA REORGANIZAÇÃO DO HORÁRIO DE ATENDIMENTO NAS UNIDADES DE SAÚDE MUNICIPAL, RETOMANDO O HORÁRIO DAS 07:00 AS 11:00 E DAS 13:00 AS 17:00.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1765/166.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1765/166.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE "KIT PANDEMIA" AOS INDÍGENAS BACAIRIS</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1769/167.2020_-_rodrigo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1769/167.2020_-_rodrigo.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO EM CARÁTER DE URGÊNCIA A DISPONIBILIZAÇÃO DE UMA AMBULÂNCIA DEFINITIVA PARA O DISTRITO  DE SALTO DA ALEGRIA</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2010/168.2020_-_fernandinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2010/168.2020_-_fernandinho.pdf</t>
   </si>
   <si>
     <t>Secretaria viabilize e adquira os quites  para prevenção “QUITE IMUNE CONTRA O CONVIDE” composto por vitaminas “ Ivermectina, Minerais e Vitaminas”, os quais irão prevenir o contagio e amenizando os efeitos desta terrível bactéria.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1786/169.2020_-__cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1786/169.2020_-__cicinho.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DE TODOS OS MOTORISTAS DE VANS ESCOLARES TERCEIRIZADOS</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1787/170.2020_-__will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1787/170.2020_-__will.pdf</t>
   </si>
   <si>
     <t>viabilização do abastecimento do reservatório de água do Estádio Municipal Dedezão utilizando os caminhões pipa,</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2011/171.2020_-_fernandinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2011/171.2020_-_fernandinho.pdf</t>
   </si>
   <si>
     <t>Instalação de novos transformadores, tendo em vista o grande número de empresas metalúrgicas, cujo consumo é alto e estão encontrando dificuldades em trabalharem tendo em vista a baixa carga para grande demanda, inclusive com prejuízos devido a queima de aparelhos.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1792/174.2020_-_cpi.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1792/174.2020_-_cpi.pdf</t>
   </si>
   <si>
     <t>Solicitação de relatórios apresentados ao Poder Executivo Municipal compreendido nos dois últimos quadrimestres</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1791/175.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1791/175.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>01 Raio X Digital</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Claudio Gomes, Cícero</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1793/176.2020_-_cori_e_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1793/176.2020_-_cori_e_cicinho.pdf</t>
   </si>
   <si>
     <t>Solicitação de Manutenção e serviços com água para recuperar o gramado da Praça Central José Barbosa de Moura e Serviços de caminhão pipa nos canteiros das Avenidas Brasil e Mato Grosso para dar vida as plantas dos mencionados canteiros</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1801/177.2020_-_rodrigo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1801/177.2020_-_rodrigo.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO URBANA NOS SEGUINTES BAIRROS:_x000D_
 SÃO VICENTE;_x000D_
 JD PARAÍSO I E II_x000D_
 JD ITÁLIA_x000D_
 JD IPÊ_x000D_
 RUA SÃO JOSÉ - PRIMAVERA II</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1794/178.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1794/178.2020_-_will.pdf</t>
   </si>
   <si>
     <t>Passarela em obras no Rio Paranatinga</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1808/179.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1808/179.2020_-_will.pdf</t>
   </si>
   <si>
     <t>implantação de Iluminação Pública na via que acessa aos Bairros Colina Verde e Teles Pires</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1809/181.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1809/181.2020_-_will.pdf</t>
   </si>
   <si>
     <t>Empresa RECICLANIP.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1838/182.2020_-_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1838/182.2020_-_jorge.pdf</t>
   </si>
   <si>
     <t>** Serviços de pintura e sinalização em todos os quebra-molas do perímetro urbano;_x000D_
 ** Recuperação da depressão “vala” Avenida Brasil em frente ao Ilário Festas;_x000D_
 ** Revitalização das faixas de pedestres das vias;_x000D_
 ** Que seja utilizado material adequado para os serviços supra-mencionados;</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1828/183.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1828/183.2020_-_will.pdf</t>
   </si>
   <si>
     <t>Comércio de Ambulantes... Exigência de alvará de autorização e recolhimento de taxas</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1829/184.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1829/184.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>Solicitação de contratação de pessoas para o antedimento presencial na Unidade Águas de Paranatinga</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1833/185.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1833/185.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>Solicitação de apoio ao Projeto de Lei Complementar nº- 036/2020, que altera o teto para o desconto da Previdência do Estado de Mato Grosso para os aposentados e pensionistas, que então acompanha o teto salarial do INSS</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1834/186.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1834/186.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>Solicitando de apoio ao Projeto de Lei Complementar nº- 036/2020, que altera o teto para o desconto da Previdência do Estado de Mato Grosso para os aposentados e pensionistas, que então acompanha o teto salarial do INSS.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Abel</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1835/187.2020_-_abel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1835/187.2020_-_abel.pdf</t>
   </si>
   <si>
     <t>Recuperação e encascalhamento na estrada de acesso à Comunidade Santa Lurdes, com reabertura dos bigodes para escoamento das águas pluviais do período chuvoso que se aproxima.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1836/188.2020_-_abel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1836/188.2020_-_abel.pdf</t>
   </si>
   <si>
     <t>Recuperação e encascalhamento na estrada de acesso à Região do Garimpo Novo, via Fazenda Ipê, com reabertura dos bigodes para escoamento das aguas pluviais do período chuvoso que se aproxima, colocar manilhas nos pontos existentes e já demarcados.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1839/189.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1839/189.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>solicitação de viabilização p/ nossa Estrutura Municipal um Departamento para atender a demanda no setor Indígena, voltado para saúde, educação, cultura, esportes, lazer, agricultura e infraestrutura, valorizando as suas tradições e longevidade de sua gente</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1840/190.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1840/190.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>viabilizar em nosso Município a criação de um espaço para que essas pessoas possam demonstrar de forma ostensiva seus costumes e suas tradições, criando o CTN – Centro de Tradições Nordestinas</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1831/191.2020_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1831/191.2020_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja encaminhado a este Legislativo Municipal informações acerca da Lei Municipal Nº- 1983, 1984 e 1985/2020 especificado através do ofício 1329/2020 de 12 de Agosto de 2020</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Cícero, CLEITON RODRIGUES DA SILVA (Cleitinho da MM)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1832/192.2020_-_cicinho_x_cleitinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1832/192.2020_-_cicinho_x_cleitinho.pdf</t>
   </si>
   <si>
     <t>Solicitações das providências já adotadas para a efetivação da aquisição de ambulância, no qual, os recursos financeiros foram assegurados através de Emenda Parlamentar no valor de R$ 150.000,00 (Cento e Cinquenta Mil Reais)</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Abel, Cícero, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), Professor Jorge, Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1841/194.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1841/194.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>solicitação de apoio de Vossa Excelência para aprovar a Emenda Constitucional - PLC 036/2020, que altera a alíquota da contribuição para a Previdência do Estado de Mato Grosso, para os aposentados e pensionistas.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1842/196.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1842/196.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>solicitar apoio de Vossa Excelência para aprovar a Emenda Constitucional - PLC 036/2020, que altera a alíquota da contribuição para a Previdência do Estado de Mato Grosso, para os aposentados e pensionistas.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Cícero, Josevaine (Labiga), Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1843/197.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1843/197.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>Recuperação das Pontes do Anel Viário sobre o Rio Paranatinga e Córgão;</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1953/200.2020_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1953/200.2020_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>vimos solicitar do Nobre Senhor ajuda financeira para levarmos brinquedos para a “Campanha de Arrecadação de Brinquedos” “Doar Também é Divertido” realizada pela Policia Militar do Estado de Mato Grosso</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1905/204.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1905/204.2020_-_will.pdf</t>
   </si>
   <si>
     <t>Solicitando a Inclusão no Plano de Ações para a Construção de Pontes e Substituição de Pontes de Madeira, para que assim possamos alimentar o Sistema de Gestão de Convênios (SIGCOM)</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Cícero, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Josevaine (Labiga), Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1906/205.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1906/205.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>Solicitando Inclusão nos planos de ações do Programa para Construções de Pontes e Substituição de Pontes de Madeiras</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Abel, Cícero, Claudio Gomes, Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1890/206.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1890/206.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>Implantação e Pavimentação do Anel Viário MT-130, com extensão de 8,85 km</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Abel, Cícero, Claudio Gomes, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1891/207.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1891/207.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1892/208.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1892/208.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1910/212.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1910/212.2020_-_will.pdf</t>
   </si>
   <si>
     <t>NECISSIDADE QUE SE FAZ EM CONCLUIRMOS AS OBRAS DE PAVIMENTAÇÃO INICIADAS NOS BAIRROS VILA NOVA I E II E JD. PRIMAVERA</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1941/2013.2020_-_fernandinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1941/2013.2020_-_fernandinho.pdf</t>
   </si>
   <si>
     <t>Solicitação da extensão de rede de energia elétrica</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1954/214.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1954/214.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>Muito nos apraz encaminhar expediente a este Executivo Municipal para elogiar e parabenizar esta Administração pela atenção dispensada a Saúde Pública Municipal voltada a contratação dos médicos especialistas para atender em nosso município</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2013/217.2020_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2013/217.2020_-_cicinho.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE INDÍGENA BAKAIRI PAIKUN</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1952/218.2020_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1952/218.2020_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Necessidade de Contratação de mais um Técnico de Enfermagem para atender em Salto da Alegria.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Claudio Gomes, Josevaine (Labiga), WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2009/219.2020_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2009/219.2020_-_cori.pdf</t>
   </si>
   <si>
     <t>Solicitação de autorização para aquisição de caminhão para transportes pesados.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1957/221.2020_-_rodrigo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1957/221.2020_-_rodrigo.pdf</t>
   </si>
   <si>
     <t>solicitar do Ilustre Senhor a possibilidade de agendar uma reunião nesta Promotoria com a presença dos Senhores Vereadores</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1974/223.2020_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1974/223.2020_-_cleiton.pdf</t>
   </si>
   <si>
     <t>solicitando informações acerca das providencias adotadas por esta secretaria relacionadas ao período chuvoso que se inicia, nossa preocupação está voltada as enchentes que tem acometido nossa população que moram em locais de risco</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2014/227.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2014/227.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1979/229.2020_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1979/229.2020_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>implantação de redutores de velocidade e melhorias na sinalização em dois (02) pontos específicos da MT – 020</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1980/230.2020_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1980/230.2020_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>implantação de redutores de velocidade e melhorias na sinalização em dois (02) pontos específicos da MT – 020.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2015/231.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2015/231.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2016/232.2020_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2016/232.2020_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>REORGANIZAÇÃO NO SISTEMA REMUNERATÓRIO DA CATEGORIA EDUCACIONAL. IMPLEMENTO DE MAIS 04 HORAS NA CARGA HORARIA DOS EFETIVOS</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2017/233.2020_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2017/233.2020_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>REORGANIZAÇÃO NO SISTEMA REMUNERATÓRIO DA CATEGORIA EDUCACIONAL. IMPLENTAÇÃO 04 HORAS</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2018/234.2020_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2018/234.2020_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>REORGANIZAÇÃO NO SISTEMA REMUNERATÓRIO NO SISTEMA DA CATEGORIA EDUCACIONAL. IMPLEMENTAÇÃO DE MAIS 04 HORAS</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2019/235.2020_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2019/235.2020_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UMA FONOAUDIOLOGA</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2020/236.2020_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2020/236.2020_-_labiga.pdf</t>
   </si>
   <si>
     <t>CONVITE DE CONFRATERNIZAÇÃO Á PM</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2021/238.2020_-_jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2021/238.2020_-_jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA REGULARIZAÇÃO FUNDIÁRIA DO PROCESSO 202560/2016 DE 26/04/2016</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Rodrigo, Claudio Gomes, Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1991/240.2020_-_vereadorem_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1991/240.2020_-_vereadorem_em_conjunto.pdf</t>
   </si>
   <si>
     <t>disponibilidade de recursos financeiros, através de emendas parlamentar, para que possamos equipar nossa unidade de saúde; ficando assim solicitado;_x000D_
 **01 aparelho de tomografia;_x000D_
 **01 berço aquecido para transporte;_x000D_
 **02 incubadoras;</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Claudio Gomes, Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1992/241.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1992/241.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>disponibilidade de recursos financeiros, através de emendas parlamentar, para que possamos concluir a obra do mesmo e adquirir equipamentos para nossa unidade de saúde</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>Claudio Gomes, Fernandinho da Ambulância, Josevaine (Labiga), Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1993/242.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1993/242.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>disponibilidade de recursos financeiros, através de emendas parlamentar, para que possamos adquirir um Caminhão para Coleta Seletiva de Lixo Urbano, bem como a aquisição de Um Ônibus Escolar.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1994/243.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1994/243.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>solicitamos de V. Exª a disponibilidade de recursos financeiros, através de emendas parlamentar, para que possamos implantar/construir em nossa cidade essas importantes obras de inclusão social e lazer aos nossos munícipes.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1995/244.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1995/244.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>implantarmos uma AGENCIA da mesma em nosso município</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Claudio Gomes, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), WEUGLES, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1996/245.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1996/245.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>solicitar de V. Exª a disponibilização de recursos financeiros para a construção de casas populares.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1997/246.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1997/246.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>necessidade de disponibilizarmos uma ambulância, tipo Camionete para atender a demanda da saúde indígena de nosso Município</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1998/247.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1998/247.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>necessidade é que vimos solicitar de V. Exª a disponibilização de recursos financeiros para Investirmos na infraestrutura das vias, asfalto, (ruas e avenidas) de nossa cidade.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Claudio Gomes, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1999/248_e_249.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1999/248_e_249.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>necessidade que se faz em agilizarmos a busca de recursos federais para que possamos aplicar na Área da Segurança Pública Municipal</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2000/248_e_249.2020_-_vereadores_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2000/248_e_249.2020_-_vereadores_em_conjunto.pdf</t>
   </si>
   <si>
     <t>servimo-nos do presente para mais uma vez reiterar da necessidade que se faz em agilizarmos a busca de recursos federais para que possamos aplicar na Área da Segurança Pública Municipal</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2002/251.2020_-_cpi.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2002/251.2020_-_cpi.pdf</t>
   </si>
   <si>
     <t>Deliberação CPI das águas</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2022/255.2020_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2022/255.2020_-_cicinho.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO OFÍCIO 050/2020/SEDUC</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2023/256.2020_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2023/256.2020_-_cicinho.pdf</t>
   </si>
   <si>
     <t>EM RESPOSTA AO OFÍCIO 610/2020/SMEC/SEDUC</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1981/219.2020_-_cori.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2012/215.2020_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1981/219.2020_-_cori.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2012/215.2020_-_cicinho.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA PERFURAÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE INDÍGENA BAKAIRI PAIKUN</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1535/projeto_de_lei_029.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1535/projeto_de_lei_029.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 029/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1534/projeto_de_lei_030.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1534/projeto_de_lei_030.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 030/2020_x000D_
  "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1530/projeto_de_lei_033.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1530/projeto_de_lei_033.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 033/2020_x000D_
  "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1612/projeto_de_lei_067.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1612/projeto_de_lei_067.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 67/2020 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1640/projeto_de_lei_077_2020_-_covid19_-_modelo_i_-__NZfOR9y.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1640/projeto_de_lei_077_2020_-_covid19_-_modelo_i_-__NZfOR9y.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 077/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1660/projeto_de_lei_084.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1660/projeto_de_lei_084.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 084/2020_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL O CANCELAMENTO DE RESTOS A PAGAR EM RELAÇÃO AO CONTRATO DE N° 061/2018, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1818/projeto_de_lei_164.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1818/projeto_de_lei_164.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 164/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1466/projeto_de_lei_no_001_2020_-_doacao_festa_igrej_P0F41VV.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1466/projeto_de_lei_no_001_2020_-_doacao_festa_igrej_P0F41VV.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 001/2020_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 5.000,00 ( CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1467/projeto_de_lei_no_002_2020_-_criacao_do_sistema_mTeSKs2.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1467/projeto_de_lei_no_002_2020_-_criacao_do_sistema_mTeSKs2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 002/2020_x000D_
 " INSTITUI O SISTEMA MUNICIPAL DE CULTURA DE PARANATINGA- SMC, CRIA O FUNDO MUNICIPAL DE INCENTIVO A CULTURA DE PARANATINGA- FMCP, ESTABELECE DIRETRIZES PARA POLITICAS PÚBLICAS DE CULTURA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1489/projeto_de_lei_003.2020_-_especial.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1489/projeto_de_lei_003.2020_-_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 003/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1488/projeto_de_lei_004.2020_-_especial.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1488/projeto_de_lei_004.2020_-_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 004/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1487/projeto_de_lei_005.2020_-_especial.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1487/projeto_de_lei_005.2020_-_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 005/2020_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1486/projeto_de_lei_006.2020_-_especial_-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1486/projeto_de_lei_006.2020_-_especial_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 006/2020_x000D_
  "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1485/projeto_de_lei_007.2020_-_especial_-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1485/projeto_de_lei_007.2020_-_especial_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 007/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1484/projeto_de_lei_008.2020_-_especial_-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1484/projeto_de_lei_008.2020_-_especial_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 008/2020_x000D_
  "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1483/projeto_de_lei_009.2020_-_excesso_-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1483/projeto_de_lei_009.2020_-_excesso_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 009/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1482/projeto_de_lei_010.2020_-_excesso_-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1482/projeto_de_lei_010.2020_-_excesso_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 010/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1481/projeto_de_lei_011.2020_-_excesso.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1481/projeto_de_lei_011.2020_-_excesso.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 011/2020_x000D_
  "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1480/projeto_de_lei_012.2020_-_excesso_-_igd-suas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1480/projeto_de_lei_012.2020_-_excesso_-_igd-suas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 012/2020_x000D_
  "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1479/projeto_de_lei_013.2020_-_excesso_-_igd-suas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1479/projeto_de_lei_013.2020_-_excesso_-_igd-suas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 013/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1478/projeto_de_lei_014.2020_-_excesso_-_igd.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1478/projeto_de_lei_014.2020_-_excesso_-_igd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 014/2020_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1477/projeto_de_lei_015.2020_-_excesso_-_manutencao__cSTdxey.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1477/projeto_de_lei_015.2020_-_excesso_-_manutencao__cSTdxey.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 015/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1476/projeto_de_lei_016.2020_-_excesso_-_manutencao__YlvBGy6.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1476/projeto_de_lei_016.2020_-_excesso_-_manutencao__YlvBGy6.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 016/2020_x000D_
  " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1475/projeto_de_lei_017.2020_-_excesso_-_manutencao__nBGKO2K.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1475/projeto_de_lei_017.2020_-_excesso_-_manutencao__nBGKO2K.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 017/2020_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1473/projeto_de_lei_018.2020_-_excesso_-_manutencao__R5UUYLg.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1473/projeto_de_lei_018.2020_-_excesso_-_manutencao__R5UUYLg.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 018/2020_x000D_
  "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1474/projeto_de_lei_019.2020_-_excesso_-_manutencao__RwQFynY.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1474/projeto_de_lei_019.2020_-_excesso_-_manutencao__RwQFynY.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 019/2020_x000D_
  " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1472/projeto_de_lei_020.2020_-_excesso_-_manutencao__lct3eT2.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1472/projeto_de_lei_020.2020_-_excesso_-_manutencao__lct3eT2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 020/2020_x000D_
  "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1471/projeto_de_lei_021.2020_-_excesso_-_onibus_ore__170HEHL.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1471/projeto_de_lei_021.2020_-_excesso_-_onibus_ore__170HEHL.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 021/2020_x000D_
  "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1470/projeto_de_lei_022.2020_-_excesso_-_onibus_ore__ADomS6H.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1470/projeto_de_lei_022.2020_-_excesso_-_onibus_ore__ADomS6H.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 022/2020_x000D_
  " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1469/projeto_de_lei_023.2020_-_excesso_-_onibus_ore__zY3abL9.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1469/projeto_de_lei_023.2020_-_excesso_-_onibus_ore__zY3abL9.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 023/2020_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1539/projeto_de_lei_025.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1539/projeto_de_lei_025.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 025/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1538/projeto_de_lei_026.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1538/projeto_de_lei_026.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 026/2020_x000D_
  " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1537/projeto_de_lei_027.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1537/projeto_de_lei_027.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 027/2020_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1536/projeto_de_lei_028.2020_2.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1536/projeto_de_lei_028.2020_2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 028/2020_x000D_
  "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1533/projeto_de_lei_030.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1533/projeto_de_lei_030.2020.pdf</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1532/projeto_de_lei_031.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1532/projeto_de_lei_031.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 031/2020_x000D_
  "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1531/projeto_de_lei_032.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1531/projeto_de_lei_032.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 032/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1529/projeto_de_lei_033.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1529/projeto_de_lei_033.2020.pdf</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1528/projeto_de_lei_034.2020_-_excesso_-_conclusao_d_RsdZuSf.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1528/projeto_de_lei_034.2020_-_excesso_-_conclusao_d_RsdZuSf.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 034/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1527/projeto_de_lei_035.2020_-_excesso_-_conclusao_d_IuZWXkW.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1527/projeto_de_lei_035.2020_-_excesso_-_conclusao_d_IuZWXkW.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 035/2020_x000D_
  " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1526/projeto_de_lei_036.2020_-_excesso_-_conclusao_d_4Z5GDCG.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1526/projeto_de_lei_036.2020_-_excesso_-_conclusao_d_4Z5GDCG.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 036/2020_x000D_
  "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1525/projeto_de_lei_037.2020_-_excesso_-_equipamento_gTOWVBq.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1525/projeto_de_lei_037.2020_-_excesso_-_equipamento_gTOWVBq.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 037/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1524/projeto_de_lei_038.2020_-_excesso_-_equipamento_qCTCAH6.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1524/projeto_de_lei_038.2020_-_excesso_-_equipamento_qCTCAH6.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 038/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1523/projeto_de_lei_039.2020_-_excesso_-_equipamento_1UA5YeX.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1523/projeto_de_lei_039.2020_-_excesso_-_equipamento_1UA5YeX.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 039/2020_x000D_
  "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1522/projeto_de_lei_040.2020_-_excesso_-_incremento__HnKqZ9I.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1522/projeto_de_lei_040.2020_-_excesso_-_incremento__HnKqZ9I.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 040/2020_x000D_
  "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1521/projeto_de_lei_041.2020_-_excesso_-_incremento__rSjNm7q.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1521/projeto_de_lei_041.2020_-_excesso_-_incremento__rSjNm7q.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 041/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1520/projeto_de_lei_042.2020_-_excesso_-_incremento__DgzSVqC.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1520/projeto_de_lei_042.2020_-_excesso_-_incremento__DgzSVqC.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 042/2020_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1519/projeto_de_lei_043.2020_-_excesso_-_incremento__MVTNWwX.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1519/projeto_de_lei_043.2020_-_excesso_-_incremento__MVTNWwX.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 043/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1518/projeto_de_lei_044.2020_-_excesso_-_incremento__yh2smEF.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1518/projeto_de_lei_044.2020_-_excesso_-_incremento__yh2smEF.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 044/2020_x000D_
  " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1517/projeto_de_lei_045.2020_-_excesso_-_incremento__6aB3ZhN.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1517/projeto_de_lei_045.2020_-_excesso_-_incremento__6aB3ZhN.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 045/2020_x000D_
  "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 046/2020_x000D_
  "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1516/projeto_de_lei_047.2020_-_excesso_-_qualificar__JIiyfuS.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1516/projeto_de_lei_047.2020_-_excesso_-_qualificar__JIiyfuS.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 047/2020_x000D_
  " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1515/projeto_de_lei_048.2020_-_excesso_-_qualificar__uvKsURL.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1515/projeto_de_lei_048.2020_-_excesso_-_qualificar__uvKsURL.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 048/2020_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1565/projeto_de_lei_049.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1565/projeto_de_lei_049.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 049/2020 _x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1564/projeto_de_lei_050.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1564/projeto_de_lei_050.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 050/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1563/projeto_de_lei_051.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1563/projeto_de_lei_051.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 051/2020_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1562/projeto_de_lei_052.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1562/projeto_de_lei_052.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 052/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1561/projeto_de_lei_053.2020.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1561/projeto_de_lei_053.2020.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 053/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1560/projeto_de_lei_054.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1560/projeto_de_lei_054.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 054/2020_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1559/projeto_de_lei_055.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1559/projeto_de_lei_055.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 055/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1558/projeto_de_lei_056.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1558/projeto_de_lei_056.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 056/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1557/projeto_de_lei_057._2020_-_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1557/projeto_de_lei_057._2020_-_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 057/2020_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1636/projeto_de_lei_058_2020_-_microempreendedor_-_s_yDNEnwO.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1636/projeto_de_lei_058_2020_-_microempreendedor_-_s_yDNEnwO.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 058/2020_x000D_
 ATUALIZA A LEI MUNICIPAL DA MICROEMPRESA E DA EMPRESA DE PEQUENO PORTE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1637/projeto_de_lei_059_2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1637/projeto_de_lei_059_2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -5374,2097 +5374,2097 @@
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 PROJETO DE LEI N° 059/2020_x000D_
 DISPÕE SOBRE A ALTERAÇÃO DOS ARTIGOS 5° DA LEI MUNICIPAL N. 1654/2018 EM RELAÇÃO A CRIAÇÃO DA FUNÇÃO GRATIFICADA " FG III" DE OUVIDOR DA SAÚDE NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE E A CRIAÇÃO DA FUNÇÃO GRATIFICADA " FG IV" DE AGENTE DE DESENVOLVIMENTO NO ÂMBITO DA SECRETARIA MUNICIPAL DE FINANÇAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1556/projeto_de_lei_060.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1556/projeto_de_lei_060.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 60/2020 "INSTITUI E REGULAMENTA A JORNADA DE TRABALHO DE 24 (VINTE E QUATRO) HORAS E 72 (SETENTA E DUAS HORAS) DE REVEZAMENTO NO ÂMBITO DO FUNCIONALISMO DA SAÚDE PÚBLICA DO MUNICÍPIO DE DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1579/projeto_de_lei_061_2020_-_calamidade_financeira_qLpUxzJ.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1579/projeto_de_lei_061_2020_-_calamidade_financeira_qLpUxzJ.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°61 - "RECONHECE, PARA OS FINS DO ART. 65 DA LEI COMPLEMENTAR N°101, DE 04 DE MAIO DE 2000, A OCORRÊNCIA DO ESTADO DE CALAMIDADE PÚBLICA, NOS TERMOS DO DECRETO MUNICIPAL N° 1740/2.0.20, DE 26 MARÇO DE 2.020 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1617/projeto_de_lei_062.2020_-_especial_-_anulacao_-_LDZ7GTU.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1617/projeto_de_lei_062.2020_-_especial_-_anulacao_-_LDZ7GTU.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°62/2020-"INCLUI NOS ANEXOS DO PROJETO PLURIANUAL-PPA 2018-2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1616/projeto_de_lei_063.2020_-_especial_-_anulacao_-_4XgYtNZ.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1616/projeto_de_lei_063.2020_-_especial_-_anulacao_-_4XgYtNZ.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 63/2020 - "INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1615/projeto_de_lei_064.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1615/projeto_de_lei_064.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 64/2020 - "AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITOS ADICIONAL ESPECIAL ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1614/projeto_de_lei_065.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1614/projeto_de_lei_065.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 65/2020 - "INCLUI NOS ANEXOS DO PROJETO PLURIANUAL-PPA 2018-2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1613/projeto_de_lei_066.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1613/projeto_de_lei_066.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 66/2020 - "INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1611/projeto_de_lei_067.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1611/projeto_de_lei_067.2020.pdf</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1608/projeto_de_lei_068.2020_-_excesso_-_2020_-_manu_mjZfPkf.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1608/projeto_de_lei_068.2020_-_excesso_-_2020_-_manu_mjZfPkf.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°68/2020 - "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018-2020, LEI N° 1508-2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1607/projeto_de_lei_069.2020_-__excesso_-_2020_-_man_zgTkeeP.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1607/projeto_de_lei_069.2020_-__excesso_-_2020_-_man_zgTkeeP.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 69/2020 - "INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1606/projeto_de_lei_070.2020_-__excesso_-_2020_-_man_d3vPyAU.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1606/projeto_de_lei_070.2020_-__excesso_-_2020_-_man_d3vPyAU.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°70/2020 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1619/projeto_de_lei_71.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1619/projeto_de_lei_71.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 71/2020 RECONHECE, PARA OS FINS DO ART. 65 DA LEI COMPLEMENTAR Nº. 101, DE 4 DE MAIO DE 2000, A OCORRÊNCIA DO ESTADO DE CALAMIDADE PÚBLICA, NOS TERMOS DO DECRETO MUNICIPAL Nº. 1740/2.020, DE 26 DE MARÇO DE 2.020 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1605/projeto_de_lei_072.2020_-_complementar_-_atuari_xq0dAZ0.doc</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1605/projeto_de_lei_072.2020_-_complementar_-_atuari_xq0dAZ0.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N° 072 DE 15 DE ABRIL DE 2020.   _x000D_
 " DISPÕE SOBRE A ADEQUAÇÃO DA LEGISLAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES  PÚBLICOS DO MUNICÍPIO DE PARANATINGA- " PARANATINGA-PREV" EM RAZÃO  DAS ALTERAÇÕES PROMOVIDAS NO SISTEMA PREVIDENCIÁRIO PELA EMENDA CONSTITUCIONAL N° 103/2019, E ALTERA A REDAÇÃO DA LEI COMPLEMENTAR N° 181,DE 21 DE JUNHO DE 2006, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PARANATINGA/MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1604/projeto_de_lei_073.2020_-_institui_taxa_de_lice_Eb6i8Ao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1604/projeto_de_lei_073.2020_-_institui_taxa_de_lice_Eb6i8Ao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 073/2020_x000D_
 " INSTITUI A COBRANÇA DE TAXA DE SERVIÇO SOBRE ATIVIDADES DE LICENCIAMENTO E FISCALIZAÇÃO AMBIENTAL NO ÂMBITO DO MUNICÍPIO DE PARANATINGA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1603/projeto_de_lei_074.2020_-_excesso_-_2020_-_reco_IXPi5b9.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1603/projeto_de_lei_074.2020_-_excesso_-_2020_-_reco_IXPi5b9.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 074/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1602/projeto_de_lei_075.2020_-_excesso_-_2020_-_reco_pPKBI3E.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1602/projeto_de_lei_075.2020_-_excesso_-_2020_-_reco_pPKBI3E.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 075/2020._x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1599/projeto_de_lei_076.2020_-_excesso_-_2020_-_reco_2vUHeDv.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1599/projeto_de_lei_076.2020_-_excesso_-_2020_-_reco_2vUHeDv.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 076/2020_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1618/projeto_de_lei_71.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1618/projeto_de_lei_71.2020.pdf</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1639/projeto_de_lei_078_2020_-_covid19_-_modelo_i_-__xveOACG.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1639/projeto_de_lei_078_2020_-_covid19_-_modelo_i_-__xveOACG.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 078/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1638/projeto_de_lei_079_2020_-_covid19_-_modelo_i_-__WSAO8ZS.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1638/projeto_de_lei_079_2020_-_covid19_-_modelo_i_-__WSAO8ZS.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 079/2020_x000D_
 AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NA LOA/2020, PROCEDER A INCLUSÃO NA PROGRAMAÇÃO ORÇAMENTÁRIA VIGENTE DE ATIVIDADES PARA O CUSTEIO DE AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE PARA O ENFRENTAMENTO DA PANDEMIA CAUSADA PELO AGENTE CORONAVÍRUS ( COVID 19), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1625/projeto_de_lei_080.2020_-_suplementacao_percent_Oc9TMfV.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1625/projeto_de_lei_080.2020_-_suplementacao_percent_Oc9TMfV.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 080/2020_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1624/projeto_de_lei_081.2020_-_excesso_-_2020_-_quad_kUxHXuI.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1624/projeto_de_lei_081.2020_-_excesso_-_2020_-_quad_kUxHXuI.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 081/2020_x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL-PPA 2018/2021, LEI 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1623/projeto_de_lei_082.2020_-_excesso_-_2020_-_quad_wuMCJew.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1623/projeto_de_lei_082.2020_-_excesso_-_2020_-_quad_wuMCJew.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 082/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1622/projeto_de_lei_083.2020_-_excesso_-_2020_-_quad_W8HnOxe.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1622/projeto_de_lei_083.2020_-_excesso_-_2020_-_quad_W8HnOxe.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 083/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1659/projeto_de_lei_084.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1659/projeto_de_lei_084.2020.pdf</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1658/projeto_de_lei_085.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1658/projeto_de_lei_085.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 085/2020_x000D_
 DISPÕE SOBRE AUTORIZAR O PODER EXECUTIVO EXECUTIVO A CELEBRAR CONVÊNIO ESPECÍFICO COM O CONSÓRCIO REGIONAL DE SAÚDE DO SUL DE MATO GROSSO- CORESS/MT, POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1657/projeto_de_lei_086.2020_-_excesso_2020_-_suas_e_F4nu1fu.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1657/projeto_de_lei_086.2020_-_excesso_2020_-_suas_e_F4nu1fu.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 086/2020_x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL PPA 2018-2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1656/projeto_de_lei_087.2020_-_excesso_2020_-_suas_e_jX6wZf5.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1656/projeto_de_lei_087.2020_-_excesso_2020_-_suas_e_jX6wZf5.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 087/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1655/projeto_de_lei_088.2020_-_excesso_2020_-_suas_e_nL9Bgvr.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1655/projeto_de_lei_088.2020_-_excesso_2020_-_suas_e_nL9Bgvr.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 088/2020_x000D_
 "AUTORIZA O PODER MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1654/projeto_de_lei_089.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1654/projeto_de_lei_089.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 089/2020_x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL -PPA 2018-2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1653/projeto_de_lei_090.2020_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1653/projeto_de_lei_090.2020_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 090/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1652/projeto_de_lei_091.2020_-_excesso_-_2020_-_suas_s9seZUg.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1652/projeto_de_lei_091.2020_-_excesso_-_2020_-_suas_s9seZUg.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 091/2020_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1666/projeto_de_lei_092.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1666/projeto_de_lei_092.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 092/2020_x000D_
 "INCLUI NOS ANEXO DO PLANO PLURIANUAL- PPA 2018-2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1665/projeto_de_lei_093.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1665/projeto_de_lei_093.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 093/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1664/projeto_de_lei_094.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1664/projeto_de_lei_094.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 094/2020_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1663/projeto_de_lei_095.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1663/projeto_de_lei_095.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 095/2020_x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL-PPA 2018-2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1662/projeto_de_lei_096.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1662/projeto_de_lei_096.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 096/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS-LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1661/projeto_de_lei_097.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1661/projeto_de_lei_097.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 097/2020_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1668/projeto_de_lei_098_2020_-_reducao_da_base_de_ca_WTbUou6.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1668/projeto_de_lei_098_2020_-_reducao_da_base_de_ca_WTbUou6.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 098/2020_x000D_
 " DISPÕE SOBRE A REDUÇÃO DA ALÍQUOTA DO ITBI PARA A TRANSMISSÃO DE BENS IMOVEIS INTER VIVOS E DE DIREITOS REAIS DE FORMA ONEROSA DENTO DO MUNICÍPIO DE PARANATINGA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1721/projeto_de_lei_099.2020_-_adequacao_da_reforma__carmEJb.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1721/projeto_de_lei_099.2020_-_adequacao_da_reforma__carmEJb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 099/2020 - DISPÕE SOBRE A ALTERAÇÃO DA ALÍQUOTA DE CONTRIBUIÇÃO PREVIDENCIÁRIO DOS SERVIDORES ATIVOS, APOSENTADOS, PENSIONISTAS E DO ENTE PÚBLICO MUNICIPAL. EXCLUÍ DA LEI DE BENEFÍCIOS DO RPPS O PAGAMENTO DOS BENEFÍCIOS TEMPORÁRIOS INCLUINDO ESTES NO ESTATUTO DO SERVIDOR PÚBLICO MUNICIPAL, DE ACORDO COM A EMENDA CONSTITUCIONAL Nº 103, DE 2019.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1720/projeto_de_lei_100.2020_-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1720/projeto_de_lei_100.2020_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 100/2020 - AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL           ESPECIAL   POR ANULAÇÃO E REMANEJAMENTO   E DÁ   OUTRAS 	PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1719/projeto_de_lei_101.2020_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1719/projeto_de_lei_101.2020_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 101/2020 - “DISPÕE SOBRE O PAGAMENTO DO TERÇO CONSTITUCIONAL DOS SERVIDORES PÚBLICOS DA PREFEITURA MUNICIPAL E DAS AUTARQUIAS MUNICIPAIS, DA OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1697/projeto_de_lei_102.2020_-_excesso_-_2020_-_covi_Ib1b87b.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1697/projeto_de_lei_102.2020_-_excesso_-_2020_-_covi_Ib1b87b.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 102/2020_x000D_
 " INCLUI  NOS ANEXOS DO PLANO PLURIANUAL -PPA 2018-2021, LEI 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1696/projeto_de_lei_103.2020_-_excesso_-_2020_-_covi_o7dVmp2.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1696/projeto_de_lei_103.2020_-_excesso_-_2020_-_covi_o7dVmp2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 103/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS -LDO PARA 2.020,O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1695/projeto_de_lei_104.2020_-_excesso_-_2020_-_covi_2nxJr6O.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1695/projeto_de_lei_104.2020_-_excesso_-_2020_-_covi_2nxJr6O.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 104/2020_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1694/projeto_de_lei_105.2020_-_excesso_-_2020_-_covi_JRuX4sl.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1694/projeto_de_lei_105.2020_-_excesso_-_2020_-_covi_JRuX4sl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 105/2020_x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL -PPA 2018-2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1693/projeto_de_lei_106.2020_-_excesso_-_2020_-_covi_LEDpa9T.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1693/projeto_de_lei_106.2020_-_excesso_-_2020_-_covi_LEDpa9T.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 106/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1692/projeto_de_lei_107.2020_-_excesso_-_2020_-_covi_J6Nz55q.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1692/projeto_de_lei_107.2020_-_excesso_-_2020_-_covi_J6Nz55q.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 107/2020_x000D_
  AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1691/projeto_de_lei_108.2020_-_excesso_-_2020_-_covi_xwwjiC4.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1691/projeto_de_lei_108.2020_-_excesso_-_2020_-_covi_xwwjiC4.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 108/2020_x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL-PPA 2018-2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1690/projeto_de_lei_109.2020_-_excesso_-_2020_-_covi_vA3pKb6.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1690/projeto_de_lei_109.2020_-_excesso_-_2020_-_covi_vA3pKb6.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 109/2020_x000D_
 "INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS -LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1689/projeto_de_lei_110.2020_-_excesso_-_2020_-_covi_yJ1PRYZ.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1689/projeto_de_lei_110.2020_-_excesso_-_2020_-_covi_yJ1PRYZ.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 110/2020_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1688/projeto_de_lei_111.2020_-_excesso_-_2020_-_apo_1Ej78KT.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1688/projeto_de_lei_111.2020_-_excesso_-_2020_-_apo_1Ej78KT.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 111/2020 _x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL-PPA 2018-2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1687/projeto_de_lei_112.2020_-_excesso_-_2020_-_apoi_8IyrSL0.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1687/projeto_de_lei_112.2020_-_excesso_-_2020_-_apoi_8IyrSL0.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 112/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1686/projeto_de_lei_113.2020_-_excesso_-_2020_-_apoi_0bszUun.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1686/projeto_de_lei_113.2020_-_excesso_-_2020_-_apoi_0bszUun.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 113/2020_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1685/projeto_de_lei_114.2020_-_institui_o_conselho_m_96nN6JE.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1685/projeto_de_lei_114.2020_-_institui_o_conselho_m_96nN6JE.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 114/2020_x000D_
 " INSTITUI O CONSELHO MUNICIPAL ANTIDROGAS- E O FUNDO MUNICIPAL ANTIDROGAS-FMA DO MUNICÍPIO DE PARANATINGA-MT E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1827/projeto_de_lei_115__000006.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1827/projeto_de_lei_115__000006.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 115/2020_x000D_
 " DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2021 DO MUNICÍPIO DE PARANATINGA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1744/projeto_de_lei_116.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1744/projeto_de_lei_116.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 116/2020_x000D_
  DISPÕE SOBRE AUTORIZAR O PODER EXECUTIVO EXECUTIVO A CELEBRAR CONVÊNIO ESPECÍFICO COM O CONSÓRCIO REGIONAL DE SAÚDE DO SUL DE MATO GROSSO- CORESS/MT, POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1743/projeto_de_lei_117.2020_-_suplementacao_percent_c1O9Eab.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1743/projeto_de_lei_117.2020_-_suplementacao_percent_c1O9Eab.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 117/2020_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1742/projeto_de_lei_118.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1742/projeto_de_lei_118.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 118/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1741/projeto_de_lei_119.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1741/projeto_de_lei_119.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 119/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1740/projeto_de_lei_120.2020_-_excesso_-_2020_-_covi_OLynQrD.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1740/projeto_de_lei_120.2020_-_excesso_-_2020_-_covi_OLynQrD.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 120/2020_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1739/projeto_de_lei_121.2020_-_excesso_-_2020_-_covi_pzDnuTY.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1739/projeto_de_lei_121.2020_-_excesso_-_2020_-_covi_pzDnuTY.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 121/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1738/projeto_de_lei_122.2020_-_excesso_-_2020_-_covi_i5SyIUi.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1738/projeto_de_lei_122.2020_-_excesso_-_2020_-_covi_i5SyIUi.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 122/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1737/projeto_de_lei_123.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1737/projeto_de_lei_123.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 123/2020_x000D_
  AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1736/projeto_de_lei_124.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1736/projeto_de_lei_124.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 124/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1735/projeto_de_lei_125.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1735/projeto_de_lei_125.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 125/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1734/projeto_de_lei_126.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1734/projeto_de_lei_126.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 126/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1733/projeto_de_lei_127.2020_-_excesso_-_2020_-_apoi_tu9Qc5s.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1733/projeto_de_lei_127.2020_-_excesso_-_2020_-_apoi_tu9Qc5s.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 127/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1732/projeto_de_lei_128.2020_-_excesso_-_2020_-_apoi_3Ql5M2d.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1732/projeto_de_lei_128.2020_-_excesso_-_2020_-_apoi_3Ql5M2d.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 128/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1731/projeto_de_lei_129.2020_-_excesso_-_2020_-_apoi_JbrVYvv.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1731/projeto_de_lei_129.2020_-_excesso_-_2020_-_apoi_JbrVYvv.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 129/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1730/projeto_de_lei_131.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1730/projeto_de_lei_131.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 131/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1729/projeto_de_lei_132.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1729/projeto_de_lei_132.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 132/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1728/projeto_de_lei_133.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1728/projeto_de_lei_133.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 133/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1727/projeto_de_lei_134.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1727/projeto_de_lei_134.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 134/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1725/projeto_de_lei_135.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1725/projeto_de_lei_135.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 135/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1726/projeto_de_lei_136.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1726/projeto_de_lei_136.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 136/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_de_lei_137.2020_-_doacao_para_a_cadeia__Y4JO5j6.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_de_lei_137.2020_-_doacao_para_a_cadeia__Y4JO5j6.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 137/2020_x000D_
 " AUTORIZA O PODER EXECUTIVO A REALIZAR CONVENIO COM SECRETARIA ESTADUAL DE SEGURANÇA PÚBLICA AFIM DE CONTRIBUIR COM A CONSTRUÇÃO DE NOVOS LEITOS JUNTO A CADEIA PÚBLICA MUNICIPAL DE PARANATINGA-MT, DR. EDER PEREIRA AFIM DE DAR CUMPRIMENTO AO TERMO DE AJUSTAMENTO DE CONDUTA 001/2020 FIRMADO ENTRE O ESTADO DE MATO GROSSO E MINISTÉRIO PÚBLICO DO ESTADO E MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1760/projeto_de_lei_138.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1760/projeto_de_lei_138.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 138/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1759/projeto_de_lei_139.2020_-_excesso_-_2020_-_covi_D9QEPxv.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1759/projeto_de_lei_139.2020_-_excesso_-_2020_-_covi_D9QEPxv.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 139/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1758/projeto_de_lei_140.2020_-_excesso_-_2020_-_covi_yrY8XOp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1758/projeto_de_lei_140.2020_-_excesso_-_2020_-_covi_yrY8XOp.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 140/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1757/projeto_de_lei_141.2020_-_excesso_-_2020_-_covi_ohLLraR.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1757/projeto_de_lei_141.2020_-_excesso_-_2020_-_covi_ohLLraR.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 141/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1756/projeto_de_lei_142.2020_-_excesso_-_2020_-_covi_HRJacMl.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1756/projeto_de_lei_142.2020_-_excesso_-_2020_-_covi_HRJacMl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 142/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1755/projeto_de_lei_143.2020_-_excesso_-_2020_-_covi_H1Pg0Kl.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1755/projeto_de_lei_143.2020_-_excesso_-_2020_-_covi_H1Pg0Kl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 143/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1754/projeto_de_lei_144.2020_-_excesso_-_2020_-_equi_LpR0Fpv.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1754/projeto_de_lei_144.2020_-_excesso_-_2020_-_equi_LpR0Fpv.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 144/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1753/projeto_de_lei_145.2020_-_excesso_-_2020_-_equi_PJEaN4n.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1753/projeto_de_lei_145.2020_-_excesso_-_2020_-_equi_PJEaN4n.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 145/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1752/projeto_de_lei_146.2020_-_excesso_-_2020_-_equi_RpdVUEx.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1752/projeto_de_lei_146.2020_-_excesso_-_2020_-_equi_RpdVUEx.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 146/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 147/2020 - “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”Recuperação de Estradas Vicinais e Rodovias não Pavimentadas do Município de Paranatinga. R$ 2.500.000,00</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1748/projeto_de_lei_148_2020_-_excesso_-_2020_-_manu_A6jNPyA.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1748/projeto_de_lei_148_2020_-_excesso_-_2020_-_manu_A6jNPyA.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº148/2020 - AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL           POR EXCESSO DE ARRECADAÇÃO E   DÁ OUTRAS  PROVIDÊNCIAS.Recuperação de Estradas Vicinais e Rodovias não Pavimentadas do Município de Paranatinga. _x000D_
 R$            2.500.000,00</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1746/projeto_de_lei_149_2020_-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1746/projeto_de_lei_149_2020_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 149/2020 - “INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”Recuperação de Estradas Vicinais e Rodovias não Pavimentadas do Município de Paranatinga. R$ 2.500.000,00</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1751/projeto_de_lei_150.2020_-_excesso_-_2020_-_manu_K503YsA.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1751/projeto_de_lei_150.2020_-_excesso_-_2020_-_manu_K503YsA.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 150/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1750/projeto_de_lei_151.2020_-_excesso_-_2020_-_manu_QGT4Rwo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1750/projeto_de_lei_151.2020_-_excesso_-_2020_-_manu_QGT4Rwo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 151/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1749/projeto_de_lei_152.2020_-_excesso_-_2020_-_manu_Vy23tb1.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1749/projeto_de_lei_152.2020_-_excesso_-_2020_-_manu_Vy23tb1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 152/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1790/projeto_de_lei_153_2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1790/projeto_de_lei_153_2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 153/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1789/projeto_de_lei_154_2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1789/projeto_de_lei_154_2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 154/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1788/projeto_de_lei_155_2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1788/projeto_de_lei_155_2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 155/2020_x000D_
  “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1800/projeto_de_lei_156_2020_-_suplementacao_percentual_-_5_-_prefeitura.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1800/projeto_de_lei_156_2020_-_suplementacao_percentual_-_5_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 156/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO  E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”_x000D_
 _x000D_
 A COMISSÃO DE FINANÇAS E ORÇAMENTO, COM ASSENTO NESTA CASA LEGISLATIVA, NOS TERMOS DO ARTIGO 122 DO REGIMENTO INTERNO, PROPÕE A SEGUINTE EMENDA AO PROJETO DE LEI Nº 156/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 Emenda Modificativa_x000D_
 _x000D_
 Projeto de Lei nº156/2020_x000D_
 _x000D_
 _x000D_
 O Artigo 1º - Passa a ter a seguinte redação..._x000D_
 _x000D_
 Artigo 1º - Fica o Executivo Municipal autorizado a realizar abertura de Credito   Adicional    Suplementar    no   valor   de   2,5% (dois e meio  por cento) da despesa fixada, destinado   a   cobertura da despesa com Projeto Atividade, para atender   despesas nos termos do artigo 167, Inciso V da Constituição Federal e Artigo 41 da Lei Federal nº4.320/64._x000D_
                                                               _x000D_
     Paranatinga – MT, 13 de Agosto de 2020_x000D_
 _x000D_
 _x000D_
 Jorge Martinho Ciotti_x000D_
 Presidente_x000D_
 _x000D_
 _x000D_
 Josevaine Silva de Souza_x000D_
 Rel</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1825/projeto_de_lei_157.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1825/projeto_de_lei_157.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 157/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1824/projeto_de_lei_158.2020_-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1824/projeto_de_lei_158.2020_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 158/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1823/projeto_de_lei_159.2020_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1823/projeto_de_lei_159.2020_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 159/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1822/projeto_de_lei_160.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1822/projeto_de_lei_160.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 160/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1821/projeto_de_lei_161.2020_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1821/projeto_de_lei_161.2020_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 161/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1820/projeto_de_lei_162.2020_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1820/projeto_de_lei_162.2020_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 162/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1819/projeto_de_lei_163.2020_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1819/projeto_de_lei_163.2020_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 163/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1817/projeto_de_lei_164.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1817/projeto_de_lei_164.pdf</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1816/projeto_de_lei_165.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1816/projeto_de_lei_165.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 165/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1815/projeto_de_lei_166.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1815/projeto_de_lei_166.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 166/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1814/projeto_de_lei_167.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1814/projeto_de_lei_167.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 167/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1813/projeto_de_lei_168.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1813/projeto_de_lei_168.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 168/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1812/projeto_de_lei_169_20200827_103747.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1812/projeto_de_lei_169_20200827_103747.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 169/2020_x000D_
 DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 1° DAS LEIS MUNICIPAIS N. 1983/2020,1984/2020 E 1985/2020 EM RELAÇÃO AO ELEMENTO DE DESPESA VINCULADO A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ÂMBITO DA SECRETARIA MUNICIPAL DE TRANSPORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1811/projeto_de_lei_170.2020_-_parcelamento_aguas_de_paranatinga_-_2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1811/projeto_de_lei_170.2020_-_parcelamento_aguas_de_paranatinga_-_2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 170/2020_x000D_
 " AUTORIZA O PODER EXECUTIVO A PROCEDER O PARCELAMENTO DE DÉBITO JUNTO Á ÁGUAS DE PARANATINGA MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1810/projeto_de_lei_171.2020_-_complementar_-_atuarial_2020_-_previdencia_-_paranatingaprev_-_ii.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1810/projeto_de_lei_171.2020_-_complementar_-_atuarial_2020_-_previdencia_-_paranatingaprev_-_ii.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 171/2020_x000D_
  " DISPÕE SOBRE Á ADEQUAÇÃO DA LEGISLAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PARANATINGA- " PARANATINGA-PREV" EM RAZÃO DAS ALTERAÇÕES PROMOVIDAS NO SISTEMA PREVIDENCIÁRIO PELA EMENDA  CONSTITUCIONAL  N. ° 103/2019, E ALTERA A REDAÇÃO DA LEI COMPLEMENTAR N. ° 181, DE 21 DE JUNHO DE 2006, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PARANATINGA/MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1857/projeto_de_lei_172_2020_-_revoga-se_a_lei_de_n_1969_2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1857/projeto_de_lei_172_2020_-_revoga-se_a_lei_de_n_1969_2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 172/2020_x000D_
 " REVOGA-SE A LEI N° 1969 DE 03 DE AGOSTO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1860/pauta_extraordinaria_96.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1860/pauta_extraordinaria_96.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 173/2020_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 COM  EMENDA MODIFICATIVA DE 2,5(dois e meio por cento).</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1856/projeto_de_lei_174.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1856/projeto_de_lei_174.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 174/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1855/projeto_de_lei_175.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1855/projeto_de_lei_175.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 175/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1854/projeto_de_lei_176.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1854/projeto_de_lei_176.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 176/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1853/projeto_de_lei_177.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1853/projeto_de_lei_177.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 177/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1852/projeto_de_lei_178.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1852/projeto_de_lei_178.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 178/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1851/projeto_de_lei_179.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1851/projeto_de_lei_179.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 179/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1850/projeto_de_lei_180.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1850/projeto_de_lei_180.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_ppa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 180/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1849/projeto_de_lei_181.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1849/projeto_de_lei_181.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 181/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1848/projeto_de_lei_182.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1848/projeto_de_lei_182.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 182/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1847/projeto_de_lei_183.2020_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1847/projeto_de_lei_183.2020_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 183/2020_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1846/projeto_de_lei_184.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1846/projeto_de_lei_184.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 184/2020_x000D_
 " INCLUI NA LEI N° 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1845/projeto_de_lei_185.2020_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1845/projeto_de_lei_185.2020_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 185/2020_x000D_
 “ AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1893/projeto_de_lei_186.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1893/projeto_de_lei_186.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 186/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL-PPA 2018-2021, Nº 1508/2017, O PROGRAMA QUE MENCIONA E DA OUTRAS PROVIDENCIAS.'' EXECUÇÃO DE AÇÕES DO COVID NO SUAS AQUISIÇÃO DE EPI-PORTARIA Nº 369 R$ 12.075,00.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1894/projeto_de_lei_187.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1894/projeto_de_lei_187.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 187/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.'' EXECUÇÃO DE AÇÕES DO COVID NO SUAS AQUISIÇÃO DE EPI - PORTARIA Nº 369. R$ 12.075,00.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1902/projeto_de_lei_188.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1902/projeto_de_lei_188.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 188/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. EXECUÇÃO DE AÇÕES DO COVID NO SUAS AQUISIÇÃO DE EPI - PORTARIA Nº 369. R$ 12.075,00.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1901/projeto_de_lei_189.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1901/projeto_de_lei_189.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 189/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. EXECUÇÃO DO INCREMENTO TEMPORÁRIO AO BLOCO DA PROTEÇÃO SOCIAL BÁSICA AÇÕES DE COMBATE AO COVID-19, PORTARIA Nº 378/2020.''</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1900/projeto_de_lei_190.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1900/projeto_de_lei_190.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 190/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. EXECUÇÃO DO INCREMENTO TEMPORÁRIO AO BLOCO DA PROTEÇÃO SOCIAL BÁSICA AÇÕES DE COMBATE AO COVID-19, PORTARIA Nº 378/2020. R$ 45.450,00.''</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1899/projeto_de_lei_191.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1899/projeto_de_lei_191.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 191/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. . EXECUÇÃO DO INCREMENTO TEMPORÁRIO AO BLOCO DA PROTEÇÃO SOCIAL BÁSICA AÇÕES DE COMBATE AO COVID-19, PORTARIA Nº 378/2020. R$ 45.450,00.''</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1898/projeto_de_lei_192.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1898/projeto_de_lei_192.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 192/2020 INCLUI NOS ANEXO DO PLANO PLURIANUAL- PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA W DÁ OUTRAS PROVIDENCIAS. EXECUÇÃO DO INCREMENTO TEMPORÁRIO AO BLOCO DA PROTEÇÃO SOCIAL BÁSICA AÇÕES DE COMBATE AO COVID-19, PORTARIA Nº 378/2020. R$ 8.000,00.''</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1897/projeto_de_lei_193.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1897/projeto_de_lei_193.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 193/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. EXECUÇÃO DO INCREMENTO TEMPORÁRIO AO BLOCO DA PROTEÇÃO SOCIAL ESPECIAL, AÇÕES DE COMBATE AO COVID-19, PORTARIA Nº 378/2020. R$ 8.000,00.''</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1896/projeto_de_lei_194.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1896/projeto_de_lei_194.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 194/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. EXECUÇÃO DO INCREMENTO TEMPORÁRIO AO BLOCO DA PROTEÇÃO SOCIAL ESPECIAL, AÇÕES DE COMBATE AO COVID-19, PORTARIA Nº 378/2020. R$ 8.000,00.''</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1895/projeto_de_lei_195_2020_-_alteracao_da_lei_1291_2015_-_plano_diretor_de_paranatinga_-_perimetro_urbano.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1895/projeto_de_lei_195_2020_-_alteracao_da_lei_1291_2015_-_plano_diretor_de_paranatinga_-_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 195/2020 ALTERA A REDAÇÃO DO ANEXO I DA LEI 1291 DE 21 DE DEZEMBRO DE 2015- PERÍMETRO URBANO DE PARANATINGA MT.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1861/projeto_de_lei_196.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1861/projeto_de_lei_196.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 196/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Enfrentamento da Emergência do Coronavirus – Covid-19 – Lei Complementar nº 173/2020 – P. IV. R$     100.000,00.''</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1871/projeto_de_lei_197.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1871/projeto_de_lei_197.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 197/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Enfrentamento da Emergência do Coronavirus – Covid-19 – Lei Complementar nº 173/2020 – P. IV.  R$    100.000,00.''</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1870/projeto_de_lei_198.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1870/projeto_de_lei_198.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 198/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ  OUTRAS PROVIDÊNCIAS. Enfrentamento da Emergência do Coronavirus – Covid-19 – Lei Complementar nº 173/2020 – P. IV. R$    100.000,00.''</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1869/projeto_de_lei_199.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1869/projeto_de_lei_199.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 199/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Manutenção das Ativ. da Sec. de Administração - LC 173/2020 – P. IV. R$  1.459.563,99.''</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1868/projeto_de_lei_200.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1868/projeto_de_lei_200.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 200/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Manutenção e Enc. Com o Gab. do Prefeito e Departamentos - LC 173/2020 – P. IV. R$  1.459.563,99.''</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1867/projeto_de_lei_201.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1867/projeto_de_lei_201.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 201/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS PROVIDÊNCIAS. Manutenção e Enc. Com o Gab. do Prefeito e Departamentos - LC 173/2020 – P. IV. R$   1.459.563,99.''</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1866/projeto_de_lei_202.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1866/projeto_de_lei_202.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 202/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Covid 19 – Ações de Enfretamento do Coronavirus. R$  1.314.726,99.''</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1865/projeto_de_lei_203.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1865/projeto_de_lei_203.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 203/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.  Covid 19 – Ações de Enfretamento do Coronavirus. R$  1.314.726,99.''</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1862/projeto_de_lei_204.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1862/projeto_de_lei_204.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 204/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL  ABRIR CRÉDITOS  ADICIONAL ESPECIAL POR  EXCESSO DE ARRECADAÇÃO E   DÁ   OUTRAS PROVIDÊNCIAS. Covid 19 – Ações de Enfretamento do Coronavirus. R$  1.314.726,99.''</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1939/projeto_de_lei_205_2020_-_contratacao_de_empresa_especializada_em_saude_-_coress_-_cirurgias_-_saude.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1939/projeto_de_lei_205_2020_-_contratacao_de_empresa_especializada_em_saude_-_coress_-_cirurgias_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 205/2020  - DISPÕE SOBRE AUTORIZAR O PODER EXECUTIVO A CELEBRAR CONVÊNIO ESPECÍFICO COM O CONSÓRCIO REGIONAL DE SAÚDE DO SUL DE MATO GROSSO – CORESS/MT, POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1935/projeto_de_lei_206.2020_-_suplementacao_percentual_-_6_-_2020_-_01.10.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1935/projeto_de_lei_206.2020_-_suplementacao_percentual_-_6_-_2020_-_01.10.2020.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 206/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. Total da Suplementação. 4.434.699,00''.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1934/projeto_de_lei_207.2020_-_suplementacao_com_excesso_-_prefeitura_i_-_2020_-_05.10.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1934/projeto_de_lei_207.2020_-_suplementacao_com_excesso_-_prefeitura_i_-_2020_-_05.10.2020.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 207/2020 AUTORIZA O PODER EXECUTIVO	MUNICIPAL ABRIR    CRÉDITOS SUPLEMENTAR POR EXCESSO DE      ARRECADAÇÃO  E   DÁ OUTRAS PROVIDÊNCIAS. TOTAL DO EXCESSO....R$     3.106.000,00''.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1933/projeto_de_lei_208.2020_-_suplementacao_camara_excesso_i_2020_-_05.10.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1933/projeto_de_lei_208.2020_-_suplementacao_camara_excesso_i_2020_-_05.10.2020.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 208/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   SUPLEMENTAR POR_x000D_
 ANULAÇÃO E   SUPLEMENTAÇÃO E   DÁ   OUTRAS PROVIDÊNCIAS. TOTAL DAS SUPLEMENTAÇÕES................R$     594.449,53''.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1967/projeto_de_lei_209.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1967/projeto_de_lei_209.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 209/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.  Aquisição de Caminhão p/ o Município de Paranatinga-MT. Total R$       302.000,00.''</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1966/projeto_de_lei_210.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1966/projeto_de_lei_210.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 210/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de Caminhão p/ o Município de Paranatinga-MT. Total........................R$       302.000,00.''</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1936/projeto_de_lei_211.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1936/projeto_de_lei_211.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 211/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL POR   EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. Aquisição de Caminhão p/ o Município de Paranatinga-MT. Total R$       302.000,00.''</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1937/projeto_de_lei_212.2020_-_loa_-_2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1937/projeto_de_lei_212.2020_-_loa_-_2021.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 212/2020 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PARANATINGA – MT, PARA O EXERCÍCIO FINANCEIRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1947/projeto_de_lei_213.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1947/projeto_de_lei_213.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 213/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de 01 (uma) Ambulância Caminhonete Tipo “A” Simples Remoção – Tração 4x4 a Diesel. Total......R$       212.000,00.''</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1946/projeto_de_lei_214.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1946/projeto_de_lei_214.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 214/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de 01 (uma) Ambulância Caminhonete Tipo “A” Simples Remoção – Tração 4x4 a Diesel. Total...R$   212.000,00.''</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1945/projeto_de_lei_215.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1945/projeto_de_lei_215.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 215/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL   ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. Aquisição de 01 (uma) Ambulância Caminhonete Tipo “A” Simples Remoção – Tração 4x4 a Diesel. Total...................................R$       212.000,00.''</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1944/projeto_de_lei_216.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1944/projeto_de_lei_216.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 216/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de 01 (uma) Ambulância Tipo “A” Simples Remoção – Tração 4x4 a Diesel. Total.......R$       212.000,00.''</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1943/projeto_de_lei_217.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1943/projeto_de_lei_217.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 217/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Aquisição de 01 (uma) Ambulância Tipo “A” Simples Remoção – Tração 4x4 a Diesel. Total....................R$       212.000,00.''</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1942/projeto_de_lei_218.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1942/projeto_de_lei_218.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 218/2020 AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITOS ADICIONAL   ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. Aquisição de 01 (uma) Ambulância Tipo “A” Simples Remoção – Tração 4x4 a Diesel. Total R$       212.000,00.''</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1975/projeto_de_lei_220.2020_-_suplementacao_percentual_2020_00000003_-_05.11.2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1975/projeto_de_lei_220.2020_-_suplementacao_percentual_2020_00000003_-_05.11.2020.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 220/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS SUPLEMENTAR POR  ANULAÇÃO E TRANSPOSIÇÃO E  DÁ  OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1978/projeto_de_lei_221.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_ppa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1978/projeto_de_lei_221.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_ppa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 221/2020 INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018-2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Lei nº 14017/2020 – MTUR/SECULT – Aldir Blanc-Municípios. Total............R$   169.636,04.''</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1977/projeto_de_lei_222.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_ldo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1977/projeto_de_lei_222.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_ldo.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 222/2020 INCLUI NA LEI Nº 1778/2019 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.020, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS Lei nº 14017/2020 – MTUR/SECULT – Aldir Blanc-Municípios. Total...................R$   169.636,04.''</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1976/projeto_de_lei_223.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_loa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1976/projeto_de_lei_223.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_loa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 223/2020 AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS ADICIONAL ESPECIAL POR XCESSO DE ARRECADAÇÃO E DÁ   OUTRAS PROVIDÊNCIAS. Lei nº 14017/2020 – MTUR/SECULT – Aldir Blanc-Municípios. Total.......R$   169.636,04.''</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1987/projeto_de_lei_224.2020_-_suplementacao_percentual_-_2020_00000003_-_dezembro.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1987/projeto_de_lei_224.2020_-_suplementacao_percentual_-_2020_00000003_-_dezembro.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 224/2020. AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS	SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E  DÁ  OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1988/projeto_de_lei_225.2020_-_cancelamento_de_restos_a_pagar_-_prescricao_-_2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1988/projeto_de_lei_225.2020_-_cancelamento_de_restos_a_pagar_-_prescricao_-_2020.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI 225/2020. AUTORIZA O PODER EXECUTIVO MUNICIPAL O CANCELAMENTO DOS SALDOS DOS EMPENHOS EXISTENTES INSCRITOS EM RESTOS A PAGAR PROCESSADOS E NÃO PROCESSADOS, RELATIVO AO PERÍODO DE 2012 A 2015, DEVIDO A PRESCRIÇÃO QUINQUENAL E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1990/projeto_de_lei_226.2020_-_alteracao_da_lei_1402.2017_-_desmembrar_sec._meio_ambiente_-_cria_industria_e_comercio_-_estrutura_administrativa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1990/projeto_de_lei_226.2020_-_alteracao_da_lei_1402.2017_-_desmembrar_sec._meio_ambiente_-_cria_industria_e_comercio_-_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 226/2020 DISPÕE SOBRE A ALTERAÇÃO DA LEI DE Nº 1402/2017, DE 23 DE JANEIRO DE 2017 – ESTRUTURA ADMINISTRATIVA QUE VISA O DESMEMBRAMENTO DA SECRETARIA DE MEIO AMBIENTE, INDÚSTRIA E COMERCIO, TURISMO E REGULARIZAÇÃO FUNDIÁRIA – SEMATUR E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2024/projeto_de_lei_227.2020_-_incorporacao_de_1284_para_os_professores_efetivo_e_contratado_-_piso.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2024/projeto_de_lei_227.2020_-_incorporacao_de_1284_para_os_professores_efetivo_e_contratado_-_piso.pdf</t>
   </si>
   <si>
     <t>''PROJETO DE LEI Nº 227/2020. AUTORIZA O PODER EXECUTIVO A IMPLANTAR 12,84 (DOZE VÍRGULA OITENTA E QUATRO POR CENTO) DE ACRÉSCIMO NO SALÁRIO BASE DOS PROFESSORES MUNICIPAIS, AFIM DE REGULARIZAR O PISO SALARIA DA CATEGORIA. ”</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>PLCM</t>
   </si>
   <si>
     <t>Projeto de Lei da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1620/cm_003_jovem_aprendiz.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1620/cm_003_jovem_aprendiz.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei CM 003/2020 - Dispõe sobre a criação do "Programa Jovem Aprendiz" do Município de Paranatinga - MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>CHASESE - COMISSÃO DE  DEFESA DOS DIREITOS HUMANOS, A. SOCIAL, EDUCAÇÃO, SAÚDE, CULTURA, ESPORTE CIDA (INATIVA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1635/cm_005_denominacao_ruas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1635/cm_005_denominacao_ruas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM 005/2020 - DISPÕE SOBRE DENOMINAÇÃO DE RUAS NO BAIRRO VILA CONCÓRDIA E DA OUTRAS PROVIDENCIA".</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1718/projeto_cm_006_000023.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1718/projeto_cm_006_000023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM 006/2020 - CONCEDE REVISÃO GERAL ANUAL AOS SERVIDORES EFETIVOS DO PODER LEGISLATIVO DO MUNICÍPIO DE PARANATINGA-MT, NA FORMA PREVISTA NO ART. 37, X, DA CONSTITUIÇÃO FEDERAL</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1912/cm_007_denominacao_hospital.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1912/cm_007_denominacao_hospital.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM 007/2020 - "DISPÕE SOBRE A DENOMINAÇÃO DO HOSPITAL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1503/requerimento_01.2020_-_jorge_martinho_ciotti20022020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1503/requerimento_01.2020_-_jorge_martinho_ciotti20022020.pdf</t>
   </si>
   <si>
     <t>Requer do Senhor Chefe do Executivo Municipal a exclusão do meu nome, Membro titular do conselho municipal do Fethab</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1545/requerimento_prorrogacao_prazo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1545/requerimento_prorrogacao_prazo.pdf</t>
   </si>
   <si>
     <t>Requerimento 002/2020 -  Os Vereadores que o presente subscrevem, com fundamento no Regimento Interno da Câmara Municipal, observado o artigo 74 do mencionado diploma, e no art. 5º, §2º da Lei Federal n. 1579, de 1952, vêm respeitosamente  REQUER à Mesa Diretora, ouvido o Soberano Plenário, a prorrogação do prazo de funcionamento por mais 90 (noventa) dias, contados a partir do vencimento do prazo anterior, para conclusão dos trabalhos da Comissão Parlamentar de Inquérito, instituída por Resolução Nº 001/2019 da Mesa Diretora, que investiga cometimento de possíveis irregularidades no contrato de concessão e nos serviços prestados pela Concessionária Águas Paranatinga.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1645/requerimento_03_cpi.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1645/requerimento_03_cpi.pdf</t>
   </si>
   <si>
     <t>REQUER à Mesa Diretora, ouvido o Soberano Plenário, a prorrogação do prazo de funcionamento por mais 90 (noventa) dias,</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>Encaminhar ao Poder Legislativo Municipal, relação de todos os móveis e imóveis locados por esta administração, fazendo constar endereço, Órgão ali em funcionamento e valor do aluguel; exercício de 2020._x000D_
 _x000D_
 ** Fazer acompanhar cópia de todos os contratos dos imóveis locados.;</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1904/05.2020_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1904/05.2020_-_will.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR A ESTE PODER LEGISLATIVO, TODOS OS RECUROSOS E RELATÓRIOS FINANCEIROS RELACIONADOS AO COVID-19</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1541/requerimento_06_cpi.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1541/requerimento_06_cpi.pdf</t>
   </si>
   <si>
     <t>presença dos senhores diretores desta companhia no dia 03 de Março  de 2020,  as 09:00 horas, no plenário da Câmara Municipal, onde estarão presente os responsáveis pelo laudo pericial da empresa ECCOS contratada para auxílio nos procedimentos da Comissão Parlamentar de Inquérito</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>Josevaine (Labiga), Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1826/requerimento_07.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1826/requerimento_07.pdf</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DE PRAZO POR MAIS 90 DIAS - CPI</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1588/mocao_de_pesar_-_fernandes_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1588/mocao_de_pesar_-_fernandes_de_souza.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMILIA "FERNANDES DE SOUZA" COM O PASSAMENTO DO SENHOR ASCENDINO FERNANDES</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1771/mocao_de_pesar_leopoldo_valandro.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1771/mocao_de_pesar_leopoldo_valandro.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que à presente subscrevem, com base no Regimento Interno e Lei Orgânica Municipal, requer à Mesa Diretora, uma vez ouvido o soberano Plenário, que seja encaminhada Moção de Pesar à Família “Longo” com o passamento do Jovem Edimar Luiz Longo,fito este de demonstrar os sentimentos por tão irreparável perca.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1772/mocao_de_pesar_joao_brito_de_melo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1772/mocao_de_pesar_joao_brito_de_melo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família “Brito de Melo” com o passamento do Senhor João Brito de Melo</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1773/mocao_de_pesar_familia_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1773/mocao_de_pesar_familia_souza.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família “Souza” com o passamento do Senhor Alziro de Souza</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1774/mocao_de_pesar_clarice_alves_de_olivera_fiinha.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1774/mocao_de_pesar_clarice_alves_de_olivera_fiinha.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família “Oliveira” com o passamento da Senhora Clarice Alves de Oliveira,(Fiinha) fito este de demonstrar os sentimentos por tão irreparável perca.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>Abel, Cícero, Claudio Gomes, Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), Professor Jorge, Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1775/mocao_de_pesar_edimar_luiz_longo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1775/mocao_de_pesar_edimar_luiz_longo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família “Longo” com o passamento do Jovem Edimar Luiz Longo,fito este de demonstrar os sentimentos por tão irreparável perca.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1776/mocao_de_pesar_abel_ferreira_de_andrade.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1776/mocao_de_pesar_abel_ferreira_de_andrade.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família “Ferreira de Andrade” com o passamento do Senhor Abel Ferreira de Andrade,fito este de demonstrar os sentimentos por tão irreparável perca.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1777/mocao_de_pesar_osnildo_marques_de_souza_badeco.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1777/mocao_de_pesar_osnildo_marques_de_souza_badeco.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família “Marques de Souza” com o passamento do Senhor Osnildo Marques de Souza, (Badeco) fito este de demonstrar os sentimentos por tão irreparável perca.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1778/mocao_de_pesar_vlademar_rosiak_chiquito.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1778/mocao_de_pesar_vlademar_rosiak_chiquito.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família “Rosiak” com o passamento do Senhor Valdemar Rosiak, (Chiquito) fito este de demonstrar os sentimentos por tão irreparável perca.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>Abel, Cícero, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), Professor Jorge, Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1802/mocao_de_pesar__a_familia_silva_-_sr_otacilio_da_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1802/mocao_de_pesar__a_familia_silva_-_sr_otacilio_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família “SILVA” com o passamento do Senhor Otacílio da Silva, fito este de demonstrar os sentimentos por tão irreparável perca.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1837/mocao_de_pesar_com_o_pasamneto_do_sr_mauricio_venancio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1837/mocao_de_pesar_com_o_pasamneto_do_sr_mauricio_venancio.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família do Senhor “Venâncio” com o passamento do Senhor Maurício Venâncio</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1965/mocao_de_pesar_manolo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1965/mocao_de_pesar_manolo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família do Senhor “Manolo” com o passamento do Senhor Manoel Gomes</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1784/mocao_de_repudio_revista_veja.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1784/mocao_de_repudio_revista_veja.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO _x000D_
 	Moção de Repúdio a Revista Veja (edição final de julho)_x000D_
 sobre matéria publicada que denegriu a imagem de nosso Município.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1804/convocacao_de_reuniao_dia_19.08.202017082020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1804/convocacao_de_reuniao_dia_19.08.202017082020.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE REUNIÃO SOBRE REGULARIZAÇÃO FUNDIÁRIA PROGRAMA PGV RURAL E URBANA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>OF IN</t>
   </si>
   <si>
     <t>OFICIO INTERNO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3201/231-2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3201/231-2020.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE ENCERRAMENTO CPI AGUAS DE PARANATINGA</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/3202/227-2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/3202/227-2020.pdf</t>
   </si>
   <si>
     <t>CPI</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/3203/186-2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/3203/186-2020.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO DO TETO DOS PENSIONISTAS E APONSENTADOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7771,67 +7771,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1506/decreto_01_-_4a_feira_de_cinzas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1553/decreto_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1567/decreto_03_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1592/decreto_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1669/decreto_05_2020_-_medidas_covid_000067_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1670/decreto_06_2020_-_medidas_covid_-.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1723/decreto_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1724/decreto_08_2020_-_medidas_covid_-_prorrogacao_000096.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1785/decreto_09_2020_-_medidas_covid_-_prorrogacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1830/decreto_10_2020_-_medidas_covid_-_prorrogacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1859/decreto_11_-_fica_suspensa_a_convocacao_do_candidato_luverlan_pereira_netto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1903/dl_12.2020_-_tchp_03.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1956/decreto13_2020_-_feriado_dia_do_servidor_publico_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1969/decreto_14_2020_-_medidas_covid_-_prorrogacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1938/projeto_de_emenda_a_lei_organica_5_20201013_093002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1505/01.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1544/04.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1568/05.2020_-_cicinhoxlabiga.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1569/06.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1593/08.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1598/09.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1594/11.2020_-_fernandinho.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1631/12.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1632/13.2020_-_cleiton.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1633/14.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1634/15.2020_-_cleiton.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1641/16.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1642/17.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1646/18.20202_-_cori.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1651/19.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1715/20.2020_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1770/21.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1679/22.2020_-_cicinho_x_cori.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1681/23.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1680/24.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1762/25.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1805/26.2020_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1806/27.2020_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1807/28.2020_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1795/29.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1796/30.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1797/31.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1798/32.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1799/33.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1858/34.2020_-_fernandinho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1909/35.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1908/36.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1907/37.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1950/39.2020_-_joao_bosco.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1958/40.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2008/40.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2005/42.2020_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2006/43.2020_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2007/44.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1913/lei_complementar_2035.2020_-_complementar_-_atuarial_2020_-_previdencia_-_paranatingaprev_-_ii.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1955/lei_complementar_2038.2020_-_revoga_lei_complementar_2035.2020_-_complementar_-_atuarial_2020_-_previdencia_-_paranatingaprev_-_ii.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1889/lei_1996.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_ppa_002.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1888/lei_1997.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1887/lei_1998.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_loa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1886/lei_1999.2020_-_parcelamento_aguas_de_paranatinga_-_2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1885/lei_2000.2020_-_revoga-se_a_lei_de_n_1969.2020_-_ferias_servidores.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1884/lei_2001.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1883/lei_2002.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1882/lei_2003.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_loa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1881/lei_2004.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1880/lei_2005.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1879/lei_2006.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_loa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1878/lei_2007.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1877/lei_2008.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1876/lei_2009.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_loa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1875/lei_2010.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_-_tipo_a_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1874/lei_2011.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_-_tipo_a_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1873/lei_2012.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_-_tipo_a_-_loa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1872/lei_2013.2020_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1864/lei_2014.2020_-_alteracao_das_leis_1983_1984_e_1985.2020_-_elemento_de_despesa_-_ppa_-_ldo_-_loa-_iii.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1863/lei_2015.2020_-_suplementacao_percentual_-_25_-_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1932/lei_2016.2020_-_denominacao_hospital_municipal_antonio_jose_da_silva_003.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1931/lei_2017.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1930/lei_2018.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1929/lei_2019.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1928/lei_2020.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1927/lei_2021.2020_-excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1926/lei_2022.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_loa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1925/lei_2023.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1924/lei_2024.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1923/lei_2025.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_loa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1922/lei_2026.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1921/lei_2027.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1920/lei_2028.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_loa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1919/lei_2029.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1918/lei_2030.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1917/lei_2031.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_loa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1915/lei_2032.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1916/lei_2033.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1914/lei_2034.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1948/lei_2036.2020_-_contratacao_de_empresa_especializada_em_saude_-_coress_-_cirurgias_-_saude.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1949/lei_2037.2020_-_suplementacao_camara_excesso_i_-_2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1964/lei_2039.2020_-_suplementacao_com_excesso_-_prefeitura_i_-_2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1963/lei_2041.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1962/lei_2042.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1961/lei_2043.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1960/lei_2044.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1959/lei_2045.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1973/lei_2046.2020_-_suplementacao_percentual_-_6_-_2020_-_01.10.2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1972/lei_2047.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1971/lei_2048.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1970/lei_2049.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_loa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1982/lei_2050.2020_-_alteracao_da_lei_1291.2015_-_plano_diretor_de_paranatinga_-_perimetro_urbano_003.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1983/lei_2051.2020_-_suplementacao_percentual_2020_00000003_-_05.11.2020_003.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1984/lei_2052.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1985/lei_2053.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1986/lei_2054.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_loa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1989/lei_2055.2020_-_loa_-_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1493/01.2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1552/mocao_de_aplauso_-_leticia_freire_de_oliveira14032020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1586/mocao_de_aplauso_-_sicredi.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1587/mocao_de_aplauso_-__minerva.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1940/mocao_de_aplauso_aos_servidores_em_geral_da_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2001/mocao_de_apluaso.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1439/01.2020_-_jorge01022020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1440/02.2020_-_jorge01022020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1458/03.2020_-jorge.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1459/04.2020_-jorge.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1460/05.2020_-jorge.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1494/08.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1464/09.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1495/10.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1496/12.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1570/14.2020_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1497/16.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1498/17.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1499/18.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1500/19.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1501/20.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1502/21.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1542/23.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1543/24.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1507/25.2020_-_labiga26022020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1509/26.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1510/27.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1504/28.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1512/29.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1513/30.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1514/31.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1511/35.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1546/44.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1551/47.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1571/48.2020_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1575/49.2020_-_fernandes_antonio_carlinixrodrigo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1547/54.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1574/55.2020_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1573/56.2020_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1548/57.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1549/58.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1550/59.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1577/61.2020_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1576/62.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1572/65.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1554/66.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1580/69.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1555/70.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1566/71.2020_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1589/73.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1590/74.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1585/78.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1584/80.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1581/81.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1582/82.2020_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1583/83.2020_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1591/85.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1621/87.2020_-_cicinho_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1596/92.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1597/93.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1601/94.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1609/95.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1610/96.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1600/97.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1626/98.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1627/100.2020_-_fernandes_carlini.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1628/101.2020_-_fernandes_carlini.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1629/102.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1630/103.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1643/106.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1644/107.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1803/115.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1648/117.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1649/119.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1647/120.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1650/122.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1684/124.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1667/125.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1678/126.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1674/127.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1672/128.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1677/129.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1673/130.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1671/131.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1709/133.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1710/134.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1711/135.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1675/136.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1676/137.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1682/138.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1683/139.2020_-_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1712/140.2020_-__will.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1717/141.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1703/142.2020_-__jorgexcicinhoxcleiton.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1713/144.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1704/145.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1705/146.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1706/147.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1698/148.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1699/149.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1700/150.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1701/151.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1702/152.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1779/153.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1781/154.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1780/155.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1714/157.2020_-_membros_comite_de_gestao.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1768/160.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1764/161.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1767/162.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1783/163.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1782/164.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1763/165.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1765/166.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1769/167.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2010/168.2020_-_fernandinho.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1786/169.2020_-__cicinho.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1787/170.2020_-__will.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2011/171.2020_-_fernandinho.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1792/174.2020_-_cpi.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1791/175.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1793/176.2020_-_cori_e_cicinho.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1801/177.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1794/178.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1808/179.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1809/181.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1838/182.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1828/183.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1829/184.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1833/185.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1834/186.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1835/187.2020_-_abel.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1836/188.2020_-_abel.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1839/189.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1840/190.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1831/191.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1832/192.2020_-_cicinho_x_cleitinho.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1841/194.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1842/196.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1843/197.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1953/200.2020_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1905/204.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1906/205.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1890/206.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1891/207.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1892/208.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1910/212.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1941/2013.2020_-_fernandinho.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1954/214.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2013/217.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1952/218.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2009/219.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1957/221.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1974/223.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2014/227.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1979/229.2020_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1980/230.2020_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2015/231.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2016/232.2020_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2017/233.2020_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2018/234.2020_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2019/235.2020_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2020/236.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2021/238.2020_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1991/240.2020_-_vereadorem_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1992/241.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1993/242.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1994/243.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1995/244.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1996/245.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1997/246.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1998/247.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1999/248_e_249.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2000/248_e_249.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2002/251.2020_-_cpi.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2022/255.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2023/256.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1981/219.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2012/215.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1535/projeto_de_lei_029.2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1534/projeto_de_lei_030.2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1530/projeto_de_lei_033.2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1612/projeto_de_lei_067.2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1640/projeto_de_lei_077_2020_-_covid19_-_modelo_i_-__NZfOR9y.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1660/projeto_de_lei_084.2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1818/projeto_de_lei_164.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1466/projeto_de_lei_no_001_2020_-_doacao_festa_igrej_P0F41VV.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1467/projeto_de_lei_no_002_2020_-_criacao_do_sistema_mTeSKs2.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1489/projeto_de_lei_003.2020_-_especial.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1488/projeto_de_lei_004.2020_-_especial.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1487/projeto_de_lei_005.2020_-_especial.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1486/projeto_de_lei_006.2020_-_especial_-.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1485/projeto_de_lei_007.2020_-_especial_-.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1484/projeto_de_lei_008.2020_-_especial_-.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1483/projeto_de_lei_009.2020_-_excesso_-.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1482/projeto_de_lei_010.2020_-_excesso_-.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1481/projeto_de_lei_011.2020_-_excesso.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1480/projeto_de_lei_012.2020_-_excesso_-_igd-suas.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1479/projeto_de_lei_013.2020_-_excesso_-_igd-suas.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1478/projeto_de_lei_014.2020_-_excesso_-_igd.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1477/projeto_de_lei_015.2020_-_excesso_-_manutencao__cSTdxey.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1476/projeto_de_lei_016.2020_-_excesso_-_manutencao__YlvBGy6.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1475/projeto_de_lei_017.2020_-_excesso_-_manutencao__nBGKO2K.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1473/projeto_de_lei_018.2020_-_excesso_-_manutencao__R5UUYLg.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1474/projeto_de_lei_019.2020_-_excesso_-_manutencao__RwQFynY.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1472/projeto_de_lei_020.2020_-_excesso_-_manutencao__lct3eT2.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1471/projeto_de_lei_021.2020_-_excesso_-_onibus_ore__170HEHL.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1470/projeto_de_lei_022.2020_-_excesso_-_onibus_ore__ADomS6H.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1469/projeto_de_lei_023.2020_-_excesso_-_onibus_ore__zY3abL9.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1539/projeto_de_lei_025.2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1538/projeto_de_lei_026.2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1537/projeto_de_lei_027.2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1536/projeto_de_lei_028.2020_2.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1533/projeto_de_lei_030.2020.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1532/projeto_de_lei_031.2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1531/projeto_de_lei_032.2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1529/projeto_de_lei_033.2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1528/projeto_de_lei_034.2020_-_excesso_-_conclusao_d_RsdZuSf.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1527/projeto_de_lei_035.2020_-_excesso_-_conclusao_d_IuZWXkW.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1526/projeto_de_lei_036.2020_-_excesso_-_conclusao_d_4Z5GDCG.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1525/projeto_de_lei_037.2020_-_excesso_-_equipamento_gTOWVBq.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1524/projeto_de_lei_038.2020_-_excesso_-_equipamento_qCTCAH6.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1523/projeto_de_lei_039.2020_-_excesso_-_equipamento_1UA5YeX.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1522/projeto_de_lei_040.2020_-_excesso_-_incremento__HnKqZ9I.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1521/projeto_de_lei_041.2020_-_excesso_-_incremento__rSjNm7q.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1520/projeto_de_lei_042.2020_-_excesso_-_incremento__DgzSVqC.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1519/projeto_de_lei_043.2020_-_excesso_-_incremento__MVTNWwX.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1518/projeto_de_lei_044.2020_-_excesso_-_incremento__yh2smEF.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1517/projeto_de_lei_045.2020_-_excesso_-_incremento__6aB3ZhN.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1516/projeto_de_lei_047.2020_-_excesso_-_qualificar__JIiyfuS.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1515/projeto_de_lei_048.2020_-_excesso_-_qualificar__uvKsURL.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1565/projeto_de_lei_049.2020.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1564/projeto_de_lei_050.2020.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1563/projeto_de_lei_051.2020.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1562/projeto_de_lei_052.2020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1561/projeto_de_lei_053.2020.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1560/projeto_de_lei_054.2020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1559/projeto_de_lei_055.2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1558/projeto_de_lei_056.2020.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1557/projeto_de_lei_057._2020_-_.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1636/projeto_de_lei_058_2020_-_microempreendedor_-_s_yDNEnwO.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1637/projeto_de_lei_059_2020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1556/projeto_de_lei_060.2020.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1579/projeto_de_lei_061_2020_-_calamidade_financeira_qLpUxzJ.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1617/projeto_de_lei_062.2020_-_especial_-_anulacao_-_LDZ7GTU.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1616/projeto_de_lei_063.2020_-_especial_-_anulacao_-_4XgYtNZ.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1615/projeto_de_lei_064.2020.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1614/projeto_de_lei_065.2020.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1613/projeto_de_lei_066.2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1611/projeto_de_lei_067.2020.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1608/projeto_de_lei_068.2020_-_excesso_-_2020_-_manu_mjZfPkf.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1607/projeto_de_lei_069.2020_-__excesso_-_2020_-_man_zgTkeeP.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1606/projeto_de_lei_070.2020_-__excesso_-_2020_-_man_d3vPyAU.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1619/projeto_de_lei_71.2020.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1605/projeto_de_lei_072.2020_-_complementar_-_atuari_xq0dAZ0.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1604/projeto_de_lei_073.2020_-_institui_taxa_de_lice_Eb6i8Ao.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1603/projeto_de_lei_074.2020_-_excesso_-_2020_-_reco_IXPi5b9.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1602/projeto_de_lei_075.2020_-_excesso_-_2020_-_reco_pPKBI3E.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1599/projeto_de_lei_076.2020_-_excesso_-_2020_-_reco_2vUHeDv.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1618/projeto_de_lei_71.2020.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1639/projeto_de_lei_078_2020_-_covid19_-_modelo_i_-__xveOACG.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1638/projeto_de_lei_079_2020_-_covid19_-_modelo_i_-__WSAO8ZS.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1625/projeto_de_lei_080.2020_-_suplementacao_percent_Oc9TMfV.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1624/projeto_de_lei_081.2020_-_excesso_-_2020_-_quad_kUxHXuI.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1623/projeto_de_lei_082.2020_-_excesso_-_2020_-_quad_wuMCJew.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1622/projeto_de_lei_083.2020_-_excesso_-_2020_-_quad_W8HnOxe.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1659/projeto_de_lei_084.2020.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1658/projeto_de_lei_085.2020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1657/projeto_de_lei_086.2020_-_excesso_2020_-_suas_e_F4nu1fu.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1656/projeto_de_lei_087.2020_-_excesso_2020_-_suas_e_jX6wZf5.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1655/projeto_de_lei_088.2020_-_excesso_2020_-_suas_e_nL9Bgvr.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1654/projeto_de_lei_089.2020.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1653/projeto_de_lei_090.2020_.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1652/projeto_de_lei_091.2020_-_excesso_-_2020_-_suas_s9seZUg.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1666/projeto_de_lei_092.2020.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1665/projeto_de_lei_093.2020.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1664/projeto_de_lei_094.2020.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1663/projeto_de_lei_095.2020.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1662/projeto_de_lei_096.2020.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1661/projeto_de_lei_097.2020.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1668/projeto_de_lei_098_2020_-_reducao_da_base_de_ca_WTbUou6.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1721/projeto_de_lei_099.2020_-_adequacao_da_reforma__carmEJb.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1720/projeto_de_lei_100.2020_-.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1719/projeto_de_lei_101.2020_.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1697/projeto_de_lei_102.2020_-_excesso_-_2020_-_covi_Ib1b87b.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1696/projeto_de_lei_103.2020_-_excesso_-_2020_-_covi_o7dVmp2.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1695/projeto_de_lei_104.2020_-_excesso_-_2020_-_covi_2nxJr6O.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1694/projeto_de_lei_105.2020_-_excesso_-_2020_-_covi_JRuX4sl.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1693/projeto_de_lei_106.2020_-_excesso_-_2020_-_covi_LEDpa9T.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1692/projeto_de_lei_107.2020_-_excesso_-_2020_-_covi_J6Nz55q.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1691/projeto_de_lei_108.2020_-_excesso_-_2020_-_covi_xwwjiC4.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1690/projeto_de_lei_109.2020_-_excesso_-_2020_-_covi_vA3pKb6.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1689/projeto_de_lei_110.2020_-_excesso_-_2020_-_covi_yJ1PRYZ.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1688/projeto_de_lei_111.2020_-_excesso_-_2020_-_apo_1Ej78KT.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1687/projeto_de_lei_112.2020_-_excesso_-_2020_-_apoi_8IyrSL0.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1686/projeto_de_lei_113.2020_-_excesso_-_2020_-_apoi_0bszUun.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1685/projeto_de_lei_114.2020_-_institui_o_conselho_m_96nN6JE.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1827/projeto_de_lei_115__000006.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1744/projeto_de_lei_116.2020.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1743/projeto_de_lei_117.2020_-_suplementacao_percent_c1O9Eab.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1742/projeto_de_lei_118.2020.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1741/projeto_de_lei_119.2020.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1740/projeto_de_lei_120.2020_-_excesso_-_2020_-_covi_OLynQrD.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1739/projeto_de_lei_121.2020_-_excesso_-_2020_-_covi_pzDnuTY.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1738/projeto_de_lei_122.2020_-_excesso_-_2020_-_covi_i5SyIUi.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1737/projeto_de_lei_123.2020.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1736/projeto_de_lei_124.2020.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1735/projeto_de_lei_125.2020.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1734/projeto_de_lei_126.2020.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1733/projeto_de_lei_127.2020_-_excesso_-_2020_-_apoi_tu9Qc5s.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1732/projeto_de_lei_128.2020_-_excesso_-_2020_-_apoi_3Ql5M2d.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1731/projeto_de_lei_129.2020_-_excesso_-_2020_-_apoi_JbrVYvv.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1730/projeto_de_lei_131.2020.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1729/projeto_de_lei_132.2020.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1728/projeto_de_lei_133.2020.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1727/projeto_de_lei_134.2020.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1725/projeto_de_lei_135.2020.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1726/projeto_de_lei_136.2020.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_de_lei_137.2020_-_doacao_para_a_cadeia__Y4JO5j6.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1760/projeto_de_lei_138.2020.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1759/projeto_de_lei_139.2020_-_excesso_-_2020_-_covi_D9QEPxv.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1758/projeto_de_lei_140.2020_-_excesso_-_2020_-_covi_yrY8XOp.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1757/projeto_de_lei_141.2020_-_excesso_-_2020_-_covi_ohLLraR.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1756/projeto_de_lei_142.2020_-_excesso_-_2020_-_covi_HRJacMl.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1755/projeto_de_lei_143.2020_-_excesso_-_2020_-_covi_H1Pg0Kl.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1754/projeto_de_lei_144.2020_-_excesso_-_2020_-_equi_LpR0Fpv.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1753/projeto_de_lei_145.2020_-_excesso_-_2020_-_equi_PJEaN4n.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1752/projeto_de_lei_146.2020_-_excesso_-_2020_-_equi_RpdVUEx.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1748/projeto_de_lei_148_2020_-_excesso_-_2020_-_manu_A6jNPyA.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1746/projeto_de_lei_149_2020_-.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1751/projeto_de_lei_150.2020_-_excesso_-_2020_-_manu_K503YsA.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1750/projeto_de_lei_151.2020_-_excesso_-_2020_-_manu_QGT4Rwo.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1749/projeto_de_lei_152.2020_-_excesso_-_2020_-_manu_Vy23tb1.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1790/projeto_de_lei_153_2020.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1789/projeto_de_lei_154_2020.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1788/projeto_de_lei_155_2020.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1800/projeto_de_lei_156_2020_-_suplementacao_percentual_-_5_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1825/projeto_de_lei_157.2020.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1824/projeto_de_lei_158.2020_-.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1823/projeto_de_lei_159.2020_.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1822/projeto_de_lei_160.2020.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1821/projeto_de_lei_161.2020_.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1820/projeto_de_lei_162.2020_.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1819/projeto_de_lei_163.2020_.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1817/projeto_de_lei_164.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1816/projeto_de_lei_165.2020.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1815/projeto_de_lei_166.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1814/projeto_de_lei_167.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1813/projeto_de_lei_168.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_loa.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1812/projeto_de_lei_169_20200827_103747.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1811/projeto_de_lei_170.2020_-_parcelamento_aguas_de_paranatinga_-_2020.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1810/projeto_de_lei_171.2020_-_complementar_-_atuarial_2020_-_previdencia_-_paranatingaprev_-_ii.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1857/projeto_de_lei_172_2020_-_revoga-se_a_lei_de_n_1969_2020.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1860/pauta_extraordinaria_96.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1856/projeto_de_lei_174.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1855/projeto_de_lei_175.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1854/projeto_de_lei_176.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_loa.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1853/projeto_de_lei_177.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1852/projeto_de_lei_178.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1851/projeto_de_lei_179.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_loa.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1850/projeto_de_lei_180.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1849/projeto_de_lei_181.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1848/projeto_de_lei_182.2020.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1847/projeto_de_lei_183.2020_.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1846/projeto_de_lei_184.2020.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1845/projeto_de_lei_185.2020_.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1893/projeto_de_lei_186.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1894/projeto_de_lei_187.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1902/projeto_de_lei_188.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_loa.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1901/projeto_de_lei_189.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1900/projeto_de_lei_190.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1899/projeto_de_lei_191.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_loa.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1898/projeto_de_lei_192.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1897/projeto_de_lei_193.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1896/projeto_de_lei_194.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_loa.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1895/projeto_de_lei_195_2020_-_alteracao_da_lei_1291_2015_-_plano_diretor_de_paranatinga_-_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1861/projeto_de_lei_196.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1871/projeto_de_lei_197.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1870/projeto_de_lei_198.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_loa.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1869/projeto_de_lei_199.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1868/projeto_de_lei_200.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1867/projeto_de_lei_201.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_loa.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1866/projeto_de_lei_202.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1865/projeto_de_lei_203.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1862/projeto_de_lei_204.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1939/projeto_de_lei_205_2020_-_contratacao_de_empresa_especializada_em_saude_-_coress_-_cirurgias_-_saude.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1935/projeto_de_lei_206.2020_-_suplementacao_percentual_-_6_-_2020_-_01.10.2020.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1934/projeto_de_lei_207.2020_-_suplementacao_com_excesso_-_prefeitura_i_-_2020_-_05.10.2020.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1933/projeto_de_lei_208.2020_-_suplementacao_camara_excesso_i_2020_-_05.10.2020.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1967/projeto_de_lei_209.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1966/projeto_de_lei_210.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1936/projeto_de_lei_211.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_loa.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1937/projeto_de_lei_212.2020_-_loa_-_2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1947/projeto_de_lei_213.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1946/projeto_de_lei_214.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1945/projeto_de_lei_215.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1944/projeto_de_lei_216.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1943/projeto_de_lei_217.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1942/projeto_de_lei_218.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1975/projeto_de_lei_220.2020_-_suplementacao_percentual_2020_00000003_-_05.11.2020.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1978/projeto_de_lei_221.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1977/projeto_de_lei_222.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1976/projeto_de_lei_223.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_loa.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1987/projeto_de_lei_224.2020_-_suplementacao_percentual_-_2020_00000003_-_dezembro.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1988/projeto_de_lei_225.2020_-_cancelamento_de_restos_a_pagar_-_prescricao_-_2020.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1990/projeto_de_lei_226.2020_-_alteracao_da_lei_1402.2017_-_desmembrar_sec._meio_ambiente_-_cria_industria_e_comercio_-_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2024/projeto_de_lei_227.2020_-_incorporacao_de_1284_para_os_professores_efetivo_e_contratado_-_piso.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1620/cm_003_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1635/cm_005_denominacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1718/projeto_cm_006_000023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1912/cm_007_denominacao_hospital.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1503/requerimento_01.2020_-_jorge_martinho_ciotti20022020.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1545/requerimento_prorrogacao_prazo.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1645/requerimento_03_cpi.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1904/05.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1541/requerimento_06_cpi.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1826/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1588/mocao_de_pesar_-_fernandes_de_souza.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1771/mocao_de_pesar_leopoldo_valandro.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1772/mocao_de_pesar_joao_brito_de_melo.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1773/mocao_de_pesar_familia_souza.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1774/mocao_de_pesar_clarice_alves_de_olivera_fiinha.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1775/mocao_de_pesar_edimar_luiz_longo.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1776/mocao_de_pesar_abel_ferreira_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1777/mocao_de_pesar_osnildo_marques_de_souza_badeco.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1778/mocao_de_pesar_vlademar_rosiak_chiquito.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1802/mocao_de_pesar__a_familia_silva_-_sr_otacilio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1837/mocao_de_pesar_com_o_pasamneto_do_sr_mauricio_venancio.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1965/mocao_de_pesar_manolo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1784/mocao_de_repudio_revista_veja.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1804/convocacao_de_reuniao_dia_19.08.202017082020.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3201/231-2020.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/3202/227-2020.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/3203/186-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1506/decreto_01_-_4a_feira_de_cinzas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1553/decreto_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1567/decreto_03_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1592/decreto_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1669/decreto_05_2020_-_medidas_covid_000067_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1670/decreto_06_2020_-_medidas_covid_-.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1723/decreto_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1724/decreto_08_2020_-_medidas_covid_-_prorrogacao_000096.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1785/decreto_09_2020_-_medidas_covid_-_prorrogacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1830/decreto_10_2020_-_medidas_covid_-_prorrogacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1859/decreto_11_-_fica_suspensa_a_convocacao_do_candidato_luverlan_pereira_netto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1903/dl_12.2020_-_tchp_03.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1956/decreto13_2020_-_feriado_dia_do_servidor_publico_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1969/decreto_14_2020_-_medidas_covid_-_prorrogacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1938/projeto_de_emenda_a_lei_organica_5_20201013_093002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1505/01.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1544/04.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1568/05.2020_-_cicinhoxlabiga.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1569/06.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1593/08.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1598/09.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1594/11.2020_-_fernandinho.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1631/12.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1632/13.2020_-_cleiton.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1633/14.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1634/15.2020_-_cleiton.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1641/16.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1642/17.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1646/18.20202_-_cori.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1651/19.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1715/20.2020_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1770/21.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1679/22.2020_-_cicinho_x_cori.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1681/23.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1680/24.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1762/25.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1805/26.2020_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1806/27.2020_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1807/28.2020_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1795/29.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1796/30.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1797/31.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1798/32.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1799/33.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1858/34.2020_-_fernandinho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1909/35.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1908/36.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1907/37.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1950/39.2020_-_joao_bosco.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1958/40.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2008/40.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2005/42.2020_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2006/43.2020_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2007/44.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1913/lei_complementar_2035.2020_-_complementar_-_atuarial_2020_-_previdencia_-_paranatingaprev_-_ii.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1955/lei_complementar_2038.2020_-_revoga_lei_complementar_2035.2020_-_complementar_-_atuarial_2020_-_previdencia_-_paranatingaprev_-_ii.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1889/lei_1996.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_ppa_002.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1888/lei_1997.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1887/lei_1998.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_loa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1886/lei_1999.2020_-_parcelamento_aguas_de_paranatinga_-_2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1885/lei_2000.2020_-_revoga-se_a_lei_de_n_1969.2020_-_ferias_servidores.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1884/lei_2001.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1883/lei_2002.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1882/lei_2003.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_loa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1881/lei_2004.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1880/lei_2005.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1879/lei_2006.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_loa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1878/lei_2007.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1877/lei_2008.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1876/lei_2009.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_loa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1875/lei_2010.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_-_tipo_a_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1874/lei_2011.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_-_tipo_a_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1873/lei_2012.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_-_tipo_a_-_loa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1872/lei_2013.2020_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1864/lei_2014.2020_-_alteracao_das_leis_1983_1984_e_1985.2020_-_elemento_de_despesa_-_ppa_-_ldo_-_loa-_iii.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1863/lei_2015.2020_-_suplementacao_percentual_-_25_-_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1932/lei_2016.2020_-_denominacao_hospital_municipal_antonio_jose_da_silva_003.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1931/lei_2017.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1930/lei_2018.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_ldo_003.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1929/lei_2019.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_loa_003.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1928/lei_2020.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_ppa_003.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1927/lei_2021.2020_-excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1926/lei_2022.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_loa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1925/lei_2023.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1924/lei_2024.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1923/lei_2025.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_loa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1922/lei_2026.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1921/lei_2027.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1920/lei_2028.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_loa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1919/lei_2029.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1918/lei_2030.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1917/lei_2031.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_loa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1915/lei_2032.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1916/lei_2033.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1914/lei_2034.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1948/lei_2036.2020_-_contratacao_de_empresa_especializada_em_saude_-_coress_-_cirurgias_-_saude.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1949/lei_2037.2020_-_suplementacao_camara_excesso_i_-_2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1964/lei_2039.2020_-_suplementacao_com_excesso_-_prefeitura_i_-_2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1963/lei_2041.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1962/lei_2042.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1961/lei_2043.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1960/lei_2044.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1959/lei_2045.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1973/lei_2046.2020_-_suplementacao_percentual_-_6_-_2020_-_01.10.2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1972/lei_2047.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1971/lei_2048.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1970/lei_2049.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_loa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1982/lei_2050.2020_-_alteracao_da_lei_1291.2015_-_plano_diretor_de_paranatinga_-_perimetro_urbano_003.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1983/lei_2051.2020_-_suplementacao_percentual_2020_00000003_-_05.11.2020_003.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1984/lei_2052.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1985/lei_2053.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1986/lei_2054.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_loa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1989/lei_2055.2020_-_loa_-_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1493/01.2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1552/mocao_de_aplauso_-_leticia_freire_de_oliveira14032020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1586/mocao_de_aplauso_-_sicredi.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1587/mocao_de_aplauso_-__minerva.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1940/mocao_de_aplauso_aos_servidores_em_geral_da_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2001/mocao_de_apluaso.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1439/01.2020_-_jorge01022020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1440/02.2020_-_jorge01022020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1458/03.2020_-jorge.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1459/04.2020_-jorge.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1460/05.2020_-jorge.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1494/08.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1464/09.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1495/10.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1496/12.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1570/14.2020_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1497/16.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1498/17.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1499/18.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1500/19.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1501/20.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1502/21.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1542/23.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1543/24.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1507/25.2020_-_labiga26022020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1509/26.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1510/27.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1504/28.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1512/29.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1513/30.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1514/31.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1511/35.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1546/44.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1551/47.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1571/48.2020_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1575/49.2020_-_fernandes_antonio_carlinixrodrigo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1547/54.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1574/55.2020_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1573/56.2020_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1548/57.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1549/58.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1550/59.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1577/61.2020_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1576/62.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1572/65.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1554/66.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1580/69.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1555/70.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1566/71.2020_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1589/73.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1590/74.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1585/78.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1584/80.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1581/81.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1582/82.2020_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1583/83.2020_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1591/85.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1621/87.2020_-_cicinho_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1596/92.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1597/93.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1601/94.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1609/95.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1610/96.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1600/97.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1626/98.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1627/100.2020_-_fernandes_carlini.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1628/101.2020_-_fernandes_carlini.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1629/102.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1630/103.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1643/106.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1644/107.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1803/115.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1648/117.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1649/119.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1647/120.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1650/122.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1684/124.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1667/125.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1678/126.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1674/127.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1672/128.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1677/129.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1673/130.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1671/131.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1709/133.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1710/134.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1711/135.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1675/136.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1676/137.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1682/138.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1683/139.2020_-_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1712/140.2020_-__will.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1717/141.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1703/142.2020_-__jorgexcicinhoxcleiton.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1713/144.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1704/145.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1705/146.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1706/147.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1698/148.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1699/149.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1700/150.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1701/151.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1702/152.2020_-__vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1779/153.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1781/154.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1780/155.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1714/157.2020_-_membros_comite_de_gestao.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1768/160.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1764/161.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1767/162.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1783/163.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1782/164.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1763/165.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1765/166.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1769/167.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2010/168.2020_-_fernandinho.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1786/169.2020_-__cicinho.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1787/170.2020_-__will.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2011/171.2020_-_fernandinho.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1792/174.2020_-_cpi.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1791/175.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1793/176.2020_-_cori_e_cicinho.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1801/177.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1794/178.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1808/179.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1809/181.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1838/182.2020_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1828/183.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1829/184.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1833/185.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1834/186.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1835/187.2020_-_abel.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1836/188.2020_-_abel.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1839/189.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1840/190.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1831/191.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1832/192.2020_-_cicinho_x_cleitinho.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1841/194.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1842/196.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1843/197.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1953/200.2020_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1905/204.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1906/205.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1890/206.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1891/207.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1892/208.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1910/212.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1941/2013.2020_-_fernandinho.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1954/214.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2013/217.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1952/218.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2009/219.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1957/221.2020_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1974/223.2020_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2014/227.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1979/229.2020_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1980/230.2020_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2015/231.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2016/232.2020_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2017/233.2020_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2018/234.2020_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2019/235.2020_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2020/236.2020_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2021/238.2020_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1991/240.2020_-_vereadorem_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1992/241.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1993/242.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1994/243.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1995/244.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1996/245.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1997/246.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1998/247.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1999/248_e_249.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2000/248_e_249.2020_-_vereadores_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2002/251.2020_-_cpi.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2022/255.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2023/256.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1981/219.2020_-_cori.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2012/215.2020_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1535/projeto_de_lei_029.2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1534/projeto_de_lei_030.2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1530/projeto_de_lei_033.2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1612/projeto_de_lei_067.2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1640/projeto_de_lei_077_2020_-_covid19_-_modelo_i_-__NZfOR9y.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1660/projeto_de_lei_084.2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1818/projeto_de_lei_164.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1466/projeto_de_lei_no_001_2020_-_doacao_festa_igrej_P0F41VV.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1467/projeto_de_lei_no_002_2020_-_criacao_do_sistema_mTeSKs2.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1489/projeto_de_lei_003.2020_-_especial.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1488/projeto_de_lei_004.2020_-_especial.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1487/projeto_de_lei_005.2020_-_especial.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1486/projeto_de_lei_006.2020_-_especial_-.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1485/projeto_de_lei_007.2020_-_especial_-.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1484/projeto_de_lei_008.2020_-_especial_-.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1483/projeto_de_lei_009.2020_-_excesso_-.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1482/projeto_de_lei_010.2020_-_excesso_-.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1481/projeto_de_lei_011.2020_-_excesso.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1480/projeto_de_lei_012.2020_-_excesso_-_igd-suas.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1479/projeto_de_lei_013.2020_-_excesso_-_igd-suas.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1478/projeto_de_lei_014.2020_-_excesso_-_igd.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1477/projeto_de_lei_015.2020_-_excesso_-_manutencao__cSTdxey.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1476/projeto_de_lei_016.2020_-_excesso_-_manutencao__YlvBGy6.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1475/projeto_de_lei_017.2020_-_excesso_-_manutencao__nBGKO2K.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1473/projeto_de_lei_018.2020_-_excesso_-_manutencao__R5UUYLg.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1474/projeto_de_lei_019.2020_-_excesso_-_manutencao__RwQFynY.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1472/projeto_de_lei_020.2020_-_excesso_-_manutencao__lct3eT2.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1471/projeto_de_lei_021.2020_-_excesso_-_onibus_ore__170HEHL.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1470/projeto_de_lei_022.2020_-_excesso_-_onibus_ore__ADomS6H.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1469/projeto_de_lei_023.2020_-_excesso_-_onibus_ore__zY3abL9.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1539/projeto_de_lei_025.2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1538/projeto_de_lei_026.2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1537/projeto_de_lei_027.2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1536/projeto_de_lei_028.2020_2.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1533/projeto_de_lei_030.2020.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1532/projeto_de_lei_031.2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1531/projeto_de_lei_032.2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1529/projeto_de_lei_033.2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1528/projeto_de_lei_034.2020_-_excesso_-_conclusao_d_RsdZuSf.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1527/projeto_de_lei_035.2020_-_excesso_-_conclusao_d_IuZWXkW.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1526/projeto_de_lei_036.2020_-_excesso_-_conclusao_d_4Z5GDCG.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1525/projeto_de_lei_037.2020_-_excesso_-_equipamento_gTOWVBq.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1524/projeto_de_lei_038.2020_-_excesso_-_equipamento_qCTCAH6.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1523/projeto_de_lei_039.2020_-_excesso_-_equipamento_1UA5YeX.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1522/projeto_de_lei_040.2020_-_excesso_-_incremento__HnKqZ9I.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1521/projeto_de_lei_041.2020_-_excesso_-_incremento__rSjNm7q.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1520/projeto_de_lei_042.2020_-_excesso_-_incremento__DgzSVqC.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1519/projeto_de_lei_043.2020_-_excesso_-_incremento__MVTNWwX.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1518/projeto_de_lei_044.2020_-_excesso_-_incremento__yh2smEF.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1517/projeto_de_lei_045.2020_-_excesso_-_incremento__6aB3ZhN.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1516/projeto_de_lei_047.2020_-_excesso_-_qualificar__JIiyfuS.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1515/projeto_de_lei_048.2020_-_excesso_-_qualificar__uvKsURL.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1565/projeto_de_lei_049.2020.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1564/projeto_de_lei_050.2020.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1563/projeto_de_lei_051.2020.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1562/projeto_de_lei_052.2020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1561/projeto_de_lei_053.2020.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1560/projeto_de_lei_054.2020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1559/projeto_de_lei_055.2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1558/projeto_de_lei_056.2020.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1557/projeto_de_lei_057._2020_-_.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1636/projeto_de_lei_058_2020_-_microempreendedor_-_s_yDNEnwO.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1637/projeto_de_lei_059_2020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1556/projeto_de_lei_060.2020.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1579/projeto_de_lei_061_2020_-_calamidade_financeira_qLpUxzJ.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1617/projeto_de_lei_062.2020_-_especial_-_anulacao_-_LDZ7GTU.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1616/projeto_de_lei_063.2020_-_especial_-_anulacao_-_4XgYtNZ.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1615/projeto_de_lei_064.2020.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1614/projeto_de_lei_065.2020.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1613/projeto_de_lei_066.2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1611/projeto_de_lei_067.2020.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1608/projeto_de_lei_068.2020_-_excesso_-_2020_-_manu_mjZfPkf.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1607/projeto_de_lei_069.2020_-__excesso_-_2020_-_man_zgTkeeP.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1606/projeto_de_lei_070.2020_-__excesso_-_2020_-_man_d3vPyAU.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1619/projeto_de_lei_71.2020.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1605/projeto_de_lei_072.2020_-_complementar_-_atuari_xq0dAZ0.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1604/projeto_de_lei_073.2020_-_institui_taxa_de_lice_Eb6i8Ao.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1603/projeto_de_lei_074.2020_-_excesso_-_2020_-_reco_IXPi5b9.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1602/projeto_de_lei_075.2020_-_excesso_-_2020_-_reco_pPKBI3E.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1599/projeto_de_lei_076.2020_-_excesso_-_2020_-_reco_2vUHeDv.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1618/projeto_de_lei_71.2020.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1639/projeto_de_lei_078_2020_-_covid19_-_modelo_i_-__xveOACG.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1638/projeto_de_lei_079_2020_-_covid19_-_modelo_i_-__WSAO8ZS.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1625/projeto_de_lei_080.2020_-_suplementacao_percent_Oc9TMfV.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1624/projeto_de_lei_081.2020_-_excesso_-_2020_-_quad_kUxHXuI.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1623/projeto_de_lei_082.2020_-_excesso_-_2020_-_quad_wuMCJew.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1622/projeto_de_lei_083.2020_-_excesso_-_2020_-_quad_W8HnOxe.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1659/projeto_de_lei_084.2020.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1658/projeto_de_lei_085.2020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1657/projeto_de_lei_086.2020_-_excesso_2020_-_suas_e_F4nu1fu.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1656/projeto_de_lei_087.2020_-_excesso_2020_-_suas_e_jX6wZf5.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1655/projeto_de_lei_088.2020_-_excesso_2020_-_suas_e_nL9Bgvr.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1654/projeto_de_lei_089.2020.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1653/projeto_de_lei_090.2020_.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1652/projeto_de_lei_091.2020_-_excesso_-_2020_-_suas_s9seZUg.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1666/projeto_de_lei_092.2020.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1665/projeto_de_lei_093.2020.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1664/projeto_de_lei_094.2020.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1663/projeto_de_lei_095.2020.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1662/projeto_de_lei_096.2020.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1661/projeto_de_lei_097.2020.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1668/projeto_de_lei_098_2020_-_reducao_da_base_de_ca_WTbUou6.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1721/projeto_de_lei_099.2020_-_adequacao_da_reforma__carmEJb.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1720/projeto_de_lei_100.2020_-.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1719/projeto_de_lei_101.2020_.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1697/projeto_de_lei_102.2020_-_excesso_-_2020_-_covi_Ib1b87b.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1696/projeto_de_lei_103.2020_-_excesso_-_2020_-_covi_o7dVmp2.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1695/projeto_de_lei_104.2020_-_excesso_-_2020_-_covi_2nxJr6O.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1694/projeto_de_lei_105.2020_-_excesso_-_2020_-_covi_JRuX4sl.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1693/projeto_de_lei_106.2020_-_excesso_-_2020_-_covi_LEDpa9T.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1692/projeto_de_lei_107.2020_-_excesso_-_2020_-_covi_J6Nz55q.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1691/projeto_de_lei_108.2020_-_excesso_-_2020_-_covi_xwwjiC4.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1690/projeto_de_lei_109.2020_-_excesso_-_2020_-_covi_vA3pKb6.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1689/projeto_de_lei_110.2020_-_excesso_-_2020_-_covi_yJ1PRYZ.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1688/projeto_de_lei_111.2020_-_excesso_-_2020_-_apo_1Ej78KT.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1687/projeto_de_lei_112.2020_-_excesso_-_2020_-_apoi_8IyrSL0.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1686/projeto_de_lei_113.2020_-_excesso_-_2020_-_apoi_0bszUun.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1685/projeto_de_lei_114.2020_-_institui_o_conselho_m_96nN6JE.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1827/projeto_de_lei_115__000006.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1744/projeto_de_lei_116.2020.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1743/projeto_de_lei_117.2020_-_suplementacao_percent_c1O9Eab.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1742/projeto_de_lei_118.2020.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1741/projeto_de_lei_119.2020.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1740/projeto_de_lei_120.2020_-_excesso_-_2020_-_covi_OLynQrD.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1739/projeto_de_lei_121.2020_-_excesso_-_2020_-_covi_pzDnuTY.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1738/projeto_de_lei_122.2020_-_excesso_-_2020_-_covi_i5SyIUi.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1737/projeto_de_lei_123.2020.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1736/projeto_de_lei_124.2020.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1735/projeto_de_lei_125.2020.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1734/projeto_de_lei_126.2020.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1733/projeto_de_lei_127.2020_-_excesso_-_2020_-_apoi_tu9Qc5s.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1732/projeto_de_lei_128.2020_-_excesso_-_2020_-_apoi_3Ql5M2d.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1731/projeto_de_lei_129.2020_-_excesso_-_2020_-_apoi_JbrVYvv.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1730/projeto_de_lei_131.2020.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1729/projeto_de_lei_132.2020.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1728/projeto_de_lei_133.2020.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1727/projeto_de_lei_134.2020.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1725/projeto_de_lei_135.2020.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1726/projeto_de_lei_136.2020.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_de_lei_137.2020_-_doacao_para_a_cadeia__Y4JO5j6.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1760/projeto_de_lei_138.2020.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1759/projeto_de_lei_139.2020_-_excesso_-_2020_-_covi_D9QEPxv.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1758/projeto_de_lei_140.2020_-_excesso_-_2020_-_covi_yrY8XOp.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1757/projeto_de_lei_141.2020_-_excesso_-_2020_-_covi_ohLLraR.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1756/projeto_de_lei_142.2020_-_excesso_-_2020_-_covi_HRJacMl.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1755/projeto_de_lei_143.2020_-_excesso_-_2020_-_covi_H1Pg0Kl.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1754/projeto_de_lei_144.2020_-_excesso_-_2020_-_equi_LpR0Fpv.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1753/projeto_de_lei_145.2020_-_excesso_-_2020_-_equi_PJEaN4n.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1752/projeto_de_lei_146.2020_-_excesso_-_2020_-_equi_RpdVUEx.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1748/projeto_de_lei_148_2020_-_excesso_-_2020_-_manu_A6jNPyA.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1746/projeto_de_lei_149_2020_-.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1751/projeto_de_lei_150.2020_-_excesso_-_2020_-_manu_K503YsA.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1750/projeto_de_lei_151.2020_-_excesso_-_2020_-_manu_QGT4Rwo.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1749/projeto_de_lei_152.2020_-_excesso_-_2020_-_manu_Vy23tb1.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1790/projeto_de_lei_153_2020.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1789/projeto_de_lei_154_2020.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1788/projeto_de_lei_155_2020.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1800/projeto_de_lei_156_2020_-_suplementacao_percentual_-_5_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1825/projeto_de_lei_157.2020.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1824/projeto_de_lei_158.2020_-.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1823/projeto_de_lei_159.2020_.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1822/projeto_de_lei_160.2020.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1821/projeto_de_lei_161.2020_.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1820/projeto_de_lei_162.2020_.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1819/projeto_de_lei_163.2020_.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1817/projeto_de_lei_164.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1816/projeto_de_lei_165.2020.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1815/projeto_de_lei_166.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1814/projeto_de_lei_167.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1813/projeto_de_lei_168.2020_-_excesso_-_2020_-_aplicacao_de_lama_asfaltica_-_loa.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1812/projeto_de_lei_169_20200827_103747.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1811/projeto_de_lei_170.2020_-_parcelamento_aguas_de_paranatinga_-_2020.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1810/projeto_de_lei_171.2020_-_complementar_-_atuarial_2020_-_previdencia_-_paranatingaprev_-_ii.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1857/projeto_de_lei_172_2020_-_revoga-se_a_lei_de_n_1969_2020.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1860/pauta_extraordinaria_96.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1856/projeto_de_lei_174.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1855/projeto_de_lei_175.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1854/projeto_de_lei_176.2020_-_excesso_-_2020_-_apoio_financeiro_-_agosto_e_setembro_-_loa.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1853/projeto_de_lei_177.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1852/projeto_de_lei_178.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1851/projeto_de_lei_179.2020_-_excesso_-_2020_-_aquisicao_-_01_aparelho_de_raio_-_x_-_loa.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1850/projeto_de_lei_180.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1849/projeto_de_lei_181.2020_-_excesso_-_2020_-_equip._mat._perm._-_ambulancia_caminhonete_a_diesel_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1848/projeto_de_lei_182.2020.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1847/projeto_de_lei_183.2020_.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1846/projeto_de_lei_184.2020.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1845/projeto_de_lei_185.2020_.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1893/projeto_de_lei_186.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1894/projeto_de_lei_187.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1902/projeto_de_lei_188.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._369_-_epi_-_loa.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1901/projeto_de_lei_189.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1900/projeto_de_lei_190.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1899/projeto_de_lei_191.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._soc._basica_-_loa.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1898/projeto_de_lei_192.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1897/projeto_de_lei_193.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1896/projeto_de_lei_194.2020_-_excesso_-_2020_-_covid-19_-_assistencia_-_p._378_-_p._social_especial_-_loa.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1895/projeto_de_lei_195_2020_-_alteracao_da_lei_1291_2015_-_plano_diretor_de_paranatinga_-_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1861/projeto_de_lei_196.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1871/projeto_de_lei_197.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1870/projeto_de_lei_198.2020_-_excesso_-_2020_-_covid-19_-_social_-_lc_173_-_parcelal_iv_-_loa.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1869/projeto_de_lei_199.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1868/projeto_de_lei_200.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1867/projeto_de_lei_201.2020_-_excesso_-_2020_-_covid-19_-_prefeitura_-_lc_173_-_parcela_iv_00000002_-_loa.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1866/projeto_de_lei_202.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1865/projeto_de_lei_203.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1862/projeto_de_lei_204.2020_-_excesso_-_2020_-_covid-19_-_material_-_portaria_1666_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1939/projeto_de_lei_205_2020_-_contratacao_de_empresa_especializada_em_saude_-_coress_-_cirurgias_-_saude.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1935/projeto_de_lei_206.2020_-_suplementacao_percentual_-_6_-_2020_-_01.10.2020.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1934/projeto_de_lei_207.2020_-_suplementacao_com_excesso_-_prefeitura_i_-_2020_-_05.10.2020.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1933/projeto_de_lei_208.2020_-_suplementacao_camara_excesso_i_2020_-_05.10.2020.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1967/projeto_de_lei_209.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1966/projeto_de_lei_210.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1936/projeto_de_lei_211.2020_-_excesso_-_2020_-_convenio_mapa_-_transportes_-_loa.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1937/projeto_de_lei_212.2020_-_loa_-_2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1947/projeto_de_lei_213.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1946/projeto_de_lei_214.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1945/projeto_de_lei_215.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_caminhonete_diesel_ii_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1944/projeto_de_lei_216.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1943/projeto_de_lei_217.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1942/projeto_de_lei_218.2020_-_excesso_-_2020_-_equip._mat._perm._ambulancia_tipo_a_ii_-_saude_-_loa.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1975/projeto_de_lei_220.2020_-_suplementacao_percentual_2020_00000003_-_05.11.2020.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1978/projeto_de_lei_221.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1977/projeto_de_lei_222.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1976/projeto_de_lei_223.2020_-_excesso_-_2020_-_lei_aldir_blanc_-_loa.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1987/projeto_de_lei_224.2020_-_suplementacao_percentual_-_2020_00000003_-_dezembro.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1988/projeto_de_lei_225.2020_-_cancelamento_de_restos_a_pagar_-_prescricao_-_2020.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1990/projeto_de_lei_226.2020_-_alteracao_da_lei_1402.2017_-_desmembrar_sec._meio_ambiente_-_cria_industria_e_comercio_-_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/2024/projeto_de_lei_227.2020_-_incorporacao_de_1284_para_os_professores_efetivo_e_contratado_-_piso.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1620/cm_003_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1635/cm_005_denominacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1718/projeto_cm_006_000023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1912/cm_007_denominacao_hospital.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1503/requerimento_01.2020_-_jorge_martinho_ciotti20022020.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1545/requerimento_prorrogacao_prazo.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1645/requerimento_03_cpi.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1904/05.2020_-_will.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1541/requerimento_06_cpi.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1826/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1588/mocao_de_pesar_-_fernandes_de_souza.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1771/mocao_de_pesar_leopoldo_valandro.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1772/mocao_de_pesar_joao_brito_de_melo.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1773/mocao_de_pesar_familia_souza.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1774/mocao_de_pesar_clarice_alves_de_olivera_fiinha.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1775/mocao_de_pesar_edimar_luiz_longo.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1776/mocao_de_pesar_abel_ferreira_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1777/mocao_de_pesar_osnildo_marques_de_souza_badeco.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1778/mocao_de_pesar_vlademar_rosiak_chiquito.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1802/mocao_de_pesar__a_familia_silva_-_sr_otacilio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1837/mocao_de_pesar_com_o_pasamneto_do_sr_mauricio_venancio.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1965/mocao_de_pesar_manolo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1784/mocao_de_repudio_revista_veja.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/1804/convocacao_de_reuniao_dia_19.08.202017082020.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2022/3201/231-2020.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/3202/227-2020.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2020/3203/186-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H556"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="217" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="211.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="211" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>