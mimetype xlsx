--- v0 (2026-02-04)
+++ v1 (2026-06-10)
@@ -54,7789 +54,7789 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Claudio Gomes</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/</t>
   </si>
   <si>
     <t>A Câmara Municipal de Paranatinga-MT, concede o Título de Cidadão Paranatinguense ao Senhor ORLANDO COSTA</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>A Câmara Municipal de Paranatinga-MT, concede o Título de Cidadã Paranatinguense a Senhora HELMA COSTA.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Josevaine (Labiga)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/686/indicacao_01.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/686/indicacao_01.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>ESTADO DE MATO GROSSO_x000D_
 _x000D_
                   CAMARA MUNICIPAL DE PARANATINGA_x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 001/2019_x000D_
 _x000D_
 Ao.: Exmo Senhor Prefeito Municipal_x000D_
 Md.: Josimar Marques Barbosa - Marquinhos_x000D_
 _x000D_
 Autor.: Josevaine Silva de Souza – Labiga_x000D_
 _x000D_
 _x000D_
 Assunto.: Celebrar  junto a Defesa Civil buscando uma parceria visando o auxílio Federal perante a Defesa Civil para realizar obras preventivas, limpeza dos rios, grotas e canais, canalização e escoamento de aguas pluviais no perímetro urbano de nosso município, trabalhando na prevenção de enchentes, recuperação das margens, revitalização dos rios com repovoamento de peixes existentes nas bacias hidrográficas  de nossa região.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JOÃO BOSCO DE ARRUDA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao__02.2019_-_joao_bosco_de_arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao__02.2019_-_joao_bosco_de_arruda.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 002/2019_x000D_
 _x000D_
 Ao.: Exmo Senhor Prefeito Municipal_x000D_
 Md.: Josimar Marques Barbosa - Marquinhos_x000D_
 _x000D_
 Autor.: João Bosco de Arruda_x000D_
 _x000D_
 _x000D_
 Assunto.: Implantação de Meio Fio na Avenida Tancredo Neves via de acesso ao Bairro Colina Verde;</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao__03.2019_-_joao_bosco_de_arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao__03.2019_-_joao_bosco_de_arruda.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 003/2019_x000D_
 _x000D_
 Ao.: Exmo Senhor Prefeito Municipal_x000D_
 Md.: Josimar Marques Barbosa - Marquinhos_x000D_
 _x000D_
 Autor.: João Bosco de Arruda_x000D_
 _x000D_
 _x000D_
 Assunto.: Pavimentação asfáltica na Av. Lyons Internacional – observando o canteiro central da via.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_04_-_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_04_-_jorge.pdf</t>
   </si>
   <si>
     <t>ESTADO DE MATO GROSSO_x000D_
 _x000D_
                   CAMARA MUNICIPAL DE PARANATINGA_x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 004/2019_x000D_
 _x000D_
 Ao.: Exmo Senhor Prefeito Municipal_x000D_
 Md.: Josimar Marques Barbosa - Marquinhos_x000D_
 _x000D_
 Autores.: Jorge Martinho Ciotti _x000D_
 _x000D_
 _x000D_
 Assunto.: Necessidade de Criação do Conselho Municipal da Juventude</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao__05.2019_-_joao_bosco_de_arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao__05.2019_-_joao_bosco_de_arruda.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 005/2019_x000D_
 Ao.: Exmo Senhor Prefeito Municipal_x000D_
 Md.: Josimar Marques Barbosa - Marquinhos_x000D_
 _x000D_
 Autor.: João Bosco de Arruda_x000D_
 _x000D_
 _x000D_
 Assunto.: PATROLAMENTO DAS RUAS,  AVENIDAS E ENCASCALHAMENTO EM TODOS OS BAIRROS QUE NÃO POSSUEM PAVIMENTAÇÃO ASFALTICA.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao__06.2019_-_joao_bosco_de_arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao__06.2019_-_joao_bosco_de_arruda.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 006/2019_x000D_
 Ao.: Exmo Senhor Prefeito Municipal_x000D_
 Md.: Josimar Marques Barbosa - Marquinhos_x000D_
 _x000D_
 Autor.: João Bosco de Arruda_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Assunto.: VISLUMBRA A NECESSIDADE DE CREDENCIAMENTO DE CASA DE APOIO EM CUIABÁ – MT.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao__07.2019_-_joao_bosco_de_arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao__07.2019_-_joao_bosco_de_arruda.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 007/2019_x000D_
 _x000D_
 Ao.: Exmo Senhor Prefeito Municipal_x000D_
 Md.: Josimar Marques Barbosa - Marquinhos_x000D_
 _x000D_
 Autor.: João Bosco de Arruda_x000D_
 _x000D_
 _x000D_
 Assunto.: Implantação de dois pontos de ônibus no Bairro Colina Verde;</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Cícero</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_08.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_08.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 008/2019_x000D_
 _x000D_
 Ao.: Exmo Senhor Prefeito Municipal_x000D_
 Md.: Josimar Marques Barbosa - Marquinhos_x000D_
 _x000D_
 Autor.: Cícero Pereira Filho - Presidente_x000D_
 _x000D_
 _x000D_
 Assunto.: Indico ao Exmo Senhor Prefeito Municipal a necessidade de ativarmos a Secretaria de Industria e Comércio na estrutura funcional de nosso Município.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_09.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_09.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 009/2019_x000D_
 Ao.: Exmo Senhor Prefeito Municipal_x000D_
 Md.: Josimar Marques Barbosa - Marquinhos_x000D_
 _x000D_
 Autor.: Cícero Pereira Filho - Presidente_x000D_
 _x000D_
 _x000D_
 Assunto.: Indico ao Exmo Senhor Prefeito Municipal a necessidade de ativarmos junto a Secretaria Municipal de Esportes e Lazer a função de Diretor Esportivo para treinar, acompanhar e gerenciar a formação de atletas na base esportiva.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_10.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_10.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 010/2019_x000D_
 _x000D_
 Ao.: Exmo Senhor Prefeito Municipal_x000D_
 Md.: Josimar Marques Barbosa - Marquinhos_x000D_
 _x000D_
 Autor.: Cícero Pereira Filho - Presidente_x000D_
 _x000D_
 _x000D_
 Assunto.: Indico ao Exmo Senhor Prefeito Municipal a necessidade de implantarmos uma Sub Prefeitura no Distrito de Salto da Alegria.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Professor Jorge, Cícero</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao__011.2019_-_jorge_martinho_ciotti_e_ci_uMKFAmb.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao__011.2019_-_jorge_martinho_ciotti_e_ci_uMKFAmb.pdf</t>
   </si>
   <si>
     <t>Celebração de Parceria entre Município de Paranatinga &amp; SEBRAE: Implantando o Projeto Cidade Empreendedora.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/763/indicacao_012.2019_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/763/indicacao_012.2019_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Recuperação asfalto na rua 10 de Maio - Vila Concórdia - Ao lado do Mercado Tomé_x000D_
 Recuperação asfalto na rua 07 de setembro - bairro Vista Alegre_x000D_
 Recuperação asfalto do Anel Viário - Encascalhamento trecho sem pavimento</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1456/indicacao_13.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1456/indicacao_13.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA VALE GÁS MUNICIPAL</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/756/indicacao_014.2019_-_fernandes_antonio_carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/756/indicacao_014.2019_-_fernandes_antonio_carlini.pdf</t>
   </si>
   <si>
     <t>Construção de abrigo externo frente ao PSF III</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/757/indicacao_015.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/757/indicacao_015.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Realização serviços de melhorias no Ginásio Pinheirão; tais como: reparos na iluminação, conserto do telhado (inúmeros vazamentos) construção de novos banheiros e pintura</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/758/indicacao_016.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/758/indicacao_016.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS E MELHORIAS PARA O BAIRRO JARDIM PANORAMA, TAIS COMO: REPAROS NA ILUMINAÇÃO PÚBLICA, MUTIRÃO DE LIMPEZA, RECUPERAÇÃO DA PAVIMENTAÇÃO (TAPA BURACOS), APLICAÇÃO DE LAMA ASFÁLTICA, SINALIZAÇÃO DE TRÂNSITO, PLACAS COM INDICAÇÃO DE NOMES DE RUAS, ETC. APROVEITO A OPORTUNIDADE PARA REITERAR A NECESSIDADE DA CONSTRUÇÃO DA PRAÇA.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/760/indicacao_017.2019_-_cleiton_rodrigues_da_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/760/indicacao_017.2019_-_cleiton_rodrigues_da_silva.pdf</t>
   </si>
   <si>
     <t>Manutenção e recuperação da estrada que acessa a região do Garimpo Novo e Barro Branco</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/769/indicacao_018.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/769/indicacao_018.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal a necessidade de aquisição de cadeiras de Rodas e Cadeiras para Banho em disponibilidade sob o controle da Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/827/indicacao_19.2019_-_rodrigo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/827/indicacao_19.2019_-_rodrigo.pdf</t>
   </si>
   <si>
     <t>Assunto.: Recuperação, limpeza e manutenção da Praça José Maria de Lima</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/908/indicacao_20.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/908/indicacao_20.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Abertura do Anel Viário ligando a MT-130 a MT 499.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/822/indicacao_021.2019-_jorge_GGmdi7R.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/822/indicacao_021.2019-_jorge_GGmdi7R.pdf</t>
   </si>
   <si>
     <t>Assunto.: Construção de uma rotatória na Av. XV de Novembro esquina com a Rua N. Senhora Aparecida.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/819/indicacao_022.2019-_josevaine.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/819/indicacao_022.2019-_josevaine.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal a necessidade que se faz em recuperarmos a estrada de acesso a comunidade Santa Lurdes e vias de ligação dentro do Assentamento.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/865/indicacao_23.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/865/indicacao_23.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada do Venâncio - Região do Azul</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/820/indicacao_024.2019-_josevaine.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/820/indicacao_024.2019-_josevaine.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal a necessidade que se faz em IMPLANTARMOS UM REDUTOR DE VELOCIDADE (QUEBRA MOLAS) NA AVENIDA MATO GROSSO – EM FRENTE A IGREJA CONGREGAÇÃO CRISTÃ DO BRASIL.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/828/indicacao_25.2019__claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/828/indicacao_25.2019__claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Assunto.: Indico ao Exmo Senhor Prefeito a necessidade de manutenção da ponte sobre o Rio Jatobá via MT-130.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Assunto: Indicamos a necessidade que se faz em disponibilizarmos um trator com grade niveladora para atender os pequenos produtores de Assentamento Pontal do Piranha, bem como uma retroescavadeira para perfurar o solo e implantarmos tanques para a criação de peixes em cativeiro</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Professor Jorge, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/849/indicacao_27.2019_-_jorge_ciotti_e_weugles.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/849/indicacao_27.2019_-_jorge_ciotti_e_weugles.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade da contratação de profissionais em Educação Física sob o registro (CREF 17/MT) no Ensino Infantil e Fundamental de 1º ao 5º ano.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/871/indicacao_28.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/871/indicacao_28.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito a necessidade que se faz em viabilizarmos a recuperação de trecho da MT 240 - Eucaflora até a ponto rio Teles Pires</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/866/indicacao_29.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/866/indicacao_29.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Necessidade de Implantação de Iluminação Pública no trevo de acesso a cidade - imediações Posto de Combustíveis PDL</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/883/indicacao_30.2019_-_fernandes_antonio_carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/883/indicacao_30.2019_-_fernandes_antonio_carlini.pdf</t>
   </si>
   <si>
     <t>Abertura de vagas no quadro de pessoal do Executivo Municipal / Secretaria de Saúde para contratação de um Terapeuta Ocupacional.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/891/indicacao_31.2019_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/891/indicacao_31.2019_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Recuperação e manutenção da Ponte do Assentamento Colorador, 1º eixo, estrada que dá acesso ao Sítio do Sr. Antônio Lídio.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/896/indicacao_32.2019_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/896/indicacao_32.2019_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Recuperação da entrada do Bairro Jardim Flamboyant, recuperação das vias internas, limpeza e manutenção da iluminação pública.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/897/indicacao_33.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/897/indicacao_33.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a LIMPEZA de alguns pontos específicos de nossa zona urbana.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/904/indicacao_34.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/904/indicacao_34.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Construção de passarela nas laterais da ponte da Av. Bandeirantes que liga ao Bairro Vila Concórdia.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/905/indicacao_35.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/905/indicacao_35.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade DE UMA AÇÃO  IMEDIATA, para recuperação das vias e limpeza dos Terrenos no local denominado Distrito Industrial, providenciar pavimentação na ligação do Anel Viário entre as rodovias MT 020 – MT 130.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/906/indicacao_36.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/906/indicacao_36.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade DE UMA AÇÃO  IMEDIATA, para recuperação da estrada que acessa região da COMIL, Fazenda JB, Tatuapé, Lagoa Azul, Fazenda DEUS ME LIVRE e demais propriedades da região.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Cícero, Claudio Gomes, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/930/indicacao_37.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/930/indicacao_37.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em atender a Comunidade do Assentamento Pontal do Piranha efetuando reparos na Escola daquela localidade.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/931/indicacao_38.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/931/indicacao_38.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em atender a Comunidade do Assentamento Pontal do Piranha disponibilizando uma ambulância para permanência naquela localidade.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/932/indicacao_39.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/932/indicacao_39.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em atender a Comunidade do Postinho Carajás com a construção de uma quadra coberta na escola local.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/933/indicacao_40.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/933/indicacao_40.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em manter o caminhão pipa abastecido e com funcionário disponível para o devido atendimento às ocorrências que por ventura acontecerem nos finais de semana.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/934/indicacao_41.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/934/indicacao_41.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Ação no Bairro Jardim Flamboyant, limpeza de terrenos, manutenção das ruas sem pavimento, recuperação asfalto danificado, recuperação iluminação pública.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/937/indicacao_42.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/937/indicacao_42.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Ação no bairro São Vicente, limpeza nos terrenos, manutenção nas ruas sem asfalto, recuperação iluminação pública.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/956/indicacao_43.2019_-_jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/956/indicacao_43.2019_-_jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade em mantermos um maior cuidado com a Academia da Saúde – Neif Cavalcante Júnior – manutenção dos aparelhos, iluminação e manter os banheiros limpos e acessíveis aos usuários das 05 horas até as 08 horas e das 16:30 horas até as 20:00 horas.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/957/indicacao_44.2019_-_jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/957/indicacao_44.2019_-_jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>Necessidade em termos uma maior agilidade na manutenção e recuperação das pontes em nossas vias</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/951/indicacao_45.2019_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/951/indicacao_45.2019_-_will.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em demarcar na Av. Brasil frente à Praça Central José Barbosa de Moura espaço exclusivo para estacionamento dos ônibus escolares que faz o transporte dos alunos a Faculdade em Pva do Leste do horário compreendido das 16:45 minutos as 17:30 minutos.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_46.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_46.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em mantermos o caminhão pipa apto para atendimento aos consumidores quando na falta continuada de agua nos bairros de nossa cidade.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/965/indicacao_47.2019_-_joao_bosco_de_arruda_2.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/965/indicacao_47.2019_-_joao_bosco_de_arruda_2.pdf</t>
   </si>
   <si>
     <t>Recuperação das vias de acesso aos Balneários da Região da Cabeceira do Córgão, Rancho WL, Fortunato, Zequinha Preto e Vale da Bênção.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/966/indicacao_48.2019_-_joao_bosco_de_arruda_2.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/966/indicacao_48.2019_-_joao_bosco_de_arruda_2.pdf</t>
   </si>
   <si>
     <t>Implantação de meio fio no asfalto novo na via de acesso ao Bairro Colina Verde, bem como nas ruas pavimentadas do bairro.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1004/indicacao_49.2019_-_paulo_jose_canaverde.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1004/indicacao_49.2019_-_paulo_jose_canaverde.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em implantar um Quebra Molas em frente a Creche Municipal próximo a Garagem Nilson Veículos e outro em frente a escolinha infantil da Professora Salete Visoni, Rua 13 de Maio.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_50.2019_-_cleiton_rodrigues_da_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_50.2019_-_cleiton_rodrigues_da_silva.pdf</t>
   </si>
   <si>
     <t>Implantação de um Quebra Molas (redutor de velocidade) Av. XV de Novembro em frente Ginásio de Esportes Bezerrão.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_51.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_51.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em providenciarmos em regime de urgência a recuperação do pavimento asfáltico e tapa buracos das Ruas Xavante, Imigrantes e Alvorada do Bairro União, bem como manutenção das sarjetas dessas vias, também efetuar esse mesmo serviço nas Ruas São João e São Francisco Xavier.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1008/indicacao_52.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1008/indicacao_52.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>A título de indicação vimos levar ao Exmo Senhor Prefeito Municipal a necessidade que se faz em buscarmos um entendimento com a Empresa Industrial Minerva Foods, sistema de parceria visando melhorias na Área da Saúde e Assistência Social à crianças usuárias das creches municipal.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1009/indicacao_53.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1009/indicacao_53.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos junto aos órgãos competentes, Caixa Econômica Federal, Governo do Estado, Secretaria de Estado e Assistência Social, programas para alavancar o sistema habitacional de construção de casas populares em nosso município.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1063/indicacao_54.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1063/indicacao_54.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>A título de indicação vimos levar ao Exmo Senhor Prefeito Municipal a necessidade que se faz em interceder junto ao INTERMAT/MT e verificar a situação da regularização fundiária urbana e rural de nosso município.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_55.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_55.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em mantermos o caminhão pipa em atividade continuada, Bairro Itália e Rua Projetada, estendendo esse serviço em todas as ruas sem asfalto de nossa cidade.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1003/indicacao_56.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1003/indicacao_56.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em realizarmos periodicamente manutenção nos equipamentos das academias públicas de nossa cidade.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1001/indicacao_57.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1001/indicacao_57.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONTRATAÇÃO DE EQUIPAMENTOS PARA MANUTENÇÃO E LIMPEZA DAS RUAS E AVENIDAS NAS SEGUINTES LOCALIDADES_x000D_
 COMUNIDADE DE SANTIAGO DO NORTE E DISTRITO DE SALTO DA ALEGRIA</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1052/indicacao_58.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1052/indicacao_58.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade em INSTALARMOS com urgência, placas de sinalização nas estradas rurais do município, INDICANDO curvas perigosas, pontes e limites do município, dando a correta nomenclatura dos rios e ou grotas, INDICANDO distâncias, nome da Comunidade e ou principais fazendas de determinada região.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1056/indicacao_59.2019_-_joao_bosco_de_arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1056/indicacao_59.2019_-_joao_bosco_de_arruda.pdf</t>
   </si>
   <si>
     <t>Conforme assinatura do Termo de Cooperação Técnica entre Prefeitura Municipal de Paranatinga e Intermat, é necessário que este Poder tome todas as medidas para início imediato dos trabalhos.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_60.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_60.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a contratação de um caminhão pipa para atender a Extensão Urbana de Santiago do Norte.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_61.2019_-_josevaine_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_61.2019_-_josevaine_souza.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a pavimentação do Bairro Jardim Ipê.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_62.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_62.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em firmarmos através de PARCERIA um convênio com a empresa RECICLANIP, a qual trabalha com recolhimento de Pneus.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_63.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_63.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em atender em sua totalidade o Bairro Bica D água no recolhimento do lixo urbano.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1109/indicacao_64.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1109/indicacao_64.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade IMPLANTAÇÃO de um parque municipal, destinado ao lazer da família Paranatinguense</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1110/indicacao_65.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1110/indicacao_65.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito a necessidade que se faz em determinar o retorno de uma enfermeira para atender no Posto de Saúde de Salto da Alegria.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_66.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_66.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito a necessidade que se faz em determinar o recuperação da Ponte sobre o Rio Jatobá, trecho entre Santiago do Norte e Salto da Alegria.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1116/indicacao_67.2019_-_fernandinho_x_joao_bosco.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1116/indicacao_67.2019_-_fernandinho_x_joao_bosco.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito que utilize as luminárias substituídas na Av. Brasil nas Avenidas do Bairro Vista Alegre utilizando nas Av. Lions Internacional e Perimetral Norte.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_68.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_68.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a recuperação da iluminação pública da Av. Mato Grosso.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_69.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_69.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em providenciarmos a implantação de ciclovias padronizadas nas Av. Mato Grosso, XV de Novembro e Av. Brasil até as imediações do Hospital e Maternidade São Benedito.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1118/indicacao_70.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1118/indicacao_70.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em providenciarmos a implantação de INTERNET grátis na Praça José Barbosa de Moura.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1119/indicacao_71.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1119/indicacao_71.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a limpeza urbana na expansão da Comunidade do Kuluene, reparos na iluminação pública e implantação de uma quadra de areia na localidade.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1125/indicacao_72.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1125/indicacao_72.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Necessidade em fazer um Mutirão no Bairro Cibrazém</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1121/indicacao_73.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1121/indicacao_73.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal, através da Secretaria Municipal de Saúde para que,  juntamente com o grupo de combate as endemias faça um trabalho para combater, realizar buscas e eliminação de Insetos, Cobras, Lacraias, escorpiões, etc... no Bairro Flamboyant.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1143/indicacao_75.2019_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1143/indicacao_75.2019_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Necessidade que se faz; mutirão de limpeza nos bairros com a utilização dos maquinários para otimização do tempo</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1157/indicacao_76.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1157/indicacao_76.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a recuperação das MTs 020 e 499, em virtude do péssimo estado das mesmas.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1158/indicacao_77.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1158/indicacao_77.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal e também a Secretaria Municipal de Obras e Serviços Urbanos, para que,  faça a recuperação do asfalto danificado nos Bairros Vila Nova, Vila Bahia, Bica D´água, São Vicente e Jardim Primavera, e também leve o benefício do asfalto as Ruas 01, 02, 03, 04, 05, 06 e 07 do Bairro Jardim Primavera II e Rua Jatobá no Jd Panorama, conclusão do asfalto Rua Maranhão, Rua B II – Bairro Vila Concórdia.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1156/indicacao_78.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1156/indicacao_78.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito a necessidade que se faz de encaminhar a esta Casa de Leis Projeto para deliberação do valor a ser disponibilizado para a premiação do Campeonato Municipal de Futebol amador 2019, valor de R$ 20.000,00 (vinte mil reais)</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1172/indicacao_79.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1172/indicacao_79.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em ampliar as dimensões do acostamento e sinalizar com PLACAS e FAIXAS a via do anel viário, via subestação de Energia do Bairro Jardim Ipê Florido, Vila Cibrazém, até a ligação com MT 130, Posto PDL.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1173/indicacao_80.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1173/indicacao_80.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal e também a Secretaria Municipal de Obras e Serviços Urbanos, para que, viabilize junto a Empresa de Energia Elétrica – ENERGISA S/A expansão e rebaixamento de rede nos seguintes pontos: Travessa Campos até imediações do Bairro Vila Bahia, Rua dos Imigrantes, saída da MT 020 até os limites da Ponte sobre o Córrego Piçarrão e Rua 17 de Dezembro, espaço entre os Bairros Vila Nova e Vila Bahia.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1210/indicacao_81.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1210/indicacao_81.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em buscarmos uma parceria no comércio para a implantação de Lixeiras nos Bairros de nossa cidade.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_82.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_82.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos recursos e atenção básica de apoio aos feirantes de nosso município.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1224/indicacao_83.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1224/indicacao_83.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em buscarmos forma legal para apoio  e incentivo a realização de evento CROSS MOTO CLUB em nosso município.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1235/indicacao_84.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1235/indicacao_84.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal e também a Secretaria Municipal de Obras e Serviços Urbanos, para que, viabilize junto a A.M.M, elaboração de projeto básico urbanístico da grota que cruza a cidade com início ao lado do Bairro Vista Alegre vindo desaguar no Rio Paranatinga, com extensão aproximada de 06 KM.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1262/indicacao_85.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1262/indicacao_85.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Aquisição de dois caminhões para atender a demanda da coleta do lixo urbano</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1248/indicacao_86.2019_-_fernandes_antonio_carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1248/indicacao_86.2019_-_fernandes_antonio_carlini.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito que viabilize a disponibilização de um veículo para o transporte de pacientes que estão fazendo fisioterapia na saúde pública municipal.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1259/indicacao_87.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1259/indicacao_87.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>viabilização a ligação das Rua Jatobá e Acácia no Bairro Jardim Panorama fazendo sua interligação ao Bairro Jardim Primavera</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_88.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_88.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos uma restauração e reforma no Centro Municipal de reabilitação.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1268/indicacao_90.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1268/indicacao_90.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a reestruturação da Banda (fanfarra) municipal.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1267/indicacao_91.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1267/indicacao_91.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>.: Indico ao Exmo Senhor Prefeito a necessidade que se faz  em tomarmos providências em regime de urgência para a volta da realização dos exames de ULTRASSOM em nosso sistema de saúde municipal.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1278/indicacao_92.2019_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1278/indicacao_92.2019_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito a necessidade de serviços de tapa buracos na Rua D. Pedro II – Centro e Rua Marechal Deodoro da Fonseca.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacao_93.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacao_93.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a elaboração de projeto destinado a construção e implantação de uma Escola Militar em nosso Município.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Cícero, Abel, Claudio Gomes, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), Professor Jorge, Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1283/indicacao_94.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1283/indicacao_94.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade em caráter de URGENCIA da LICITAÇÃO PARA CONTRATAÇÃO DE EXAMES DE ULTRASSOM E TAMBEM DA MANUTENÇÃO/CONSERTO DA MAQUINA DE ULTRASSOM EXISTENTE EM NOSSO MUNICIPIO, LEMBRANDO DE NOS ATENTARMOS QUANTO A AQUISIÇÃO DE REMÉDIOS E MATERIAIS DE EXPENDIENTE PARA O BOM FUNCIONAMENTO DA SAÚDE. DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1305/indicacao_95.2019_-_fernandes_antonio_carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1305/indicacao_95.2019_-_fernandes_antonio_carlini.pdf</t>
   </si>
   <si>
     <t>Assunto.: Indico ao Exmo Senhor Prefeito que viabilize a recuperação e restauração dos canteiros gramados na Av. Brasil,  Av. Mato Grosso e  Av. XV de Novembro.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1329/indicacao_96.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1329/indicacao_96.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Assunto.: Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a efetivação de nova Lei de Mobilidade Urbana, bem como a sua imediata regulamentação.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1350/indicacao_97.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1350/indicacao_97.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a ocupação do espaço físico as margens da MT 130 – Bairro Jardim Flamboyant.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1340/indicacao_98.2019_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1340/indicacao_98.2019_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito a necessidade de PAVIMENTAÇÃO  ASFALTICA, na Rua Acre e Rua Rondônia, Bairro Vila Concórdia.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1342/indicacao_99.2019_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1342/indicacao_99.2019_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito a necessidade de implantarmos uma Faixa Elevada na Avenida Mato Grosso, em frente à Igreja Evangélica Congregação Cristã no Brasil.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1357/indicacao_100.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1357/indicacao_100.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal da necessidade que se faz em instituir gratificação de desempenho em atividade operacional aos servidores da Secretaria de Obras e Serviços Públicos do Município para os cargos de Motorista Veiculo Pesado, Operador de Retroescavadeira e Moto niveladora.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1356/indicacao_101.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1356/indicacao_101.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a aquisição de Uma Usina de Asfalto, possibilitando uma maior agilidade nos trabalhos de pavimentação asfáltica e reduzir os gastos públicos.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1358/indicacao_102.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1358/indicacao_102.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal da necessidade que se faz em instituir no âmbito da Administração Municipal de Paranatinga o Mês “Outubro Rosa”.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1359/indicacao_103.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1359/indicacao_103.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal da necessidade que se faz em instituir no âmbito da Administração Municipal de Paranatinga o Mês “Novembro Azul”.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1372/indicacao_104.2019_-_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1372/indicacao_104.2019_-_jorge.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a aquisição de um veículo com adaptações para atender o lar dos idosos, onde temos uma grande parte dos moradores no uso de cadeiras de rodas.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1401/indicacao_105.2019_-_josevaine.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1401/indicacao_105.2019_-_josevaine.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal da necessidade que se faz em recuperar as pontes na região da Fazenda Xavantina, Rio do Peixe e Córrego do Boi, como também restaurar o pontilhão da via de acesso a Fazenda Rio Maria.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1399/indicacao_106.2019_-_cleiton_rodrigues.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1399/indicacao_106.2019_-_cleiton_rodrigues.pdf</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1398/indicacao_107.2019_-_jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1398/indicacao_107.2019_-_jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a construção de pavilhão para cobertura de espaço entre as alas do Colégio Municipal Vista Alegre.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1400/indicacao_108.2019_-_rodrigo_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1400/indicacao_108.2019_-_rodrigo_maciel.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade de efeturmos serviços de limpeza geral no Bairro Jardim Santa RiTa.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1419/indicacao_110.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1419/indicacao_110.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>.: Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em elaborarmos e apresentarmos a nossa Comunidade com fito a ser executado um projeto para resolver de vez o problema das pontes de madeira em nosso município, substituindo as pontes de madeiras por vigas ou aduelas de concreto, no caso de pontes maiores, fazer tubulação em aço, (aduelas em aço), sistemas de galerias para canalização de córregos, cursos d´água, drenagem de águas pluviais e passagem de animais.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1418/indicacao_111.2019_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1418/indicacao_111.2019_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Assunto.: Indico ao Exmo Senhor Prefeito Municipal a necessidade de realizarmos um trabalho de recuperação na MT 130, imediações da Agrícola Alvorada – estrada de acesso ao morro pelado.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1442/indicacao_112.2019_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1442/indicacao_112.2019_-_will.pdf</t>
   </si>
   <si>
     <t>Assunto.: Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em realizarmos um trabalho para o escoamento de águas  pluviais na Rua  D. Bairro Tereza Dalla Nora.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1415/indicacao_113.2019_-_cleiton_rodrigues.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1415/indicacao_113.2019_-_cleiton_rodrigues.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal a necessidade de realizarmos uma operação de recuperação das estradas estruturais do Assentamento Santa Lurdes.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1416/indicacao_114.2019_-_cleiton_rodrigues.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1416/indicacao_114.2019_-_cleiton_rodrigues.pdf</t>
   </si>
   <si>
     <t>Assunto.: Indico ao Senhor Prefeito Municipal a necessidade de realizarmos uma operação geral de recuperação da iluminação pública em nosso município.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1417/indicacao_115.2019_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1417/indicacao_115.2019_cicinho.pdf</t>
   </si>
   <si>
     <t>Assunto.: Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a implantação de receita local, revertendo-a em investimentos na localidade que arrecadou.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1448/oficio_116.2019_-_cleiton_rodeirgues_da_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1448/oficio_116.2019_-_cleiton_rodeirgues_da_silva.pdf</t>
   </si>
   <si>
     <t>Assunto.: Indico ao Exmo Senhor Prefeito a necessidade de implantarmos meios de segurança quando no serviço de corte de grama, utilizando tela de proteção para que se evite acidentes.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1437/indicacao_117.2019_-_rodrigo_x_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1437/indicacao_117.2019_-_rodrigo_x_jorge.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA ALCENY GALVÃO TRINDADE, ALTURA DO N°403 E 522, NO BAIRRO RUI BARBOSA</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1436/indicacao_118.2019_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1436/indicacao_118.2019_-_labiga.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ILUMINAÇÃO DE LED NA AV. MATO GROSSO E NA AV. PERIMETRAL NO BAIRRO VISTA ALEGRE</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1490/indicacao_119.2019_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1490/indicacao_119.2019_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo Senhor Prefeito Municipal a necessidade que se faz em viabilizarmos a recuperação da estrada Municipal da Região do Azul.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao_123.207_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao_123.207_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da LICITAÇÃO E AQUISIÇÃO DE 2 CAMINHOES PIPA;</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>Gabinte da Prefeitura - GPRE</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/985/lei_complementar_n1751_2019_-_alteracao_na_lei_1_zZn6fkd.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/985/lei_complementar_n1751_2019_-_alteracao_na_lei_1_zZn6fkd.pdf</t>
   </si>
   <si>
     <t>LEI SANCIONADA 1751/2019_x000D_
 " Alterar o art. 7° e art 9° da Lei Municipal N° 1737/2019 que " Institui o Programa Municipal de Desenvolvimento Econômico e Social através das Parcerias Público Privadas - PPP do Município de Paranatinga/MT e dá outras providências."</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/984/lei_complementar_no_1752_2019_-__conselho_munici_UZ0stG6.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/984/lei_complementar_no_1752_2019_-__conselho_munici_UZ0stG6.pdf</t>
   </si>
   <si>
     <t>LEI SANCIONADA N° 1752/2019_x000D_
 " ALTERA AS DISPOSIÇÕES CONTIDAS NO ARTIGO 1° DA LEI 109/2005, QUE DISPÕE SOBRE O CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL DO MUNICÍPIO DE PARANATINGA/ MT E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/983/lei_no_1753_2019_-_excesso_-_1203_onibus_rural_escolar.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/983/lei_no_1753_2019_-_excesso_-_1203_onibus_rural_escolar.pdf</t>
   </si>
   <si>
     <t>LEI SANCIONADA N° 1753/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/986/lei_no_1754_2019_-__ppa_-_excesso_-_1203_onibus__VResVtX.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/986/lei_no_1754_2019_-__ppa_-_excesso_-_1203_onibus__VResVtX.pdf</t>
   </si>
   <si>
     <t>LEI SANCIONADA N° 1754/2019_x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/982/lei_no_1756_2019_-_doacao_-_premiacao_de_r_15_00_lvOmeFh.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/982/lei_no_1756_2019_-_doacao_-_premiacao_de_r_15_00_lvOmeFh.pdf</t>
   </si>
   <si>
     <t>LEI SANCIONADA N° 1756/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO A CONCEDER PREMIAÇÃO DE R$15.00,00 ( QUINZE MIL REAIS ) PARA O 3° ENCONTRO DE VIOLEIROS DE PARANATINGA."</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1083/lei_no_1757.2019_-_especial_anul__2019_sala_cha_uqq813S.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1083/lei_no_1757.2019_-_especial_anul__2019_sala_cha_uqq813S.pdf</t>
   </si>
   <si>
     <t>LEI SANCIONADA N° 1757/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS  PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1084/lei_no_1759.2019_-_ldo-_especial_anul__2019_sal_4ck4Hbq.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1084/lei_no_1759.2019_-_ldo-_especial_anul__2019_sal_4ck4Hbq.pdf</t>
   </si>
   <si>
     <t>LEI SANCIONADA N° 1758/2019_x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL- PPA 2018/2021, LEI N° _x000D_
 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1085/lei_no_1759.2019_-_ldo-_especial_anul__2019_sal_hzSzFYb.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1085/lei_no_1759.2019_-_ldo-_especial_anul__2019_sal_hzSzFYb.pdf</t>
   </si>
   <si>
     <t>LEI SANCIONADA N° 1755/2019_x000D_
 " INCLUI NA LEI N° 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1089/lei_no_1769.2019_-_ldo-_excesso__2019_-_1207_co_u4Kc00H.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1089/lei_no_1769.2019_-_ldo-_excesso__2019_-_1207_co_u4Kc00H.pdf</t>
   </si>
   <si>
     <t>LEI 1769/2019_x000D_
 " INCLUI NA LEI N° 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1088/lei_no_1770.2019-_ppa_-_excesso__2019_-_1207_co_QvPotUM.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1088/lei_no_1770.2019-_ppa_-_excesso__2019_-_1207_co_QvPotUM.pdf</t>
   </si>
   <si>
     <t>LEI N° 1770/2019_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL- PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1087/lei_no_1771.2019_-_instituicao_refis_2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1087/lei_no_1771.2019_-_instituicao_refis_2019.pdf</t>
   </si>
   <si>
     <t>LEI N° 1771/2019_x000D_
 " INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL ( REFIS 2019) DO MUNICÍPIO DE PARANATINGA, ESTADO DO MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1086/lei_no_1772.2019_-referendo_paranatingaprev.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1086/lei_no_1772.2019_-referendo_paranatingaprev.pdf</t>
   </si>
   <si>
     <t>LEI N° 1772/2019_x000D_
 " REFERENDA ADESÃO DO MUNICÍPIO DE PARANATINGA AO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE GESTÃO DOS REGIME PRÓPRIOS DE PREVIDÊNCIA SOCIAL DOS MUNICÍPIOS MATO-GROSSENSES CONSPREV E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/970/mocao_de_aplauso_-_alessandra_kerley_firmino_dos_pvxuQ7M.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/970/mocao_de_aplauso_-_alessandra_kerley_firmino_dos_pvxuQ7M.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A SENHORA ALESSANDRA KERLEY FIRMINO DOS SANTOS</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/971/mocao_de_aplauso_-_margarida_de_jesus_oliveira_d_8k4eL8h.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/971/mocao_de_aplauso_-_margarida_de_jesus_oliveira_d_8k4eL8h.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A SENHORA MARGARIDA DE JESUS OLIVEIRA DA SILVA</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1026/mocao_de_aplauso_joaquim_quintiliano_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1026/mocao_de_aplauso_joaquim_quintiliano_filho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso; ao Senhor Joaquim Quintiliano Filho, 2º Sargento - QPPM</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1027/mocao_de_aplauso_rosangela_alves_dos_santos.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1027/mocao_de_aplauso_rosangela_alves_dos_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso; a Senhora Rosângela Alves dos Santos, servidora da área da educação</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_de_aplauso_arlinda_barbosa_de_arruda_vian.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_de_aplauso_arlinda_barbosa_de_arruda_vian.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso; a Senhora Arlinda Barbosa de Arruda Vian, servidora da área da educação</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1029/mocao_de_aplauso_secretario_municipal_de_saude.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1029/mocao_de_aplauso_secretario_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso; a “Secretaria Municipal de Saúde</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1061/mocao_de_aplauso_leidiane_barbosa_pereira.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1061/mocao_de_aplauso_leidiane_barbosa_pereira.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso a Sr Leidiane Barbosa Pereira, servidora da área da Assistência Social</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1325/mocao_de_aplauso_denyse_cavalcante_lago.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1325/mocao_de_aplauso_denyse_cavalcante_lago.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, com base no Regimento Interno e Lei Orgânica Municipal, requer à Mesa Diretora, uma vez ouvido o soberano Plenário, que seja encaminhada Moção de Aplauso; a Jovem DENYSE CAVALCANTE LAGO;</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1345/mocao_de_aplauso_sidnei_sales_pakuare.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1345/mocao_de_aplauso_sidnei_sales_pakuare.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Sr SIDNEI SALES PAKUARE</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1381/mocao_de_aplauso_congregacao_religiosa_dos_miss_aWuhSWB.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1381/mocao_de_aplauso_congregacao_religiosa_dos_miss_aWuhSWB.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO CONGREGAÇÃO RELIGIOSA DOS MISSIONÁRIOS CLARENTIANOS NO BRASIL</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1382/mocao_de_aplauso_padre_mauro_zequim_custodio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1382/mocao_de_aplauso_padre_mauro_zequim_custodio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PADRE MAURO ZEQUIM CUSTÓDIO - CMF</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1423/mocao_ao_senhor_claudecy_barreto_dos_santos.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1423/mocao_ao_senhor_claudecy_barreto_dos_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso; ao Senhor CLAUDECY BARRETO DOS SANTOS, Servidor Público da Secretaria Municipal de Obras e Serviços Urbanos,</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1424/mocao_de_aplauso_aos_alunos_desportistas_da_par_ZoopyW4.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1424/mocao_de_aplauso_aos_alunos_desportistas_da_par_ZoopyW4.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso; aos alunos desportistas da Paraolimpíadas Escolares 2019;</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1425/mocao_de_aplauso_aos_dirigentes_da_equipe_parao_YgqjXOZ.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1425/mocao_de_aplauso_aos_dirigentes_da_equipe_parao_YgqjXOZ.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso; aos Dirigentes da Equipe Paraolimpíadas  Escolares 2019;</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/729/oficio_01.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/729/oficio_01.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Necessidades prioritárias para o Município de Paranatinga</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/730/oficio_02.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/730/oficio_02.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Necessidades prioritárias para o Município</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/731/oficio_03.2019_-_jorge_martinho_ciotti1.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/731/oficio_03.2019_-_jorge_martinho_ciotti1.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção na iluminação Pública da Av. Brasil (a partir do estabelecimento "Ilário Festas" até o anel viário)</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/732/oficio_04.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/732/oficio_04.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitação de parceria entre o Município de Paranatinga com o Governo Estadual</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/733/oficio_05.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/733/oficio_05.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>Cícero, Claudio Gomes, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Josevaine (Labiga), Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/841/oficio_08.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/841/oficio_08.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Ref: Srª Antônia Aparecida de Souza</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/709/oficio__09.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/709/oficio__09.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>OFÍCIO GV - N° 009/2019_x000D_
 REF: ANTÔNIA APARECIDA DE SOUZA_x000D_
 CPF: 459.515.511-53_x000D_
 MATRÍCULA N° 62.235_x000D_
 30ª CIRETRAN/MT</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>Cícero, Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/726/oficio_10.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/726/oficio_10.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Ofício GP - nº- 010/2019 - Recuperação da estrada saída Bica D´água denominada recentemente de MT-499</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/727/oficio_011.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/727/oficio_011.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Ofício GP - nº- 011/2019 - solicitação de providências no sentido de viabilizar a limpeza as margens da rodovia nas entradas de nossa cidade.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/724/oficio_012.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/724/oficio_012.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Ofício GP - nº- 012/2019 ao Exmo Senhor Prefeito</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/685/oficio__014.2019_-_joao_bosco_de_arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/685/oficio__014.2019_-_joao_bosco_de_arruda.pdf</t>
   </si>
   <si>
     <t>Ofício nº 014/2019 - JOÃO BOSCO DOS SANTOS</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/707/oficio__15.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/707/oficio__15.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>OF 015/2019 JOSEVAINE SILVA DE SOUZA</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/719/oficio__016.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/719/oficio__016.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Paranatinga – MT, 28 de Janeiro de 2019_x000D_
 Ofício nº- 016/2019_x000D_
 _x000D_
 _x000D_
 Senhor Diretor_x000D_
 _x000D_
 _x000D_
 Ao cumprimentá-lo vimos reiterar sobre pontos questionáveis relacionados a concessão das Aguas de Paranatinga, fatos que tem causado inúmeros transtornos aos moradores-usuários deste município</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/720/oficio__017.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/720/oficio__017.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Ofício nº- 017/2019_x000D_
 Solicitação  de máquinas para dar suporte nos pontos críticos da MT-130</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/728/oficio_018.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/728/oficio_018.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Ofício GP nº 018/2019 - Requerimento do Projeto de Lei que versa sobre a recomposição salarial dos servidores municipal</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>Deslocamento de alunos do CURSO TÉCNICO DE ENFERMAGEM, para Rondonópolis</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/734/oficio_21.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/734/oficio_21.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicita Providências, em regime de extrema urgência, sobre a ponte do Córrego Mesquita</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/706/oficio_022.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/706/oficio_022.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Ofício GP nº 022/2019 _x000D_
 Ref. ARSEC – Agência Reguladora de Serviços</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/690/oficio_023.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/690/oficio_023.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Ofício GP nº 023/2019_x000D_
 Manutenção da MT 130</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/702/oficio_024.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/702/oficio_024.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ofício SG nº 024/2019 - JORGE MARTINHO CIOTTI</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/703/oficio_025.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/703/oficio_025.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ofício SG nº 025/2019 - JORGE MARTINHO CIOTTI</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/723/oficio_026.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/723/oficio_026.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ofício SG nº 026/2019 _ JORGE MARTINHO CIOTTI_x000D_
 PROJETO POEIRA ZERO</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/708/oficio__027.2019_-_cleiton_rodrgidues_da_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/708/oficio__027.2019_-_cleiton_rodrgidues_da_silva.pdf</t>
   </si>
   <si>
     <t>OFÍCIO SG N° - 027/2019 CRS</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/716/oficio__028.2019_-_cleiton_rodrgidues_da_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/716/oficio__028.2019_-_cleiton_rodrgidues_da_silva.pdf</t>
   </si>
   <si>
     <t>Ofício SG Nº- 028/2019 CRS_x000D_
 _x000D_
 solicitação do Cronograma - Programação e Planejamento</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/717/oficio__029.2019_-_cleiton_rodrgidues_da_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/717/oficio__029.2019_-_cleiton_rodrgidues_da_silva.pdf</t>
   </si>
   <si>
     <t>Ofício SG Nº- 029/2019 CRS_x000D_
 solicitação de providencias quanto a normatização de placas de sinalização</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/718/oficio__030.2019_-_cleiton_rodrgidues_da_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/718/oficio__030.2019_-_cleiton_rodrgidues_da_silva.pdf</t>
   </si>
   <si>
     <t>Ofício SG Nº- 030/2019 CLEITON RODRIGUES DA SILVA</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/705/oficio_031.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/705/oficio_031.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ofício 031/2019 - JORGE MARTINHO CIOTTI</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/725/oficio_032.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/725/oficio_032.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Ofício GP n° 032/2019 Ao Exmo Josimar Marques Barbosa Prefeito Municipal</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/722/oficio__033.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/722/oficio__033.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Ofício n° 033/2019_x000D_
 _x000D_
 solicitação de incubadora para o uso e atendimento da demanda apresentando em nosso município</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/721/oficio__035.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/721/oficio__035.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Ofício nº- 035/2019_x000D_
 _x000D_
 solicitação  junto a empresas seguradoras de veículos para que se faça um orçamento estimado para segurar a frota municipal</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/764/oficio_036.2019_-rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/764/oficio_036.2019_-rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo a Programação existente para levar o asfalto aos bairros e setores não atendidos por este benefício</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/735/oficio_37.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/735/oficio_37.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Melhorias para Hospital Municipal São Benedito</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/736/oficio_39.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/736/oficio_39.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviço de manutenção e reparos nas instalações do Paço Municipal</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/767/oficio_041.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/767/oficio_041.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo informações acerca dos motivos  que a patrulha mecanizada encontra-se inativa no pátio no Distrito de Salto da Alegria desde Dezembro do ano de 2018</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/759/oficio_042.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/759/oficio_042.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Ação de Interatividade junto ao Bairro Colina Verde, como limpeza do campo de futebol; manutenção da quadra esportiva de areia; manutenção da pracinha local; bem como a implantação de redutores de velocidade - quebra mola no local</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/753/oficio_044.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/753/oficio_044.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Necessidade, em caráter de urgência, da construção de uma ponte em córrego que corta esta região, estrada essa que dá acesso ao Sítio da Senhora Maria Martins na Comunidade do Assentamento Colorado</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/754/oficio_045.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/754/oficio_045.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Necessidade de se fazer um trabalho de recolhimento de placas de sinalização, para que façamos a recuperação destas placas, reinstalando-as, bem como pintura e sinalização dos quebras molas existentes, dando segurança e facilidade ao trafegar nas vias municipais.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/755/oficio_046.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/755/oficio_046.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de uma Unidade de Corpo de Bombeiros</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/768/oficio_047.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/768/oficio_047.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Implantação de FAIXA ELEVADA em frente as Escolas Estaduais, Escolas e Creches Municipais</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/766/oficio_048.2019_-_cleiton_rodrigues_da_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/766/oficio_048.2019_-_cleiton_rodrigues_da_silva.pdf</t>
   </si>
   <si>
     <t>Manutenção e melhorias nos Ginásios Poli Esportivos</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/761/oficio__050.2019_-_cleiton_rodrigues_da_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/761/oficio__050.2019_-_cleiton_rodrigues_da_silva.pdf</t>
   </si>
   <si>
     <t>solicitar o envio a esta Casa de Leis cópia do CONVENIO firmado entre os convenentes, bem como, apresentar a este Poder o responsável pela contratação para esclarecimentos</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/762/oficio__051.2019_-_cleiton_rodrigues_da_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/762/oficio__051.2019_-_cleiton_rodrigues_da_silva.pdf</t>
   </si>
   <si>
     <t>solicitar a presença dos Senhores Secretário de Finanças José Geraldo Lopes Martins e Itamar Rodrigues Chefe do Setor de Tributação do Executivo Municipal para tratarmos de assuntos referentes ao Projeto de Lei 159/2018</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>Rodrigo, Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/773/oficio_58.2019_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/773/oficio_58.2019_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Ofício 058/2019_x000D_
 Recuperação da ponto sobre o Córrego do Mesquita</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/845/oficio_60.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/845/oficio_60.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>vide PEC referenciada</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/851/oficio_61.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/851/oficio_61.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Manutenção das estradas e pontes dos Indígenas Bakairi, Aldeia Pakuera.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/818/oficio_063.2019-_josevaine.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/818/oficio_063.2019-_josevaine.pdf</t>
   </si>
   <si>
     <t>solicitar ao executivo municipal através da Secretaria de Assistência Social, um cadastramento dos moradores de rua que habitam a região central de nossa cidade</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/774/oficio_064.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/774/oficio_064.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Ofício 064/2019_x000D_
 Necessidades emergenciais na extensão Urbana no Distrito de Santiago do Norte</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/775/oficio_065.2019_-_fernandes_antonio_carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/775/oficio_065.2019_-_fernandes_antonio_carlini.pdf</t>
   </si>
   <si>
     <t>Solicitação para que viabilize alteração no horário das equipes do SAMU, fazendo que os turnos sejam de 24 por 72 horas.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/823/oficio_066.2019-_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/823/oficio_066.2019-_jorge.pdf</t>
   </si>
   <si>
     <t>solicitamos do ilustre senhor informações de como estão sendo arrecadados os ROYALTIES</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/864/oficio_67.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/864/oficio_67.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Necessidades emergentes a serem implantadas na feira Municipal</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>instalação de uma caixa d´água, construirmos uma quadra poliesportiva e recuperarmos a iluminação frente a Escola Municipal de Santiago do Norte</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/825/oficio_069.2019-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/825/oficio_069.2019-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Município de Santiago do Norte</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/826/oficio_070.2019-_weugles.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/826/oficio_070.2019-_weugles.pdf</t>
   </si>
   <si>
     <t>Solucionar as necessidades dos Bairros Jardim Ipê e Rui Barbosa</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>Apresentar a necessidade que se faz em elevar a categoria de nossa Agência do Ciretran para “Categoria B”</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/852/oficio_74.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/852/oficio_74.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>vimos solicitar de V. Exª a premiação para o Torneio de Futebol que será realizado nesta Comunidade, sendo futebol masculino e feminino</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/846/oficio_76.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/846/oficio_76.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>aquisição de uma cadeira de rodas elétrica e destina-la ao nosso município, com o fito específico de atender o cadeirante Florentino Henrique de Pontes</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/853/oficio_77.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/853/oficio_77.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Necessidade desta Coordenadoria Regional viabilizar junto ao setor competente autorização para o nosso município realizar obra de implantação de obras pública de uso coletivo (Campo de futebol gramado) na Aldeia Paquera – TI – Terra Indígena Bakairi, em atenção a Lei n.º 5.371/1967</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>Rodrigo, Fernandinho da Ambulância, Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/842/oficio_78.2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/842/oficio_78.2019.pdf</t>
   </si>
   <si>
     <t>Reivindicar uma reorganização no Sistema remuneratório da Categoria Educacional</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>Josevaine (Labiga), Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/847/oficio_80.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/847/oficio_80.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação de Empresa especializada para acompanhar a análise documental da Comissão Parlamentar de Inquérito - CPI</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/857/oficio_81.2019_-_camara_municipal_T2CVlgm.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/857/oficio_81.2019_-_camara_municipal_T2CVlgm.pdf</t>
   </si>
   <si>
     <t>Continuação e Conclusão da pavimentação das Mts 130 e 020</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/859/oficio_83.2019_-_cicero_e_jorge_2.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/859/oficio_83.2019_-_cicero_e_jorge_2.pdf</t>
   </si>
   <si>
     <t>Na oportunidade vimos apresentar e ao final requerer de V. Exª providências acerca dos itens abaixo relacionados;_x000D_
 _x000D_
 ** Viabilizar projeto de urbanização, construção de meio fio e calçadas nos bairros Colina Verde, Tereza Dalla Nora, Cohab do Jaiminho e Vida Nova;_x000D_
 ** Providências em relação a implementação de pista de treinamento (aprendizagem) para as Auto Escolas, junto ao DETRAN;_x000D_
 ** Providenciar a retirada dos veículos apreendidos pela Policia Civil e estacionados à Av. Mato Grosso – frente a Delegacia.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/860/oficio_84.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/860/oficio_84.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/855/oficio_85.2019_-_josevaine.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/855/oficio_85.2019_-_josevaine.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada na região do Mesquita</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/850/oficio_86.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/850/oficio_86.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Solicito para que seja feito o Campeonato Amador de Futebol de Campo</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/863/oficio_87.2019_-_cleiton_rodrigues_da_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/863/oficio_87.2019_-_cleiton_rodrigues_da_silva.pdf</t>
   </si>
   <si>
     <t>Recuperação, Patrolamento na via de acesso a Cácara Nova Londrina, próximo ao Bairro Cibrazem</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/861/oficio_91.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/861/oficio_91.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Necessidades Emergentes ao Município</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/862/oficio_92.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/862/oficio_92.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Necessidades Emergenciais ao Município</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/856/oficio_93.2019_-_camara_municipal_3FWqEgs.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/856/oficio_93.2019_-_camara_municipal_3FWqEgs.pdf</t>
   </si>
   <si>
     <t>Necessidades emergentes ao Município</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>Cícero, Professor Jorge, Abel, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/872/oficio_95.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/872/oficio_95.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>implantação de novos Campus da UNEMAT no Município de Paranatinga</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/873/oficio_96.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/873/oficio_96.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ref.: Emendas Parlamentares Para a Saúde_x000D_
 Projeto de Emenda Constitucional (PEC) nº 358/2013.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/892/oficio_97.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/892/oficio_97.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Ao tempo que cumprimentamos a nobre senhora vimos solicitar desta Secretaria de Meio Ambiente que nos forneça informações acerca do contexto da Ação Civil Pública que requer o licenciamento ambiental e a liberação das áreas públicas para instalação dos equipamentos de saneamento nas Ruas 17 de Dezembro, 13 de Maio, Dom Pedro II e Marechal Deodoro da Fonseca, vide doc anexo.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/877/oficio_98.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/877/oficio_98.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicitando providências quanto a utilidade  do espaço onde funcionava a antiga Escolinha Branca de Neve</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>Rodrigo, Cícero, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Josevaine (Labiga), Professor Jorge, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/880/oficio_99.2019_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/880/oficio_99.2019_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Solicitando autorização para que possamos utilizar as margens da via implantando placas de sinalização, alertando aos motoristas que este mencionado trecho pavimentado também esta sendo utilizado por ciclistas</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/881/oficio_100.2019_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/881/oficio_100.2019_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Programa Internet Para Todos</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/882/oficio_101.2019_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/882/oficio_101.2019_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Solicitar informações e a tomada de providências cabíveis no assunto relacionado ao atendimento  a domicilio da Empresa E.C.T</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/878/oficio_102.2019_-_jorge_martinho_ciotti_e_cicero_v54dJ5t.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/878/oficio_102.2019_-_jorge_martinho_ciotti_e_cicero_v54dJ5t.pdf</t>
   </si>
   <si>
     <t>Necessidade de implantar uma legislação voltada a regulamentação de nosso trânsito urbano através da criação do Departamento Municipal de Trânsito e a J.A.R.I – Junta Administrativa de Recursos e Infrações</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>Cícero, Professor Jorge, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/879/oficio_103.2019_-_cicero_pereria_filho_e_jorge_m_aVXOt3S.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/879/oficio_103.2019_-_cicero_pereria_filho_e_jorge_m_aVXOt3S.pdf</t>
   </si>
   <si>
     <t>Solicitando a entrega de aproximadamente 600 Títulos Definitivos de lotes urbanos do Município, aos devidos proprietários .Gabinete dos Vereadores</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/885/oficio_106.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/885/oficio_106.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Solicitar da nobre senhora que forneça a esta Casa Legislativa relação que contém a escala de atendimento do médico pediatra nos postos de saúde de nosso município,</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/886/oficio_107.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/886/oficio_107.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Solicitar da nobre senhora que encaminhe a esta Casa Legislativa planilha individual detalhada que contenha o número de atendimento dos médicos nas unidades de saúde municipal, odontológico,  clinico e pediátrico nos postos de saúde de nosso município</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/893/oficio_109.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/893/oficio_109.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Necessidade que se faz em realizarmos um serviço de manutenção geral nas quadras poli esportivas dos Bairros Vista Alegre e Bica D´água</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/894/oficio_110.2019_-_wegles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/894/oficio_110.2019_-_wegles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Solicitação de melhorias na lateral do Ginásio Bezerrão</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/895/oficio_111.2019_-_wegles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/895/oficio_111.2019_-_wegles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Solicitação de melhorias ao Bairro Colina Verde</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/898/oficio_112.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/898/oficio_112.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma patrulha a efetuar o patrolamento e manutenção na estrada de acesso a Fazenda Lagoa Azul, Tatuapé, seguindo pelo eixo que acessa Fazenda COMIL e JB</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/899/oficio_113.2019_-_rodrigo_alves_maciel_e_jorge_m_DzenNnX.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/899/oficio_113.2019_-_rodrigo_alves_maciel_e_jorge_m_DzenNnX.pdf</t>
   </si>
   <si>
     <t>Nesta oportunidade vimos levar ao conhecimento do nobre senhor que em recente visita ao Secretário Adjunto de Obras Rodoviárias, onde buscando informações a respeito da sinalização da MT 020 no assunto relacionado ao fluxo de ciclistas que usam a pista para a prática do esporte, fomos orientados a solicitar do Senhor Prefeito que faça um projeto solicitando autorização do ESTADO para implantação destas placas de sinalização, as quais deverão obedecer o padrão estabelecidos nas regras rodoviárias, para tanto, anexamos ao presente, cópia do mencionado projeto para que vossa excelência possa estar providenciado a execução do mesmo e encaminhando ao Secretaria Adjunta de Obras Rodoviárias para a devida aprovação.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/900/oficio_114.2019_-_rodrigo_alves_maciel_e_jorge_m_CE5fWiW.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/900/oficio_114.2019_-_rodrigo_alves_maciel_e_jorge_m_CE5fWiW.pdf</t>
   </si>
   <si>
     <t>informações relacionado ao Programa da Agricultura Familiar</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/901/oficio_116.2019_-_cleiton_rodeirgues_da_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/901/oficio_116.2019_-_cleiton_rodeirgues_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitação de Projeto de Lei versando sobre a Regulamentação do Transporte Público Escolar, Zona Rural e Urbana</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/902/oficio_117.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/902/oficio_117.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Reativação da Casa de Apoio aos usuários da saúde pública</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/907/oficio_119.2019_-_jorge_e_rodrigo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/907/oficio_119.2019_-_jorge_e_rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicitação de melhorias nos espaços destinados ao esporte e lazer de nossa comunidade</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA (INATIVA), CFOF - COMISSÃO DE FINANÇAS ORÇAMENTO E FISCALIZAÇÃO (INATIVA), CHASESE - COMISSÃO DE  DEFESA DOS DIREITOS HUMANOS, A. SOCIAL, EDUCAÇÃO, SAÚDE, CULTURA, ESPORTE CIDA (INATIVA, COSP - COMISSÃO DE OBRAS E SERVIÇOS PÚBLICOS (INATIVA)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/913/oficio_120.2019_-_comissoes_permanentes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/913/oficio_120.2019_-_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>vimos levar ao conhecimento e apresentar ao Ilustre Senhor pontuais demandas que necessitam de uma atenção diferenciada por parte deste Executivo Municipal, foram assuntos comentados, cobrados e requeridos por parte desta Casa Legislativa, não obstante os mesmos ficaram somente na perspectiva de solução, conforme descrição;</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/914/oficio_121.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/914/oficio_121.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Reativação da Casa de Apoio</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/927/oficio_123.2019_-_wegules_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/927/oficio_123.2019_-_wegules_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Solicitação de Cronograma de trabalho da patrulha mecanizada nos assentamentos do Município</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/972/oficio_124.2019_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/972/oficio_124.2019_-_labiga.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado que viabilize e interceda junto aos Órgãos Fiscalizadores e força policial, Sema, Ibama, Policia Ambiental, Policia Rodoviária Federal, no sentido de alocar madeiras apreendidas com irregularidades</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/997/oficio_125.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/997/oficio_125.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>solicitação de viabilização de norma que prorroga o prazo de validade para exames de mormo no Estado de Mato Grosso</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/998/oficio_126.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/998/oficio_126.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicitando a designação de um novo delegado para assumir a Delegacia de Polícia de Paranatinga</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/916/oficio_127.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/916/oficio_127.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Solicitação de  serviços de manutenção e recuperação da iluminação pública da via de acesso ao Bairro Colina Verde</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/928/oficio_128.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/928/oficio_128.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Posicionamento que se encontra a contratação do médico Cardiologista/Vascular Dr. Paulo Porciúncula</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/929/oficio_129.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/929/oficio_129.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Contratação de Médicos para o pronto atendimento central, um para atendimento na urgência e emergência e outro para o atendimento da população em geral</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/917/oficio_130.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/917/oficio_130.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Viabilize a disponibilização de um Carpinteiro, um Pedreiro e um ajudante de serviços gerais (servente) para que faça um trabalho de manutenção e reparos no Destacamento da Policia Militar de nosso Município</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/918/oficio_131.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/918/oficio_131.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Reforma geral do Hospital e Maternidade São Benedito</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/919/oficio_132.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/919/oficio_132.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Liberação do espaço físico do Ginásio Pilo Esportivo Bezerrão nos dias 01/06 a 15/06 das 18:00 as 22:00, para realização do campeonato de volibol</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/935/oficio_133.2019_-_fernandes_antonio_carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/935/oficio_133.2019_-_fernandes_antonio_carlini.pdf</t>
   </si>
   <si>
     <t>ESPAÇO CONVIVER- ressaltar da necessidade mínimas de alguns ajustes para que aquele ambiente seja totalmente favorável a realização de todas atividades destinadas pelo programa, no momento vejo que a aquisição de um reservatório de água para atender a demanda é o mais emergente, levando ao ambiente a tranquilidade necessária ao atendimento de todos que ali vivenciam.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/936/oficio_134.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/936/oficio_134.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Informações sobre o Projeto de Lei n° 65/2019</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Abel, Cícero, Claudio Gomes, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), Professor Jorge, Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/938/oficio_135.2018_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/938/oficio_135.2018_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitação de melhorias na MT 130, trecho de 44 Km, Paranatinga – Sete Placas, sentido Santigo do Norte</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/939/oficio_136.2018_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/939/oficio_136.2018_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitando Melhorias da MT 130, trecho de 44 Km, Paranatinga – Sete Placas, sentido Santigo do Norte</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/940/oficio_137.2018_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/940/oficio_137.2018_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/941/oficio_138.2018_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/941/oficio_138.2018_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias da MT 130, trecho de 44 Km, Paranatinga – Sete Placas, sentido Santigo do Norte</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/999/oficio_139.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/999/oficio_139.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicitação de ação do Mutirão Oftalmológico</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1000/oficio_140.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1000/oficio_140.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicitando o agendando uma reunião com o chefe do Executivo Estadual para discutir a problemática da saúde pública no pólo de Rondonópolis, Hospital Regional e Santa Casa de Misericórdia</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Cícero, Abel, Claudio Gomes, Fernandinho da Ambulância, Professor Jorge, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/942/oficio_141.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/942/oficio_141.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Solicitação de maquinários para reparos nas estradas na Aldeia Bakairi</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>CHASESE - COMISSÃO DE  DEFESA DOS DIREITOS HUMANOS, A. SOCIAL, EDUCAÇÃO, SAÚDE, CULTURA, ESPORTE CIDA (INATIVA, Abel, Cícero</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/947/oficio_143.2019_-_comissao_de_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/947/oficio_143.2019_-_comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>transporte escolar do Salto da Alegria</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>CHASESE - COMISSÃO DE  DEFESA DOS DIREITOS HUMANOS, A. SOCIAL, EDUCAÇÃO, SAÚDE, CULTURA, ESPORTE CIDA (INATIVA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/948/oficio_144.2019_-_comissao_de_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/948/oficio_144.2019_-_comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>Solicitar desta Secretaria que envie a esta Casa de Leis relação contendo;_x000D_
 _x000D_
 ** Relação de Todas as Linhas Escolares;_x000D_
 ** Relação dos Veículos Que Realizam Esses Transportes;_x000D_
 ** Nome dos Responsáveis Pela Linha;_x000D_
 ** Relação dos Contratos Firmados Para o Transporte;</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/949/oficio_145.2019_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/949/oficio_145.2019_-_will.pdf</t>
   </si>
   <si>
     <t>Ação de recuperação no Bairro Santa Rita</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/958/oficio_146.2019_-_jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/958/oficio_146.2019_-_jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>Implantação de uma base do corpo e bombeiros em nosso Município</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/959/oficio_147.2019_-_jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/959/oficio_147.2019_-_jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>Implantação do Quartel da Polícia Militar PM</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/960/oficio_148.2019_-_jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/960/oficio_148.2019_-_jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitando informações quanto a efetividade do serviço de Georreferenciamento Urbano</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/950/oficio_149.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/950/oficio_149.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Contratação de um servidor para os serviços gerais da Escola Rural Municipal Otávio Kurewe, na Comunidade Indígena Bakairi</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/987/oficio_150.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/987/oficio_150.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Distribuição de Energia à Extensão Urbana se Santiago do Norte</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/961/oficio_151.20196_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/961/oficio_151.20196_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Serviços de sinalização do trânsito urbano em nossa cidade</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/975/oficio_152.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/975/oficio_152.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Convocação para o Executivo para realização de Audiência Pública para o dia 06/06/2019, às 19:00 horas na Sede do Poder Legislativo</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/963/oficio_153.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/963/oficio_153.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicitando a Disponibilidade de madeiras apreendidas nas diversas operações do policiamento ambiental</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/964/oficio_154.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/964/oficio_154.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Em atenção à vossa correspondência sob nº- 023/2019 de 24 de maio do corrente ano, vimos informar os membros que representarão o Poder Legislativo no Conselho Curador do Paranatinga Prev</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/973/oficio_155.2019_-_fernandes_antonio_carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/973/oficio_155.2019_-_fernandes_antonio_carlini.pdf</t>
   </si>
   <si>
     <t>“ 01 Respirador Mecânico para uso no Box de Emergência, 01 Raio X Digital, 01 Aparelho Ultrassom Imagens 3D,”</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/967/oficio_156.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/967/oficio_156.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Policiais Civis para a nossa Delegacia de Polícia Judiciária Civil de nosso Município</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/969/oficio_157.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/969/oficio_157.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo cópia de ofício da AMOSAN</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/968/oficio_158.2019_-_claudio_gomes_2.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/968/oficio_158.2019_-_claudio_gomes_2.pdf</t>
   </si>
   <si>
     <t>solicitar a permanência das servidoras: Wanderlei Madureira e sua equipe, Técnicas em Enfermagem, Eli, Lucimar, Francisca, Elda e Meire no Hospital Municipal</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Cícero, Abel, Josevaine (Labiga), Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/974/oficio_159.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/974/oficio_159.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Convocação aos vereadores para reunião no dia 03 de junho á 14:00 no Gabinete da Presidência</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Abel, Cícero, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), Professor Jorge, Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/988/oficio_160.2019_-_cleiton_rodrigues_e_jorge_mart_w3mLKpH.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/988/oficio_160.2019_-_cleiton_rodrigues_e_jorge_mart_w3mLKpH.pdf</t>
   </si>
   <si>
     <t>Prioridades do Município</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/989/oficio_161.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/989/oficio_161.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Solicitando a Implantação de um quebra-molas na Rua Marechal Deodoro da Fonseca. altura do n° 812</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/990/oficio_164.2019_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/990/oficio_164.2019_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias do bairro Jardim Paraíso I e II</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/992/oficio_165.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/992/oficio_165.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações acerca da Adesão de Ata de Registro de Preços nº- 147/2018</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/991/oficio_169.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/991/oficio_169.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitação para tomada de providências com os seguintes assuntos;</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/995/oficio_170.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/995/oficio_170.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de sistema de internet na Aldeia Indígena Xavante Arimatéia</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/994/oficio_171.2019_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/994/oficio_171.2019_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Solicitação de maquinário de obras para a recuperação da estrada municipal, Pacú/Matrinchã sentido Comunidade Sagrada Família</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/993/oficio_172.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/993/oficio_172.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Assentamento colorado</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1010/oficio_173.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1010/oficio_173.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Em atenção à vossa correspondência sob nº- 037/2019 de 03 de junho de 2019</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1011/oficio_174.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1011/oficio_174.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>CASINHA DE MADEIRA</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1033/oficio_175.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1033/oficio_175.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Informar a este Legislativo Municipal a pauta de todos os serviços realizados na Extensão Urbana de Santiago do Norte no exercício de 2019</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1006/oficio_176.2019_-_jorge_maritnho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1006/oficio_176.2019_-_jorge_maritnho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ações prioridades para o município de Paranatinga</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1005/oficio_177.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1005/oficio_177.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Questões relacionadas a Escola Municipal Chapeuzinho Vermelho</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1032/oficio_178.2019_-_jorge_e_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1032/oficio_178.2019_-_jorge_e_will.pdf</t>
   </si>
   <si>
     <t>PROJETO VOLTADO PARA ARBORIZAÇÃO DE TERRENOS PÚBLICOS</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1034/oficio_182.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1034/oficio_182.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Serviço de manutenção realizado em Santiago do Norte</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1046/oficio_183.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1046/oficio_183.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Questões relacionadas ao Bairro Jardim Primavera II</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1047/oficio_184.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1047/oficio_184.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Serviços de patrolamento, encascalhamento e manutenção das pontes na estrada do Córgão, saída da Matrinxã, balneário Córgão, fazenda globo, até limites da divisa de nosso município.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1048/oficio_185.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1048/oficio_185.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Serviços de patrolamento, encascalhamento e manutenção das pontes na estrada da Bica d´água, até limites da divisa de nosso município.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1062/oficio_186.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1062/oficio_186.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Serviço de manutenção da ponte do rio Piranha na divisa do nosso Município com Gaúcha do Norte</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>WEUGLES, Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1049/oficio_188.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1049/oficio_188.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Inclusão no processo seletivo para compor quadro de profissionais da educação</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1050/oficio_189.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1050/oficio_189.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Solicitação de capacitação de todos os profissionais lotados na secretaria de esportes para trabalhar na área esportiva, desempenhando a função de ÁRBITROS</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1054/oficio_190.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1054/oficio_190.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Serviços de patrolamento, cascalhamento e manutenção das pontes e bueiros na estrada do Morro Pelado, acesso as Fazendas Agrofito, Nossa Sra. Aparecida, Gavião, Córrego Lageado, Umuarama, Cachoeirinha, Rochedo, bem como as demais propriedades que formam a cadeia produtiva da cabeceira dos Rios Batovi e Piranha.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1051/oficio_192.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1051/oficio_192.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Solicitação de dados dos servidores contratados, comissionados e efetivos lotados na Secretaria de Esportes</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1053/oficio_193.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1053/oficio_193.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1055/oficio_194.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1055/oficio_194.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>CENTRO DE ZOONOSES</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1058/oficio_195.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1058/oficio_195.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Requer um Delegado efetivo para o Município</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1139/oficio_196.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1139/oficio_196.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Solicitação de materiais para o torneio de futebol soçyte</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Abel</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1065/oficio_197.2019_-_abel_divino_nunes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1065/oficio_197.2019_-_abel_divino_nunes.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de uma equipe de Policiais, para estarem fazendo a segurança na festa que será realizada no Assentamento Pontal do Piranha, nos dias 06 e 07 de julho de 2019.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1071/oficio_198.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1071/oficio_198.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>tráfego de caminhões na área urbana</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1072/oficio_200.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1072/oficio_200.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1073/oficio_201.2019_-_josevaine_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1073/oficio_201.2019_-_josevaine_souza.pdf</t>
   </si>
   <si>
     <t>Serviços de patrolamento, encascalhamento e manutenção das pontes na estrada do Córgão, saída da Matrinchã, balneário Córgão, fazenda globo, Fazendas Barra I e Barra II, seguindo esses serviços também a linha do Pacú/Matrinchã, até limites da divisa de nosso município</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1126/oficio_202.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1126/oficio_202.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Situação Financeira da APAE</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1113/oficio_203.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1113/oficio_203.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>viabilização de um espaço apropriado para construção de uma área de lazer aos servidores públicos municipais de nosso município</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1114/oficio_204.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1114/oficio_204.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>informações acerca do Laticínio</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1115/oficio_206.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1115/oficio_206.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>doação de terreno para a entidade que será ora criada com sua função voltada ao controle e sanidade de ZOONOSES</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1123/oficio_207.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1123/oficio_207.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>expansão do Bairro Vila Concórdia, onde uma nova etapa está sendo construída, denominado carinhosamente como residencial dos maranhenses</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1124/oficio_208.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1124/oficio_208.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Situação financeira da APAE</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1122/oficio_209.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1122/oficio_209.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicitação dos equipamentos de som, para que possam serem utilizados pelo grupo do Cursilho, no dia 27/07/2019 à partir das 17:00 horas.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1128/oficio_210.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1128/oficio_210.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>realizarmos junto a Faixa Elevada da Avenida Bandeirantes o acesso aos cadeirantes</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1127/oficio_211.2019_-_cicero_e_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1127/oficio_211.2019_-_cicero_e_jorge.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO JUNTO AO IBAMA NO SENTIDO DE ALOCAR MADEIRAS APREENDIDAS COM IRREGULARIDADES DOCUMENTAL, DIRECIONANDO-AS, AO NOSSO MUNICÍPIO PARA SEU DEVIDO USO NA CONSTRUÇÃO CIVIL</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1144/oficio_213.2019_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1144/oficio_213.2019_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica nos Bairros Jd Paraíso I e II, Bica D´água, Vila Nova II, Jd Ipê, Bairro São Vicente</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1166/oficio_214.2019_-_fernandes_antonio_carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1166/oficio_214.2019_-_fernandes_antonio_carlini.pdf</t>
   </si>
   <si>
     <t>Solicitação de viabilização de rede de energia na extensão urbana do Bairro Vila Concórdia</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1165/oficio_215.2019_-_fernandes_antonio_carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1165/oficio_215.2019_-_fernandes_antonio_carlini.pdf</t>
   </si>
   <si>
     <t>Solicitação de viabilização de expansão de rede de água na extensão do Bairro Vila Concórdia</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1145/oficio_216.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1145/oficio_216.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>viabilização, em regime prioritário, para maior agilidade nas obras do Pronto Atendimento Central</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1142/oficio_217.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1142/oficio_217.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>viabilização da implantação da escolinha de futebol na extensão urbana de Santiago do Norte</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1138/oficio_218.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1138/oficio_218.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitação de cópia das ações elencadas no Plano de Ações Articuladas (PAR)</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1140/oficio_219.219_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1140/oficio_219.219_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>viabilização de construção em alvenaria da Escola Rural Municipal de Campo, na Comunidade Indígena Xavante - Aldeia Betânia</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1141/oficio_220.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1141/oficio_220.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>remoção de poste implantado em local inadequado, o poste em comento localiza-se na Av. Bandeirantes, imediações do AUTO POSTO TOP</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1146/oficio_221.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1146/oficio_221.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>implantação de um sistema (Caixa) de captação de águas pluviais na Rua Filinto Muller, nº 48 – Bairro União</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1147/oficio_222.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1147/oficio_222.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>recolocação de Poste de Iluminação Central na Av. Bandeirantes, imediações do Posto de Saúde Irmã Teodora</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1167/oficio_224.2019_-_cicero_pereira_filho_x_jorge__Oj7qM5w.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1167/oficio_224.2019_-_cicero_pereira_filho_x_jorge__Oj7qM5w.pdf</t>
   </si>
   <si>
     <t>Atendendo de solicitação de complemento de informações para atender ao pedido de doação de madeiras efetuado por esta Casa Legislativa</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1160/oficio_226.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1160/oficio_226.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>implantação de um IML no Município</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1161/oficio_227.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1161/oficio_227.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicitando a Implantação de um IML no Município</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1162/oficio_228.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1162/oficio_228.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicitar a implantação de um IML no Município</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1148/oficio_229.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1148/oficio_229.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>pavimentação asfáltica no bairro Jd Ipê</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1149/oficio_230.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1149/oficio_230.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>mutirão de limpeza no Bairro Concórdia e também nas Ruas do Bairro Rui Barbosa</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1153/oficio_231.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1153/oficio_231.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Reivindicação da Associação de Moradores da Extensão Urbana de Santiago do Norte</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1150/oficio_232.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1150/oficio_232.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer uma limpeza nos arredores da quadra de areia do Ginásio Bezerrão</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1151/oficio_233.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1151/oficio_233.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Manutenção ao Bairro Cibrazém</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1152/oficio_234.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1152/oficio_234.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>recuperação da MT 020</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1159/oficio_235.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1159/oficio_235.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de uma PONTE sobre o Rio CAIAPÓ</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1163/oficio_236.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1163/oficio_236.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitação de agendamento de reunião com as Forças Policiais, Civil e Militar, Conselho Tutelar, Poder Judiciário, Ministério Público, Poder Legislativo e Representantes da Sociedade Civil organizada</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1164/oficio_237.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1164/oficio_237.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Estudo sobre a Lei Municipal que versa sobre o Serviço de Inspeção Municipal - S.I.M, em vigor Leu n° 1.008/2013 - de 18 de junho de 2013.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1171/oficio_238.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1171/oficio_238.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>necessidade que se faz em instalarmos um Ponto de Ônibus (Infra estrutura coberta) nas proximidades do MERCADO LS, Rua Ivo Igídio dos Anjos, Bairro Jardim Primavera II</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1189/oficio_239.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1189/oficio_239.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Solicitar liberação de Emenda Parlamentar junto ao funda Nacional de Desenvolvimento de Educação-FNDE, considerando as necessidades da Educação de Paranatinga</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1170/oficio_240.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1170/oficio_240.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Cartório Eleitoral para que se faça um trabalho itinerante nas comunidades do interior</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1169/oficio_241.2019_-_mesa_diretora.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1169/oficio_241.2019_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Solicitando o comparecimento dos Secretários, na sede da Câmara Municipal no dia 08/08/2019 as 14:00 para tratar de assuntos de interesse público).</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>Cícero, Claudio Gomes, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, Josevaine (Labiga), Professor Jorge, Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1194/oficio_242.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1194/oficio_242.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>necessário que V. Exª faça uma representação (interpelação) judicial para que a EMPRESA se manifeste e tome providências que venha a sanar de vez estas irregularidades, criando uma forma de atendimento emergencial caso aconteça novos fatos que venha a interromper o fornecimento de agua.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1196/oficio_243.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1196/oficio_243.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>A oportunidade nos reserva solicitar do nobre senhor que viabilize o encaminhamento dos documentos abaixo descritos a esta Casa Legislativa para procedimentos inerentes a melhorias e estruturação de associação dos Feirantes de Paranatinga.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1174/oficio_244.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1174/oficio_244.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>venho solicitar aos Ilustríssimos Senhor Secretário, para que compareça na sede da Câmara Municipal hoje 08 de agosto de 2019 as 14:00 para tratar de assuntos de interesse público)._x000D_
 •	JOSÉ ALVES DE LIMA – Sec. De Esportes</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>CFOF - COMISSÃO DE FINANÇAS ORÇAMENTO E FISCALIZAÇÃO (INATIVA)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1195/oficio_245.2019_-_comissao_de_financas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1195/oficio_245.2019_-_comissao_de_financas.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações pontuais sobre o PL n° 122/2019</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>JOÃO BOSCO DE ARRUDA, Fernandinho da Ambulância, Josevaine (Labiga), Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1231/oficio_246.2019_-_joao_bosco_de_arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1231/oficio_246.2019_-_joao_bosco_de_arruda.pdf</t>
   </si>
   <si>
     <t>Solicitação  Emenda Parlamentar o valor de R$ 437.628,46 com o fito específico de construir um complexo poli esportivo em nosso Município</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1208/oficio_247.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1208/oficio_247.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Recuperação de duas pontes de madeiras, região da Fazenda Xavantina, precisamente sobre o Córrego do Boi e Córrego Escondido</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância, Josevaine (Labiga), Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1215/oficio_248.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1215/oficio_248.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>viabilização de Emendas Parlamentares</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1216/oficio_249.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1216/oficio_249.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>servimo-nos do presente para solicitar do ilustre Deputado que sensibilize com as demandas de nossa região e viabilize através de Emendas Parlamentares junto ao Orçamento da União e destine recursos para as áreas demonstradas e específicas via documento.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1217/oficio_254.2019_-_fernandes_antonio_carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1217/oficio_254.2019_-_fernandes_antonio_carlini.pdf</t>
   </si>
   <si>
     <t>Solicitando aquisição dos seguintes equipamentos: 01 respirador mecânico, 01 raio x digital, 01 aparelho de ultrassom 4D, equipamentos completos para sala de cirurgia, e uma encubadora para o transporte de neo natal.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1218/oficio_255.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1218/oficio_255.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>servimo-nos do presente para solicitar do ilustre Deputado que sensibilize com as demandas de nossa região e viabilize através de Emendas Parlamentares junto ao Orçamento da União via Ministério da Saúde e destine recursos para as áreas demonstradas e específicas via documento.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1219/oficio_256.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1219/oficio_256.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>vimos solicitar a inclusão de recursos financeiros em vossas emendas de bancada para assegurar recursos suficientes a aquisição de ACERVO BIOGRÁFICO para equipar as bibliotecas municipais</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Josevaine (Labiga), Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1220/oficio_257.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1220/oficio_257.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>viabilização e aporte de recursos financeiros para a implantação de Academias ao Ar Livre e construção de campos soçyte nos bairros abaixo descritos; _x000D_
 Cibrazem, Rui Barbosa, Vila Nova, Vida nova, Colina Verde, Vila Concórdia e Tereza Dalla Nora.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1221/oficio_260.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1221/oficio_260.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A VIABILIZAÇÃO DE RECURSOS PARA A CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO JARDIM PANORAMA</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1222/oficio_261.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1222/oficio_261.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EMENDA PARLAMENTAR NO VALOR DE R$ 437.682,46, COM O FITO ESPECÍFICO DE CONSTRUIR UM COMPLEXO ESPORTIVO PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1233/oficio_263.2019_-_cicero_pereira_filho_x_jorge__wCkDBPM.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1233/oficio_263.2019_-_cicero_pereira_filho_x_jorge__wCkDBPM.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviço de limpeza e remoção do lixo e entulhos do espaço urbano localizado no Bairro Vista Alegre</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1232/oficio_264.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1232/oficio_264.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitação de viabilização de recursos financeiros para compra de um ônibus Sobre Leito</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1225/oficio_265.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1225/oficio_265.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>regularização do serviço de limpeza e remoção do lixo urbano</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1243/oficio_266.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1243/oficio_266.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>solicitar à Sra Secretária de Saúde que envie a esta CASA informações relatando quantas pessoas estão em tratamento de Leishmaniose  neste período (exercício de 2019)</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1226/oficio_267.2019_-_cleiton_rodrigues_da_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1226/oficio_267.2019_-_cleiton_rodrigues_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicitando elaboração de um Projeto para Implantação de Ciclovia na MT 020 e MT 130</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1236/oficio_268.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1236/oficio_268.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitação para melhorias na Comunidade Kuluene</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>Claudio Gomes, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1237/oficio_269.2019_-_comissao_de_justica.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1237/oficio_269.2019_-_comissao_de_justica.pdf</t>
   </si>
   <si>
     <t>solicitar informações pontuais do Projeto de Lei nº 119/2019 em trâmite nesta Casa Legislativa</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1238/oficio_270.2019_-_comissao_de_justica.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1238/oficio_270.2019_-_comissao_de_justica.pdf</t>
   </si>
   <si>
     <t>solicitar informações pontuais do Projeto de Lei nº 124/2019 em trâmite nesta Casa Legislativa;</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1234/oficio_271.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1234/oficio_271.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Solicitação de contratação de mais um médico para atendimento na Zona Rural, Extensão Urbana de Santiago do Norte e Distrito de Salto da Alegria</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1239/oficio_272.2019_-_cleiton_rodrigues_da_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1239/oficio_272.2019_-_cleiton_rodrigues_da_silva.pdf</t>
   </si>
   <si>
     <t>solicitando providências no sentido de viabilizar a limpeza e remoção do lixo/entulhos de imóvel na área central de nossa cidade, sito à Rua Travessa Campos – Esquina com a Rua Emanuel Pinheiro</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>Cícero, Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1241/oficio_273.2019_-_ciceroxjorgexrodrigo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1241/oficio_273.2019_-_ciceroxjorgexrodrigo.pdf</t>
   </si>
   <si>
     <t>É oportuno encaminhar a este Executivo Municipal expediente para solicitar e ao final requerer providencias relacionadas aos trabalhos desenvolvidas pelo PROCON Municipal, uma vez que esta Casa Legislativa tem recebido inúmeras reclamações relativas ao preço do Gás em nosso Município</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1240/oficio_274.2019_-_ciceroxjorgexrodrigo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1240/oficio_274.2019_-_ciceroxjorgexrodrigo.pdf</t>
   </si>
   <si>
     <t>preço do Botijão de Gás de Cozinha</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1242/oficio_275.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1242/oficio_275.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>É oportuno encaminhar a este Executivo Municipal com cópia Senhora Secretária Municipal de Saúde, expediente para solicitar e ao final requerer informações relacionadas aos trabalhos desenvolvidas pelas Agentes Comunitárias de Saúde em nosso Município, bem como a regularidade do mesmo;</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>Cícero, Claudio Gomes, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), Professor Jorge, Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1260/oficio_276.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1260/oficio_276.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>vimos solicitar desta Gerência que viabilize meios para sanar de vez essas inconsistências</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1244/oficio_277.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1244/oficio_277.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Providências à cerda da Iluminação Pública no Bairro Jardim Panorama</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1250/oficio_278.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1250/oficio_278.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Solicitando sinalização nos locais onde estiverem obras, reparos e ou quaisquer serviços que interromper o trafego normal nas vias urbanas</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1251/oficio_279.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1251/oficio_279.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>vimos comunicar ao nobre senhor sobre alteração dos membros que representam o Poder Legislativo Municipal no Conselho do Fethab</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1249/oficio_280.2019_-_fernandes_antonio_carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1249/oficio_280.2019_-_fernandes_antonio_carlini.pdf</t>
   </si>
   <si>
     <t>solicitamos desta Secretaria Municipal de Saúde a disponibilização de um veículo para os pacientes de reabilitação e recuperação física</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1247/oficio_281.2019_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1247/oficio_281.2019_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Solicitando local adequado com estrutura para que os jovens possam fazer manobras radicais e ao mesmo tempo também possam utilizar o espaço para ouvir sons automotivos</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>Cícero, Fernandinho da Ambulância, Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1253/oficio_282.2019_-_jorgexrodrigoxciceroxfernandinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1253/oficio_282.2019_-_jorgexrodrigoxciceroxfernandinho.pdf</t>
   </si>
   <si>
     <t>Manutenção na 2ª ponte na Região do Garimpo Novo</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1257/oficio_284.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1257/oficio_284.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Solicitando o Espaço Físico do Plenário da Câmara Municipal, para que a ACRISMAT realize palestra</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1256/oficio_285.2019_-_comissao_de_financas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1256/oficio_285.2019_-_comissao_de_financas.pdf</t>
   </si>
   <si>
     <t>servimo-nos do presente para solicitar informações pontuais da Lei nº- 1750/2019 “Autoriza o Poder Executivo Municipal Abrir Créditos Suplementar Por Anulação e Transposição e Dá Outras Providências”</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1254/oficio_286.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1254/oficio_286.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitando providências em relação ao término dos serviços de “Tapa Buracos” em todos os bairros de nossa cidade</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Professor Jorge, CLEITON RODRIGUES DA SILVA (Cleitinho da MM)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1255/oficio_287.2019_-_jorge_martinhoxcleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1255/oficio_287.2019_-_jorge_martinhoxcleiton.pdf</t>
   </si>
   <si>
     <t>necessidade que se faz em tomarmos providências em regime de urgência a pintura de faixa indicando a parada obrigatória de ônibus e instalação de placas de sinalização</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1258/oficio_288.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1258/oficio_288.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de um espaço coberto na Unidade Central de Saúde Pública, especificamente no setor de exames</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1263/oficio_290.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1263/oficio_290.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Convite ao Exmo Senhor Prefeito para estar participando de uma audiência que será realizada no dia 10 de setembro de 2019 as 11:00 em nossa capital de Cuiabá-MT</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1285/oficio_291.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1285/oficio_291.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1286/oficio_292.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1286/oficio_292.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1287/oficio_293.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1287/oficio_293.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1288/oficio_294.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1288/oficio_294.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1289/oficio_295.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1289/oficio_295.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1264/oficio_296.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1264/oficio_296.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>providências em relação ao Tombamento da Lagoa</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1290/oficio_297.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1290/oficio_297.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1291/oficio_298.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1291/oficio_298.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1265/oficio_301.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1265/oficio_301.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ao tempo que cumprimentamos o nobre senhor, sirvo-me do presente para solicitar  informações acerca do seguinte questionamento;_x000D_
 ** Possibilidade legal de os profissionais da educação da rede municipal receberem gratificação por cursos, da mesma forma que os servidores públicos de outras categorias, observando a isonomia entre os servidores públicos municipais.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1266/oficio_304.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1266/oficio_304.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria Municipal de Saúde, que envie a esta Casa Legislativa relação dos medicamentos que compõem a lista da farmácia básica do município</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Abel, Cícero, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), Professor Jorge, Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1277/oficio_305.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1277/oficio_305.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitação de fiscalização diária em loteamentos clandestinos</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>Josevaine (Labiga), Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1349/oficio_306.2019_-_labigaxjorgexrodrigo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1349/oficio_306.2019_-_labigaxjorgexrodrigo.pdf</t>
   </si>
   <si>
     <t>implantação de uma Unidade do Corpo de Bombeiros Militar em nosso Município</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1279/oficio_307.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1279/oficio_307.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>requerimento de morador do Assentamento Colorado, onde  o mesmo pleiteia o envio de patrulha mecanizada  para o preparo da terra voltada ao devido plantio e  cultivo de cereais, bem como a recuperação de uma ponte sobre o Córrego Bugio</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1284/oficio_309.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1284/oficio_309.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Solicitação de implantação de um sistema de fiscalização  relacionado a iluminação pública</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1275/oficio_312.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1275/oficio_312.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Neste momento oportuno vimos explanar ao Edis sobre os requerimento 020,021 e 022/2019 que foram encaminhados a diversas autoridades, estando entre elas os;</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>Cícero, Claudio Gomes, Josevaine (Labiga)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1276/oficio_312.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1276/oficio_312.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Ofício nº 3041/2019 - SECRETARIA MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1280/oficio_314.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1280/oficio_314.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>É oportuno reiterar junto ao Senhor Prefeito Municipal, da necessidade que se faz em tomarmos providências no sentido de pavimentação da Rua Bakairi, Bairro Novo Horizonte, em se tratando de uma via de grande movimento é necessário que o Poder Público conclua a pavimentação da mesma, considerando ainda que esta via é de acesso ao complexo da APAE, Rodoviária e também aos  novos bairros em formação ao longo do Anel Viário.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1292/oficio_315.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1292/oficio_315.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>viabilizar a disponibilização de transporte (ônibus) para atender as “Escolinhas de Futebol” implantadas em nosso município</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1293/oficio_316.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1293/oficio_316.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>é necessário que tenhamos em mãos uma peça orçamentária que produza efeito regular e propicie segurança ao GESTOR / SECRETÁRIO para desenvolver ações de impacto na sua função, para tanto, é de grande relevância que faça constar em nossas peças orçamentárias PPA, LDO e LOA o percentual que será destinado a Secretaria Municipal de Esportes e Lazer, para que</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância, Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1302/oficio_317.2019_-__comissao_de_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1302/oficio_317.2019_-__comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>Diante de inúmeros questionamentos dirigidos aos membros desta Casa Legislativa, vimos através do presente expediente solicitar cópias de documentos relacionados ao Hospital São Benedito;</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1303/oficio_318.2019_-__comissao_de_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1303/oficio_318.2019_-__comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>A  Comissão de Educação, Saúde e Assistência Social vem através do presente expediente solicitar dos gestores municipais algumas ações voltadas a segurança, conforto e melhores condições de aprendizagem aos alunos e profissionais da Educação da Escola Municipal Rui Barbosa; tais como;</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1304/oficio_320.2019_-__weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1304/oficio_320.2019_-__weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Solicitação de atendimento odontológico regular as comunidades indígenas Bakairi e Xavante .</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1282/oficio_321.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1282/oficio_321.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Solicitação de remoção de poste implantado em local inadequado</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1309/oficio_322.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1309/oficio_322.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitação de contratações para regularizar o atual quadro de servidores (entregadores) da agência de Correios de Paranatinga – MT.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1295/leis_sancionadas_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1295/leis_sancionadas_.pdf</t>
   </si>
   <si>
     <t>Oficio 416/2019_x000D_
 Leis Sancionadas n° 1798/2019, 1799/2019, 1800/2019 e 1801/2019.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1296/ofcio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1296/ofcio.pdf</t>
   </si>
   <si>
     <t>Oficio n° 417/2019_x000D_
 Oficio de Encaminhamento Projeto de Lei n° 145/2019 referente a Orçamento Anual de 2020.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1297/of_mp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1297/of_mp.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 596/2019/PJ/CÍVEL/PTGA</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Rodrigo, Josevaine (Labiga), Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1299/oficio_326.2019_-__rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1299/oficio_326.2019_-__rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção sobre a ponte do Rio Batovi</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1301/oficio_327.2019_-__josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1301/oficio_327.2019_-__josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>solicitando um levantamento com dados informativos atinentes as enchentes e focos de incêndio nos últimos 03 (três) anos, dados esse que serão utilizados no requerimento para buscarmos uma unidade do corpo de bombeiros para o nosso município</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1300/oficio_329.2019_-__cleiton_x_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1300/oficio_329.2019_-__cleiton_x_jorge.pdf</t>
   </si>
   <si>
     <t>Solicitando informações acerca de obras em andamento no bairro Jd Panorama</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1307/oficio_330.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1307/oficio_330.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>cópia do procedimento LICITATÓRIO que autorizou a contratação da Empresa Quality – Assessoria e Consultoria Educacional</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>Cícero, Fernandinho da Ambulância, Josevaine (Labiga), Professor Jorge, Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1327/oficio_331.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1327/oficio_331.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei criando um Crédito Especial na ordem de R$ 200.000,00 (Duzentos Mil Reais) , destinando-os aos assentados da Gleba Apronorte</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1328/oficio_332.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1328/oficio_332.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>solicitando um veículo tipo camionete para atender a demanda e as necessidades da Secretaria Municipal de Meio Ambiente</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1310/oficio_333.2019_-_cicero_pereira_fillho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1310/oficio_333.2019_-_cicero_pereira_fillho.pdf</t>
   </si>
   <si>
     <t>Solicitando informações acerca do transporte escolar na região de Salto da Alegria</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1308/oficio_334.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1308/oficio_334.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>viabilizar recursos financeiros, via emenda parlamentar, junto ao Ministério da Saúde, destinando-a ao nosso município, recursos esses voltado para a aquisição de 50 (cinquenta) cadeiras de rodas</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1330/oficio_335.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1330/oficio_335.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Viabilização da extensão de rede urbana de energia elétrica, Rua Tancredo Neves, lateral da Escola 29 de Junho, Bairro Vila Concórdia.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1336/oficio_336.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1336/oficio_336.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>trafegabilidade da MT-130, Paranatinga – Santiago do Norte</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1331/oficio_337.2019_-_comissao_de_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1331/oficio_337.2019_-_comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>Relatório dos focos de incêndio registrado por esta Secretaria de Defesa Civil nos últimos 03 anos na área de abrangência de nosso município.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1332/oficio_338.2019_-_comissao_de_educacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1332/oficio_338.2019_-_comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>Solicitando Providências no sentido de ampliar as benfeitorias no Centro de Convivência do Idoso.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1337/oficio_339.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1337/oficio_339.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Banco do Brasil S/A</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1333/oficio_340.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1333/oficio_340.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Serviços de Saúde na Santa Casa de Rondonópolis,</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1334/oficio_341.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1334/oficio_341.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Serviços de Saúde no Hospital Regional de Rondonópolis</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1335/oficio_342.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1335/oficio_342.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>solicitar desta Secretaria de Assistência Social, um trabalho com o levantamento social realizado junto as áreas de risco, específico de enchentes.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1338/oficio_344.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1338/oficio_344.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Recuperação da pavimentação asfáltica/Restauração do quebra-molas</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1339/oficio_345.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1339/oficio_345.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>trabalho emergencial de tapa buracos na MT 130, trecho Paranatinga – Pva do Leste, compreendido da divisa dos municípios até o entroncamento do Gaúcho.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1343/oficio_346.2019_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1343/oficio_346.2019_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Solicitação de relação das licitações realizadas no exercício de 2019 onde o objeto esta relacionado a recuperação das pontes sobre os córregos no município  de Paranatinga – MT</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>Cícero, Claudio Gomes, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, Josevaine (Labiga), Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1348/oficio_347.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1348/oficio_347.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>reivindicações para que seja inclusa no procedimento de Concessão “Modalidade Comum” deste trecho Paranatinga – Pva do Leste</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1468/oficio_348.2019_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1468/oficio_348.2019_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Diante dessas colocações, o Poder Legislativo Municipal vem apresentar algumas reivindicações para que seja inclusa no procedimento de Concessão deste trecho Paranatinga – Primavera do Leste:</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1391/oficio_349.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1391/oficio_349.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicitação de contratação/nomeação de um Médico Perito para o INSS</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1389/oficio_350.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1389/oficio_350.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>encaminhamento do Projeto de Academia ao Ar Livre</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1390/oficio_351.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1390/oficio_351.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>necessidade que se faz em buscarmos uma melhor adequação a Lei de Licitações - Lei 8.666/93_x000D_
 Essa é a disposição do artigo 3º, § 3º da Lei nº 8.666/93: “A licitação não será sigilosa, sendo públicos e acessíveis ao público os atos de seu procedimento, salvo quanto ao conteúdo das propostas, até a respectiva abertura”.17 de set de 2018</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1351/oficio_352.2019_-_fernandes_antonio_carlini16102019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1351/oficio_352.2019_-_fernandes_antonio_carlini16102019.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR PARA ADEQUAÇÃO E AQUISIÇÃO DE EQUIPAMENTOS E MATERIAIS PARA ATENDIMENTO DO PROGRAMA BRASIL SORRIDENTE PARA CONFECÇÕES DE PREOTESES DENTÁRIAS</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1362/oficio_354.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1362/oficio_354.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Recuperação e manutenção regular na estrada de acesso as comunidades Pacu/Matrinchã; via MT 020;_x000D_
 Recuperação e manutenção ostensiva nas pontes de madeira, em especial e com urgência a Ponte sobre o Córrego do Rato;</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1369/oficio_357.2019_-_fernandes_antonio_carlini1.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1369/oficio_357.2019_-_fernandes_antonio_carlini1.pdf</t>
   </si>
   <si>
     <t>Solicitando a reparação de alguns pontos de vazamento de água na Avenida Bandeirantes</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1363/oficio_358.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1363/oficio_358.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>solicitação para tomada de providências com os seguintes assuntos no Bairro Jardim Panorama</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1360/oficio_359.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1360/oficio_359.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Santiago do Norte; o assunto em lide diz respeito as receitas advindas daquela região, criando uma conta única especifica para arrecadar os recolhimentos/tributos desta comunidade</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1361/oficio_360.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1361/oficio_360.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>notificar esta Concessionaria de Energia Elétrica – ENERGISA S/A para que informe a  esta Casa Legislativa os motivos que levam a tão precariedade nos serviços prestados ao nosso Município</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1364/oficio_361.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1364/oficio_361.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>solicitação serve para tomada de providências em regime de urgência nos seguintes pontos;_x000D_
 ** Av. Bandeirantes – em frente a Loja Econômica;_x000D_
 ** Av. Bandeirantes – em frente ao Bar Copacabana e Comercial Feirão;_x000D_
 ** Av. Bandeirantes – em frente ao Posto Top;_x000D_
 ** Av. Brasil – em frente a Bicicletaria Trevisan e Hotel Avenida; _x000D_
 ** Rua Castelo Branco Vila Concórdia;</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1355/oficio_361.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1355/oficio_361.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>solicitações para aquisição de duas Patrolas e de um caminhão para coleta de lixo</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1368/oficio_363.2019_-_weuglesxpaulinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1368/oficio_363.2019_-_weuglesxpaulinho.pdf</t>
   </si>
   <si>
     <t>Solicitando Emenda Parlamentar junto a Secretaria de Estado de Saúde, para aquisição de um aparelho de ultrassom</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1403/oficio_364.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1403/oficio_364.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicitação de Emenda Parlamentar junto ao Fundo Nacional de Desenvolvimento da Educação -FNDE</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1404/oficio_365.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1404/oficio_365.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicitação de Emenda Parlamentar junto ao Fundo Nacional de Desenvolvimento da Educação - FNDE</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1405/oficio_366.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1405/oficio_366.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicitação para liberação de recurso financeiro para aquisição de equipamentos para uso Hospitalar na Unidade de Pronto Atendimento Municipal e Hospital e Maternidade Municipal</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1453/oficio_367.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1453/oficio_367.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Ofício encaminhando Moção de Repúdio concedida a Concessionária de Energia ENERGISA, pelo maus serviços prestados a população de Paranatinga.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>"A CÂMARA MUNICIPAL RECONHECE O TRABALHO E PARABENIZA TODOS OS AGENTES DA POLÍCIA JUDICIARA CIVIL DE PARANATINGA-MT"</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1371/oficio_369.2019_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1371/oficio_369.2019_-_will.pdf</t>
   </si>
   <si>
     <t>ocupação terreno público no Jd. Flamboyant - ETE – Estação de Tratamento de Esgoto</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1370/oficio_370.2019_-_jorge_martinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1370/oficio_370.2019_-_jorge_martinho.pdf</t>
   </si>
   <si>
     <t>É oportuno encaminhar a este Executivo Municipal com cópia ao Senhor Secretário de Obras e Serviços Urbanos, expediente com devidas solicitações para tomada de providências;_x000D_
 ** IMPLANTAÇÃO DE DOIS PONTOS DE ÔNIBUS – TRANSPORTE COLETIVO; _x000D_
 1º- PROXIMIDADES DA ESCOLA 03 DE MAIO – BAIRRO BICA D´ÁGUA;_x000D_
 2º TRAVESSA CAMPOS – PRAÇA DOS GARIMPEIROS – PRÓXIMO A FEIRA MUNICIPAL;</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1380/oficio_371.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1380/oficio_371.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Recuperação de Ponte no Assentamento Colorado, Linha Escolar</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1384/oficio_373.2019_-_cleiton_rodrigues_da_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1384/oficio_373.2019_-_cleiton_rodrigues_da_silva.pdf</t>
   </si>
   <si>
     <t>Em atenção ao vosso expediente “Ofício 301/2019” de 29/10/2019, encaminhada a esta Casa Legislativa, informamos que;</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1383/oficio_374.2019_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1383/oficio_374.2019_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Atendendo a Solicitação 88/2019</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1387/oficio_375.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1387/oficio_375.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>recomendações relevantes a serem incorporadas no Relatório Final desta comissão - Comissão Parlamentar Inquérito – CPI</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1388/oficio_376.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1388/oficio_376.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Reiterar o Ofício nº- 296/2019 de 10/09/2019, onde o assunto em comento versava sobre a Lagoa Bonita</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1414/oficio_377.2019_-_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1414/oficio_377.2019_-_jorge.pdf</t>
   </si>
   <si>
     <t>vimos reiterar sobre a Comissão Parlamentar de Inquérito que paira sobre a Concessionária de Energia do Estado de Mato Grosso – ENERGISA S/A._x000D_
 vimos recorrer ao nobre senhor para que se faça acontecer em nosso Município uma Audiência Pública para debater o assunto em comento</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1386/oficio_378.2019_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1386/oficio_378.2019_-_will.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO da transposição de uma Transformador de Energia Elétrica, em desuso, para  ponto que necessita deste equipamento, ou seja, Posto de Saúde Central</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1385/oficio_379.2019_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1385/oficio_379.2019_-_will.pdf</t>
   </si>
   <si>
     <t>Solicitação de conclusão do manilhamento para escoamento das aguas pluviais, Bairro Jardim Primavera – Rua das Flores, Quadra 21, lote 06.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1402/oficio_382.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1402/oficio_382.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Solicitação de ações voltadas a implantação de meio-fio nas ruas recentemente pavimentadas</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1397/oficio_383.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1397/oficio_383.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Solicitação de recuperação/manutenção da MT 130 Primavera do Leste - Paranatinga</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1406/oficio_384.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1406/oficio_384.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>É oportuno encaminhar a esta Companhia de Energia Elétrica – ENERGISA S/A, solicitação para tomada de providências em regime de urgência os assuntos abaixo descritos;_x000D_
  ** Contratação de mais um atendente administrativo e disponibiliza-lo ao público;_x000D_
 ** Construção de Sanitários na sede da empresa para maior conforto aos consumidores;</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>Professor Jorge, Cícero, Claudio Gomes, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, Josevaine (Labiga), PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1451/oficio_387.2019_-_jorge_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1451/oficio_387.2019_-_jorge_em_conjunto.pdf</t>
   </si>
   <si>
     <t>FAIXA DE PEDESTRE ELEVADA na Av Brasil, imediação do Banco do Brasil</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>Cícero, Claudio Gomes, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, Professor Jorge, Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1452/oficio_388.2019_-_cicero02122019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1452/oficio_388.2019_-_cicero02122019.pdf</t>
   </si>
   <si>
     <t>Solicitando intercessão junto ao Governador  Exmo Mauro Mendes para que possamos concluir os 08 km existentes de terra com base e já imprimada em nosso município na MT 130 sentido saída para sorriso</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1449/oficio_389.2019_-_jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1449/oficio_389.2019_-_jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>MT 130, sentido a Santiago do Norte. Solicitando auxilio no sentido de levantar recursos junto ao Governo Estadual para pavimentar todo o trecho que já está pronto e, que as obras não sejam paralisadas</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1450/oficio_390.2019_-_jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1450/oficio_390.2019_-_jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>levar ao conhecimento dos gestores da Companhia Aguas de Paranatinga e comunicar ponto de vazamtno de água na Av. XV de Novembro.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1420/oficio_393.2019_-_rodrigo_x_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1420/oficio_393.2019_-_rodrigo_x_jorge.pdf</t>
   </si>
   <si>
     <t>solicitação para tomada de providências com os seguintes assuntos;_x000D_
 ** Cascalhamento na Linha do Mesquita e na estrada do Laticínio, (Seu Gercy), manutenção de pontes e bueiros, rebaixamento da Serra, próximo a propriedade do Sr Zico Belém, aberturas de valetas (bigode) para escoamento das águas pluviais</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1422/oficio_396.2019_-_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1422/oficio_396.2019_-_jorge.pdf</t>
   </si>
   <si>
     <t>necessidade que se faz em agilizarmos a busca de recursos federais para construção de casas populares</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1410/oficio_397.2019_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1410/oficio_397.2019_-_will.pdf</t>
   </si>
   <si>
     <t>vimos reiterar da necessidade desta Secretaria  Municipal de Saúde viabilizar junto  a Secretaria de Estado de Saúde um sistema de mutirão Oftalmológico para atender a recorrente demanda de nosso município</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1441/oficio_398.2019_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1441/oficio_398.2019_-_will.pdf</t>
   </si>
   <si>
     <t>Ao cumprimenta-lo, vimos reiterar da necessidade desta Companhia de Energia Elétrica – Energisa S/a elaborar um projeto de rebaixamento de rede elétrica para instalação de mais um transformador de energia no Posto de Saúde Central de nossa cidade, sito, Avenida Bandeirantes, ao lado da Praça José Barbosa de Moura</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1411/oficio_399.2019_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1411/oficio_399.2019_-_will.pdf</t>
   </si>
   <si>
     <t>vimos reiterar da necessidade desta Secretaria  Municipal de Assistência Social viabilizar um cadastramento das pessoas que necessitam de procedimento junto aos Peritos Médicos do INSS</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>vimos reiterar desta  Secretaria  Municipal de Saúde e ao final requerer informações concretas da situação atualizada do PSF 6 Vila Concórdia;</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1433/oficio_401.2019_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1433/oficio_401.2019_-_will.pdf</t>
   </si>
   <si>
     <t>Lixão Urbano de nosso Município</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1443/oficio_402.2019_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1443/oficio_402.2019_-_will.pdf</t>
   </si>
   <si>
     <t>vimos solicitar deste conceituado Lar dos Idosos informações acerca dos repasses efetuados pelo Executivo Municipal a esta instituição neste exercício de 2019Ao cumprimenta-la,</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1413/oficio_403.2019_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1413/oficio_403.2019_-_cori.pdf</t>
   </si>
   <si>
     <t>necessidade que se faz em fazermos recuperação asfáltica no Bairro Vila Concórdia, em especial na Rua 10 de Maio</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1421/oficio_405.2019_-_rodrigo_x_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1421/oficio_405.2019_-_rodrigo_x_jorge.pdf</t>
   </si>
   <si>
     <t>solicitação para tomada de providências com os seguintes assuntos;_x000D_
 ** Expansão com manilhas nos pontos já manilhados no corredor de acesso a Estancia Garcia, cabeceira do Córgão;_x000D_
 ** Reparos Ponte da Cabeceira Córrego do Galo;_x000D_
 ** Reparos Ponte na Fazenda Globo;</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>solicitando providências acerca de vazamentos de agua tratada nas redes de abastecimento em nossa cidade,</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1446/oficio_407.2019_-_fernandes_antonio_carlini06122019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1446/oficio_407.2019_-_fernandes_antonio_carlini06122019.pdf</t>
   </si>
   <si>
     <t>REQUER de Companhia de Energia Elétrica que seja elaborado projeto e execução p/ expansão de Rede de Energia na Rua Tancredo Neves, Bairro Vila Concordia</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1447/oficio_408.2019_-_fernandes_antonio_carlini06122019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1447/oficio_408.2019_-_fernandes_antonio_carlini06122019.pdf</t>
   </si>
   <si>
     <t>solicitar de V. Sª uma atenção especial a Rua Tancredo Neves no Bairro Vila Concórdia, onde a mesma carece de reparos para sua normal trafegabilidade, momento em que também solicitamos providências para que seja efetuado pavimento neste pequeno trecho que falta para terminar em sua extensão.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1434/oficio_410.2019_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1434/oficio_410.2019_-_will.pdf</t>
   </si>
   <si>
     <t>quando no processo de contratação do transporte escolar,  no caso de nova licitação fazer constar no Edital do certame “a obrigatoriedade de todos os veículos estarem equipados com câmeras internas para registrar todo o trabalho e comportamento dos alunos que no veículo adentrarem”</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1461/oficio_411.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1461/oficio_411.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicitação de cadeira de rodas e cadeira para banho</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1462/oficio_413.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1462/oficio_413.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Necessidade de Viabilizar um Projeto voltado ao monitoramento Eletrônico através de câmera e central de monitoramento</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1435/oficio_414.2019_-_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1435/oficio_414.2019_-_will.pdf</t>
   </si>
   <si>
     <t>Serviço de limpeza nas imediações da Escola Estadual 29 de Junho, Bairro Vila Concórdia, em especial no acesso da Rua Sergipe ao Bairro Santeiro e ESF 06</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1444/oficio_417.2019_-_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1444/oficio_417.2019_-_jorge.pdf</t>
   </si>
   <si>
     <t>serviços de limpezas nas vias de entradas da cidade;_x000D_
 melhoria no visual da cidade com roçagem, capinamento, pode de árvores e coleta regular do lixo doméstico;_x000D_
 serviço de jardinagem no bairro Flamboyant, espaço destinado ao lazer dos moradores do bairro</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1457/oficio_419.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1457/oficio_419.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Interceder junto a Diretoria do Detran/MT para que ofereça melhores condições de trabalho em nossa agência do Ciretran/MT</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1491/oficio_421.2019_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1491/oficio_421.2019_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Recuperação de duas pontes de madeiras, região da Fazenda Xavantina, precisamente sobre o Córrego do Boi e Córrego Escondido;</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1578/oficio_422.2019_-_jorgexcicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1578/oficio_422.2019_-_jorgexcicinho.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA MT 130 - PRIMAVERA DO LESTE - PARANATINGA</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Cícero, Professor Jorge, Fernandinho da Ambulância, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1465/oficio_423.2019_-_cicinhoxjorgexfernandinhoxrodrigo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1465/oficio_423.2019_-_cicinhoxjorgexfernandinhoxrodrigo.pdf</t>
   </si>
   <si>
     <t>INVIABILIDADE DE REMOÇÃO DAS SALAS DE AULAS MÓVEIS DA E. E. 029 DE JUNHO E E. E. OSVALDO CÂNDIDO PEREIRA</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1492/oficio_424.2019_-_cicinho_em_conjunto.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1492/oficio_424.2019_-_cicinho_em_conjunto.pdf</t>
   </si>
   <si>
     <t>solicitamos do mesmo uma intercessão  junto aos Órgãos de competência Educacional do Estado para que reveja com atenção a decisão tomada de remoção das salas de aulas móveis da E. E. 29 de Junho e E.E. Osvaldo Cândido</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/887/projeto_de_decreto_legislativo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/887/projeto_de_decreto_legislativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 001/2019  - DISPÕE SOBRE A APROVAÇÃO DAS CONTAS ANUAIS DE GOVERNO, RELATIVAS AO EXERCÍCIO DE 2017 DA PREFEITURA MUNICIPAL DE PARANATINGA–MT, DE RESPONSABILIDADE DO GESTOR SR. JOSIMAR MARQUES BARBOSA.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1373/projeto_de_lei_no_107_2019_-_conselho_da_comuni_GjLuWHI.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1373/projeto_de_lei_no_107_2019_-_conselho_da_comuni_GjLuWHI.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 107/2019_x000D_
 " INSTITUI A ENTIDADE SEM FINS LUCRATIVOS ' CONSELHO DA COMUNIDADE DA COMARCA DE PARANATINGA-MT'  COMO UTILIDADE PÚBLICA"</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1323/projeto_de_lei_n_136_2019_-_instituicao_do_refi_40jgSH6.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1323/projeto_de_lei_n_136_2019_-_instituicao_do_refi_40jgSH6.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 136/2019_x000D_
 " INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO SEGUNDO SEMESTRE ( REFIS 2019.2) DO MUNICÍPIO DE PARANATINGA, ESTADO DO MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1374/projeto_de_lei_-_152_2019_-_abertura_de_credito_90WCYBN.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1374/projeto_de_lei_-_152_2019_-_abertura_de_credito_90WCYBN.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 152/2019_x000D_
 "  "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1430/projeto_de_lei_no_164.2019_-_ppa_credito_adicio_6ii7WEw.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1430/projeto_de_lei_no_164.2019_-_ppa_credito_adicio_6ii7WEw.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 164/2019_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/676/projeto_de_lei_no_001_2019_-__suplementacao_perc_fX3Nco6.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/676/projeto_de_lei_no_001_2019_-__suplementacao_perc_fX3Nco6.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 001/2019 - ”AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS  SUPLEMENTAR POR ANULAÇÃO    E TRANSPOSIÇÃO E DÁ OUTRAS	PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/673/projeto_de_lei_no_002_2019_-_parcelamento_de_deb_4xLPUnc.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/673/projeto_de_lei_no_002_2019_-_parcelamento_de_deb_4xLPUnc.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 002/2019" AUTORIZA O,PODER EXECUTIVO A PROCEDER A PARCELAMENTO DE DEBITO  JUNTO A SECRETARIA DE ESTADO DO MEIO AMBIENTE - SEMA, E DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/689/projeto_de_lei_no_003_2019_-_perda_salarial_3.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/689/projeto_de_lei_no_003_2019_-_perda_salarial_3.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 003/2019 - "AUTORIZA O PODER EXECUTIVO CONCEDER RECOMPOSIÇÃO DA PERDA SALARIAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/701/projeto_de_lei_no_004_2019_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/701/projeto_de_lei_no_004_2019_.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI N° 004/2019._x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL  A REALIZAR O PROCESSO SELETIVO SIMPLIFICADO PARA ATENDER NECESSIDADES EXCEPCIONAIS  OU TEMPORÁRIAS DAS SECRETARIAS  MUNICIPAIS DE EDUCAÇÂO   E CULTURA, SECRETARIA DE ASSISTÊNCIA SOCIAL E SECRETARIA DE SAÚDE DO MUNICÍPIO DE PARANATINGA-MT  E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_de_lei_-_005_2019_-_credito_especial_-_p_B3OLd02.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_de_lei_-_005_2019_-_credito_especial_-_p_B3OLd02.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 005/2019._x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL  NA LOA - 2019 POR ANULAÇÂO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_de_lei_-_006_2019_-_credito_especial_-_p_aDMxn8N.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_de_lei_-_006_2019_-_credito_especial_-_p_aDMxn8N.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 006/2019._x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL- PPA 2018-2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_de_lei_-_007_2019_-_credito_especial_-_p_QpDZxUT.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_de_lei_-_007_2019_-_credito_especial_-_p_QpDZxUT.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 007/2019._x000D_
 "INCLUI NA LEI N° 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.019, O PROGRAMA QUE MENCIONA RE DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/697/projeto_de_lei_no__008_2019_-_assistencia_-_cred_R9Pic0Q.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/697/projeto_de_lei_no__008_2019_-_assistencia_-_cred_R9Pic0Q.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 008/2019._x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018-2021, LEI 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/696/projeto_de_lei_no__009_2019_-_assistencia_-_cred_WPQw1nZ.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/696/projeto_de_lei_no__009_2019_-_assistencia_-_cred_WPQw1nZ.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 009/2019. _x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL LOA 2019 POR ANULAÇÂO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_de_lei_no__010_2019_-_assistencia_-_cre_Jkjork6.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_de_lei_no__010_2019_-_assistencia_-_cre_Jkjork6.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 010/2019._x000D_
 "INCLUI NA LEI N° 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.019,O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/694/projeto_de_lei_no__011_2019_-_saude_-_credito_es_XPUusLY.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/694/projeto_de_lei_no__011_2019_-_saude_-_credito_es_XPUusLY.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 011/2019._x000D_
 " INCLUI NOS ANEXOS DO PLANO  PLURIANUAL - PPA 2018-2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/693/projeto_de_lei_no__012_2019_-saude_-_credito_esp_cySwSHO.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/693/projeto_de_lei_no__012_2019_-saude_-_credito_esp_cySwSHO.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 012/2019._x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÂO E REMANEJAMENTO E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/692/projeto_de_lei_no__013_2019_-saude_-_credito_esp_8RNfCaY.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/692/projeto_de_lei_no__013_2019_-saude_-_credito_esp_8RNfCaY.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 013/2019._x000D_
 "INCLUI NA LEI N° 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/777/projeto_de_lei_016.2019_-__feirao_do_bras_k6Mu2qe.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/777/projeto_de_lei_016.2019_-__feirao_do_bras_k6Mu2qe.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 016/2019._x000D_
 “DISPÕE SOBRE A CONCESSÃO DE LICENÇA OU AUTORIZAÇÃO PROVISÓRIA ATRAVÉS DE ALVARÁ, PARA REALIZAÇÃO 	DE FEIRAS  ITINERANTES PARA COMERCIALIZAÇÃO DE PRODUTOS E MERCADORIA A VAREJO NO MUNICÍPIO DE PARANATINGA-MT”.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/778/projeto_de_lei__n_017.2019_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/778/projeto_de_lei__n_017.2019_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 017/2019._x000D_
 “INCLUI NA LEI Nº 1650/2018 E NOS SEUS_x000D_
 RESPECTIVOS ANEXOS - LDO PARA 2.019, O_x000D_
 PROGRAMA QUE MENCIONA E DÁ OUTRAS_x000D_
 PROVIDENCIAS. ” Aquisição de Veículo_x000D_
 Rodoviário R$ 262.346,05</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/779/projeto_de_lei_no_018.2019_-_aquisicao_de_veicul_YxMAhky.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/779/projeto_de_lei_no_018.2019_-_aquisicao_de_veicul_YxMAhky.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 018/2019._x000D_
 “AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL ABRIR CRÉDITOS_x000D_
 ADICIONAL ESPECIAL POR EXCESSO_x000D_
 DE ARRECADAÇÃO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS. Aquisição de_x000D_
 Veículo Rodoviário R$ 262.346,05</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/780/projeto_de_lei_no_019.2019_-_aquisicao_de_veicu_b0pTmRf.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/780/projeto_de_lei_no_019.2019_-_aquisicao_de_veicu_b0pTmRf.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 019/2019_x000D_
 “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018/2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. _x000D_
 Aquisição de Veículo Rodoviário _x000D_
 R$  262.346,05</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/781/projeto_de_lei_no_020.2019_-_aquisicao_de_veicul_gxzHb6S.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/781/projeto_de_lei_no_020.2019_-_aquisicao_de_veicul_gxzHb6S.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 020/2019._x000D_
 “INCLUI NA LEI Nº 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ” Aquisição de Veículo Rodoviário R$ 262.346,05</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/782/projeto_de_lei_no_021.2019_-_aquisicao_de_veicul_1nbB0Qz.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/782/projeto_de_lei_no_021.2019_-_aquisicao_de_veicul_1nbB0Qz.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 021/2019._x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS 	PROVIDÊNCIAS. ” Aquisição de Veículo Rodoviário R$ 262.346,05</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/809/projeto_de_lei_no_022.2019_-_aquisicao_de_veicul_7yUhD3u.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/809/projeto_de_lei_no_022.2019_-_aquisicao_de_veicul_7yUhD3u.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 022/2019._x000D_
 “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018/2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. _x000D_
 ” Aquisição de Veículo Rodoviário R$ 262.346,05</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/808/projeto_de_lei_no_023.2019_-_pavimentacao_asfalt_wYvCXLj.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/808/projeto_de_lei_no_023.2019_-_pavimentacao_asfalt_wYvCXLj.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 023/2019._x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS 	PROVIDÊNCIAS. Pavimentação Asfáltica, com Drenagem Superficial, Passeio Público e Acessibilidade e Sinalização Viária de Vias Urbanas R$   537.496,11</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/807/projeto_de_lei_no_024.2019_-_pavimentacao_asfalt_TvhuAFb.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/807/projeto_de_lei_no_024.2019_-_pavimentacao_asfalt_TvhuAFb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 024/2019._x000D_
 “INCLUI NA LEI Nº 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. Pavimentação Asfáltica, com Drenagem Superficial, Passeio Público e Acessibilidade e Sinalização Viária de Vias Urbanas.                R$ 537.496,11</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/806/projeto_de_lei_no_025.2019_-_pavimentacao_asfalt_moh6noc.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/806/projeto_de_lei_no_025.2019_-_pavimentacao_asfalt_moh6noc.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 025/2019._x000D_
 “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018/2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. _x000D_
 Pavimentação Asfáltica, com Drenagem Superficial, Passeio Público e Acessibilidade e Sinalização Viária de Vias Urbanas.                R$ 537.496,11</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/805/projeto_de_lei_no_026.2019_-_construcao_de_praca_U1NtmTO.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/805/projeto_de_lei_no_026.2019_-_construcao_de_praca_U1NtmTO.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 026/2019._x000D_
 “INCLUI NA LEI Nº 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ” Construção da Praça do Santiago do Norte R$ 499.926,57</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/804/projeto_de_lei_no_027.2019_-_construcao_de_praca_mzhNQXT.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/804/projeto_de_lei_no_027.2019_-_construcao_de_praca_mzhNQXT.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 027/2019._x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS 	PROVIDÊNCIAS. _x000D_
 Construção da Praça do Santiago do Norte R$ 499.926,57</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/803/projeto_de_lei_no_028.2019_-_construcao_de_praca_Mfev2G4.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/803/projeto_de_lei_no_028.2019_-_construcao_de_praca_Mfev2G4.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 028/2019._x000D_
 “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018/2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. _x000D_
 Construção da Praça do Santiago do Norte R$ 499.926,57</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/802/projeto_de_lei_no_029.2019_-_aquisicao_de_patrul_zlDqhFJ.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/802/projeto_de_lei_no_029.2019_-_aquisicao_de_patrul_zlDqhFJ.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 029/2019._x000D_
 “INCLUI NA LEI Nº 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ” Aquisição de Patrulha Mecanizada – SUDAM 595.000,00</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/801/projeto_de_lei_no_030.2019_-_aquisicao_de_patrul_vWIyYu9.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/801/projeto_de_lei_no_030.2019_-_aquisicao_de_patrul_vWIyYu9.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 030/2019._x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS 	PROVIDÊNCIAS. Aquisição de Patrulha Mecanizada – SUDAM 595.000,00</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/800/projeto_de_lei_no_031.2019_-_aquisicao_de_patrul_5Ax2pEW.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/800/projeto_de_lei_no_031.2019_-_aquisicao_de_patrul_5Ax2pEW.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 031/2019._x000D_
 “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018/2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. _x000D_
 Aquisição de Patrulha Mecanizada – SUDAM 595.000,00</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/799/projeto_de_lei_no_032.2019_-_aquisicao_minicarre_Ls6ob8d.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/799/projeto_de_lei_no_032.2019_-_aquisicao_minicarre_Ls6ob8d.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 032/2019._x000D_
 “INCLUI NA LEI Nº 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ” Aquisição de Minicarregadeira  145.000,00</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/798/projeto_de_lei_no033.2019_-_aquisicao_minicarreg_yPaSSkw.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/798/projeto_de_lei_no033.2019_-_aquisicao_minicarreg_yPaSSkw.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°033/2019._x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS 	PROVIDÊNCIAS. Aquisição de Minicarregadeira  145.000,00</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/797/projeto_de_lei_no_034.2019_-_aquisicao_minicarre_hlqCvEC.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/797/projeto_de_lei_no_034.2019_-_aquisicao_minicarre_hlqCvEC.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 034/2019._x000D_
 “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018/2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. _x000D_
 Aquisição de Minicarregadeira  145.000,00</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/796/projeto_de_lei_no_035.2019_-_aquisicao_de_patrul_8XLftwC.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/796/projeto_de_lei_no_035.2019_-_aquisicao_de_patrul_8XLftwC.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 035/2019._x000D_
 “INCLUI NA LEI Nº 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ” Aquisição de Patrulha Mecanizada – MAPA R$ 236.289,00</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/795/projeto_de_lei_no_036.2019_-_aquisicao_de_patrul_fzohaCs.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/795/projeto_de_lei_no_036.2019_-_aquisicao_de_patrul_fzohaCs.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 036/2019._x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS 	PROVIDÊNCIAS. Aquisição de Patrulha Mecanizada – MAPA R$ 236.289,00</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/794/projeto_de_lei_no_037.2019_-_aquisicao_de_patrul_nGvmlbX.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/794/projeto_de_lei_no_037.2019_-_aquisicao_de_patrul_nGvmlbX.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 037/2019._x000D_
 “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018/2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. _x000D_
 Aquisição de Patrulha Mecanizada – MAPA R$ 236.289,00</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/793/projeto_de_lei_no_038.2019_-_iluminacao_publica__LEeVARl.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/793/projeto_de_lei_no_038.2019_-_iluminacao_publica__LEeVARl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 038/2019._x000D_
 “INCLUI NA LEI Nº 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ” Melhoria Modernização e Implantação do Sistema de Iluminação Pública do Tipo Ornamental com Iluminarias de LED – MT 130 R$427.636,83</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/792/projeto_de_lei_no_039.2019_-_iluminacao_publica__baW3Bar.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/792/projeto_de_lei_no_039.2019_-_iluminacao_publica__baW3Bar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 039/2019._x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS 	PROVIDÊNCIAS. Melhoria Modernização e Implantação do Sistema de Iluminação Pública do Tipo Ornamental com Iluminarias de LED – MT 130 R$427.636,83</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/791/projeto_de_lei_no040.2019_-_iluminacao_publica_m_EXw11ni.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/791/projeto_de_lei_no040.2019_-_iluminacao_publica_m_EXw11ni.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 040/2019._x000D_
 “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018/2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. _x000D_
 Melhoria Modernização e Implantação do Sistema de Iluminação Pública do Tipo Ornamental com Iluminarias de LED – MT 130 R$427.636,83</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/790/projeto_de_lei_no041.2019_-_aquisicao_de_computa_wTzVSx4.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/790/projeto_de_lei_no041.2019_-_aquisicao_de_computa_wTzVSx4.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 041/2019._x000D_
 “INCLUI NA LEI Nº 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ” Aquisição de Computadores p/ atender a Rede Municipal de Educação R$ 57.022,00</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/789/projeto_de_lei_no042.2019_-_aquisicao_de_computa_aljxsF3.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/789/projeto_de_lei_no042.2019_-_aquisicao_de_computa_aljxsF3.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 042/2019._x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS 	PROVIDÊNCIAS. Aquisição de Computadores p/ atender a Rede Municipal de Educação R$ 57.022,00</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/788/projeto_de_lei_no_043.2019_-_aquisicao_de_comput_0OiD7Ef.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/788/projeto_de_lei_no_043.2019_-_aquisicao_de_comput_0OiD7Ef.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 043/2019._x000D_
 “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018/2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. _x000D_
 Aquisição de Computadores p/ atender a Rede Municipal de Educação R$ 57.022,00</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/787/projeto_de_lei_no_044.2019_-_aquisicao_de_microo_WpTV3B9.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/787/projeto_de_lei_no_044.2019_-_aquisicao_de_microo_WpTV3B9.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 044/2019._x000D_
 “INCLUI NA LEI Nº 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”Aquisição de 01 Micro-Ônibus p/ atender o Município de Paranatinga.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/786/projeto_de_lei_no045.2019_-_aquisicao_de_microon_lYZLBmb.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/786/projeto_de_lei_no045.2019_-_aquisicao_de_microon_lYZLBmb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 045/2019._x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS 	PROVIDÊNCIAS. _x000D_
 Aquisição de 01 Micro-Ônibus p/ atender o Município de Paranatinga.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/785/projeto_de_lei_no_046.2019_-_aquisicao_de_microo_bF8jzGX.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/785/projeto_de_lei_no_046.2019_-_aquisicao_de_microo_bF8jzGX.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 046/2019._x000D_
 “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018/2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. _x000D_
 Aquisição de 01 Micro-Ônibus p/ atender o Município de Paranatinga.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/783/projeto_de_lei_no_047.2019_-_amplialcao_unidade__fBAqqm3.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/783/projeto_de_lei_no_047.2019_-_amplialcao_unidade__fBAqqm3.pdf</t>
   </si>
   <si>
     <t>PROJETO LEI N° 047/2019._x000D_
 “INCLUI NA LEI Nº 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ” Ampliação de Unidade de Atenção Especializada em Saúde. R$250.000,00</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/784/projeto_de_lei_no_048.2019_-_amplialcao_unidade__hA6zrN4.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/784/projeto_de_lei_no_048.2019_-_amplialcao_unidade__hA6zrN4.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 048/2019._x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS 	PROVIDÊNCIAS. _x000D_
 Ampliação de Unidade de Atenção Especializada em Saúde. R$250.000,00</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/810/projeto_de_lei_no_049.2019_-_amplialcao_unidade__wt6yj1U.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/810/projeto_de_lei_no_049.2019_-_amplialcao_unidade__wt6yj1U.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 049/2019._x000D_
 “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018/2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. _x000D_
 Ampliação de Unidade de Atenção Especializada em Saúde. R$250.000,00</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/811/projeto_de_lei_no_050.2019_-_implantacao_de_melh_ENCIzQ7.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/811/projeto_de_lei_no_050.2019_-_implantacao_de_melh_ENCIzQ7.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 050/2019._x000D_
 “INCLUI NA LEI Nº 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ” Implantação de Melhorias Sanitárias Domiciliares no Município de Paranatinga. R$ 505.455,45</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/812/projeto_de_lei_no_051.2019_-_implantacao_de_melh_yagMACq.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/812/projeto_de_lei_no_051.2019_-_implantacao_de_melh_yagMACq.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 051/2019._x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL           POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS 	PROVIDÊNCIAS. ” Implantação de Melhorias Sanitárias Domiciliares no Município de Paranatinga. R$ 505.455,45</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/814/projeto_de_lei_no_052.2019_-_implantacao_de_melh_1lU8x9n.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/814/projeto_de_lei_no_052.2019_-_implantacao_de_melh_1lU8x9n.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 052/2019._x000D_
 “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018/2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. _x000D_
 ” Implantação de Melhorias Sanitárias Domiciliares no Município de Paranatinga. R$ 505.455,45</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/813/projeto_de_lei_no_053.2019__reforma_e_ampliacao__9TBj7W8.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/813/projeto_de_lei_no_053.2019__reforma_e_ampliacao__9TBj7W8.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 053/2019._x000D_
 “INCLUI NA LEI Nº 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ” Reforma e Ampliação do Centro Cirúrgico do Hospital. R$ 263.404,99</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/815/projeto_de_lei_no_054.2019__reforma_e_ampliacao__zlO0IEF.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/815/projeto_de_lei_no_054.2019__reforma_e_ampliacao__zlO0IEF.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 054/2019._x000D_
 “AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL   ESPECIAL  POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS PROVIDÊNCIAS. Reforma e Ampliação do Centro Cirúrgico do Hospital. R$ 263.404,99</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/816/projeto_de_lei_no_055.2019__reforma_e_ampliacao__DBBjjWj.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/816/projeto_de_lei_no_055.2019__reforma_e_ampliacao__DBBjjWj.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 055/2019._x000D_
 “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018/2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. _x000D_
 Reforma e Ampliação do Centro Cirúrgico do Hospital. R$ 263.404,99</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/817/projeto_de_lei_0562019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/817/projeto_de_lei_0562019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 056/2019._x000D_
 “DISPÕE SOBRE A CRIAÇÃO DA SUBPREFEITURA DO DISTRITO DE SALTO DA ALEGRIA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/776/projeto_de_lei_057.2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/776/projeto_de_lei_057.2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 057/2019_x000D_
 Autoriza o Poder Executivo a doar uma área de 4800,00m para o Detran em Paranatinga/MT.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/858/projeto_de_lei_58_2019.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/858/projeto_de_lei_58_2019.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI  COMPLEMENTAR N° 058/2019._x000D_
 " ALTERA O CÓDIGO TRIBUTÁRIO MUNICIPAL, LEI COMPLEMENTAR N° 098/2004, DE 30 DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/909/projeto_de_lei_n_060.2019_-_suplementacao_percen_mFWPwde.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/909/projeto_de_lei_n_060.2019_-_suplementacao_percen_mFWPwde.pdf</t>
   </si>
   <si>
     <t>PROJETO LEI N° 060/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/890/projeto_de_lei_063.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/890/projeto_de_lei_063.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 063/2019_x000D_
 " Dispõe sobre a concessão de licença ou autorização provisória através de alvará, para realização de feiras itinerantes para comercialização de produtos e mercadorias a varejo no Município de Paranatinga-MT."</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/955/projeto_de_lei_n_064_2019_-_alteracao_na_lei_173_CQYrhQL.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/955/projeto_de_lei_n_064_2019_-_alteracao_na_lei_173_CQYrhQL.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N° 064/2019_x000D_
 "Alterar o art. 7° e art. 9° da Lei Municipal N° 1737/2019 que Institui o Programa Municipal de Desenvolvimento Econômico e Social através das Parcerias Público Privadas- PPP do Município de Paranatinga/MT e dá outras providências."</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/889/projeto_de_lei_no_065_2019_-_alteracao_verba_ind_yBgjbBr.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/889/projeto_de_lei_no_065_2019_-_alteracao_verba_ind_yBgjbBr.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 065/2019_x000D_
 " CRIA VERBA DE NATUREZA INDENIZATÓRIA NO ÂMBITO DO PODER EXECUTIVO E LEGISLATIVO MUNICIPAL."</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/903/anexo_projeto_de_lei_n066_2019_-_198.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/903/anexo_projeto_de_lei_n066_2019_-_198.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 066/2019" AUTORIZA O PODER EXECUTIVO A IMPLANTAR 1.98 ( UM E NOVENTA E OITO POR CENTO) DE ACRÉSCIMO NO SALÁRIO BASE DOS PROFESSORES MUNICIPAIS, AFIM DE REGULARIZAR O PISO SALARIAL DA CATEGORIA.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/926/projeto_de_lei_n_067_2019_-__excesso_-_icremento_vu7yotu.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/926/projeto_de_lei_n_067_2019_-__excesso_-_icremento_vu7yotu.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 067/2019" AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/925/projeto_de_lei_no_068_2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/925/projeto_de_lei_no_068_2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 068/2019_x000D_
 " INCLUI NA LEI N° 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/924/projeto_de_lei_no_069_2019_-__excesso_-_icrement_PlUQ2c4.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/924/projeto_de_lei_no_069_2019_-__excesso_-_icrement_PlUQ2c4.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 069/2019_x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL- PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/923/projeto_de_lei__n_070_2019_-_suplementar_excesso_bhr2VAq.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/923/projeto_de_lei__n_070_2019_-_suplementar_excesso_bhr2VAq.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 070/2019." AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E  DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/922/projeto_de_lei_071_2019_-_criacao_do_fme-fundo_m_CDhGbZJ.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/922/projeto_de_lei_071_2019_-_criacao_do_fme-fundo_m_CDhGbZJ.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 071/2019" ESTABELECE O ANO DE USO DOS VEÍCULOS DE TRANSPORTE ESCOLARES TERCEIRIZADOS DO MUNICÍPIO DE PARANATINGA, SOB A RESPONSABILIDADE DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_lei_no_072_2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_lei_no_072_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 072/2019 " AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 12.000,00 ( DOZE MIL REAIS) E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/920/projeto_de_lei_n_073_2019_-_aumento_salarial_professores.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/920/projeto_de_lei_n_073_2019_-_aumento_salarial_professores.pdf</t>
   </si>
   <si>
     <t>Projeto Lei 073/2019" AUTORIZA O PODER EXECUTIVO A IMPLANTAR 1,98 ( UM E NOVENTA E OITO POR CENTO) DE ACRÉSCIMO NO SALÁRIO BASE DOS PROFESSORES MUNICIPAIS, AFIM DE REGULARIZAR O PISO SALARIAL DA CATEGORIA."</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/954/projeto_de_lei_complementar_no_075_2019_2.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/954/projeto_de_lei_complementar_no_075_2019_2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 075/2019_x000D_
 " ALTERA AS DISPOSIÇÕES CONTIDAS NO ARTIGO 1° DA LEI 109/2005, QUE DISPÕE SOBRE O CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL DO MUNICÍPIO DE PARANATINGA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_n_076_2019_-_suplementacao_percen_dnTTsxR.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_n_076_2019_-_suplementacao_percen_dnTTsxR.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 076/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIA."</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/944/projeto_de_lei_n_077_2019_-_excesso_-_1203_onibu_rSijBxL.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/944/projeto_de_lei_n_077_2019_-_excesso_-_1203_onibu_rSijBxL.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 077/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/952/projeto_de_lei_no_078_2019_-_ppa_-_excesso_-_120_mUd55fK.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/952/projeto_de_lei_no_078_2019_-_ppa_-_excesso_-_120_mUd55fK.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 078/2019_x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/953/projeto_de_lei_no_079_2019_-_ldo_-_excesso_-_120_sLqxBBO.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/953/projeto_de_lei_no_079_2019_-_ldo_-_excesso_-_120_sLqxBBO.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 079/2019_x000D_
 " INCLUI NA LEI N° 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>PROJETO DE LEI 080/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1021/projeto_de_lei_no_081_2019_-ppa-_especial_anul__BjPIFeo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1021/projeto_de_lei_no_081_2019_-ppa-_especial_anul__BjPIFeo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 081/2019_x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_no_082_2019_-ldo-_especial_anul__XI2oeKC.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_no_082_2019_-ldo-_especial_anul__XI2oeKC.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 082/2019_x000D_
 " INCLUI NA LEI N° 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1025/projeto_de_lei_n_083_2019_-_excesso__2019_co-fi_mj9Jrcg.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1025/projeto_de_lei_n_083_2019_-_excesso__2019_co-fi_mj9Jrcg.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 083/2019_x000D_
 " AUTORIZA O PODER  EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_no_084_2019_-_ppa_-_excesso__201_2Gt0hZr.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_no_084_2019_-_ppa_-_excesso__201_2Gt0hZr.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 084/2019_x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL- PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1024/projeto_de_lei_no_085_2019_-_ldo_-_excesso__201_po61mBu.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1024/projeto_de_lei_no_085_2019_-_ldo_-_excesso__201_po61mBu.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 085/2019_x000D_
 " INCLUI NA LEI N° 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS - LDO  PARA 2.019, O PROGRAMA MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>PROJETO DE LEI 086/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO  A CONCEDER PREMIAÇÃO DE R$ 15,000,00 ( QUINZE MIL REAIS) PARA O 3° ENCONTRO DOS VIOLEIROS DE PARANATINGA. "</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/976/projeto_de_lei_no_087_2019_-_anulacao_esp__-_ref_JBTaigt.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/976/projeto_de_lei_no_087_2019_-_anulacao_esp__-_ref_JBTaigt.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 087/2019._x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/977/projeto_de_lei_no_088_2019_-_anulacao_esp__-_ref_1DUGc59.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/977/projeto_de_lei_no_088_2019_-_anulacao_esp__-_ref_1DUGc59.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 088/2019._x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL- PPA 2018/2021, LEI N°  1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/978/projeto_de_lei_no_089_2019_-_anulacao_esp__-_ref_YdqstwS.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/978/projeto_de_lei_no_089_2019_-_anulacao_esp__-_ref_YdqstwS.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 089/2019_x000D_
 " INCLUI NA LEI N° 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS -LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/979/projeto_de_lei_090_2019_-_ldo_2020_WOXWiaP.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/979/projeto_de_lei_090_2019_-_ldo_2020_WOXWiaP.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 090/2019_x000D_
 " DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA OM EXERCÍCIO DE 2020 DO MUNICÍPIO DE PARANATINGA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1019/projeto_de_lei_n_091_2019_-_referendo_paranatingaprev.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1019/projeto_de_lei_n_091_2019_-_referendo_paranatingaprev.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.° 091/2019_x000D_
 " REFERENDA ADESÃO DO MUNICÍPIO DE PARANATINGA AO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE GESTÃO DOS REGIMES PRÓPRIOS DE PREVIDÊNCIA SOCIAL DOIS MUNICÍPIOS MATO-GROSSENSES- CONSPREV E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1018/projeto_de_lei_n_092_2019_-_premiacao_iptu_2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1018/projeto_de_lei_n_092_2019_-_premiacao_iptu_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 092/2019_x000D_
 " AUTORIZA OM CHEFE DO PODER EXECUTIVO MUNICIPAL A PROMOVER CAMPANHA PUBLICITÁRIA INCENTIVADORA PARA INCREMENTO DA ARRECADAÇÃO DE IMPOSTOS MUNICIPAIS, COM SORTEIOS DE PRÊMIOS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1017/projeto_de_lei_n_093_2019_-_instituicao_do_refis_2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1017/projeto_de_lei_n_093_2019_-_instituicao_do_refis_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 093/2019_x000D_
 " INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL ( REFIS 2019) DO MUNICÍPIO DE PARANATINGA, ESTADO DO MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1016/projeto_de_lei_no_094_2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1016/projeto_de_lei_no_094_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 094/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO A CONCEDER PREMIAÇÃO DE R$ 2.460,00 ( DOIS MIL QUATROCENTOS E SESSENTA REAIS) PARA O TORNEIO EM COMEMORAÇÃO AO 55° ANIVERSÁRIO DE PARANATINGA-MT."</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_n_095_2019_-_premiacao_campeonat_BwuBPmu.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_n_095_2019_-_premiacao_campeonat_BwuBPmu.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 095/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO A CONCEDER PREMIAÇÃO DE R$ 1.500,00 ( UM MIL E QUINHENTOS REAIS) PARA O CAMPEONATO DE VOLEIBOL MISTO 2019."</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1014/projeto_de_lei_096_2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1014/projeto_de_lei_096_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 096/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_no_097_2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_no_097_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 097/2019_x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL- PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1012/projeto_de_lei_no_098_2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1012/projeto_de_lei_no_098_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 098/2019_x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL-PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1082/projeto_de_lei_n_100_2019_-__excesso__2019_refo_0HwB1JV.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1082/projeto_de_lei_n_100_2019_-__excesso__2019_refo_0HwB1JV.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 100/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1081/projeto_de_lei_no_101_2019_-__excesso__2019_ref_ItZCPoh.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1081/projeto_de_lei_no_101_2019_-__excesso__2019_ref_ItZCPoh.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 101/2019_x000D_
 " INCLUI NA LEI N° 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS- LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1080/projeto_de_lei_no_102_2019_-__excesso__2019_ref_g8DWvGa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1080/projeto_de_lei_no_102_2019_-__excesso__2019_ref_g8DWvGa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 102/2019_x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL- PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1079/projeto_de_lei_-_103_2019_-_camara_municipal_-__qzqI9f0.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1079/projeto_de_lei_-_103_2019_-_camara_municipal_-__qzqI9f0.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 103/2019_x000D_
 " DISPÕE SOBRE A DENOMINAÇÃO DA CASA DE ACOLHIMENTO LAFAYETE EUSTAQUIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1067/cm_004.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1067/cm_004.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 104/2019_x000D_
 " Dispõe sobre a criação da SUBPREFEITURA do Distrito de Salto da Alegria, e dá outras providências."</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1078/projeto_de_lei_n_105_2019_-_incentivo_rodeio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1078/projeto_de_lei_n_105_2019_-_incentivo_rodeio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 105/2019_x000D_
 " INSTITUI AUXÍLIO FINANCEIRO A ATLETAS E EQUIPES QUE REPRESENTEM O MUNICÍPIO DE PARANATINGA-MT EM PROVAS DE RODEIO EM MONTARIAS DE BOVINOS E EQUINOS, PROVA DE TAMBORES, PROVA DE LAÇO E LOCUÇÃO DE RODEIO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1186/projeto_de_lei_n_104_2019_-_1_subprefeitura_nov_Yaw9TKy.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1186/projeto_de_lei_n_104_2019_-_1_subprefeitura_nov_Yaw9TKy.pdf</t>
   </si>
   <si>
     <t>PROJETOS DE LEI N° 106/2019“Dispõe sobre a criação da SUBPREFEITURA do Distrito de Salto da Alegria, e dá outras providências.”</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1185/projeto_de_lei_n__108.2019_-__excesso__2019_man_8NwoGQl.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1185/projeto_de_lei_n__108.2019_-__excesso__2019_man_8NwoGQl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 108/2019_x000D_
  " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1214/projeto_de_lei_no_109.2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1214/projeto_de_lei_no_109.2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 109/2019_x000D_
 " INCLUI NA LEI N° 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS-LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1213/projeto_de_lei_no_110.2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1213/projeto_de_lei_no_110.2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 110/2019_x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL- PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1212/projeto_de_lei_n_111.2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1212/projeto_de_lei_n_111.2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 111/2019_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1211/projeto_de_lei_no_112.2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1211/projeto_de_lei_no_112.2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 112/2019_x000D_
  " INCLUI NA LEI N° 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS-LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1209/projeto_de_lei_no_113.2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1209/projeto_de_lei_no_113.2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 113/2019 _x000D_
  " INCLUI NOS ANEXOS DO PLANO PLURIANUAL- PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1207/projeto_de_lei_n_114_2019_-_anulacao_-_recostru_WMkZocY.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1207/projeto_de_lei_n_114_2019_-_anulacao_-_recostru_WMkZocY.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 114/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1206/projeto_de_lei_no_115.2019_-_anulacao_-_recostr_xLpQxbQ.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1206/projeto_de_lei_no_115.2019_-_anulacao_-_recostr_xLpQxbQ.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 115/2019_x000D_
 " INCLUI NOS ANEXOS DO PLANO PLURIANUAL- PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1205/projeto_de_lei_n_116.2019_-_anulacao_-_recostru_b4Hnkkm.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1205/projeto_de_lei_n_116.2019_-_anulacao_-_recostru_b4Hnkkm.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 116/2019_x000D_
  " INCLUI NA LEI N° 1650/2018 E NOS SEUS RESPECTIVOS ANEXOS-LDO PARA 2.019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1204/projeto_de_lei_n_117_2019_-_pprev_-_lei_credito_HNvbbzB.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1204/projeto_de_lei_n_117_2019_-_pprev_-_lei_credito_HNvbbzB.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 117/2019_x000D_
 " Autoriza o Poder Executivo Municipal a abrir, ao Orçamento Municipal de 2019, aprovado pela Lei n° _x000D_
 1.682 de 28 de dezembro de 2018, um Crédito Adicional Especial no valor de R$ 10.000,00, ( Dez mil reais), por anulação parcial de dotação orçamentária."</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1203/projeto_de_lei_n_118_2019_-_suplementacao__com__mkxwOFp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1203/projeto_de_lei_n_118_2019_-_suplementacao__com__mkxwOFp.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 118/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ESPECIAL POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_n_119_2019_-_doacao_de_area_cons_fjDg89n.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_n_119_2019_-_doacao_de_area_cons_fjDg89n.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 119/2019_x000D_
 " DISPÕE SOBRE A DOAÇÃO DE IMÓVEIS DESTINADOS A CONSTRUÇÃO DE CASAS DO PROGRAMA MINHA CASA MINHA VIDA-PMCMV."</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei_no_120_2019_2.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei_no_120_2019_2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 120/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 2.000,00 ( DOIS MIL REAIS ) E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1199/projeto_de_lei_no_121_2019_-_doacao_-_prestacao_dOwmk9Z.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1199/projeto_de_lei_no_121_2019_-_doacao_-_prestacao_dOwmk9Z.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 121/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM 01 ( UMA) AMBULÂNCIA COM MOTORISTA E 02 (DOIS) TÉCNICOS DE ENFERMAGEM PARA REALIZAÇÃO DA 35° FESTA DO PEÃO DE BOIADEIRO E 26° EXPOPAR, QUE SERÁ REALIZADO NO PARQUE DE EXPOSIÇÃO DE PARANATINGA-MT, NOS DIAS 04 Á 07 DO MÊS DE SETEMBRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1200/projeto_de_lei_no_122.2019_-_doacao_26_expopar.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1200/projeto_de_lei_no_122.2019_-_doacao_26_expopar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 122/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 50.000,00 ( CINQUENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1198/projeto_de_lei_n_124_2019_-_criacao_estrada_mun_vqfCYvA.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1198/projeto_de_lei_n_124_2019_-_criacao_estrada_mun_vqfCYvA.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 124/2019_x000D_
 Dispõe sobre a criação de Estradas Municipais e autoriza o Poder Executivo Municipal a proceder suas manutenções e dá outras providências.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1193/projeto_de_lei_complementar_no_125_2019_-_polo__M6J2ku2.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1193/projeto_de_lei_complementar_no_125_2019_-_polo__M6J2ku2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 125/2019_x000D_
 " ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 10 DA LEI MUNICIPAL N° 1506, DE 19 DE OUTUBRO DE 2017, QUE DISPÕE SOBRE A CRIAÇÃO E MANUTENÇÃO DE POLO DE APOIO PRESENCIAL DE EDUCAÇÃO Á DISTÂNCIA- DO SISTEMA UAB, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1187/projeto_de_lei_n_126_2019_-__suplementacao_perc_6E21T5q.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1187/projeto_de_lei_n_126_2019_-__suplementacao_perc_6E21T5q.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 126/2019_x000D_
 " AUTORIZA O  PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1245/projeto_de_lei_no_127_2019_-_doacao_festa_assen_HrEgPnM.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1245/projeto_de_lei_no_127_2019_-_doacao_festa_assen_HrEgPnM.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 127/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 2.000,00 ( DOIS MIL REAIS) _x000D_
 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1392/projeto_de_lei_no_128_2019_-_extracao_de_cascalho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1392/projeto_de_lei_no_128_2019_-_extracao_de_cascalho.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 128/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL A EXTRAIR CASCALHO PARA MANUTENÇÃO DE ESTRADAS NÃO-PAVIMENTADAS E OBRAS CIVIS PÚBLICAS NO MUNICÍPIO DE PARANATINGA-MT E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1246/projeto_de_lei_complementar_no_129_2019_-_polo__bqjRn3Y.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1246/projeto_de_lei_complementar_no_129_2019_-_polo__bqjRn3Y.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 129/2019_x000D_
 " ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 10 DA LEI MUNICIPAL N° 1506, DE 19 DE OUTUBRO DE 2017, QUE DISPÕE SOBRE A CRIAÇÃO E MANUTENÇÃO DE POLO DE APOIO PRESENCIAL DE EDUCAÇÃO Á DISTÂNCIA- DO SISTEMA UAB, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1273/projeto_de_lei_130_2019_-amplicacao_sala_creche_EMlWwJX.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1273/projeto_de_lei_130_2019_-amplicacao_sala_creche_EMlWwJX.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1271/projeto_de_lei_no_131_2019_-_ampliacao_sala_cre_xb0mhbU.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1271/projeto_de_lei_no_131_2019_-_ampliacao_sala_cre_xb0mhbU.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 131/2019 "INCLUI NA LEI N° 1650/2018 E SEUS RESPECTIVOS ANEXOS - LDO PARA 2019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1272/projeto_de_lei_no_132_2019_-_ampliacao_sala_cre_TU5TpU0.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1272/projeto_de_lei_no_132_2019_-_ampliacao_sala_cre_TU5TpU0.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI N°132/2019 - INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018-2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA  E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1274/projeto_de_lei_-_133_2019_-_altera_a_denominaca_dMLrOXz.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1274/projeto_de_lei_-_133_2019_-_altera_a_denominaca_dMLrOXz.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 133/2019 - “DISPÕE SOBRE MUDANÇA DE DENOMINAÇÃO DAS ESCOLAS MUNICIPAIS INDÍGENAS, ALTERANDO EXPRESSÕES QUE A IDENTIFICAM E ATUALIZAM A NOMENCLATURA AOS CURSOS DA EDUCAÇÃO BÁSICA OFERECIDOS NESSAS ESCOLAS. ”</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1324/projeto_de_lei_-_134_2019_-_suplementacao_das_despesas.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1324/projeto_de_lei_-_134_2019_-_suplementacao_das_despesas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 134/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1320/projeto_de_lei_-_135_2019_-_abertura_de_credito_fsTYhbM.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1320/projeto_de_lei_-_135_2019_-_abertura_de_credito_fsTYhbM.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 135/2019_x000D_
  "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1322/projeto_de_lei_n_136_2019_-_instituicao_do_refi_8gi9lh8.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1322/projeto_de_lei_n_136_2019_-_instituicao_do_refi_8gi9lh8.pdf</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1321/projeto_de_lei_n_137_2019_-_alteracao_da_lei_1__dvArul6.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1321/projeto_de_lei_n_137_2019_-_alteracao_da_lei_1__dvArul6.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 137/2019_x000D_
 "Altera o art. 2° da Lei Municipal N° 1350/2016 que " Institui o Conselho Regulador dos Serviços de Água e Esgotos do Município de Paranatinga-MT e dá outras providências."</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1319/projeto_de_lei_-_138.2019_-_abertura_de_credito_8PrnIq4.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1319/projeto_de_lei_-_138.2019_-_abertura_de_credito_8PrnIq4.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 138/2019_x000D_
  "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1318/projeto_de_lei_139.2019_-__inclui_ppa__aquisica_WarzWgs.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1318/projeto_de_lei_139.2019_-__inclui_ppa__aquisica_WarzWgs.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 139/2019_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1317/projeto_de_lei_140.2019_-__inclui_ldo_aquisicao_I2ziGJ0.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1317/projeto_de_lei_140.2019_-__inclui_ldo_aquisicao_I2ziGJ0.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 140/2019_x000D_
 "INCLUI NA LEI N° 1650/2018 E SEUS RESPECTIVOS ANEXOS - LDO PARA 2019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1316/projeto_de_lei_-_141.2019_-_abertura_de_credito_Lzxxsui.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1316/projeto_de_lei_-_141.2019_-_abertura_de_credito_Lzxxsui.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 141/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E SUPLEMENTAÇÃO E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1315/projeto_de_lei_-_142.2019_-_inclui_ldo_abertura_133W4Gq.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1315/projeto_de_lei_-_142.2019_-_inclui_ldo_abertura_133W4Gq.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 142/2019_x000D_
 "INCLUI NA LEI N° 1650/2018 E SEUS RESPECTIVOS ANEXOS - LDO PARA 2019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1314/projeto_de_lei_-_143.2019_-_inclui_ppa_abertura_N249lIh.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1314/projeto_de_lei_-_143.2019_-_inclui_ppa_abertura_N249lIh.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 143_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1354/projeto_de_lei_-_145_2019_-__projeto_de_lei_loa_2020.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1354/projeto_de_lei_-_145_2019_-__projeto_de_lei_loa_2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 145/2019 - LOA 2020_x000D_
 Súmula: Estima a Receita e Fixa a Despesa do Município de Paranatinga-MT,para o Exercício Financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1366/projeto_de_lei_-_147_2019_-_suplementacao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1366/projeto_de_lei_-_147_2019_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 147/2019_x000D_
  " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1326/projeto_de_lei_n_148_2019_-_alteracao_da_lei_18_yvosnYK.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1326/projeto_de_lei_n_148_2019_-_alteracao_da_lei_18_yvosnYK.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  N° 148/2019_x000D_
 "Alterar o art. 8° da Lei Municipal N° 1803/2019 que institui o programa de  recuperação fiscal do segundo semestre ( refis 2019.2) do município de Paranatinga, estado do Mato Grosso, e dá outras providências."</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1352/projeto_de_lei_no_149_codigo_tributario.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1352/projeto_de_lei_no_149_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 149/2019_x000D_
 " INSTITUI O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE PARANATINGA- MT E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1353/projeto_de_lei_n_151_2019_-_premiacao_campeonat_uXop6qF.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1353/projeto_de_lei_n_151_2019_-_premiacao_campeonat_uXop6qF.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 151/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO A CONCEDER PREMIAÇÃO DE R$ 20.000,00 ( VINTE MIL REAIS) PARA O CAMPEONATO MUNICIPAL DE FUTEBOL 2019."</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1375/projeto_de_lei_153.2019_-__inclui_ldo_reforma__WrhH2Hz.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1375/projeto_de_lei_153.2019_-__inclui_ldo_reforma__WrhH2Hz.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 153/2019_x000D_
  "INCLUI NA LEI N° 1650/2018 E SEUS RESPECTIVOS ANEXOS - LDO PARA 2019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1376/projeto_de_lei_154_2019_-__inclui_ppa__reforma__xBbeXTG.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1376/projeto_de_lei_154_2019_-__inclui_ppa__reforma__xBbeXTG.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 154/2019_x000D_
 "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1377/projeto_de_lei_-_155_2019_-_suplementacao_geral_3.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1377/projeto_de_lei_-_155_2019_-_suplementacao_geral_3.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 155/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR  POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1365/projeto_de_lei_156_2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1365/projeto_de_lei_156_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 156/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A INSTITUIÇÃO DE ENSINO UNEMAT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1378/projeto_de_lei_no_157_2019_-_extensao_prazo_refis.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1378/projeto_de_lei_no_157_2019_-_extensao_prazo_refis.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 157/2019_x000D_
 " ALTERA O ART. 8° DA LEI MUNICIPAL N. 1803 QUE INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO SEGUNDO SEMESTRE (REFIS 2019.2) DO MUNICÍPIO DE PARANATINGA, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1379/projeto_de_lei_no_158_2019_-_doacao_festa_catol_0eLiFJ3.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1379/projeto_de_lei_no_158_2019_-_doacao_festa_catol_0eLiFJ3.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 158/2019_x000D_
 "AUTORIZA O PODER EXECUTIVO  A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 7.000,00 ( SETE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1407/projeto_de_lei_159_2019_-_conselho_do_idoso_1.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1407/projeto_de_lei_159_2019_-_conselho_do_idoso_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 159/2019_x000D_
 " DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DO IDOSO, DO FUNDO MUNICIPAL DE DIREITOS DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1408/projeto_de_lei_160_2019_suplementacao_percentual_5.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1408/projeto_de_lei_160_2019_suplementacao_percentual_5.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 160/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1409/projeto_de_lei_no_161_2019_-_doacao_formatura_apolonio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1409/projeto_de_lei_no_161_2019_-_doacao_formatura_apolonio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 161/2019_x000D_
 " AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 8.000,00( OITO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1432/projeto_de_lei_no_162.2019_-_suplementacao.docx.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1432/projeto_de_lei_no_162.2019_-_suplementacao.docx.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 162/2019_x000D_
 " " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1431/projeto_de_lei_no_163.2019_-_credito_adicional__WKY6BEe.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1431/projeto_de_lei_no_163.2019_-_credito_adicional__WKY6BEe.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 163/2019_x000D_
  "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1429/projeto_de_lei_no_164.2019_-_ppa_credito_adicio_J30CamL.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1429/projeto_de_lei_no_164.2019_-_ppa_credito_adicio_J30CamL.pdf</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1428/projeto_de_lei_no_165.2019_-_credito_adicional__e99Bc71.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1428/projeto_de_lei_no_165.2019_-_credito_adicional__e99Bc71.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 165/2019_x000D_
 "INCLUI NA LEI N° 1650/2018 E SEUS RESPECTIVOS ANEXOS - LDO PARA 2019, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1427/projeto_de_lei_suplementacao_166.2019.docx.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1427/projeto_de_lei_suplementacao_166.2019.docx.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 166/2019_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>PLCM</t>
   </si>
   <si>
     <t>Projeto de Lei da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/912/projeto_de_lei_cm_001_2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/912/projeto_de_lei_cm_001_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM 001/2019 - “Dispões sobre reajuste salarial aos servidores públicos municipais de provimento efetivo do Poder Legislativo Municipal”</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1066/cm_003_2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1066/cm_003_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N º 003/2019 - Altera o número de vagas do Cargo efetivo de Agente Administrativo e cria o Cargo de Alimentador de Aplic de provimento efetivo, alterando a Tabela de Cargos Efetivos da Câmara Municipal, que trata o § 1º do art. 3º da Lei nº 895/2012, com alterações feitas pela Lei nº 1307/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM 004/2019 - Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de Paranatinga, e dá outras providências.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA (INATIVA)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1130/projeto_de_lei_cm_005.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1130/projeto_de_lei_cm_005.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM 005/2019 - Altera o número de vagas do Cargo efetivo de Agente Administrativo, Cria o Cargo de Alimentador de Sistema Aplic de provimento efetivo, Altera o vencimento do cargo de Procurador Jurídico, acrescentando e alterando a Tabela de Cargos Efetivos da Câmara Municipal, que trata o § 1º do art. 3º da Lei nº 895/2012, com alterações feitas pela Lei nº 1307/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1393/projeto_de_lei_cm_006.docx.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1393/projeto_de_lei_cm_006.docx.pdf</t>
   </si>
   <si>
     <t>CM 006/2019 “AUTORIZA O PODER LEGISLATIVO MUNICIPAL A PROCEDER À DOAÇÃO DE BENS MÓVEIS AO PODER EXECUTIVO MUNICIPAL”.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>COSP - COMISSÃO DE OBRAS E SERVIÇOS PÚBLICOS (INATIVA)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1395/projeto_de_lei_cm_007_proibicao_corte_agua.docx.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1395/projeto_de_lei_cm_007_proibicao_corte_agua.docx.pdf</t>
   </si>
   <si>
     <t>CM 007/2019 - “DISPÕE SOBRE A PROIBIÇÃO DO CORTE DOS SERVIÇOS DE FORNECIMENTO DE ENERGIA ELÉTRICA E ÁGUA NO MUNICÍPIO DE PARANATINGA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1367/projeto_de_lei_cm_008.docx.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1367/projeto_de_lei_cm_008.docx.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM 008/2019 - “DISPÕE SOBRE A ISENÇÃO NO ÂMBITO MUNICIPAL DAS TAXAS DE INSCRIÇÃO NAS COMPETIÇÕES ESPORTIVAS REALIZADAS PELA SECRETARIA MUNICIPAL DE ESPORTES.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1394/projeto_de_lei_cm_009_autismo.docx.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1394/projeto_de_lei_cm_009_autismo.docx.pdf</t>
   </si>
   <si>
     <t>CM 009/2019 - “INSTITUI A CARTEIRA DE IDENTIFICAÇÃO DO AUTISTA NO ÂMBITO DO MUNICÍPIO DE PARANATINGA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/874/requerimento_01.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/874/requerimento_01.pdf</t>
   </si>
   <si>
     <t>REQUER à Mesa Diretora, ouvido o soberano Plenário, seja encaminhado através de requerimento, sob as penas da Lei, ao Senhor Prefeito Municipal de Paranatinga – MT, para que envie a esta Casa Legislativa cópia dos documentos e informações sobre;_x000D_
 ** Cópia do contrato da parceria firmada entre Município e Energisa S/A relacionado aos repasses efetuados a Iluminação Pública;_x000D_
 **Planilha com  os valores repassados durante o exercício de 2018.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/875/requerimento_02.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/875/requerimento_02.pdf</t>
   </si>
   <si>
     <t>REQUER à Mesa Diretora, ouvido o soberano Plenário, seja encaminhado através de requerimento, sob as penas da Lei, ao Senhor Prefeito Municipal de Paranatinga – MT, para que envie a esta Casa Legislativa cópia dos documentos e informações sobre;_x000D_
 _x000D_
 ** Cópia das guias de recolhimento efetuados pelos feirantes que ocuparam o espaço central da cidade no mês de dezembro de 2018 – denominado de Feirão do Braz.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/821/requerimento_04.2019-_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/821/requerimento_04.2019-_jorge.pdf</t>
   </si>
   <si>
     <t>Requer que envie a esta Casa Legislativa cópia dos documentos e informações sobre;_x000D_
 _x000D_
 ** Planilha dos valores arrecadados dos tributos ITBI e ISSQN no exercício de 2017 e 2018.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>Cícero, Abel, Claudio Gomes, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), Professor Jorge, Rodrigo, WEUGLES</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscrevem, com fundamento no Regimento Interno da Câmara Municipal, observado o artigo 74 do mencionado diploma, REQUER à Mesa Diretora, ouvido o soberano Plenário, seja encaminhado através de requerimento, sob as penas da Lei, ao Senhor Prefeito Municipal de Paranatinga – MT, para que envie a esta Casa Legislativa  informações detalhadas e precisas contidas no; Ofício n° 006/2019/AMOSAN</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/854/requerimento_06.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/854/requerimento_06.pdf</t>
   </si>
   <si>
     <t>REQUER à Mesa Diretora, ouvido o soberano Plenário, seja encaminhado através de requerimento, sob as penas da Lei, ao Senhor Prefeito Municipal de Paranatinga – MT, para que envie a esta Casa Legislativa  informações detalhadas e precisas sobre; _x000D_
 ** Forma de controle do estoque da merenda escolar nas unidades; mencionando produtos perecíveis e não perecíveis;_x000D_
 **Forma de controle diário da merenda escolar nas unidades com quantitativo de produtos utilizados e número de alunos atendidos;_x000D_
 **Baseado em qual lei municipal ou ato normativo que “Dispõe sobre a normatização e disciplina aos procedimentos com eficácia de aquisição, entrega, recebimento, registro, estocagem, fluxo, distribuição, e controle de qualidade da merenda escolar na rede municipal de ensino no município”;_x000D_
 **Forma que é feita a distribuição da merenda nas escolas do campo; periodicidade, acompanhamento, armazenamento, manuseio, quantitativo, etc..._x000D_
 **Relatórios individuais das visitas e conferencias in Loco nas unidades e</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/876/requerimento_07.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/876/requerimento_07.pdf</t>
   </si>
   <si>
     <t>REQUER à Mesa Diretora, ouvido o soberano Plenário, seja encaminhado através de requerimento, sob as penas da Lei, ao Senhor Prefeito Municipal de Paranatinga – MT, para que envie a esta Casa Legislativa informações detalhadas e precisas sobre; _x000D_
 **Relação de todos imóveis locados pelo município de Paranatinga-MT, de Janeiro de 2017 até a presente data;_x000D_
 **Relacionar os endereços desses imóveis;_x000D_
 **Qual secretaria responsável pela locação do imóvel;_x000D_
 **Qual valor esta sendo pago pela locação de cada imóvel e período de locação;_x000D_
 **Comprovação da necessidade da locação e da economicidade para o município de Paranatinga – MT.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/884/requerimento_08.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/884/requerimento_08.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, com fundamento no Regimento Interno da Câmara Municipal, observado o artigo 74 do mencionado diploma, REQUER à Mesa Diretora, ouvido o soberano Plenário, seja encaminhado através de requerimento, sob as penas da Lei, ao Senhor Prefeito Municipal e Secretaria Municipal de Saúde de Paranatinga – MT, para que envie a esta Casa Legislativa  informações detalhadas e precisas sobre;</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/888/requerimento_09.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/888/requerimento_09.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com fundamento no Regimento Interno da Câmara Municipal, observado o artigo 74 do mencionado diploma, REQUER à Mesa Diretora, ouvido o soberano Plenário, seja encaminhado através de requerimento, sob as penas da Lei, ao Senhor Prefeito Municipal de Paranatinga – MT, para que envie a esta Casa Legislativa cópia dos documentos e informações sobre;</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/910/requerimento_10.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/910/requerimento_10.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>Rodrigo, Professor Jorge, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/911/requerimento_11.2019_-_jorge_rodrigo_e_will.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/911/requerimento_11.2019_-_jorge_rodrigo_e_will.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscrevem, com fundamento no Regimento Interno da Câmara Municipal, observado o artigo 74 do mencionado diploma, REQUER à Mesa Diretora, ouvido o soberano Plenário, seja encaminhado através de requerimento, sob as penas da Lei, ao Senhor Prefeito Municipal de Paranatinga – MT, para que envie a esta Casa Legislativa cópia dos documentos e informações sobre;</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>Prorrogação de prazo para conclusão e apresentação do relatório final do procedimento da Comissão Parlamentar de Inquerito em desfavor da Empresa Águas de Paranatinga.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1064/requerimento_15.2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1064/requerimento_15.2019.pdf</t>
   </si>
   <si>
     <t>Relação de todos os servidores contratados, comissionados e efetivos lotados na Secretaria de Esportes e Lazer</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1227/requerimento_16.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1227/requerimento_16.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, com fundamento no Regimento Interno da Câmara Municipal, observado o artigo 74 do mencionado diploma, REQUER à Mesa Diretora, ouvido o soberano Plenário, seja encaminhado através de requerimento, sob as penas da Lei, ao Senhor Prefeito Municipal de Paranatinga – MT, o seguinte;</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1228/requerimento_17.2019_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1228/requerimento_17.2019_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1229/requerimento_18.2019_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1229/requerimento_18.2019_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1230/requerimento_19.2019_-_cpi.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1230/requerimento_19.2019_-_cpi.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, OUVIDO O SOBERANO PLENÁRIO,_x000D_
 •             A PRORROGAÇÃO DO PRAZO DE FUNCIONAMENTO POR MAIS 90 (NOVENTA) DIAS, CONTADOS A PARTIR DO VENCIMENTO DO PRAZO ANTERIOR, PARA CONCLUSÃO DOS TRABALHOS DA COMISSÃO PARLAMENTAR DE INQUÉRITO, INSTITUÍDA POR RESOLUÇÃO Nº 001/2019 DA MESA DIRETORA, QUE INVESTIGA COMETIMENTO DE POSSÍVEIS IRREGULARIDADES NO CONTRATO DE CONCESSÃO E NOS SERVIÇOS PRESTADOS PELA CONCESSIONÁRIA ÁGUAS PARANATINGA.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>Professor Jorge, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1269/requerimento_23.2019_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1269/requerimento_23.2019_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo cópia de contratos de licitação</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1270/requerimento_24.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1270/requerimento_24.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo relação de alunos matriculados e dos profissionais de educação da Escolas Municipais.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1396/requerimento_025.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1396/requerimento_025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 025/2019 - REQUER A PRORROGAÇÃO DE  PRAZO DE 60 SESSENTA DIAS PARA A CONCLUSÃO DOS TRABALHOS DA COMISSÃO CPI AGUAS PARANATINGA</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1438/requerimento_026.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1438/requerimento_026.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR AO PODER LEGISLATIVO MUNICIPAL, RELAÇÃO DE TODOS OS BAIRROS DE NOSSA CIDADE, ZONA URBANA, FAZENDO CONSTAR INDIVIDUALIZADO OS NOMES DE TODAS AS RUAS E AVENIDAS DE CADA BAIRRO</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>TCHP</t>
   </si>
   <si>
     <t>Título de Cidadão Honorário Paranatinguense</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1346/decreto_06.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1346/decreto_06.pdf</t>
   </si>
   <si>
     <t>Título de Cidadã Paranatinguense a Sr Rosangela Alves dos Santos</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1347/decreto_05.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1347/decreto_05.pdf</t>
   </si>
   <si>
     <t>Título de Cidadã Paranatinguense a Sr Arlinda Barbosa de Arruda Vian</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1311/mocao_de_pesar_jose_cipriano_da_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1311/mocao_de_pesar_jose_cipriano_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família“CIPRIANO DA SILVA” com o passamento do Senhor JOSÉ CIPRIANO DA SILVA, com o fito de demonstrar os sentimentos por tão irreparável perca.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1312/mocao_de_pesar_geraldo_da_silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1312/mocao_de_pesar_geraldo_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família“SILVA” com o passamento do Senhor GERALDO SILVA, com o fito de demonstrar os sentimentos por tão irreparável perca.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1313/mocao_de_pesar_roger_lopes_da_cunha_ferreira.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1313/mocao_de_pesar_roger_lopes_da_cunha_ferreira.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família“CUNHA FERREIRA” com o passamento do Jovem ROGER LOPES DA CUNHA FERREIRA, com o fito de demonstrar os sentimentos por tão irreparável perca.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1344/mocao_de_pesar_silvio_rodrigues_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1344/mocao_de_pesar_silvio_rodrigues_dias.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à familia "RODRIGUES DIAS" com o passamento do Senhor Sílvio Rodrigues Dias</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>Moção de Pesar à Família“Ferreira Rocha” com o passamento do Senhor Isaías Ferreira Rocha</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -8149,67 +8149,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/686/indicacao_01.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao__02.2019_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao__03.2019_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_04_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao__05.2019_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao__06.2019_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao__07.2019_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_08.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_09.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_10.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao__011.2019_-_jorge_martinho_ciotti_e_ci_uMKFAmb.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/763/indicacao_012.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1456/indicacao_13.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/756/indicacao_014.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/757/indicacao_015.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/758/indicacao_016.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/760/indicacao_017.2019_-_cleiton_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/769/indicacao_018.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/827/indicacao_19.2019_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/908/indicacao_20.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/822/indicacao_021.2019-_jorge_GGmdi7R.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/819/indicacao_022.2019-_josevaine.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/865/indicacao_23.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/820/indicacao_024.2019-_josevaine.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/828/indicacao_25.2019__claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/849/indicacao_27.2019_-_jorge_ciotti_e_weugles.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/871/indicacao_28.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/866/indicacao_29.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/883/indicacao_30.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/891/indicacao_31.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/896/indicacao_32.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/897/indicacao_33.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/904/indicacao_34.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/905/indicacao_35.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/906/indicacao_36.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/930/indicacao_37.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/931/indicacao_38.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/932/indicacao_39.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/933/indicacao_40.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/934/indicacao_41.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/937/indicacao_42.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/956/indicacao_43.2019_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/957/indicacao_44.2019_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/951/indicacao_45.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_46.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/965/indicacao_47.2019_-_joao_bosco_de_arruda_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/966/indicacao_48.2019_-_joao_bosco_de_arruda_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1004/indicacao_49.2019_-_paulo_jose_canaverde.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_50.2019_-_cleiton_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_51.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1008/indicacao_52.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1009/indicacao_53.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1063/indicacao_54.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_55.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1003/indicacao_56.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1001/indicacao_57.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1052/indicacao_58.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1056/indicacao_59.2019_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_60.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_61.2019_-_josevaine_souza.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_62.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_63.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1109/indicacao_64.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1110/indicacao_65.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_66.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1116/indicacao_67.2019_-_fernandinho_x_joao_bosco.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_68.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_69.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1118/indicacao_70.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1119/indicacao_71.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1125/indicacao_72.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1121/indicacao_73.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1143/indicacao_75.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1157/indicacao_76.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1158/indicacao_77.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1156/indicacao_78.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1172/indicacao_79.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1173/indicacao_80.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1210/indicacao_81.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_82.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1224/indicacao_83.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1235/indicacao_84.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1262/indicacao_85.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1248/indicacao_86.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1259/indicacao_87.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_88.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1268/indicacao_90.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1267/indicacao_91.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1278/indicacao_92.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacao_93.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1283/indicacao_94.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1305/indicacao_95.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1329/indicacao_96.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1350/indicacao_97.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1340/indicacao_98.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1342/indicacao_99.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1357/indicacao_100.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1356/indicacao_101.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1358/indicacao_102.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1359/indicacao_103.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1372/indicacao_104.2019_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1401/indicacao_105.2019_-_josevaine.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1399/indicacao_106.2019_-_cleiton_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1398/indicacao_107.2019_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1400/indicacao_108.2019_-_rodrigo_maciel.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1419/indicacao_110.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1418/indicacao_111.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1442/indicacao_112.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1415/indicacao_113.2019_-_cleiton_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1416/indicacao_114.2019_-_cleiton_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1417/indicacao_115.2019_cicinho.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1448/oficio_116.2019_-_cleiton_rodeirgues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1437/indicacao_117.2019_-_rodrigo_x_jorge.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1436/indicacao_118.2019_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1490/indicacao_119.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao_123.207_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/985/lei_complementar_n1751_2019_-_alteracao_na_lei_1_zZn6fkd.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/984/lei_complementar_no_1752_2019_-__conselho_munici_UZ0stG6.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/983/lei_no_1753_2019_-_excesso_-_1203_onibus_rural_escolar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/986/lei_no_1754_2019_-__ppa_-_excesso_-_1203_onibus__VResVtX.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/982/lei_no_1756_2019_-_doacao_-_premiacao_de_r_15_00_lvOmeFh.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1083/lei_no_1757.2019_-_especial_anul__2019_sala_cha_uqq813S.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1084/lei_no_1759.2019_-_ldo-_especial_anul__2019_sal_4ck4Hbq.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1085/lei_no_1759.2019_-_ldo-_especial_anul__2019_sal_hzSzFYb.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1089/lei_no_1769.2019_-_ldo-_excesso__2019_-_1207_co_u4Kc00H.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1088/lei_no_1770.2019-_ppa_-_excesso__2019_-_1207_co_QvPotUM.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1087/lei_no_1771.2019_-_instituicao_refis_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1086/lei_no_1772.2019_-referendo_paranatingaprev.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/970/mocao_de_aplauso_-_alessandra_kerley_firmino_dos_pvxuQ7M.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/971/mocao_de_aplauso_-_margarida_de_jesus_oliveira_d_8k4eL8h.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1026/mocao_de_aplauso_joaquim_quintiliano_filho.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1027/mocao_de_aplauso_rosangela_alves_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_de_aplauso_arlinda_barbosa_de_arruda_vian.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1029/mocao_de_aplauso_secretario_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1061/mocao_de_aplauso_leidiane_barbosa_pereira.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1325/mocao_de_aplauso_denyse_cavalcante_lago.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1345/mocao_de_aplauso_sidnei_sales_pakuare.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1381/mocao_de_aplauso_congregacao_religiosa_dos_miss_aWuhSWB.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1382/mocao_de_aplauso_padre_mauro_zequim_custodio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1423/mocao_ao_senhor_claudecy_barreto_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1424/mocao_de_aplauso_aos_alunos_desportistas_da_par_ZoopyW4.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1425/mocao_de_aplauso_aos_dirigentes_da_equipe_parao_YgqjXOZ.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/729/oficio_01.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/730/oficio_02.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/731/oficio_03.2019_-_jorge_martinho_ciotti1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/732/oficio_04.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/733/oficio_05.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/841/oficio_08.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/709/oficio__09.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/726/oficio_10.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/727/oficio_011.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/724/oficio_012.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/685/oficio__014.2019_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/707/oficio__15.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/719/oficio__016.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/720/oficio__017.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/728/oficio_018.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/734/oficio_21.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/706/oficio_022.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/690/oficio_023.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/702/oficio_024.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/703/oficio_025.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/723/oficio_026.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/708/oficio__027.2019_-_cleiton_rodrgidues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/716/oficio__028.2019_-_cleiton_rodrgidues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/717/oficio__029.2019_-_cleiton_rodrgidues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/718/oficio__030.2019_-_cleiton_rodrgidues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/705/oficio_031.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/725/oficio_032.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/722/oficio__033.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/721/oficio__035.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/764/oficio_036.2019_-rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/735/oficio_37.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/736/oficio_39.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/767/oficio_041.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/759/oficio_042.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/753/oficio_044.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/754/oficio_045.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/755/oficio_046.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/768/oficio_047.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/766/oficio_048.2019_-_cleiton_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/761/oficio__050.2019_-_cleiton_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/762/oficio__051.2019_-_cleiton_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/773/oficio_58.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/845/oficio_60.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/851/oficio_61.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/818/oficio_063.2019-_josevaine.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/774/oficio_064.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/775/oficio_065.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/823/oficio_066.2019-_jorge.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/864/oficio_67.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/825/oficio_069.2019-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/826/oficio_070.2019-_weugles.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/852/oficio_74.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/846/oficio_76.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/853/oficio_77.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/842/oficio_78.2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/847/oficio_80.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/857/oficio_81.2019_-_camara_municipal_T2CVlgm.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/859/oficio_83.2019_-_cicero_e_jorge_2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/860/oficio_84.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/855/oficio_85.2019_-_josevaine.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/850/oficio_86.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/863/oficio_87.2019_-_cleiton_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/861/oficio_91.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/862/oficio_92.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/856/oficio_93.2019_-_camara_municipal_3FWqEgs.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/872/oficio_95.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/873/oficio_96.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/892/oficio_97.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/877/oficio_98.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/880/oficio_99.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/881/oficio_100.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/882/oficio_101.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/878/oficio_102.2019_-_jorge_martinho_ciotti_e_cicero_v54dJ5t.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/879/oficio_103.2019_-_cicero_pereria_filho_e_jorge_m_aVXOt3S.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/885/oficio_106.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/886/oficio_107.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/893/oficio_109.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/894/oficio_110.2019_-_wegles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/895/oficio_111.2019_-_wegles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/898/oficio_112.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/899/oficio_113.2019_-_rodrigo_alves_maciel_e_jorge_m_DzenNnX.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/900/oficio_114.2019_-_rodrigo_alves_maciel_e_jorge_m_CE5fWiW.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/901/oficio_116.2019_-_cleiton_rodeirgues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/902/oficio_117.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/907/oficio_119.2019_-_jorge_e_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/913/oficio_120.2019_-_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/914/oficio_121.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/927/oficio_123.2019_-_wegules_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/972/oficio_124.2019_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/997/oficio_125.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/998/oficio_126.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/916/oficio_127.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/928/oficio_128.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/929/oficio_129.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/917/oficio_130.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/918/oficio_131.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/919/oficio_132.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/935/oficio_133.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/936/oficio_134.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/938/oficio_135.2018_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/939/oficio_136.2018_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/940/oficio_137.2018_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/941/oficio_138.2018_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/999/oficio_139.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1000/oficio_140.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/942/oficio_141.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/947/oficio_143.2019_-_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/948/oficio_144.2019_-_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/949/oficio_145.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/958/oficio_146.2019_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/959/oficio_147.2019_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/960/oficio_148.2019_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/950/oficio_149.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/987/oficio_150.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/961/oficio_151.20196_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/975/oficio_152.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/963/oficio_153.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/964/oficio_154.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/973/oficio_155.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/967/oficio_156.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/969/oficio_157.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/968/oficio_158.2019_-_claudio_gomes_2.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/974/oficio_159.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/988/oficio_160.2019_-_cleiton_rodrigues_e_jorge_mart_w3mLKpH.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/989/oficio_161.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/990/oficio_164.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/992/oficio_165.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/991/oficio_169.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/995/oficio_170.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/994/oficio_171.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/993/oficio_172.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1010/oficio_173.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1011/oficio_174.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1033/oficio_175.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1006/oficio_176.2019_-_jorge_maritnho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1005/oficio_177.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1032/oficio_178.2019_-_jorge_e_will.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1034/oficio_182.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1046/oficio_183.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1047/oficio_184.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1048/oficio_185.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1062/oficio_186.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1049/oficio_188.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1050/oficio_189.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1054/oficio_190.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1051/oficio_192.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1053/oficio_193.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1055/oficio_194.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1058/oficio_195.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1139/oficio_196.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1065/oficio_197.2019_-_abel_divino_nunes.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1071/oficio_198.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1072/oficio_200.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1073/oficio_201.2019_-_josevaine_souza.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1126/oficio_202.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1113/oficio_203.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1114/oficio_204.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1115/oficio_206.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1123/oficio_207.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1124/oficio_208.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1122/oficio_209.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1128/oficio_210.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1127/oficio_211.2019_-_cicero_e_jorge.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1144/oficio_213.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1166/oficio_214.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1165/oficio_215.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1145/oficio_216.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1142/oficio_217.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1138/oficio_218.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1140/oficio_219.219_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1141/oficio_220.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1146/oficio_221.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1147/oficio_222.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1167/oficio_224.2019_-_cicero_pereira_filho_x_jorge__Oj7qM5w.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1160/oficio_226.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1161/oficio_227.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1162/oficio_228.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1148/oficio_229.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1149/oficio_230.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1153/oficio_231.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1150/oficio_232.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1151/oficio_233.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1152/oficio_234.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1159/oficio_235.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1163/oficio_236.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1164/oficio_237.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1171/oficio_238.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1189/oficio_239.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1170/oficio_240.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1169/oficio_241.2019_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1194/oficio_242.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1196/oficio_243.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1174/oficio_244.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1195/oficio_245.2019_-_comissao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1231/oficio_246.2019_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1208/oficio_247.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1215/oficio_248.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1216/oficio_249.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1217/oficio_254.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1218/oficio_255.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1219/oficio_256.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1220/oficio_257.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1221/oficio_260.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1222/oficio_261.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1233/oficio_263.2019_-_cicero_pereira_filho_x_jorge__wCkDBPM.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1232/oficio_264.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1225/oficio_265.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1243/oficio_266.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1226/oficio_267.2019_-_cleiton_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1236/oficio_268.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1237/oficio_269.2019_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1238/oficio_270.2019_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1234/oficio_271.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1239/oficio_272.2019_-_cleiton_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1241/oficio_273.2019_-_ciceroxjorgexrodrigo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1240/oficio_274.2019_-_ciceroxjorgexrodrigo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1242/oficio_275.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1260/oficio_276.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1244/oficio_277.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1250/oficio_278.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1251/oficio_279.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1249/oficio_280.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1247/oficio_281.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1253/oficio_282.2019_-_jorgexrodrigoxciceroxfernandinho.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1257/oficio_284.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1256/oficio_285.2019_-_comissao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1254/oficio_286.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1255/oficio_287.2019_-_jorge_martinhoxcleiton.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1258/oficio_288.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1263/oficio_290.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1285/oficio_291.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1286/oficio_292.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1287/oficio_293.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1288/oficio_294.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1289/oficio_295.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1264/oficio_296.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1290/oficio_297.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1291/oficio_298.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1265/oficio_301.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1266/oficio_304.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1277/oficio_305.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1349/oficio_306.2019_-_labigaxjorgexrodrigo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1279/oficio_307.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1284/oficio_309.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1275/oficio_312.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1276/oficio_312.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1280/oficio_314.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1292/oficio_315.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1293/oficio_316.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1302/oficio_317.2019_-__comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1303/oficio_318.2019_-__comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1304/oficio_320.2019_-__weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1282/oficio_321.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1309/oficio_322.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1295/leis_sancionadas_.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1296/ofcio.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1297/of_mp.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1299/oficio_326.2019_-__rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1301/oficio_327.2019_-__josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1300/oficio_329.2019_-__cleiton_x_jorge.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1307/oficio_330.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1327/oficio_331.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1328/oficio_332.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1310/oficio_333.2019_-_cicero_pereira_fillho.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1308/oficio_334.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1330/oficio_335.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1336/oficio_336.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1331/oficio_337.2019_-_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1332/oficio_338.2019_-_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1337/oficio_339.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1333/oficio_340.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1334/oficio_341.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1335/oficio_342.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1338/oficio_344.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1339/oficio_345.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1343/oficio_346.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1348/oficio_347.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1468/oficio_348.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1391/oficio_349.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1389/oficio_350.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1390/oficio_351.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1351/oficio_352.2019_-_fernandes_antonio_carlini16102019.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1362/oficio_354.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1369/oficio_357.2019_-_fernandes_antonio_carlini1.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1363/oficio_358.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1360/oficio_359.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1361/oficio_360.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1364/oficio_361.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1355/oficio_361.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1368/oficio_363.2019_-_weuglesxpaulinho.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1403/oficio_364.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1404/oficio_365.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1405/oficio_366.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1453/oficio_367.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1371/oficio_369.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1370/oficio_370.2019_-_jorge_martinho.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1380/oficio_371.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1384/oficio_373.2019_-_cleiton_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1383/oficio_374.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1387/oficio_375.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1388/oficio_376.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1414/oficio_377.2019_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1386/oficio_378.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1385/oficio_379.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1402/oficio_382.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1397/oficio_383.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1406/oficio_384.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1451/oficio_387.2019_-_jorge_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1452/oficio_388.2019_-_cicero02122019.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1449/oficio_389.2019_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1450/oficio_390.2019_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1420/oficio_393.2019_-_rodrigo_x_jorge.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1422/oficio_396.2019_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1410/oficio_397.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1441/oficio_398.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1411/oficio_399.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1433/oficio_401.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1443/oficio_402.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1413/oficio_403.2019_-_cori.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1421/oficio_405.2019_-_rodrigo_x_jorge.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1446/oficio_407.2019_-_fernandes_antonio_carlini06122019.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1447/oficio_408.2019_-_fernandes_antonio_carlini06122019.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1434/oficio_410.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1461/oficio_411.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1462/oficio_413.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1435/oficio_414.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1444/oficio_417.2019_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1457/oficio_419.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1491/oficio_421.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1578/oficio_422.2019_-_jorgexcicinho.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1465/oficio_423.2019_-_cicinhoxjorgexfernandinhoxrodrigo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1492/oficio_424.2019_-_cicinho_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/887/projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1373/projeto_de_lei_no_107_2019_-_conselho_da_comuni_GjLuWHI.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1323/projeto_de_lei_n_136_2019_-_instituicao_do_refi_40jgSH6.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1374/projeto_de_lei_-_152_2019_-_abertura_de_credito_90WCYBN.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1430/projeto_de_lei_no_164.2019_-_ppa_credito_adicio_6ii7WEw.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/676/projeto_de_lei_no_001_2019_-__suplementacao_perc_fX3Nco6.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/673/projeto_de_lei_no_002_2019_-_parcelamento_de_deb_4xLPUnc.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/689/projeto_de_lei_no_003_2019_-_perda_salarial_3.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/701/projeto_de_lei_no_004_2019_.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_de_lei_-_005_2019_-_credito_especial_-_p_B3OLd02.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_de_lei_-_006_2019_-_credito_especial_-_p_aDMxn8N.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_de_lei_-_007_2019_-_credito_especial_-_p_QpDZxUT.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/697/projeto_de_lei_no__008_2019_-_assistencia_-_cred_R9Pic0Q.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/696/projeto_de_lei_no__009_2019_-_assistencia_-_cred_WPQw1nZ.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_de_lei_no__010_2019_-_assistencia_-_cre_Jkjork6.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/694/projeto_de_lei_no__011_2019_-_saude_-_credito_es_XPUusLY.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/693/projeto_de_lei_no__012_2019_-saude_-_credito_esp_cySwSHO.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/692/projeto_de_lei_no__013_2019_-saude_-_credito_esp_8RNfCaY.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/777/projeto_de_lei_016.2019_-__feirao_do_bras_k6Mu2qe.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/778/projeto_de_lei__n_017.2019_.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/779/projeto_de_lei_no_018.2019_-_aquisicao_de_veicul_YxMAhky.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/780/projeto_de_lei_no_019.2019_-_aquisicao_de_veicu_b0pTmRf.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/781/projeto_de_lei_no_020.2019_-_aquisicao_de_veicul_gxzHb6S.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/782/projeto_de_lei_no_021.2019_-_aquisicao_de_veicul_1nbB0Qz.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/809/projeto_de_lei_no_022.2019_-_aquisicao_de_veicul_7yUhD3u.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/808/projeto_de_lei_no_023.2019_-_pavimentacao_asfalt_wYvCXLj.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/807/projeto_de_lei_no_024.2019_-_pavimentacao_asfalt_TvhuAFb.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/806/projeto_de_lei_no_025.2019_-_pavimentacao_asfalt_moh6noc.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/805/projeto_de_lei_no_026.2019_-_construcao_de_praca_U1NtmTO.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/804/projeto_de_lei_no_027.2019_-_construcao_de_praca_mzhNQXT.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/803/projeto_de_lei_no_028.2019_-_construcao_de_praca_Mfev2G4.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/802/projeto_de_lei_no_029.2019_-_aquisicao_de_patrul_zlDqhFJ.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/801/projeto_de_lei_no_030.2019_-_aquisicao_de_patrul_vWIyYu9.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/800/projeto_de_lei_no_031.2019_-_aquisicao_de_patrul_5Ax2pEW.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/799/projeto_de_lei_no_032.2019_-_aquisicao_minicarre_Ls6ob8d.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/798/projeto_de_lei_no033.2019_-_aquisicao_minicarreg_yPaSSkw.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/797/projeto_de_lei_no_034.2019_-_aquisicao_minicarre_hlqCvEC.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/796/projeto_de_lei_no_035.2019_-_aquisicao_de_patrul_8XLftwC.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/795/projeto_de_lei_no_036.2019_-_aquisicao_de_patrul_fzohaCs.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/794/projeto_de_lei_no_037.2019_-_aquisicao_de_patrul_nGvmlbX.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/793/projeto_de_lei_no_038.2019_-_iluminacao_publica__LEeVARl.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/792/projeto_de_lei_no_039.2019_-_iluminacao_publica__baW3Bar.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/791/projeto_de_lei_no040.2019_-_iluminacao_publica_m_EXw11ni.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/790/projeto_de_lei_no041.2019_-_aquisicao_de_computa_wTzVSx4.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/789/projeto_de_lei_no042.2019_-_aquisicao_de_computa_aljxsF3.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/788/projeto_de_lei_no_043.2019_-_aquisicao_de_comput_0OiD7Ef.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/787/projeto_de_lei_no_044.2019_-_aquisicao_de_microo_WpTV3B9.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/786/projeto_de_lei_no045.2019_-_aquisicao_de_microon_lYZLBmb.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/785/projeto_de_lei_no_046.2019_-_aquisicao_de_microo_bF8jzGX.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/783/projeto_de_lei_no_047.2019_-_amplialcao_unidade__fBAqqm3.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/784/projeto_de_lei_no_048.2019_-_amplialcao_unidade__hA6zrN4.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/810/projeto_de_lei_no_049.2019_-_amplialcao_unidade__wt6yj1U.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/811/projeto_de_lei_no_050.2019_-_implantacao_de_melh_ENCIzQ7.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/812/projeto_de_lei_no_051.2019_-_implantacao_de_melh_yagMACq.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/814/projeto_de_lei_no_052.2019_-_implantacao_de_melh_1lU8x9n.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/813/projeto_de_lei_no_053.2019__reforma_e_ampliacao__9TBj7W8.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/815/projeto_de_lei_no_054.2019__reforma_e_ampliacao__zlO0IEF.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/816/projeto_de_lei_no_055.2019__reforma_e_ampliacao__DBBjjWj.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/817/projeto_de_lei_0562019.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/776/projeto_de_lei_057.2019.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/858/projeto_de_lei_58_2019.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/909/projeto_de_lei_n_060.2019_-_suplementacao_percen_mFWPwde.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/890/projeto_de_lei_063.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/955/projeto_de_lei_n_064_2019_-_alteracao_na_lei_173_CQYrhQL.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/889/projeto_de_lei_no_065_2019_-_alteracao_verba_ind_yBgjbBr.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/903/anexo_projeto_de_lei_n066_2019_-_198.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/926/projeto_de_lei_n_067_2019_-__excesso_-_icremento_vu7yotu.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/925/projeto_de_lei_no_068_2019.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/924/projeto_de_lei_no_069_2019_-__excesso_-_icrement_PlUQ2c4.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/923/projeto_de_lei__n_070_2019_-_suplementar_excesso_bhr2VAq.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/922/projeto_de_lei_071_2019_-_criacao_do_fme-fundo_m_CDhGbZJ.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_lei_no_072_2019.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/920/projeto_de_lei_n_073_2019_-_aumento_salarial_professores.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/954/projeto_de_lei_complementar_no_075_2019_2.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_n_076_2019_-_suplementacao_percen_dnTTsxR.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/944/projeto_de_lei_n_077_2019_-_excesso_-_1203_onibu_rSijBxL.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/952/projeto_de_lei_no_078_2019_-_ppa_-_excesso_-_120_mUd55fK.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/953/projeto_de_lei_no_079_2019_-_ldo_-_excesso_-_120_sLqxBBO.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1021/projeto_de_lei_no_081_2019_-ppa-_especial_anul__BjPIFeo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_no_082_2019_-ldo-_especial_anul__XI2oeKC.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1025/projeto_de_lei_n_083_2019_-_excesso__2019_co-fi_mj9Jrcg.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_no_084_2019_-_ppa_-_excesso__201_2Gt0hZr.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1024/projeto_de_lei_no_085_2019_-_ldo_-_excesso__201_po61mBu.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/976/projeto_de_lei_no_087_2019_-_anulacao_esp__-_ref_JBTaigt.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/977/projeto_de_lei_no_088_2019_-_anulacao_esp__-_ref_1DUGc59.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/978/projeto_de_lei_no_089_2019_-_anulacao_esp__-_ref_YdqstwS.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/979/projeto_de_lei_090_2019_-_ldo_2020_WOXWiaP.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1019/projeto_de_lei_n_091_2019_-_referendo_paranatingaprev.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1018/projeto_de_lei_n_092_2019_-_premiacao_iptu_2019.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1017/projeto_de_lei_n_093_2019_-_instituicao_do_refis_2019.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1016/projeto_de_lei_no_094_2019.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_n_095_2019_-_premiacao_campeonat_BwuBPmu.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1014/projeto_de_lei_096_2019.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_no_097_2019.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1012/projeto_de_lei_no_098_2019.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1082/projeto_de_lei_n_100_2019_-__excesso__2019_refo_0HwB1JV.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1081/projeto_de_lei_no_101_2019_-__excesso__2019_ref_ItZCPoh.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1080/projeto_de_lei_no_102_2019_-__excesso__2019_ref_g8DWvGa.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1079/projeto_de_lei_-_103_2019_-_camara_municipal_-__qzqI9f0.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1067/cm_004.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1078/projeto_de_lei_n_105_2019_-_incentivo_rodeio.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1186/projeto_de_lei_n_104_2019_-_1_subprefeitura_nov_Yaw9TKy.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1185/projeto_de_lei_n__108.2019_-__excesso__2019_man_8NwoGQl.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1214/projeto_de_lei_no_109.2019.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1213/projeto_de_lei_no_110.2019.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1212/projeto_de_lei_n_111.2019.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1211/projeto_de_lei_no_112.2019.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1209/projeto_de_lei_no_113.2019.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1207/projeto_de_lei_n_114_2019_-_anulacao_-_recostru_WMkZocY.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1206/projeto_de_lei_no_115.2019_-_anulacao_-_recostr_xLpQxbQ.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1205/projeto_de_lei_n_116.2019_-_anulacao_-_recostru_b4Hnkkm.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1204/projeto_de_lei_n_117_2019_-_pprev_-_lei_credito_HNvbbzB.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1203/projeto_de_lei_n_118_2019_-_suplementacao__com__mkxwOFp.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_n_119_2019_-_doacao_de_area_cons_fjDg89n.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei_no_120_2019_2.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1199/projeto_de_lei_no_121_2019_-_doacao_-_prestacao_dOwmk9Z.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1200/projeto_de_lei_no_122.2019_-_doacao_26_expopar.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1198/projeto_de_lei_n_124_2019_-_criacao_estrada_mun_vqfCYvA.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1193/projeto_de_lei_complementar_no_125_2019_-_polo__M6J2ku2.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1187/projeto_de_lei_n_126_2019_-__suplementacao_perc_6E21T5q.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1245/projeto_de_lei_no_127_2019_-_doacao_festa_assen_HrEgPnM.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1392/projeto_de_lei_no_128_2019_-_extracao_de_cascalho.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1246/projeto_de_lei_complementar_no_129_2019_-_polo__bqjRn3Y.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1273/projeto_de_lei_130_2019_-amplicacao_sala_creche_EMlWwJX.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1271/projeto_de_lei_no_131_2019_-_ampliacao_sala_cre_xb0mhbU.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1272/projeto_de_lei_no_132_2019_-_ampliacao_sala_cre_TU5TpU0.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1274/projeto_de_lei_-_133_2019_-_altera_a_denominaca_dMLrOXz.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1324/projeto_de_lei_-_134_2019_-_suplementacao_das_despesas.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1320/projeto_de_lei_-_135_2019_-_abertura_de_credito_fsTYhbM.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1322/projeto_de_lei_n_136_2019_-_instituicao_do_refi_8gi9lh8.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1321/projeto_de_lei_n_137_2019_-_alteracao_da_lei_1__dvArul6.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1319/projeto_de_lei_-_138.2019_-_abertura_de_credito_8PrnIq4.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1318/projeto_de_lei_139.2019_-__inclui_ppa__aquisica_WarzWgs.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1317/projeto_de_lei_140.2019_-__inclui_ldo_aquisicao_I2ziGJ0.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1316/projeto_de_lei_-_141.2019_-_abertura_de_credito_Lzxxsui.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1315/projeto_de_lei_-_142.2019_-_inclui_ldo_abertura_133W4Gq.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1314/projeto_de_lei_-_143.2019_-_inclui_ppa_abertura_N249lIh.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1354/projeto_de_lei_-_145_2019_-__projeto_de_lei_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1366/projeto_de_lei_-_147_2019_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1326/projeto_de_lei_n_148_2019_-_alteracao_da_lei_18_yvosnYK.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1352/projeto_de_lei_no_149_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1353/projeto_de_lei_n_151_2019_-_premiacao_campeonat_uXop6qF.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1375/projeto_de_lei_153.2019_-__inclui_ldo_reforma__WrhH2Hz.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1376/projeto_de_lei_154_2019_-__inclui_ppa__reforma__xBbeXTG.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1377/projeto_de_lei_-_155_2019_-_suplementacao_geral_3.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1365/projeto_de_lei_156_2019.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1378/projeto_de_lei_no_157_2019_-_extensao_prazo_refis.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1379/projeto_de_lei_no_158_2019_-_doacao_festa_catol_0eLiFJ3.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1407/projeto_de_lei_159_2019_-_conselho_do_idoso_1.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1408/projeto_de_lei_160_2019_suplementacao_percentual_5.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1409/projeto_de_lei_no_161_2019_-_doacao_formatura_apolonio.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1432/projeto_de_lei_no_162.2019_-_suplementacao.docx.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1431/projeto_de_lei_no_163.2019_-_credito_adicional__WKY6BEe.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1429/projeto_de_lei_no_164.2019_-_ppa_credito_adicio_J30CamL.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1428/projeto_de_lei_no_165.2019_-_credito_adicional__e99Bc71.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1427/projeto_de_lei_suplementacao_166.2019.docx.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/912/projeto_de_lei_cm_001_2019.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1066/cm_003_2019.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1130/projeto_de_lei_cm_005.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1393/projeto_de_lei_cm_006.docx.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1395/projeto_de_lei_cm_007_proibicao_corte_agua.docx.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1367/projeto_de_lei_cm_008.docx.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1394/projeto_de_lei_cm_009_autismo.docx.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/874/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/875/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/821/requerimento_04.2019-_jorge.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/854/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/876/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/884/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/888/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/910/requerimento_10.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/911/requerimento_11.2019_-_jorge_rodrigo_e_will.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1064/requerimento_15.2019.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1227/requerimento_16.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1228/requerimento_17.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1229/requerimento_18.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1230/requerimento_19.2019_-_cpi.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1269/requerimento_23.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1270/requerimento_24.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1396/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1438/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1346/decreto_06.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1347/decreto_05.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1311/mocao_de_pesar_jose_cipriano_da_silva.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1312/mocao_de_pesar_geraldo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1313/mocao_de_pesar_roger_lopes_da_cunha_ferreira.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1344/mocao_de_pesar_silvio_rodrigues_dias.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/686/indicacao_01.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao__02.2019_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao__03.2019_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_04_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao__05.2019_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao__06.2019_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao__07.2019_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_08.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_09.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_10.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao__011.2019_-_jorge_martinho_ciotti_e_ci_uMKFAmb.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/763/indicacao_012.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1456/indicacao_13.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/756/indicacao_014.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/757/indicacao_015.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/758/indicacao_016.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/760/indicacao_017.2019_-_cleiton_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/769/indicacao_018.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/827/indicacao_19.2019_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/908/indicacao_20.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/822/indicacao_021.2019-_jorge_GGmdi7R.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/819/indicacao_022.2019-_josevaine.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/865/indicacao_23.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/820/indicacao_024.2019-_josevaine.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/828/indicacao_25.2019__claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/849/indicacao_27.2019_-_jorge_ciotti_e_weugles.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/871/indicacao_28.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/866/indicacao_29.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/883/indicacao_30.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/891/indicacao_31.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/896/indicacao_32.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/897/indicacao_33.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/904/indicacao_34.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/905/indicacao_35.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/906/indicacao_36.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/930/indicacao_37.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/931/indicacao_38.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/932/indicacao_39.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/933/indicacao_40.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/934/indicacao_41.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/937/indicacao_42.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/956/indicacao_43.2019_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/957/indicacao_44.2019_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/951/indicacao_45.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_46.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/965/indicacao_47.2019_-_joao_bosco_de_arruda_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/966/indicacao_48.2019_-_joao_bosco_de_arruda_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1004/indicacao_49.2019_-_paulo_jose_canaverde.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_50.2019_-_cleiton_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_51.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1008/indicacao_52.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1009/indicacao_53.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1063/indicacao_54.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_55.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1003/indicacao_56.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1001/indicacao_57.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1052/indicacao_58.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1056/indicacao_59.2019_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_60.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_61.2019_-_josevaine_souza.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_62.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_63.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1109/indicacao_64.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1110/indicacao_65.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_66.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1116/indicacao_67.2019_-_fernandinho_x_joao_bosco.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_68.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_69.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1118/indicacao_70.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1119/indicacao_71.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1125/indicacao_72.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1121/indicacao_73.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1143/indicacao_75.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1157/indicacao_76.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1158/indicacao_77.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1156/indicacao_78.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1172/indicacao_79.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1173/indicacao_80.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1210/indicacao_81.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_82.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1224/indicacao_83.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1235/indicacao_84.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1262/indicacao_85.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1248/indicacao_86.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1259/indicacao_87.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_88.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1268/indicacao_90.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1267/indicacao_91.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1278/indicacao_92.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacao_93.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1283/indicacao_94.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1305/indicacao_95.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1329/indicacao_96.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1350/indicacao_97.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1340/indicacao_98.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1342/indicacao_99.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1357/indicacao_100.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1356/indicacao_101.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1358/indicacao_102.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1359/indicacao_103.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1372/indicacao_104.2019_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1401/indicacao_105.2019_-_josevaine.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1399/indicacao_106.2019_-_cleiton_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1398/indicacao_107.2019_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1400/indicacao_108.2019_-_rodrigo_maciel.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1419/indicacao_110.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1418/indicacao_111.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1442/indicacao_112.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1415/indicacao_113.2019_-_cleiton_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1416/indicacao_114.2019_-_cleiton_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1417/indicacao_115.2019_cicinho.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1448/oficio_116.2019_-_cleiton_rodeirgues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1437/indicacao_117.2019_-_rodrigo_x_jorge.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1436/indicacao_118.2019_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1490/indicacao_119.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao_123.207_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/985/lei_complementar_n1751_2019_-_alteracao_na_lei_1_zZn6fkd.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/984/lei_complementar_no_1752_2019_-__conselho_munici_UZ0stG6.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/983/lei_no_1753_2019_-_excesso_-_1203_onibus_rural_escolar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/986/lei_no_1754_2019_-__ppa_-_excesso_-_1203_onibus__VResVtX.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/982/lei_no_1756_2019_-_doacao_-_premiacao_de_r_15_00_lvOmeFh.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1083/lei_no_1757.2019_-_especial_anul__2019_sala_cha_uqq813S.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1084/lei_no_1759.2019_-_ldo-_especial_anul__2019_sal_4ck4Hbq.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1085/lei_no_1759.2019_-_ldo-_especial_anul__2019_sal_hzSzFYb.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1089/lei_no_1769.2019_-_ldo-_excesso__2019_-_1207_co_u4Kc00H.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1088/lei_no_1770.2019-_ppa_-_excesso__2019_-_1207_co_QvPotUM.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1087/lei_no_1771.2019_-_instituicao_refis_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1086/lei_no_1772.2019_-referendo_paranatingaprev.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/970/mocao_de_aplauso_-_alessandra_kerley_firmino_dos_pvxuQ7M.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/971/mocao_de_aplauso_-_margarida_de_jesus_oliveira_d_8k4eL8h.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1026/mocao_de_aplauso_joaquim_quintiliano_filho.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1027/mocao_de_aplauso_rosangela_alves_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_de_aplauso_arlinda_barbosa_de_arruda_vian.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1029/mocao_de_aplauso_secretario_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1061/mocao_de_aplauso_leidiane_barbosa_pereira.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1325/mocao_de_aplauso_denyse_cavalcante_lago.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1345/mocao_de_aplauso_sidnei_sales_pakuare.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1381/mocao_de_aplauso_congregacao_religiosa_dos_miss_aWuhSWB.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1382/mocao_de_aplauso_padre_mauro_zequim_custodio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1423/mocao_ao_senhor_claudecy_barreto_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1424/mocao_de_aplauso_aos_alunos_desportistas_da_par_ZoopyW4.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1425/mocao_de_aplauso_aos_dirigentes_da_equipe_parao_YgqjXOZ.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/729/oficio_01.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/730/oficio_02.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/731/oficio_03.2019_-_jorge_martinho_ciotti1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/732/oficio_04.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/733/oficio_05.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/841/oficio_08.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/709/oficio__09.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/726/oficio_10.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/727/oficio_011.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/724/oficio_012.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/685/oficio__014.2019_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/707/oficio__15.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/719/oficio__016.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/720/oficio__017.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/728/oficio_018.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/734/oficio_21.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/706/oficio_022.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/690/oficio_023.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/702/oficio_024.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/703/oficio_025.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/723/oficio_026.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/708/oficio__027.2019_-_cleiton_rodrgidues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/716/oficio__028.2019_-_cleiton_rodrgidues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/717/oficio__029.2019_-_cleiton_rodrgidues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/718/oficio__030.2019_-_cleiton_rodrgidues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/705/oficio_031.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/725/oficio_032.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/722/oficio__033.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/721/oficio__035.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/764/oficio_036.2019_-rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/735/oficio_37.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/736/oficio_39.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/767/oficio_041.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/759/oficio_042.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/753/oficio_044.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/754/oficio_045.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/755/oficio_046.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/768/oficio_047.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/766/oficio_048.2019_-_cleiton_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/761/oficio__050.2019_-_cleiton_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/762/oficio__051.2019_-_cleiton_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/773/oficio_58.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/845/oficio_60.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/851/oficio_61.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/818/oficio_063.2019-_josevaine.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/774/oficio_064.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/775/oficio_065.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/823/oficio_066.2019-_jorge.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/864/oficio_67.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/825/oficio_069.2019-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/826/oficio_070.2019-_weugles.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/852/oficio_74.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/846/oficio_76.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/853/oficio_77.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/842/oficio_78.2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/847/oficio_80.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/857/oficio_81.2019_-_camara_municipal_T2CVlgm.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/859/oficio_83.2019_-_cicero_e_jorge_2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/860/oficio_84.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/855/oficio_85.2019_-_josevaine.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/850/oficio_86.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/863/oficio_87.2019_-_cleiton_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/861/oficio_91.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/862/oficio_92.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/856/oficio_93.2019_-_camara_municipal_3FWqEgs.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/872/oficio_95.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/873/oficio_96.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/892/oficio_97.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/877/oficio_98.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/880/oficio_99.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/881/oficio_100.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/882/oficio_101.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/878/oficio_102.2019_-_jorge_martinho_ciotti_e_cicero_v54dJ5t.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/879/oficio_103.2019_-_cicero_pereria_filho_e_jorge_m_aVXOt3S.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/885/oficio_106.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/886/oficio_107.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/893/oficio_109.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/894/oficio_110.2019_-_wegles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/895/oficio_111.2019_-_wegles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/898/oficio_112.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/899/oficio_113.2019_-_rodrigo_alves_maciel_e_jorge_m_DzenNnX.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/900/oficio_114.2019_-_rodrigo_alves_maciel_e_jorge_m_CE5fWiW.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/901/oficio_116.2019_-_cleiton_rodeirgues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/902/oficio_117.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/907/oficio_119.2019_-_jorge_e_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/913/oficio_120.2019_-_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/914/oficio_121.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/927/oficio_123.2019_-_wegules_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/972/oficio_124.2019_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/997/oficio_125.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/998/oficio_126.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/916/oficio_127.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/928/oficio_128.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/929/oficio_129.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/917/oficio_130.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/918/oficio_131.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/919/oficio_132.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/935/oficio_133.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/936/oficio_134.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/938/oficio_135.2018_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/939/oficio_136.2018_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/940/oficio_137.2018_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/941/oficio_138.2018_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/999/oficio_139.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1000/oficio_140.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/942/oficio_141.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/947/oficio_143.2019_-_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/948/oficio_144.2019_-_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/949/oficio_145.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/958/oficio_146.2019_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/959/oficio_147.2019_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/960/oficio_148.2019_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/950/oficio_149.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/987/oficio_150.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/961/oficio_151.20196_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/975/oficio_152.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/963/oficio_153.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/964/oficio_154.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/973/oficio_155.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/967/oficio_156.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/969/oficio_157.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/968/oficio_158.2019_-_claudio_gomes_2.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/974/oficio_159.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/988/oficio_160.2019_-_cleiton_rodrigues_e_jorge_mart_w3mLKpH.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/989/oficio_161.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/990/oficio_164.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/992/oficio_165.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/991/oficio_169.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/995/oficio_170.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/994/oficio_171.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/993/oficio_172.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1010/oficio_173.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1011/oficio_174.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1033/oficio_175.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1006/oficio_176.2019_-_jorge_maritnho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1005/oficio_177.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1032/oficio_178.2019_-_jorge_e_will.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1034/oficio_182.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1046/oficio_183.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1047/oficio_184.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1048/oficio_185.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1062/oficio_186.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1049/oficio_188.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1050/oficio_189.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1054/oficio_190.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1051/oficio_192.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1053/oficio_193.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1055/oficio_194.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1058/oficio_195.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1139/oficio_196.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1065/oficio_197.2019_-_abel_divino_nunes.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1071/oficio_198.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1072/oficio_200.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1073/oficio_201.2019_-_josevaine_souza.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1126/oficio_202.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1113/oficio_203.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1114/oficio_204.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1115/oficio_206.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1123/oficio_207.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1124/oficio_208.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1122/oficio_209.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1128/oficio_210.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1127/oficio_211.2019_-_cicero_e_jorge.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1144/oficio_213.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1166/oficio_214.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1165/oficio_215.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1145/oficio_216.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1142/oficio_217.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1138/oficio_218.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1140/oficio_219.219_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1141/oficio_220.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1146/oficio_221.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1147/oficio_222.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1167/oficio_224.2019_-_cicero_pereira_filho_x_jorge__Oj7qM5w.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1160/oficio_226.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1161/oficio_227.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1162/oficio_228.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1148/oficio_229.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1149/oficio_230.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1153/oficio_231.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1150/oficio_232.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1151/oficio_233.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1152/oficio_234.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1159/oficio_235.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1163/oficio_236.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1164/oficio_237.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1171/oficio_238.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1189/oficio_239.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1170/oficio_240.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1169/oficio_241.2019_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1194/oficio_242.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1196/oficio_243.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1174/oficio_244.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1195/oficio_245.2019_-_comissao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1231/oficio_246.2019_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1208/oficio_247.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1215/oficio_248.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1216/oficio_249.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1217/oficio_254.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1218/oficio_255.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1219/oficio_256.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1220/oficio_257.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1221/oficio_260.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1222/oficio_261.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1233/oficio_263.2019_-_cicero_pereira_filho_x_jorge__wCkDBPM.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1232/oficio_264.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1225/oficio_265.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1243/oficio_266.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1226/oficio_267.2019_-_cleiton_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1236/oficio_268.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1237/oficio_269.2019_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1238/oficio_270.2019_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1234/oficio_271.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1239/oficio_272.2019_-_cleiton_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1241/oficio_273.2019_-_ciceroxjorgexrodrigo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1240/oficio_274.2019_-_ciceroxjorgexrodrigo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1242/oficio_275.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1260/oficio_276.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1244/oficio_277.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1250/oficio_278.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1251/oficio_279.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1249/oficio_280.2019_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1247/oficio_281.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1253/oficio_282.2019_-_jorgexrodrigoxciceroxfernandinho.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1257/oficio_284.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1256/oficio_285.2019_-_comissao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1254/oficio_286.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1255/oficio_287.2019_-_jorge_martinhoxcleiton.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1258/oficio_288.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1263/oficio_290.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1285/oficio_291.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1286/oficio_292.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1287/oficio_293.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1288/oficio_294.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1289/oficio_295.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1264/oficio_296.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1290/oficio_297.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1291/oficio_298.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1265/oficio_301.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1266/oficio_304.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1277/oficio_305.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1349/oficio_306.2019_-_labigaxjorgexrodrigo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1279/oficio_307.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1284/oficio_309.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1275/oficio_312.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1276/oficio_312.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1280/oficio_314.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1292/oficio_315.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1293/oficio_316.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1302/oficio_317.2019_-__comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1303/oficio_318.2019_-__comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1304/oficio_320.2019_-__weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1282/oficio_321.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1309/oficio_322.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1295/leis_sancionadas_.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1296/ofcio.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1297/of_mp.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1299/oficio_326.2019_-__rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1301/oficio_327.2019_-__josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1300/oficio_329.2019_-__cleiton_x_jorge.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1307/oficio_330.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1327/oficio_331.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1328/oficio_332.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1310/oficio_333.2019_-_cicero_pereira_fillho.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1308/oficio_334.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1330/oficio_335.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1336/oficio_336.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1331/oficio_337.2019_-_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1332/oficio_338.2019_-_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1337/oficio_339.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1333/oficio_340.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1334/oficio_341.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1335/oficio_342.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1338/oficio_344.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1339/oficio_345.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1343/oficio_346.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1348/oficio_347.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1468/oficio_348.2019_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1391/oficio_349.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1389/oficio_350.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1390/oficio_351.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1351/oficio_352.2019_-_fernandes_antonio_carlini16102019.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1362/oficio_354.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1369/oficio_357.2019_-_fernandes_antonio_carlini1.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1363/oficio_358.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1360/oficio_359.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1361/oficio_360.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1364/oficio_361.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1355/oficio_361.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1368/oficio_363.2019_-_weuglesxpaulinho.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1403/oficio_364.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1404/oficio_365.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1405/oficio_366.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1453/oficio_367.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1371/oficio_369.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1370/oficio_370.2019_-_jorge_martinho.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1380/oficio_371.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1384/oficio_373.2019_-_cleiton_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1383/oficio_374.2019_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1387/oficio_375.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1388/oficio_376.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1414/oficio_377.2019_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1386/oficio_378.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1385/oficio_379.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1402/oficio_382.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1397/oficio_383.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1406/oficio_384.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1451/oficio_387.2019_-_jorge_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1452/oficio_388.2019_-_cicero02122019.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1449/oficio_389.2019_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1450/oficio_390.2019_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1420/oficio_393.2019_-_rodrigo_x_jorge.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1422/oficio_396.2019_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1410/oficio_397.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1441/oficio_398.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1411/oficio_399.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1433/oficio_401.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1443/oficio_402.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1413/oficio_403.2019_-_cori.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1421/oficio_405.2019_-_rodrigo_x_jorge.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1446/oficio_407.2019_-_fernandes_antonio_carlini06122019.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1447/oficio_408.2019_-_fernandes_antonio_carlini06122019.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1434/oficio_410.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1461/oficio_411.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1462/oficio_413.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1435/oficio_414.2019_-_will.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1444/oficio_417.2019_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1457/oficio_419.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1491/oficio_421.2019_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1578/oficio_422.2019_-_jorgexcicinho.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1465/oficio_423.2019_-_cicinhoxjorgexfernandinhoxrodrigo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1492/oficio_424.2019_-_cicinho_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/887/projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1373/projeto_de_lei_no_107_2019_-_conselho_da_comuni_GjLuWHI.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1323/projeto_de_lei_n_136_2019_-_instituicao_do_refi_40jgSH6.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1374/projeto_de_lei_-_152_2019_-_abertura_de_credito_90WCYBN.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1430/projeto_de_lei_no_164.2019_-_ppa_credito_adicio_6ii7WEw.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/676/projeto_de_lei_no_001_2019_-__suplementacao_perc_fX3Nco6.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/673/projeto_de_lei_no_002_2019_-_parcelamento_de_deb_4xLPUnc.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/689/projeto_de_lei_no_003_2019_-_perda_salarial_3.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/701/projeto_de_lei_no_004_2019_.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_de_lei_-_005_2019_-_credito_especial_-_p_B3OLd02.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_de_lei_-_006_2019_-_credito_especial_-_p_aDMxn8N.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_de_lei_-_007_2019_-_credito_especial_-_p_QpDZxUT.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/697/projeto_de_lei_no__008_2019_-_assistencia_-_cred_R9Pic0Q.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/696/projeto_de_lei_no__009_2019_-_assistencia_-_cred_WPQw1nZ.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_de_lei_no__010_2019_-_assistencia_-_cre_Jkjork6.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/694/projeto_de_lei_no__011_2019_-_saude_-_credito_es_XPUusLY.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/693/projeto_de_lei_no__012_2019_-saude_-_credito_esp_cySwSHO.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/692/projeto_de_lei_no__013_2019_-saude_-_credito_esp_8RNfCaY.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/777/projeto_de_lei_016.2019_-__feirao_do_bras_k6Mu2qe.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/778/projeto_de_lei__n_017.2019_.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/779/projeto_de_lei_no_018.2019_-_aquisicao_de_veicul_YxMAhky.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/780/projeto_de_lei_no_019.2019_-_aquisicao_de_veicu_b0pTmRf.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/781/projeto_de_lei_no_020.2019_-_aquisicao_de_veicul_gxzHb6S.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/782/projeto_de_lei_no_021.2019_-_aquisicao_de_veicul_1nbB0Qz.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/809/projeto_de_lei_no_022.2019_-_aquisicao_de_veicul_7yUhD3u.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/808/projeto_de_lei_no_023.2019_-_pavimentacao_asfalt_wYvCXLj.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/807/projeto_de_lei_no_024.2019_-_pavimentacao_asfalt_TvhuAFb.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/806/projeto_de_lei_no_025.2019_-_pavimentacao_asfalt_moh6noc.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/805/projeto_de_lei_no_026.2019_-_construcao_de_praca_U1NtmTO.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/804/projeto_de_lei_no_027.2019_-_construcao_de_praca_mzhNQXT.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/803/projeto_de_lei_no_028.2019_-_construcao_de_praca_Mfev2G4.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/802/projeto_de_lei_no_029.2019_-_aquisicao_de_patrul_zlDqhFJ.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/801/projeto_de_lei_no_030.2019_-_aquisicao_de_patrul_vWIyYu9.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/800/projeto_de_lei_no_031.2019_-_aquisicao_de_patrul_5Ax2pEW.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/799/projeto_de_lei_no_032.2019_-_aquisicao_minicarre_Ls6ob8d.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/798/projeto_de_lei_no033.2019_-_aquisicao_minicarreg_yPaSSkw.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/797/projeto_de_lei_no_034.2019_-_aquisicao_minicarre_hlqCvEC.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/796/projeto_de_lei_no_035.2019_-_aquisicao_de_patrul_8XLftwC.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/795/projeto_de_lei_no_036.2019_-_aquisicao_de_patrul_fzohaCs.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/794/projeto_de_lei_no_037.2019_-_aquisicao_de_patrul_nGvmlbX.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/793/projeto_de_lei_no_038.2019_-_iluminacao_publica__LEeVARl.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/792/projeto_de_lei_no_039.2019_-_iluminacao_publica__baW3Bar.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/791/projeto_de_lei_no040.2019_-_iluminacao_publica_m_EXw11ni.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/790/projeto_de_lei_no041.2019_-_aquisicao_de_computa_wTzVSx4.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/789/projeto_de_lei_no042.2019_-_aquisicao_de_computa_aljxsF3.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/788/projeto_de_lei_no_043.2019_-_aquisicao_de_comput_0OiD7Ef.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/787/projeto_de_lei_no_044.2019_-_aquisicao_de_microo_WpTV3B9.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/786/projeto_de_lei_no045.2019_-_aquisicao_de_microon_lYZLBmb.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/785/projeto_de_lei_no_046.2019_-_aquisicao_de_microo_bF8jzGX.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/783/projeto_de_lei_no_047.2019_-_amplialcao_unidade__fBAqqm3.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/784/projeto_de_lei_no_048.2019_-_amplialcao_unidade__hA6zrN4.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/810/projeto_de_lei_no_049.2019_-_amplialcao_unidade__wt6yj1U.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/811/projeto_de_lei_no_050.2019_-_implantacao_de_melh_ENCIzQ7.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/812/projeto_de_lei_no_051.2019_-_implantacao_de_melh_yagMACq.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/814/projeto_de_lei_no_052.2019_-_implantacao_de_melh_1lU8x9n.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/813/projeto_de_lei_no_053.2019__reforma_e_ampliacao__9TBj7W8.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/815/projeto_de_lei_no_054.2019__reforma_e_ampliacao__zlO0IEF.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/816/projeto_de_lei_no_055.2019__reforma_e_ampliacao__DBBjjWj.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/817/projeto_de_lei_0562019.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/776/projeto_de_lei_057.2019.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/858/projeto_de_lei_58_2019.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/909/projeto_de_lei_n_060.2019_-_suplementacao_percen_mFWPwde.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/890/projeto_de_lei_063.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/955/projeto_de_lei_n_064_2019_-_alteracao_na_lei_173_CQYrhQL.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/889/projeto_de_lei_no_065_2019_-_alteracao_verba_ind_yBgjbBr.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/903/anexo_projeto_de_lei_n066_2019_-_198.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/926/projeto_de_lei_n_067_2019_-__excesso_-_icremento_vu7yotu.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/925/projeto_de_lei_no_068_2019.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/924/projeto_de_lei_no_069_2019_-__excesso_-_icrement_PlUQ2c4.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/923/projeto_de_lei__n_070_2019_-_suplementar_excesso_bhr2VAq.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/922/projeto_de_lei_071_2019_-_criacao_do_fme-fundo_m_CDhGbZJ.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_lei_no_072_2019.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/920/projeto_de_lei_n_073_2019_-_aumento_salarial_professores.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/954/projeto_de_lei_complementar_no_075_2019_2.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_n_076_2019_-_suplementacao_percen_dnTTsxR.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/944/projeto_de_lei_n_077_2019_-_excesso_-_1203_onibu_rSijBxL.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/952/projeto_de_lei_no_078_2019_-_ppa_-_excesso_-_120_mUd55fK.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/953/projeto_de_lei_no_079_2019_-_ldo_-_excesso_-_120_sLqxBBO.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1021/projeto_de_lei_no_081_2019_-ppa-_especial_anul__BjPIFeo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_no_082_2019_-ldo-_especial_anul__XI2oeKC.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1025/projeto_de_lei_n_083_2019_-_excesso__2019_co-fi_mj9Jrcg.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_no_084_2019_-_ppa_-_excesso__201_2Gt0hZr.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1024/projeto_de_lei_no_085_2019_-_ldo_-_excesso__201_po61mBu.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/976/projeto_de_lei_no_087_2019_-_anulacao_esp__-_ref_JBTaigt.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/977/projeto_de_lei_no_088_2019_-_anulacao_esp__-_ref_1DUGc59.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/978/projeto_de_lei_no_089_2019_-_anulacao_esp__-_ref_YdqstwS.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/979/projeto_de_lei_090_2019_-_ldo_2020_WOXWiaP.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1019/projeto_de_lei_n_091_2019_-_referendo_paranatingaprev.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1018/projeto_de_lei_n_092_2019_-_premiacao_iptu_2019.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1017/projeto_de_lei_n_093_2019_-_instituicao_do_refis_2019.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1016/projeto_de_lei_no_094_2019.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_n_095_2019_-_premiacao_campeonat_BwuBPmu.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1014/projeto_de_lei_096_2019.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_no_097_2019.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1012/projeto_de_lei_no_098_2019.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1082/projeto_de_lei_n_100_2019_-__excesso__2019_refo_0HwB1JV.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1081/projeto_de_lei_no_101_2019_-__excesso__2019_ref_ItZCPoh.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1080/projeto_de_lei_no_102_2019_-__excesso__2019_ref_g8DWvGa.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1079/projeto_de_lei_-_103_2019_-_camara_municipal_-__qzqI9f0.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1067/cm_004.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1078/projeto_de_lei_n_105_2019_-_incentivo_rodeio.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1186/projeto_de_lei_n_104_2019_-_1_subprefeitura_nov_Yaw9TKy.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1185/projeto_de_lei_n__108.2019_-__excesso__2019_man_8NwoGQl.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1214/projeto_de_lei_no_109.2019.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1213/projeto_de_lei_no_110.2019.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1212/projeto_de_lei_n_111.2019.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1211/projeto_de_lei_no_112.2019.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1209/projeto_de_lei_no_113.2019.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1207/projeto_de_lei_n_114_2019_-_anulacao_-_recostru_WMkZocY.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1206/projeto_de_lei_no_115.2019_-_anulacao_-_recostr_xLpQxbQ.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1205/projeto_de_lei_n_116.2019_-_anulacao_-_recostru_b4Hnkkm.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1204/projeto_de_lei_n_117_2019_-_pprev_-_lei_credito_HNvbbzB.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1203/projeto_de_lei_n_118_2019_-_suplementacao__com__mkxwOFp.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_n_119_2019_-_doacao_de_area_cons_fjDg89n.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei_no_120_2019_2.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1199/projeto_de_lei_no_121_2019_-_doacao_-_prestacao_dOwmk9Z.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1200/projeto_de_lei_no_122.2019_-_doacao_26_expopar.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1198/projeto_de_lei_n_124_2019_-_criacao_estrada_mun_vqfCYvA.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1193/projeto_de_lei_complementar_no_125_2019_-_polo__M6J2ku2.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1187/projeto_de_lei_n_126_2019_-__suplementacao_perc_6E21T5q.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1245/projeto_de_lei_no_127_2019_-_doacao_festa_assen_HrEgPnM.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1392/projeto_de_lei_no_128_2019_-_extracao_de_cascalho.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1246/projeto_de_lei_complementar_no_129_2019_-_polo__bqjRn3Y.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1273/projeto_de_lei_130_2019_-amplicacao_sala_creche_EMlWwJX.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1271/projeto_de_lei_no_131_2019_-_ampliacao_sala_cre_xb0mhbU.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1272/projeto_de_lei_no_132_2019_-_ampliacao_sala_cre_TU5TpU0.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1274/projeto_de_lei_-_133_2019_-_altera_a_denominaca_dMLrOXz.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1324/projeto_de_lei_-_134_2019_-_suplementacao_das_despesas.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1320/projeto_de_lei_-_135_2019_-_abertura_de_credito_fsTYhbM.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1322/projeto_de_lei_n_136_2019_-_instituicao_do_refi_8gi9lh8.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1321/projeto_de_lei_n_137_2019_-_alteracao_da_lei_1__dvArul6.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1319/projeto_de_lei_-_138.2019_-_abertura_de_credito_8PrnIq4.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1318/projeto_de_lei_139.2019_-__inclui_ppa__aquisica_WarzWgs.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1317/projeto_de_lei_140.2019_-__inclui_ldo_aquisicao_I2ziGJ0.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1316/projeto_de_lei_-_141.2019_-_abertura_de_credito_Lzxxsui.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1315/projeto_de_lei_-_142.2019_-_inclui_ldo_abertura_133W4Gq.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1314/projeto_de_lei_-_143.2019_-_inclui_ppa_abertura_N249lIh.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1354/projeto_de_lei_-_145_2019_-__projeto_de_lei_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1366/projeto_de_lei_-_147_2019_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1326/projeto_de_lei_n_148_2019_-_alteracao_da_lei_18_yvosnYK.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1352/projeto_de_lei_no_149_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1353/projeto_de_lei_n_151_2019_-_premiacao_campeonat_uXop6qF.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1375/projeto_de_lei_153.2019_-__inclui_ldo_reforma__WrhH2Hz.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1376/projeto_de_lei_154_2019_-__inclui_ppa__reforma__xBbeXTG.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1377/projeto_de_lei_-_155_2019_-_suplementacao_geral_3.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1365/projeto_de_lei_156_2019.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1378/projeto_de_lei_no_157_2019_-_extensao_prazo_refis.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1379/projeto_de_lei_no_158_2019_-_doacao_festa_catol_0eLiFJ3.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1407/projeto_de_lei_159_2019_-_conselho_do_idoso_1.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1408/projeto_de_lei_160_2019_suplementacao_percentual_5.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1409/projeto_de_lei_no_161_2019_-_doacao_formatura_apolonio.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1432/projeto_de_lei_no_162.2019_-_suplementacao.docx.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1431/projeto_de_lei_no_163.2019_-_credito_adicional__WKY6BEe.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1429/projeto_de_lei_no_164.2019_-_ppa_credito_adicio_J30CamL.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1428/projeto_de_lei_no_165.2019_-_credito_adicional__e99Bc71.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1427/projeto_de_lei_suplementacao_166.2019.docx.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/912/projeto_de_lei_cm_001_2019.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1066/cm_003_2019.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1130/projeto_de_lei_cm_005.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1393/projeto_de_lei_cm_006.docx.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1395/projeto_de_lei_cm_007_proibicao_corte_agua.docx.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1367/projeto_de_lei_cm_008.docx.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1394/projeto_de_lei_cm_009_autismo.docx.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/874/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/875/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/821/requerimento_04.2019-_jorge.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/854/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/876/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/884/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/888/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/910/requerimento_10.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/911/requerimento_11.2019_-_jorge_rodrigo_e_will.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1064/requerimento_15.2019.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1227/requerimento_16.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1228/requerimento_17.2019_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1229/requerimento_18.2019_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1230/requerimento_19.2019_-_cpi.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1269/requerimento_23.2019_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1270/requerimento_24.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1396/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1438/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1346/decreto_06.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1347/decreto_05.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1311/mocao_de_pesar_jose_cipriano_da_silva.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1312/mocao_de_pesar_geraldo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1313/mocao_de_pesar_roger_lopes_da_cunha_ferreira.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/1344/mocao_de_pesar_silvio_rodrigues_dias.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H677"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>