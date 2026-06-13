--- v0 (2026-02-04)
+++ v1 (2026-06-13)
@@ -51,5093 +51,5093 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AARP</t>
   </si>
   <si>
     <t>Adesão de Ata de Registro de Preços</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/342/servi-os-de-m-o-de-obra.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/342/servi-os-de-m-o-de-obra.pdf</t>
   </si>
   <si>
     <t>PROCESSO DE ADESÃO DE ATA DE REGISTRO DE PREÇOS PARA CONTRATAÇÃO DE PESSOA JURÍDICA PARA PRESTAÇÃO DE MÃO DE OBRA DE APOIO AS ATIVIDADES OPERACIONAIS SUBSIDIADAS PARA ATENDER AS UNIDADES DA PREFEITURA MUNICIPAL DE PARANATINGA</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/343/casa-de-apoio.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/343/casa-de-apoio.pdf</t>
   </si>
   <si>
     <t>PROCESSO DE ADESÃO DE ATA OBJETIVANDO A CONTRATAÇÃO DE MICROEMPRESA LOCALIZADA NA CAPITAL CUIABÁ - MT ESPECIALIZADA EM PRESTAÇÃO DE SERVIÇOS DE HOSPEDAGEM, TRANSPORTE E ALIMENTAÇÃO DE PACIENTES DE PARANATINGA QUE DESLOCAM A CAPITAL CUIABÁ PARA REALIZAÇÃO DE TRATAMENTO MÉDICO.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Gabinte da Prefeitura - GPRE</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/344/tecnomapas-ltda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/344/tecnomapas-ltda.pdf</t>
   </si>
   <si>
     <t>Solicitação para processo de Adesão de Ata de Registros de Preços nº 167/2017 oriunda do Pregão nº Presencial nº 037/2017 da empresa  TECNOMAPAS Ltda - Prestação de Serviços de Zoneamento Rural.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>ACP</t>
   </si>
   <si>
     <t>Ação Civil Pública</t>
   </si>
   <si>
     <t>Ministério Público</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/382/acao-civil-publica.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/382/acao-civil-publica.pdf</t>
   </si>
   <si>
     <t>AÇÃO CIVIL PÚBLICA POR ATO DE IMPROBIDADE ADMINISTRATIVA  EM DESFAVOR DE JOSIMAR MARQUES BARBOSA</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/389/simp-0019-042-2018-a-o-civil-publica.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/389/simp-0019-042-2018-a-o-civil-publica.pdf</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/390/simp-0021-042-2018-a-o-civil-publica.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/390/simp-0021-042-2018-a-o-civil-publica.pdf</t>
   </si>
   <si>
     <t>AÇÃO CIVIL PÚBLICA POR ATO DE IMPROBIDADE ADMINISTRATIVA EM DESFAVOR DE JOSIMAR MARQUES BARBOSA</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/391/simp-0024-042-2018-a-o-civil-publica.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/391/simp-0024-042-2018-a-o-civil-publica.pdf</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>EMLO</t>
   </si>
   <si>
     <t>Emenda a Lei Organica</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/517/projeto_emenda__lei_organica_no_003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/517/projeto_emenda__lei_organica_no_003.pdf</t>
   </si>
   <si>
     <t>PROJETO EMENDA A LEI ORGÂNICA Nº 003, DE 18 DE MAIO DE 2018_x000D_
 ALTERA O ARTIGO 17 E O § 5º DO ARTIGO 24 DA LEI ORGÂNICA DO MUNICÍPIO DE PARANATINGA.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cícero</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/318/indica-o-02.2018-cicero-pereira-filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/318/indica-o-02.2018-cicero-pereira-filho.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA REPARAÇÃO DAS PONTES DA ESTRADA VICINAL DO CARIMPO NOVO, ASSIM COMO TAMBEM DA POPNTE DO MATRINCHÃ EM CARATER DE URGÊNCIA.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/319/indicacao_03.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/319/indicacao_03.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇOS DE CANALIZAÇÃO DAS ÁGUAS PLUVIAIS NOS BAIRROS VILA NOVA I E II, E PAVIMENTAÇÃO ASFÁLTICA NOS BAIRROS BICA D’ÁGUA, VILA NOVA I E II.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_04.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_04.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇOS DE PATROLAMENTO, CASCALHAMENTO E MANILHAMENTO, NOS PONTOS CRÍTICOS, NO ASSENTAMENTO SANTA LOURDES.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_5.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_5.2018.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA REPARAÇÃO DAS PAVIMENTAÇÕES ASFALTICAS EM TODA A EXTENSÃO DA RUA 17 DE DEZEMBRO E EM ESPECIAL NAS MEDIAÇÕES DA CATEDRAL DO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/322/indica-o-06.2018-fernandes-antonio-carlini-e-rod_gjVyIWY.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/322/indica-o-06.2018-fernandes-antonio-carlini-e-rod_gjVyIWY.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA REPARAÇÃO DAS VIAS VICINAIS APÓS A PONTE DA BICA DÁGUA.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/323/indica-o-07.2018-fernandes-antonio-carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/323/indica-o-07.2018-fernandes-antonio-carlini.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DE UMA PARCEIRA DO NOSSO EXECUTIVO COM A CASA DE APOIO DO MUNICIPIO DE RONDONOPOLIS.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/324/indica-o-08.2018-fernandes-antonio-carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/324/indica-o-08.2018-fernandes-antonio-carlini.pdf</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/325/indica-o-09.2018-fernandes-antonio-carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/325/indica-o-09.2018-fernandes-antonio-carlini.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA MANUTENÇÃO E IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA MT 020 SAÍDA PARA GAUCHA DO NORTE.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Josevaine (Labiga)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao_10.2018_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao_10.2018_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA COMPTEMPLAÇÃO DE ASFALTO NO BAIRRO PRIMAVERA III ASSIM COMO NA PISTA PRINCIPAL QUE DÁ ACESSO AO RIO DO BAIRRO BICA DÁGUA.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/345/indica-o-11.2018-cicero-pereira-filho27022018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/345/indica-o-11.2018-cicero-pereira-filho27022018.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA REPARAÇÃO EM CARATER DE URGÊNCIA DA ESTRADA VICINAL QUE DÃO ACESSO AOS BANEÁRIOS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Cícero, Fernandinho da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA ATUALIZAÇÃO DO VALOR DA DIÁRIA DO SERVIDOR EFETIVO.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/347/indica-o-13.2018-cicero-pereira-filho27022018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/347/indica-o-13.2018-cicero-pereira-filho27022018.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA INSTALAÇÃO DE ILUMINAÇÃO E MANUTENTAÇÃO DAS ILUMINAÇÕES EXISTENTES NO BAIRRO BICA DÀGUA E NA RUA LIGA O BAIRRO SANTA RITA ATÉ O BAIRRO BICA DÁGUA.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/348/indica-o-14.2018-jorge-ciotti27022018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/348/indica-o-14.2018-jorge-ciotti27022018.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇOS EMERGENCIAIS, NO SENTIDO DE REPARAR AS RUAS DO BAIRRO SÃO VICENTE. CASCALHAR E PATROLAR TODAS AS RUAS DO BAIRRO.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/349/indica-o-15.2018-rodrigo-alves-maciel27022018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/349/indica-o-15.2018-rodrigo-alves-maciel27022018.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da INSTALAÇÃO DE UMA LOMBADA NA RUA B-4 (NILO MACARI) NO BAIRRO VILA NOVA NA PROXIMIDADES DA FAIXA DE PEDESTRE ENFRENTE AO MERCADO POPULAR.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/350/indica-o-16.2018-rodrigo-alves-maciel27022018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/350/indica-o-16.2018-rodrigo-alves-maciel27022018.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da RESTAURAÇÃO DA PAVIMENTAÇÃO ASFALTICA EM TODA A EXTENSÃO DA RUA 29 DE JUNHO.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/351/indica-o-17.2018-josevaine-labiga27022018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/351/indica-o-17.2018-josevaine-labiga27022018.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA CONTEMPLAÇÃO DE ASFALTO NO BAIRRO VILA NOVA EM ESPECIAL A RUA FIRMINDO PINTO.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/352/indica-o-18.2018-fernandes-antonio-carlini27022018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/352/indica-o-18.2018-fernandes-antonio-carlini27022018.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA INSTALAÇÃO E MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA VILA KULUENE.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/357/indica-o-19.2018-rodrigo-alves-maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/357/indica-o-19.2018-rodrigo-alves-maciel.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇO DE LIMPEZA, NOS AO REDORES DO BAIRRO COLINA VERDE.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/737/indicacao_020.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/737/indicacao_020.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da IMPLANTAÇÃO DE PONTOS DE ÔNIBUS COBERTOS PARA ATENDER OS ALUNOS DAS ESCOLAS PÚBLICAS, ESTUDANTES UNIVERSITÁRIOS E POPULAÇÃO EM GERAL.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/385/indicacao_021.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/385/indicacao_021.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 JORGE MARTINHO CIOTTI – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇO DE JARDINAGEM, ILUMINAÇÃO, CONSTRUÇÃO DE BANCOS, CONCHA ACÚSTICA E INSTALAÇÃO DE PARQUINHO INFANTIL NA PRAÇA JOSÉ MARIA DE LIMA, BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/386/indicacao_022.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/386/indicacao_022.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇO DE TAPA BURACOS EM TODA EXTENSÃO DA RUA MARECHAL DEODORO DA FONSECA, PRINCIPALMENTE NA ESQUINA COM A RUA DOM PEDRO II.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Cícero, Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/387/indicacao_023.2018_-_jorge_martinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/387/indicacao_023.2018_-_jorge_martinho.pdf</t>
   </si>
   <si>
     <t>Autores:_x000D_
 JORGE MARTINHO CIOTTI – PROFESSOR JORGE_x000D_
 CÍCERO PEREIRA FILHO – CICINHO_x000D_
 RODRIGO ALVES MACIEL_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indicamos ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇO DE RESTAURAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NA RUA ABRAÃO GOMES BEZERRA (BAIRRO VILA NOVA), TAPA BURACOS E APLICAÇÃO DE LAMA ASFÁLTICA NAS RUAS PAVIMENTADAS DOS BAIRROS BICA D’ÀGUA, VILA NOVA I e II, PRIMAVERA I e II.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/388/indicacao_024.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/388/indicacao_024.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA DA AV. XV DE NOVEMBRO, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Abel, Cícero, Claudio Gomes, Fernandinho da Ambulância, Josevaine (Labiga), PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/738/indicacao_025.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/738/indicacao_025.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA MANUTENÇÃO NA PAVIMENTAÇÃO ASFÁLTICA, LIMPEZA DAS RUAS E DOS LOTES EM TODO A EXTENSÃO URBANA DE NOSSO MUNICÍPIO EM ATENDIMENTO A SOLICITAÇÃO 20180118084824 – FEITA PELA CIDADÃ SHEILA CRISTINA BORGES GOMES.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Rodrigo, Cícero, Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/392/indica-o-26.2018-rodrigo-alves-maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/392/indica-o-26.2018-rodrigo-alves-maciel.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇO DE MANUTENÇÃO, CASCALHAMENTO E PATROLAMENTO NA RUA ANETE PEDÓ.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/393/indica-o-27.2018-fernandes-antonio-carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/393/indica-o-27.2018-fernandes-antonio-carlini.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DO PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS VICINAIS DO ASSENTAMENTO BOA VISTA.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/394/indicacao_28.2018_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/394/indicacao_28.2018_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade SERVIÇO DE LIMPEZA, NOS ARREDORES DO BAIRRO COLINA VERDE.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/395/indicacao_29.2018_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/395/indicacao_29.2018_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade SERVIÇO DE LIMPEZA, NOS ARREDORES DA VILA KULUENE.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/396/indicacao_30.2018_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/396/indicacao_30.2018_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA REPARAÇÃO PAVIMENTAÇÃO NA RUA SÃO FRANCISCO XAVIER.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Cícero, Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/397/indicacao_031.2018_-_cicero_pereira_filho_xfVpTBM.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/397/indicacao_031.2018_-_cicero_pereira_filho_xfVpTBM.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA REPARAÇÃO PAVIMENTAÇÃO NA RUA CUIABÁ NAS PROXIMIDADES DO MERCADO TOMÉ, ENFRENTE A IGREJA CRISTÃ PARA O BRASIL.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/424/indica-o-33.2018-rodrigo-alves-maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/424/indica-o-33.2018-rodrigo-alves-maciel.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇO DE MANUTENÇÃO TAMPA BURACOS, NA RUA OSVALDO CANDIDO PEREIRA X NOSSA SENHORA APARECIDA</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/423/indicacao_34.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/423/indicacao_34.2018.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA RESTAURAÇÃO DA RUA SÃO FRANCISCO XAVIER NAS PROXIMIDADES DO BANCO BRADESCO.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_035.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_035.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de MELHORIAS NAS CONDIÇÕES DE TRABALHO DOS SERVIDORES DA SECRETARIA DE TRANSPORTES, QUE TRABALHAM NO TRECHO (ESTRADAS RURAIS), NA RECUPERAÇÃO DE ESTRADAS, PONTES, ETC., TAIS COMO:_x000D_
 •	AQUISIÇÃO DE UM ÔNIBUS COM AR-CONDICIONADO;_x000D_
 •	INSTALAÇÃO DE SOFÁ CAMA NOS CAMINHÕES;_x000D_
 •	INSTALAÇÃO DE RÁDIOS COMUNICADORES NOS CAMINHÕES, NAS MÁQUINAS (PATROL, PÁ CARREGADEIRA, ETC.), ÔNIBUS E DEMAIS VEÍCULOS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/421/indicacao_036.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/421/indicacao_036.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de MELHORIAS NO TRÂNSITO DE NOSSO MUNICÍPIO, TAIS COMO:_x000D_
 •	DEMARCAÇÃO DE LOCAIS PARA ESTACIONAMENTO DE MOTOS;_x000D_
 •	DEMARCAÇÃO DOS PONTOS DE TÁXIS;_x000D_
 •	DEMARCAÇÃO DOS PONTOS DE ÔNIBUS COLETIVOS (LOTAÇÃO);_x000D_
 •	SINALIZAÇÃO DAS RUAS E AVENIDAS;_x000D_
 •	PINTURA DOS QUEBRA-MOLAS E DAS FAIXAS DE PEDESTRES;_x000D_
 •	INSTALAÇÃO DE PLACAS INDICATIVAS DE NOMES DE RUAS E AVENIDAS.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/422/indicacao_037.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/422/indicacao_037.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da AQUISIÇÃO DE UMA MÁQUINA BOBCAT, COM IMPLEMENTOS, PARA AUXILIAR NA LIMPEZA PÚBLICA URBANA.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/438/indica-o-38.2018-fernandes-antonio-carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/438/indica-o-38.2018-fernandes-antonio-carlini.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA CONTINUAÇÃO DO TRAFEGO EM SENTIDO ÚNICO (MÃO ÚNICA), NAS RUAS MARECHAL CANDIDO RONDON (RUA DO CARTORIO) NAS MEDIAÇÕES DO ESCRITORIO CONTABIL PARANATINGA, TAMBÉM NAS RUAS QUE DÃO ACESSO AS CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/439/indica-o-39.2018-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/439/indica-o-39.2018-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇOS DE TAPA BURACOS EM TODAS AS RUAS E AVENIDAS DO BAIRRO NOVO HORIZONTE, PAVIMENTAÇÃO ASFÁLTICA E CONSTRUÇÃO DE MEIO-FIO.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/440/indica-o-40.2018-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/440/indica-o-40.2018-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONSTRUÇÃO DE UMA QUADRA DE AREIA, INSTALAÇÃO DE TRAVES, PLANTIO DE ÁRVORES, CALÇADA NO ENTORNO DA QUADRA (PARA A PRÁTICA DE CAMINHADA) E ILUMINAÇÃO NO TERRENO EM FRENTE À ESCOLA “03 DE MAIO”, NO BAIRRO BICA D’ÁGUA.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/441/indica-o-41.2018-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/441/indica-o-41.2018-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da AQUISIÇÃO DE EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL (EPI É TODO DISPOSITIVO OU PRODUTO, DE USO INDIVIDUAL, UTILIZADO PELO TRABALHADOR, DESTINADO À PROTEÇÃO CONTRA RISCOS CAPAZES DE AMEAÇAR A SUA SEGURANÇA E A SUA SAÚDE) E UNIFORME APROPRIADO PARA OS AGENTES DE SERVIÇOS GERAIS (SERVIDORES QUE ATUAM NA LIMPEZA DE NOSSA CIDADE: COLETORES, GARIS, ETC.).</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>JOÃO BOSCO DE ARRUDA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/450/indica-o-42.2018-joao-bosco-de-arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/450/indica-o-42.2018-joao-bosco-de-arruda.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA INSTALAÇÃO DE CÂMERAS DE SEGURANÇA (FILMADORAS) COM SOM, NAS RECEPÇÕES E OUTRAS REPARTIÇÕES NAS UNIDADES DE SAÚDE DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/451/indica-o-43.2018-joao-bosco-de-arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/451/indica-o-43.2018-joao-bosco-de-arruda.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DE MANUTENÇÕES BÁSICAS NO BAIRRO TEREZA DALLA NORA.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/461/indicacao_44.2018_-_fernandes_carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/461/indicacao_44.2018_-_fernandes_carlini.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 _x000D_
 FERNANDES ANTONIO CARLINI (FERNANDINHO DA AMBULANCIA)_x000D_
 _x000D_
 Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA RECUPERAÇÃO E CASCALHAMENTO DAS RUAS PROJETADA I E II, UMA LOCALIZADA NOS FUNDOS DO CONVIVER E OUTRA NOS FUNDOS DO BAR DA MARIA PODEROSA.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/462/indicacao_45.2018_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/462/indicacao_45.2018_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 _x000D_
 JOSEVAINE SILVA DE SOUZA (LABIGA)_x000D_
 _x000D_
  Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA REPARAÇÃO PAVIMENTAÇÃO NAS SEGUINTES RUAS E BAIRROS ABAIXO DESCRIMINADOS(AS)._x000D_
 BAIRRO VILA NOVA_x000D_
 •	RUAS BI, BII, BIII, BIV E BV_x000D_
 •	RUA BAHIA_x000D_
 BAIRRO BICA D´AGUA_x000D_
 •	EM TODAS AS RUAS EXISTENTES_x000D_
 BAIRRO VILA BAHIA_x000D_
 •	RUA MARECHAL DEODORO DA FONSECA_x000D_
 •	RUA TRAVESSA CAMPOS_x000D_
 •	RUA SÃO JOÃO _x000D_
 •	RUA SÃO FRANCISCO XAVIER_x000D_
 •	NA AV MATO GROSSO DA REGIÃO DA FEIRA MUNICIPAL ATÉ A AV BRASIL</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Josevaine (Labiga), Cícero, Claudio Gomes</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/463/indicacao_46.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/463/indicacao_46.2018.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 _x000D_
 JOSEVAINE SILVA DE SOUZA (LABIGA)_x000D_
 _x000D_
  Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal PARA QUE SE FAÇA UM ESTUDO UMA ANÁLISE ACERCA DO HORÁRIO DE FUNCIONAMENTO DOS ESTABELECIMENTOS NOTURNOS.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/464/indicacao_47.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/464/indicacao_47.2018.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 CICERO PEREIRA FILHO - CICINHO_x000D_
 _x000D_
  Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA AQUISIÇÃO E/OU REMANEJAMENTO DE UM CAMINHÃO PIPA PARA A COMUNIDADE DO SALTO DA ALEGRIA.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/467/indicacao_048.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/467/indicacao_048.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 JORGE MARTINHO CIOTTI – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇOS EMERGENCIAIS DE TAPA BURACOS E RECUPERAÇÃO DAS SARJETAS NA AV. MATO GROSSO, A PARTIR DA ROTATÓRIA DA AV. BRASIL ATÉ A FEIRA MUNICIPAL.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/468/indicacao_049.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/468/indicacao_049.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 JORGE MARTINHO CIOTTI – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇOS DE REFORMA E MANUTENÇÃO NO GINÁSIO PINHEIRÃO (BAIRRO BICA D` ÁGUA).</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/469/indicacao_50.2018_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/469/indicacao_50.2018_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇOS DE PROLONGAMENTO DA AVENIDA XV DE NOVEMBRO, SENTIDO MT 130, ATÉ OS LIMITES DA EMPRESA AGRO BAGGIO (ENTRADA DA “CHÁCARA TOMAZINI”) E A IMPLANTAÇÃO DE UMA ROTATÓRIA NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/475/indicacao_51.2018_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/475/indicacao_51.2018_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 _x000D_
 JOSEVAINE SILVA DE SOUZA (LABIGA)_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da ELABORAÇÃO DE UM TERMO DE COOPERAÇÃO.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/476/indicacao_052.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/476/indicacao_052.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 JORGE MARTINHO CIOTTI – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONSTRUÇÃO DE UMA PONTE LIGANDO O CENTRO DA CIDADE AO BAIRRO VILA CONCÓRDIA.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Josevaine (Labiga), Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/477/indicacao_053.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/477/indicacao_053.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 JORGE MARTINHO CIOTTI – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da ELABORAÇÃO E EXECUÇÃO DE UM PROJETO DE URBANIZAÇÃO E PAISAGISMO PARA A REGIÃO CENTRAL DA CIDADE.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/478/indicacao_054.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/478/indicacao_054.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 JORGE MARTINHO CIOTTI – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da ELABORAÇÃO E EXECUÇÃO DE UM PROJETO VISANDO À CONSTRUÇÃO DE UM ANEL VIÁRIO EM NOSSO MUNICÍPIO, COM INÍCIO NA MT-130 (SENTIDO SETE PLACAS), PASSANDO PELA ESTRADA DA BICA ATÉ AS PROXIMIDADES DA MARFRIG.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/479/indicacao_55.2018_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/479/indicacao_55.2018_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 JOSEVAINE SILVA DE SOUZA (LABIGA)_x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da INSTALAÇÃO DE UMA CENTRAL REPETIDORA DE SINAL DE TELEFONE CELULAR COM INTERNET E UM PONTO DE ONIBUS PARA OS ALUNOS NA VILA KULUENE.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/480/indicacao_56.2018_-_fernandes_antonio_carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/480/indicacao_56.2018_-_fernandes_antonio_carlini.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 _x000D_
 FERNANDES ANTONIO CARLINI (FERNANDINHO DA AMBULANCIA)_x000D_
 _x000D_
 Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DE FORNECER UM CURSO CAPACITATÓRIO AS EQUIPES QUE IRÃO FAZER OS REPAROS NECESSÁRIOS EM NOSSAS PAVIMENTAÇÕES.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DE PATROLAMENO, CASCALHAMENTO E REPAROS NA MT 020 SENTIDO PLANALTO DA SERRA.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/498/indicacao_058.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/498/indicacao_058.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA A PARTIR DO TREVINHO DA AV. BANDEIRANTES (VILA CONCÓRDIA – MERCADO COMPRE FORTE) ATÉ A LAGOA E NO ANEL VIÁRIO (A PARTIR DO POSTO PDL ATÉ O INÍCIO DA AV. BRASIL) E A TROCA DAS LÂMPADAS CONVENCIONAIS, EM TODAS AS AVENIDAS, POR LÂMPADAS DE LED.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/499/indicacao_059.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/499/indicacao_059.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de PROMOVER CAMPANHAS DE CONSCIENTIZAÇÃO SOBRE A IMPORTÂNCIA DA CONSTRUÇÃO DE CALÇADAS E A LIMPEZA DOS TERRENOS BALDIOS.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/500/indicacao_60.2018_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/500/indicacao_60.2018_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DE REPAROS NAS PONTES DOS RIOS COLIZEU E JATOBÁ.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/501/indicacao_61.2018_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/501/indicacao_61.2018_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇO DE MANUTENÇÃO E LIMPEZA NA RUA ANANIAS ALVES PINTO NO BAIRRO FLAMBOYANT.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de DISPONIBILIZAR CRIAÇÃO DE UM LOCAL DE ESPERA NO POSTINHO DE SAÚDE DA VILA CONCÓRDIA.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/524/indicacao_063.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/524/indicacao_063.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Autores:_x000D_
 JORGE MARTINHO CIOTTI – PROFESSOR JORGE_x000D_
 RODRIGO ALVES MACIEL _x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indicamos ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇOS DE IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA E CONSTRUÇÃO DE CALÇADAS NO CANTEIRO CENTRAL DA AV. PERIMETRAL, NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/525/indicacao_064.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/525/indicacao_064.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Autores:_x000D_
 JORGE MARTINHO CIOTTI – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de A IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE NO CANTEIRO CENTRAL DA AV. PERIMETRAL, NO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/543/indicacao_065.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/543/indicacao_065.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de DE ALGUNS SERVIÇOS NA VILA DO KULUENE.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/544/indicacao_066.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/544/indicacao_066.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 JORGE MARTINHO CIOTTI – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONSTRUÇÃO E IMPLANTAÇÃO DE UM ALMOXARIFADO PARA ATENDER TODAS AS SECRETARIAS DO MUNICÍPIO DE PARANATINGA.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/545/indicacao_067.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/545/indicacao_067.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 JORGE MARTINHO CIOTTI – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA OSMAR OLIVEIRA GUIMARÃES (Nº 130), BAIRRO BICA D’ÁGUA, NAS PROXIMIDADES DA ESCOLA 03 DE MAIO E A REALIZAÇÃO DE UM MUTIRÃO DE LIMPEZA NO BAIRRO CITADO.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/546/indicacao_068.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/546/indicacao_068.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 JORGE MARTINHO CIOTTI – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da REALIZAÇÃO DE CONCURSO PÚBLICO MUNICIPAL E/OU DE PROCESSO SELETIVO SIMPLIFICADO PARA ATENDER A SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Cícero, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/547/indicacao_69.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/547/indicacao_69.2018.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 CICERO PEREIRA FILHO – CICINHO_x000D_
 CLEITON RODRIGUES DA SILVA – CLEITINHO DA MM_x000D_
 _x000D_
  Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DE PAVIMENTAÇÃO ASFALTICA NOS BAIRROS E RUAS RELACIONADAS.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Cícero, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Josevaine (Labiga), PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/548/indicacao_070.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/548/indicacao_070.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 CICERO PEREIRA FILHO – CICINHO_x000D_
 CLEITON RODRIGUES DA SILVA – CLEITINHO DA MM_x000D_
 JORGE MARTINHO CIOTTI – PROFº JORGE_x000D_
 JOSEVAINE SILVA DE SOUZA – LABIGA_x000D_
 RODRIGO ALVES MACIEL – RODRIGUINHO_x000D_
 Assunto: _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DE PAVIMENTAÇÃO ASFALTICA EM NOSSO ANEL VIÁRIO, NOS PERCURSOS CITADOS.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/549/indicacao_71.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/549/indicacao_71.2018.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 CICERO PEREIRA FILHO – CICINHO_x000D_
 CLEITON RODRIGUES DA SILVA – CLEITINHO DA MM_x000D_
 _x000D_
  Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a contemplação de LAMA ASFALTICA NOS BAIRROS E RUAS RELACIONADAS.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/579/indicacao_72.2018_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/579/indicacao_72.2018_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 _x000D_
 RODRIGO ALVES MACIEL_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇO DE TAMPA BURACOS EM TODO O BAIRRO FLAMBOYANT ESPECIFICAMENTE NA ENTRADA.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/580/indicacao_73.2018_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/580/indicacao_73.2018_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 _x000D_
 RODRIGO ALVES MACIEL_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇO DE TAMPA BURACOS NA RUA DOM PEDRO II X MARECHAL DEODORO DA FONSECA.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/581/indicacao_74.2018_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/581/indicacao_74.2018_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 _x000D_
 RODRIGO ALVES MACIEL_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de UMA FAIXA DE PEDESTRE ELEVADA.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/582/indicacao_75_-_paulo_jose_canaverde_costa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/582/indicacao_75_-_paulo_jose_canaverde_costa.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 _x000D_
 Paulo José Canaverde Costa – PAULINHO DA FARMÁCIA_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da manutenção das ESTRADAS VICINAIS QUE DÃO ACESSO A REGIÃO DO AZUL, MESQUITA LIGANDO AO ANTIGO LATICÍNIO.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/583/indicacao_076.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/583/indicacao_076.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 JORGE MARTINHO CIOTTI – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇOS EMERGENCIAIS DE PATROLAMENTO, PAVIMENTAÇÃO ASFÁLTICA, APLICAÇÃO DE LAMA ASFÁLTICA, CONSTRUÇÃO DE MEIO-FIO, RECUPERAÇÃO DE SARJETAS, ILUMINAÇÃO PÚBLICA E MUTIRÃO DE LIMPEZA NOS BAIRROS VILA NOVA I e II, JD. PRIMAVERA I e II E BICA D’ÁGUA.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/584/indicacao_77_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/584/indicacao_77_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 _x000D_
 RODRIGO ALVES MACIEL_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇO DE LIMPEZA, NOS ARREDORES DOS BAIRROS VIDA NOVA, COLINA VERDE E PRINCIPALMENTE NAS REDONDEZAS DA ESCOLA TELES PIRES.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/585/indicacao_78_-_fernandes_antonio_carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/585/indicacao_78_-_fernandes_antonio_carlini.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 _x000D_
 FERNANDES ANTONIO CARLINI (FERNANDINHO DA AMBULANCIA)_x000D_
 _x000D_
 Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA INSTALAÇÃO DE ILUMINAÇÃO NOS SEGUINTES TRECHOS.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/586/indicacao_79_-_fernandes_antonio_carlini_x_rodriguinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/586/indicacao_79_-_fernandes_antonio_carlini_x_rodriguinho.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 _x000D_
 FERNANDES ANTONIO CARLINI (FERNANDINHO DA AMBULANCIA)_x000D_
 RODRIGO ALVES MACIEL (RODRIGUINHO)_x000D_
 _x000D_
 Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA CONTRATAÇÃO DE DENTISTAS SUBSTITUTOS TEMPORÁRIOS EM CARÁTER DE URGÊNCIA.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/595/indicacao_080.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/595/indicacao_080.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 JORGE MARTINHO CIOTTI – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇOS EMERGENCIAIS DE PATROLAMENTO, CASCALHAMENTO, REBAIXAMENTO DOS PONTOS COM GRANDE ELEVAÇÃO E MANILHAMENTO - DOS PONTOS CRÍTICOS - NAS ESTRADAS QUE DÃO ACESSO AOS BALNEÁRIOS (DO ITO, DO FORTUNATO, DO ZEQUINHA E DO ALFREDO).</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/596/indicacao_081.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/596/indicacao_081.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 JORGE MARTINHO CIOTTI – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da DISPONIBILIZAÇÃO DE PESSOAL CAPACITADO PARA A ELABORAÇÃO DE PROJETOS VOLTADOS À PISCICULTURA E DE MAQUINÁRIO PARA A ABERTURA DOS TANQUES DESTINADOS À CRIAÇÃO DE PEIXES.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Claudio Gomes</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/598/indicacao_82_-_claudio_gomes13082018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/598/indicacao_82_-_claudio_gomes13082018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Natal</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/597/indicacao_83_-_natal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/597/indicacao_83_-_natal.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade do RECUPERAÇÕES ASFÁLTICAS NOS BAIRROS ABAIXO.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Cícero, Claudio Gomes, Josevaine (Labiga)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/606/indicacao_84.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/606/indicacao_84.2018.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indicamos ao Excelentíssimo Senhor Prefeito Municipal a necessidade da contemplação de PAVIMENTAÇÃO ASFALTICA E MANUTENÇÃO NAS VIAS EXISTENTES ABAIXO ELANCADAS.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/617/indicacao_85.2018_-_jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/617/indicacao_85.2018_-_jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 JORGE MARTINHO CIOTTI – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONSTRUÇÃO DE UMA QUADRA COBERTA NA ESCOLA MUNICIPAL CHAPEUZINHO VERMELHO, NA VILA CONCÓRDIA.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/618/indicacao_86.2018_-_jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/618/indicacao_86.2018_-_jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 JORGE MARTINHO CIOTTI – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da IMPLANTAÇÃO DE HORTAS NAS ESCOLAS E CRECHES MUNICIPAIS (HORTAS PEDAGÓGICAS).</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/619/indicacao_087.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/619/indicacao_087.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Autores:_x000D_
 CÍCERO PEREIRA FILHO - CICINHO_x000D_
 JORGE MARTINHO CIOTTI – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indicamos ao Excelentíssimo Senhor Prefeito Municipal a necessidade da AQUISIÇÃO DE UM VEÍCULO ADAPTADO PARA O TRANSPORTE DE PACIENTES QUE SÃO TRATADOS NO CENTRO DE REABILITAÇÃO.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/647/indicacao_88.2018_-_josevaine_silva_de_souza_2.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/647/indicacao_88.2018_-_josevaine_silva_de_souza_2.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 JOSEVAINE SILVA DE SOUZA (LABIGA)_x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇO DE RECAPEAMENTO NOS BAIRROS TEREZA DALLANORA, COLINA VERDE E VIDA NOVA.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/739/indicacao_089.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/739/indicacao_089.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Necessidade da construção de um prédio para a implantação da Biblioteca Municipal, com espaço amplo para reuniões e laboratório de informática, com internet (Wi-fi), disponível para a população</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/740/indicacao_090.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/740/indicacao_090.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONSTRUÇÃO DE UMA CRECHE NO BAIRRO COLINA VERDE, EM ANEXO À ESCOLA MUNICIPAL TELES PIRES.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/741/indicacao_091.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/741/indicacao_091.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal a necessidade URGENTE de PAVIMENTAÇÃO ASFÁLTICA DA RUA BAKAIRI, SERVIÇO DE TAPA BURACOS E MUTIRÃO DE LIMPEZA E ABERTURA DA RUA QUE LIGA O ANEL VIÁRIO A RUA BAKAIRI (COM A NECESSIDADE DE MANILHAMENTO – ESSA RUA FICA NA MARGEM DIREITA DA AV. MATO GROSSO, SENTIDO CENTRO/ANEL VIÁRIO – PRÓXIMO À RODOVIÁRIA), NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/742/indicacao_092.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/742/indicacao_092.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de MANUTENÇÃO NOS BUEIROS E GALERIAS NA AVENIDA BRASIL (NAS PROXIMIDADES DA EMPRESA COMETA – NOS DOIS SENTIDOS DA VIA - E DA PIZZARIA EMPÓRIO). NESSES LOCAIS, O CONCRETO CEDEU E OS BURACOS OFERECEM RISCO À POPULAÇÃO.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/743/indicacao_093.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/743/indicacao_093.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da REALIZAÇÃO DE MUTIRÕES DE LIMPEZA EM TODOS OS BAIRROS DE PARANATINGA, EM VIRTUDE DA PROXIMIDADE DO PERÍODO CHUVOSO.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/744/indicacao_094.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/744/indicacao_094.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal a necessidade URGENTE DA CONSTRUÇÃO DE GALERIA NA AV. TANCREDO NEVES, PRÓXIMO AO BAIRRO TEREZA DALLA NORA (CENTRO ESPÍRITA), RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA, ILUMINAÇÃO PÚBLICA E IMPLANTAÇÃO DE FAIXA ELEVADA DE PEDESTRES.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/745/indicacao_095.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/745/indicacao_095.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA ELABORAÇÃO DE PROJETO E CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO JARDIM FLAMBOYANT, COM PISTA DE CAMINHADA, QUADRA POLIESPORTIVA COBERTA, CONCHA ACÚSTICA, BANCOS E ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/648/indicacao_096.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/648/indicacao_096.2018.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 CICERO PEREIRA FILHO – CICINHO_x000D_
 JORGE MARTINHO CIOTTI – PROF.º JORGE_x000D_
 RODRIGO ALVES MACIEL - RODRIGUINHO_x000D_
  Assunto: _x000D_
 _x000D_
 Indicamos ao Excelentíssimo Senhor Prefeito Municipal a necessidade da REFORMA/ MANUTENÇÃO DOS PRÉDIOS DO CONSELHO TUTELAR E DO CRAS, AMBOS LOCALIZADOS NA AV. BRANDEIRANTES.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Autor:_x000D_
 _x000D_
 RODRIGO ALVES MACIEL_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de MANUTENÇÃO E INSTALAÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA TRANCREDO NEVES DANDO CONTINUIDADE NA RUA TRAVESSA CAMPOS.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Cícero, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/650/indicacao_98.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/650/indicacao_98.2018.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 CICERO PEREIRA FILHO – CICINHO_x000D_
 RODRIGO ALVES MACIEL - RODRIGUINHO_x000D_
  Assunto: _x000D_
 _x000D_
 Indicamos ao Excelentíssimo Senhor Prefeito Municipal a necessidade da ABERTURA/CONTINUAÇÃO DA RUA B-2, LOCALIZADA NO BAIRRO VILA CONCORDIA, INSTALAÇÃO DE ENERGIA ELETRICA COM ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/652/indicacao_100.2018_-_cicero_pereira_filho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/652/indicacao_100.2018_-_cicero_pereira_filho.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 CICERO PEREIRA FILHO – CICINHO_x000D_
 Assunto: _x000D_
 _x000D_
 Indicamos ao Excelentíssimo Senhor Prefeito Municipal a necessidade de REPAROS NA RUA PRAIA RICA NOS BAIRRO VILA NOVA II E DEMAIS RUAS DESSE BAIRRO APROVEITANDO TAMBÉM A OCASIÃO SOLICITO REPAROS NA ILUMINAÇÃO PÚBLICA MUNÍCIPAL.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/653/indicacao_101_-_rodrigo_alves_maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/653/indicacao_101_-_rodrigo_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 _x000D_
 RODRIGO ALVES MACIEL_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da IMPLANTAÇÃO DE UM QUEBRA MOLAS NA RUA CRISANTEMO NAS MEDIAÇÕES DO Nº 120.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/654/indicacao_102_-_josevaine_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/654/indicacao_102_-_josevaine_labiga.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 JOSEVAINE SILVA DE SOUZA (LABIGA)_x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONTEMPLAÇÃO DE UMA ACADEMIA AO AR LIVRE NAS MEDIAÇÕES DA QUADRA DE ESPORTE VENÂNCIO DE PONTES LOCALIZADA NO BAIRRO VILA CONCORDIA.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/655/indicacao_103.2018_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/655/indicacao_103.2018_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 JOSEVAINE SILVA DE SOUZA (LABIGA)_x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONTEMPLAÇÃO DE UMA ACADEMIA AO AR LIVRE, AREA DE LAZER E UMA QUADRA DE ESPORTES DE AREIA NO BAIRRO CIBRAZEM.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/656/indicacao_104.2018_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/656/indicacao_104.2018_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 JOSEVAINE SILVA DE SOUZA (LABIGA)_x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONSTRUÇÃO DE UM ESF EM UM PONTO ESTRATÉGICO PARA ESTAR ATENDENDO A DEMANDA DOS BAIRRO ARROLADOS LOGO ABAIXO._x000D_
 •	BAIRRO RUI BARBOSA_x000D_
 •	BAIRRO CIBRAZEM_x000D_
 •	BAIRRO FLAMBOYANT_x000D_
 •	BAIRRO YPÊ FLORIDO I E II_x000D_
 •	BAIRRO YPÊ FLORIDO</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/657/indicacao_105.2018_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/657/indicacao_105.2018_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 JOSEVAINE SILVA DE SOUZA (LABIGA)_x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONSTRUÇÃO DE UMA CRECHE EM UM PONTO ESTRATÉGICO PARA ESTAR ATENDENDO A DEMANDA DOS BAIRRO ARROLADOS LOGO ABAIXO._x000D_
 •	BAIRRO RUI BARBOSA_x000D_
 •	BAIRRO CIBRAZEM_x000D_
 •	BAIRRO FLAMBOYANT_x000D_
 •	BAIRRO YPÊ FLORIDO I E II_x000D_
 •	BAIRRO YPÊ FLORIDO</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/663/indicacao_106.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/663/indicacao_106.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Autor:_x000D_
 JORGE MARTINHO CIOTTI – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇOS DE MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA EM DIVERSOS BAIRROS DA CIDADE, OS QUE MAIS NECESSITAM SÃO: BICA D’ÁGUA, VILA NOVA I E II, JARDIM PANORAMA, VISTA ALEGRE, COHABs, SÃO VICENTE, ETC.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/664/indicacao_107.2018_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/664/indicacao_107.2018_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 _x000D_
 WEUGLES BARBOSA DIAS – PROF.º WILL DIAS_x000D_
 _x000D_
 Assunto: _x000D_
 _x000D_
 Indicamos ao Excelentíssimo Senhor Prefeito Municipal a necessidade da MANUTENÇÃO DAS ESTRADAS VICINAIS QUE DÃO ACESSO AO ASSENTAMENTO SANTA LURDES ASSIM COMO SUA ESTRADAS INTERNAS.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/710/indicacao_108.2018_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/710/indicacao_108.2018_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI PARA CRIAÇÃO DE UMA ESCOLA AGRÍCOLA</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/746/indicacao_112.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/746/indicacao_112.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da IMPLANTAÇÃO DE ABRIGOS NAS PARADAS DE ÔNIBUS ESCOLAR NA COMUNIDADE DO ASSENTAMENTO SANTA LOURDES</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/670/lei_n_1680.2018_-incentivo_financeiro_aos_agente_XSwIBWh.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/670/lei_n_1680.2018_-incentivo_financeiro_aos_agente_XSwIBWh.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1680 /2018“Dispõe sobre a autorização ao poder Executivo Municipal a repassar aos Agentes Comunitários de Saúde (ACS’s) vinculados às Equipes de Saúde da Família e os Agentes de Combate a Endemias (ACE’s), incentivo financeiro adicional, repassado pelo Governo Federal ao Município de Paranatinga e dá outras providências”</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/575/mensagem_eleicao_mesa_diretora_e_comissoes_permanentes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/575/mensagem_eleicao_mesa_diretora_e_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>MENSAGEM  Nº 001/2018_x000D_
 PARA CONHECIMENTO PÚBLICO_x000D_
 _x000D_
  		O Excelentíssimo Senhor CLEITON RODRIGUES DA SILVA, Presidente da Câmara Municipal de Paranatinga-MT, no uso de suas atribuições:_x000D_
 _x000D_
  		FAZ SABER, a todos e quanto a presente MENSAGEM virem ou dela tiverem conhecimento, que no dia 16 de julho de 2018, às 08:00 horas, no Plenário da Câmara Municipal de Paranatinga será realizada a última Sessão Ordinária do primeiro semestre do exercício de 2018, onde será eleita a nova Mesa para a direção dos trabalhos Legislativos no Biênio 2019/2020, e Eleição das Comissões Permanentes, face ao que dispõe a Lei Orgânica Municipal e Regimento Interno._x000D_
 _x000D_
 Gabinete do Presidente da Câmara Municipal de Paranatinga-MT, em 13 de julho de 2018._x000D_
 _x000D_
 Afixe-a_x000D_
 Publique-se_x000D_
 Cumpra-se_x000D_
 _x000D_
 CLEITON RODRIGUES DA SILVA_x000D_
 PRESIDENTE</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/328/oficio_01.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/328/oficio_01.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Elaboração de um Projeto de Gestão</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/327/oficio-02-camara-municipal-de-paranatinga14022018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/327/oficio-02-camara-municipal-de-paranatinga14022018.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito._x000D_
  _x000D_
 Ao tempo que cumprimentos o nobre senhor queremos aproveitar da oportunidade para expressar nossos sinceros anseios de agradecimentos pelas ações desenvolvidas ao tempo em que se encontra diante da gestão pública municipal, somos conhecedores de que a mesma se trata, de uma constante busca para atender toda demanda a qual nossa sociedade está vinculada e necessita.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>Cícero, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Claudio Gomes, Josevaine (Labiga), Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/329/oficio-04-camara-municipal-de-paranatinga14022018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/329/oficio-04-camara-municipal-de-paranatinga14022018.pdf</t>
   </si>
   <si>
     <t>Neste momento oportuno vimos solicitar a vossa excelência a proposta em CARÁTER DE URGÊNCIA UMA REUNIÃO COM AS ENTIDADE DE SEGURANÇA DE NOSSO MUNICÍPIO, visando atender algumas necessidades que serão expostas na mesma;_x000D_
 Estivemos em contato com representantes da Policia Militar, Policia Civil e da Cadeia pública, afim de acertarmos uma data para estarmos nos reunindo com o executivo afim de buscarmos uma solução para as dificuldades enfrentadas. Assim sendo em comum acordo marcamos tal reunião que será realizada no dia 01 de fevereiro de 2018, no gabinete da presidência da Câmara Municipal de Paranatinga. Desde já contamos com a presença de vossa excelência.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/330/oficio-05-camara-municipal-de-paranatinga14022018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/330/oficio-05-camara-municipal-de-paranatinga14022018.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito._x000D_
  Ao tempo que cumprimentamos o nobre senhor queremos aproveitar da oportunidade para expressar nossos sinceros votos agradecimentos pelas ações desenvolvidas ao tempo em que se encontra diante da gestão pública municipal, somos conhecedores de que a mesma se trata, de uma constante busca para atender toda demanda a qual nossa sociedade está vinculada e necessita.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>Cícero, CLEITON RODRIGUES DA SILVA (Cleitinho da MM)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/331/oficio-07-camara-municipal-de-paranatinga14022018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/331/oficio-07-camara-municipal-de-paranatinga14022018.pdf</t>
   </si>
   <si>
     <t>Neste momento oportuno vimos solicitar a vossa excelência juntamente com a Secretaria de Obras, para que seja tomada as providencias cabíveis no que envolve o caso descrito no oficio em anexo elaborado por um dos moradores do bairro São Guido o qual descreve transtornos e avalias em sua moradia, em decorrência da falta de escoamento das aguas pluviais.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/332/oficio-08-camara-municipal-de-paranatinga14022018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/332/oficio-08-camara-municipal-de-paranatinga14022018.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito._x000D_
  Ao tempo que cumprimentamos o nobre senhor queremos aproveitar da oportunidade para expressar nossos sinceros votos e agradecimentos pelas ações desenvolvidas ao tempo em que se encontra diante da gestão pública municipal, somos conhecedores de que a mesma se trata, de uma constante busca para atender toda demanda a qual nossa sociedade está vinculada e necessita.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/333/oficio-09-camara-municipal-de-paranatinga14022018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/333/oficio-09-camara-municipal-de-paranatinga14022018.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito._x000D_
  Ao tempo que cumprimentamos o nobre senhor queremos aproveitar da oportunidade para expressar nossos sinceros votos agradecimentos pelas ações desenvolvidas a frente da gestão pública municipal, somos conhecedores de que a mesma se trata, de uma constante busca para atender toda demanda a qual nossa sociedade está vinculada e necessita.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/870/oficio_10.2018_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/870/oficio_10.2018_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Viabilização de 03 poços artesianos e patrulha mecanizada para as famílias do Assentamento recém formado denominado Assentamento Itália</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1463/oficio_12.2018_-_joao_bosco_de_arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1463/oficio_12.2018_-_joao_bosco_de_arruda.pdf</t>
   </si>
   <si>
     <t>solicitar ao Exmo Senhor Prefeito o vosso pronunciamento acerca das indicações e oficio relacionadas e com copias em anexo._x000D_
 •	INDICAÇÕES – 04/2017, 05/2017, 06/2017, 28/2017, 39/2017, 65/2017, 77/2017, 78/2017, 79/2017, 99/2017, 102/2017, 109/2017, 122/2017, 130/2017, 151/2017, 175/2017;_x000D_
 •	OFICIOS – 064/217, 272/2017, 273/2017, 282/2017;</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/334/oficio-13-rodriguinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/334/oficio-13-rodriguinho.pdf</t>
   </si>
   <si>
     <t>Exmo Senhor Deputado_x000D_
 Ao trilharmos uma nova Gestão Legislativa no quadriênio 2017/2020, temos grande satisfação em podermos contar com a parceria do nobre deputado, vem fazendo parte desta jornada vitoriosa, isso posto, neste momento é oportuno ressaltar ao nobre senhor dos compromissos firmados junto as comunidades de nosso município, para tanto, credencia-nos solicitar de V. Exª a disponibilização de materiais desportivos.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/335/of-cio-14-jorge-ciotti14022018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/335/of-cio-14-jorge-ciotti14022018.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Secretário,_x000D_
 _x000D_
 _x000D_
 Ao cumprimentá-lo, quero manifestar minhas congratulações municipalistas ao Ilustre Secretário Municipal de Saúde pela atenção dispensada às causas de nosso município. Desejo a Vossa Excelência, e a toda sua equipe, um ano de muitas conquistas, saúde e paz.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/353/oficio-15-fernandes-antonio-carlini27022018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/353/oficio-15-fernandes-antonio-carlini27022018.pdf</t>
   </si>
   <si>
     <t>Solicito que nos disponibilize o CURSO ESPECIALIZADO DE TRANSPORTE DE PASSAGEIROS</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/354/oficio-17-camara-municipal-de-paranatinga27022018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/354/oficio-17-camara-municipal-de-paranatinga27022018.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 _x000D_
 Ao cumprimentá-lo, queremos manifestar nossas congratulações municipalistas a Vossa Excelência pela atenção dispensada às causas de nosso município.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/355/of-cio-18-jorge-ciotti-x-rodrigo-alves-maciel27022018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/355/of-cio-18-jorge-ciotti-x-rodrigo-alves-maciel27022018.pdf</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/356/of-cio-19-jorge-ciotti-x-rodrigo-alves-maciel27022018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/356/of-cio-19-jorge-ciotti-x-rodrigo-alves-maciel27022018.pdf</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/869/oficio_20.2018_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/869/oficio_20.2018_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Irregularidades relatadas à _x000D_
 _x000D_
 Exma Sr Solange Barbosa _x000D_
 Md: Promotora de Justiça</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/358/oficio-21-camara-municipal-de-paranatinga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/358/oficio-21-camara-municipal-de-paranatinga.pdf</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>Professor Jorge, Cícero, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/359/of-cio-23-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/359/of-cio-23-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Supervisora,_x000D_
 _x000D_
 _x000D_
 Ao cumprimentá-la, queremos manifestar nossas congratulações municipalistas a Vossa Senhoria pela atenção dispensada às causas de nosso município.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>Professor Jorge, Cícero</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/360/of-cio-24-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/360/of-cio-24-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de placas indicativas de localidades (municípios/MTs, etc.). Os motoristas estão enfrentando dificuldades para transitar em nosso município devido à falta de placas indicativas (sinalização).</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/361/of-cio-25-josevaine-silva-de-souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/361/of-cio-25-josevaine-silva-de-souza.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito_x000D_
 _x000D_
  Ao tempo que cumprimento o nobre senhor quero aproveitar da oportunidade para expressar meus sinceros anseios de agradecimentos pelas ações desenvolvidas ao tempo em que se encontra diante da gestão pública municipal, sou conhecedor de que a mesma se trata, de uma constante busca para atender toda demanda a qual nossa sociedade está vinculada e necessita.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/362/oficio_27_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/362/oficio_27_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/363/of-cio-28-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/363/of-cio-28-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, NA MEDIDA DO POSSÍVEL, QUE SEJA PROVIDENCIADA A ADESÃO AO PROJETO “INTERNET PARA TODOS”, UM PROGRAMA DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/364/oficio_30.2018_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/364/oficio_30.2018_-_cleiton.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado_x000D_
 Ao cumprimenta-lo, vimos através desta apresentar a V. Ex.ª as necessidades que se faz em recorrermos ao ilustre senhor no sentido de interceder junto a Secretaria Estadual de Infraestrutura para que juntos possamos formar uma parceria no intuito de realizar um serviço de tapa buracos na MT 130 via esta que liga os municípios de Paranatinga a Primavera do Leste, dois municípios com um grande movimento de veículos automotores.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/365/oficio_31.2018_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/365/oficio_31.2018_-_cleiton.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado_x000D_
 _x000D_
 _x000D_
 	Ao trilharmos uma nova Gestão Legislativa  no quadriênio 2017/2020, temos grande satisfação em podermos contar com a parceria do nobre deputado, o qual, de forma inconteste fez parte desta jornada vitoriosa, isso posto, neste momento é oportuno ressaltar ao nobre senhor dos compromissos firmados junto as comunidades de nosso município, para tanto, credencia-nos solicitar de V. Ex.ª a disponibilização de recursos financeiros através de emenda parlamentar para a construção de uma PRAÇA NO BAIRRO JARDIM PANORAMA no Município de Paranatinga.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/366/of-cio-32-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/366/of-cio-32-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>solicitar, na medida do possível, que seja providenciado transporte escolar, no período vespertino, para os alunos da Escola Apolônio Bouret de Melo, pois estudam na modalidade “Escola Plena”, e o horário das aulas desses estudantes termina às 16 horas.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/367/oficio-34-fernandes-antonio-carlini27022018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/367/oficio-34-fernandes-antonio-carlini27022018.pdf</t>
   </si>
   <si>
     <t>MULTIPLICADORES DE EDUCAÇÃO PARA O TRANSITO PARA AS AGENTES COMUNITÁRIA DE SAÚDE.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1077/oficio_35.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1077/oficio_35.2018.pdf</t>
   </si>
   <si>
     <t>ESTRADAS DO ASSENTAMENTO COLORADO</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/749/oficio_36.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/749/oficio_36.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>solicitação de providências, urgentes, em relação ao fato que está ocorrendo na Região do Azul. Ônibus superlotado, sem cinto de segurança, porta quebrada, ar condicionado sem funcionar, alguns pontos da estrada sem condições de trafegar, etc.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/751/oficio_38.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/751/oficio_38.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Dirigimo-nos a Vossa Excelência para solicitar providências, urgentes, em relação à cabeceira da ponte do “Corgão” (próximo ao Balneário do Corgão), linha do Matrinxã. Devido ao grande volume de chuvas a cabeceira da ponte ruiu, desmoronou e o perigo de acidentes é iminente.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/384/of-cio-39-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/384/of-cio-39-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, MAIS UMA VEZ, PROVIDÊNCIAS URGENTES EM RELAÇÃO AO ESGOTO QUE ESCORRE A CÉU ABERTO, NA RUA JOÃO PESSOA, EM FRENTE À ESCOLA 29 DE JUNHO, NA VILA CONCÓRDIA.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/750/oficio_40.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/750/oficio_40.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a Vossa Excelência para solicitar, em nome da equipe gestora da EMEI. Menino Jesus, duas (02) cargas de rejeito (ou cascalho fino) para ser esparramado no pátio da creche. Se possível, que sejam disponibilizados servidores para esparramar o rejeito e realizar uma limpeza no pátio.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/398/oficio_41.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/398/oficio_41.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito_x000D_
 Ao tempo que cumprimento o nobre senhor quero aproveitar da oportunidade para expressar meus sinceros anseios de agradecimentos pelas ações desenvolvidas ao tempo em que se encontra diante da gestão pública municipal, sou conhecedor de que a mesma se trata, de uma constante busca para atender toda demanda a qual nossa sociedade está vinculada e necessita.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/752/oficio_43.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/752/oficio_43.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a Vossa Excelência para solicitar, em nome dos moradores da Cohab Colina Verde e bairros vizinhos, que o caminhão pipa seja enviado para aquela comunidade, pois a poeira está insuportável</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/383/of-cio-44-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/383/of-cio-44-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a Vossa Excelência para solicitar, em nome dos servidores da limpeza pública (garis, trabalhadores da coleta do lixo, etc.), que se proceda uma análise nos vencimentos desses servidores</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/425/of-cio-45-rodrigo-alves-maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/425/of-cio-45-rodrigo-alves-maciel.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo, queremos manifestar nossas congratulações municipalistas a Vossa Excelência pela atenção dispensada às causas de nosso município.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância, Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/770/oficio_046.2018_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/770/oficio_046.2018_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Dirigimo-nos a Digníssima Secretária para solicitar informações sobre a escolha dos membros e início dos trabalhos da Comissão que vai analisar a folha de pagamento, conforme combinado em reunião, na presença do prefeito, vereadores, representantes do SINTEP/MT e profissionais da educação do município de Paranatinga.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>Professor Jorge, Fernandinho da Ambulância, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/771/oficio_047.2018_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/771/oficio_047.2018_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Dirigimo-nos a Digníssima Secretária para solicitar informações sobre, uma possível parceria, com o Instituto Federal de Educação (IFMT), de Primavera do Leste. Em 2017 foram realizadas reuniões para tratar do assunto e, posteriormente, nada mais foi divulgado.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/426/oficio_049.2018_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/426/oficio_049.2018_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/427/oficio_50.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/427/oficio_50.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>Professor Jorge, Cícero, Claudio Gomes, Josevaine (Labiga), Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/428/of-cio-51-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/428/of-cio-51-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/429/of-cio-52-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/429/of-cio-52-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/430/of-cio-53-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/430/of-cio-53-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/431/oficio-54-fernandes-antonio-carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/431/oficio-54-fernandes-antonio-carlini.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado_x000D_
 _x000D_
 _x000D_
 	Ao cumprimenta-lo, vimos através desta apresentar a V. Ex.ª as necessidades que se faz em recorrermos ao ilustre senhor no sentido de interceder junto ao nobre deputado para que contemple com uma emenda parlamentar, para aquisição de um aparelho de RADIOLOGIA DIGITAL.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/437/of-cio-55-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/437/of-cio-55-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Ao cumprimentá-lo, quero manifestar minhas congratulações municipalistas a Vossa Excelência pela atenção dispensada às causas de nosso município.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/432/oficio_56.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/432/oficio_56.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/433/oficio_57_-__jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/433/oficio_57_-__jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a Vossa Excelência para solicitar, na medida do possível, que seja viabilizada uma parceria entre o Executivo Municipal e a Universidade Federal de Mato Grosso – UFMT – no intuito de trazer a Paranatinga a Orquestra de Câmara (OCAM), com a finalidade de realizar apresentações nas datas festivas de nosso município (no aniversário de Paranatinga, por exemplo).</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/434/oficio_58_-__jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/434/oficio_58_-__jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a Vossa Excelência para solicitar, na medida do possível, atenção especial às praças e academias ao ar livre. É preciso ficar atento à limpeza (jardinagem, instalação de lixeiras, etc,) e manutenção dos equipamentos e da iluminação.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/445/oficio_59.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/445/oficio_59.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>Cumprimentando – o cordialmente venho por meio deste, primeiramente agradecer vossa excelência pelos relevantes serviços prestados em nosso município._x000D_
 _x000D_
 Na oportunidade gostaria de solicitar do nobre Deputado, a implantação de curso técnico em agropecuária da Escola Técnica de Poxoréu MT, salas em anexo no município de Paranatinga MT.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/444/oficio_60.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/444/oficio_60.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>Cumprimentando – o cordialmente venho por meio deste, primeiramente agradecer vossa excelência pelos relevantes serviços prestados em nosso município._x000D_
 Na oportunidade gostaria de solicitar do nobre Deputado, a contemplação de um mini estádio de futebol ao nosso município, município de Paranatinga MT.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/442/oficio-61-rodrigo-alves-maciel.docx.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/442/oficio-61-rodrigo-alves-maciel.docx.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito_x000D_
 _x000D_
  Ao tempo que cumprimento o nobre senhor quero aqui expressar meus sinceros votos de agradecimentos pelas ações desenvolvidas ao início da gestão pública municipal, sabendo que a mesma trata-se de uma constante busca para atender toda demanda a qual nossa sociedade esta vinculada e necessita.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/443/oficio_62.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/443/oficio_62.2018.pdf</t>
   </si>
   <si>
     <t>Manutenção na Rua Armelindo Morertto</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/447/oficio-63-joao-bosco-de-arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/447/oficio-63-joao-bosco-de-arruda.pdf</t>
   </si>
   <si>
     <t>solicitar ao Exmo. Senhor Prefeito o vosso pronunciamento acerca das licitações das casas de apoio, tanto em Cuiabá como em Rondonópolis.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/448/oficio-64-joao-bosco-de-arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/448/oficio-64-joao-bosco-de-arruda.pdf</t>
   </si>
   <si>
     <t>Exmo. Senhor Prefeito a vossa valiosa atenção para a nossa rodovia MT 130, pelo menos no que cabe ao nosso município, na altura do posto fiscal que fica na divisa entre Paranatinga x Primavera do Leste.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/449/oficio-65-joao-bosco-de-arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/449/oficio-65-joao-bosco-de-arruda.pdf</t>
   </si>
   <si>
     <t>solicitar um cronograma municipal dos eventos que a SECRETARIA DE ESPORTES, estará realizando no ano de 2018, quais categorias, locais de realização e datas.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/452/oficio_66.2018-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/452/oficio_66.2018-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a Vossa Excelência para solicitar, na medida do possível, serviços de recuperação na MT 130</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/453/oficio_67.2018-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/453/oficio_67.2018-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a Vossa Excelência para comunicar (solicitar) a necessidade de podar as árvores, nas proximidades da ponte sobre o rio Kuluene, na MT 130, sentido Primavera do Leste</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/465/oficio_68.2018-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/465/oficio_68.2018-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Contratação de um médico Geriatra</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/466/oficio_70.2018-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/466/oficio_70.2018-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei para premiar os cidadãos que limpam seus quintais, constroem calçadas, instalam lixeiras, etc.,</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/481/oficio_72.2018-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/481/oficio_72.2018-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ofício nº. 072/2018_x000D_
 _x000D_
 Reparos nas calçadas sobre os bueiros na Av. Brasil</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/482/oficio_73.2018-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/482/oficio_73.2018-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ofício nº. 073/2018_x000D_
 Dirijo-me a Vossa Excelência para SOLICITAR, em nome dos servidores públicos do município de Paranatinga, que seja analisada a possibilidade de pagar os servidores nas vésperas de feriados prolongados, quando estes caírem nos últimos dias do mês.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/483/oficio_74.2018-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/483/oficio_74.2018-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ofício nº. 074/2018_x000D_
 _x000D_
 Moção de Aplausos ao lutador de Jiu-jitsu ANTONIO KAIKE HAGMUSSI ANGELIN CORREA</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/484/oficio_75.2018-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/484/oficio_75.2018-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ofício nº. 075/2018_x000D_
 _x000D_
 SOLICITAÇÃO DO CRONOGRAMA DE TRABALHO, NO ANO DE 2018, DESTA CONCEITUADA EMPRESA, CONCESSIONÁRIA DOS SERVIÇOS DE ÁGUA E ESGOTO</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/485/oficio_76.2018-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/485/oficio_76.2018-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ofício nº. 076/2018_x000D_
 _x000D_
 solicitar, na medida do possível, a aquisição de um veículo (caminhonete) para a Vigilância Sanitária, para que possam trabalhar de forma ainda mais eficiente.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/486/oficio_77.2018-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/486/oficio_77.2018-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ofício nº. 077/2018_x000D_
 _x000D_
 providências em relação à elaboração dos Mapas de Uso e Ocupação do Solo</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>Professor Jorge, Claudio Gomes, Fernandinho da Ambulância, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/489/oficio_79.2018-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/489/oficio_79.2018-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Dirigimo-nos a Vossa Excelência para solicitar que seja firmada uma parceria entre o município de Paranatinga e o governo do Estado de Mato Grosso</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/490/oficio_80.2018-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/490/oficio_80.2018-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/491/oficio_81.2018-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/491/oficio_81.2018-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1120/oficio_83.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1120/oficio_83.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>intervenção junto ao presidente/diretor do INDEA, afim de que possamos conseguir a transferência/realocação do senhor RODRIGO FRANÇA BARCELO, CPF 903.808.601-63 e RG 1076112-8 SESP/MT, atualmente lotado na ULE de Pedra Preta, URS de Rondonópolis/MT.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/493/oficio_85_-__jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/493/oficio_85_-__jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Srª. Presidente,_x000D_
 _x000D_
 _x000D_
 Ao cumprimentá-la, quero manifestar minhas congratulações municipalistas a Vossa Excelência pela atenção dispensada às causas de nosso município. Venho parabenizá-la por ter sido nomeada presidente da EMBRATUR e dizer que o Estado de Mato Grosso está muito bem representado, pois Vossa Excelência é extremamente qualificada.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/494/oficio_86_-__jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/494/oficio_86_-__jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Sr. Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo, vimos em primeiro momento manifestar nossas congratulações municipalistas ao Ilustre Senhor Deputado Federal pela atenção dispensada às causas de nosso município. Com o intuito de fazer acontecer melhorias em nossa cidade, nos dirigimos a Vossa Excelência, que também nutre anseios por melhorias e tem o comprometimento com a causa municipal. Diante de tantas necessidades, relacionamos algumas que são prioridades para o município de Paranatinga e de nossa gente; tais como:</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/495/oficio_87_-__jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/495/oficio_87_-__jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/496/oficio_88_-__jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/496/oficio_88_-__jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Sr. Deputado,_x000D_
 _x000D_
 Ao cumprimentá-lo, vimos em primeiro momento manifestar nossas congratulações municipalistas ao Ilustre Senhor Deputado Federal pela atenção dispensada às causas de nosso município. Com o intuito de fazer acontecer melhorias em nossa cidade, nos dirigimos a Vossa Excelência, que também nutre anseios por melhorias e tem o comprometimento com a causa municipal.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/519/oficio_89_-__camara_x_aguas_de_paranatinga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/519/oficio_89_-__camara_x_aguas_de_paranatinga.pdf</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/520/oficio_90_-__camara_x_aguas_de_paranatinga13062018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/520/oficio_90_-__camara_x_aguas_de_paranatinga13062018.pdf</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>Cícero, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/521/oficio_93.2018_-_jorge_martiho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/521/oficio_93.2018_-_jorge_martiho_ciotti.pdf</t>
   </si>
   <si>
     <t>Excelentissimo Senhor Governador</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/522/oficio_94.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/522/oficio_94.2018.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS SARJETAS NA RUA IPIRANGA NAS imediações do antigo Lava Jato Viana e também PARA A RUA DOM PEDRO II que liga com a mesma</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/523/oficio_101.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/523/oficio_101.2018.pdf</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>Abel, Cícero, Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1074/oficio_102.2018_-_camara_municipal02072019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1074/oficio_102.2018_-_camara_municipal02072019.pdf</t>
   </si>
   <si>
     <t>Melhorias na ponte da MT 020 Km 40 sobre o córrego matrinxã</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>Abel, Cícero, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Josevaine (Labiga), Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/772/oficio_103.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/772/oficio_103.2018.pdf</t>
   </si>
   <si>
     <t>Solicitando construção de ponte na MT 020 Km 40 sobre o córrego Matrinxã</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>Professor Jorge, Abel, Cícero, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/829/oficio_105.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/829/oficio_105.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Melhorias na ponte sobre o córrego Matrinxã na Mt 020 Km 40</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/550/oficio_106.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/550/oficio_106.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ofício nº. 106/2018_x000D_
 _x000D_
 solicitar, Relatório Anual de Controle Interno, relativo ao ano de 2017</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/551/oficio_107.2017_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/551/oficio_107.2017_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a Vossa Excelência para solicitar, na medida do possível, a instalação de um poste com luminária, na Travessa Campos, em frente ao número 510, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/552/oficio_108.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/552/oficio_108.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/553/oficio_109.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/553/oficio_109.2018.pdf</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/554/oficio_110.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/554/oficio_110.2018.pdf</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/587/oficio_113.2017_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/587/oficio_113.2017_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Dirijo-me a Vossa Excelência para solicitar, na medida do possível, que seja firmado termo de parceria com os empresários locais, no sentido de que eles adotem os pontos de ônibus e utilizem esses espaços para divulgar suas empresas._x000D_
 	A construção e/ou reforma dos pontos de ônibus fica a cargo dos empresários, que poderão explorar a publicidade, sem ônus para os cofres públicos. (ver matéria em anexo)</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Professor Jorge, Abel, Cícero, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Josevaine (Labiga), Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/588/oficio_114_-__jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/588/oficio_114_-__jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>.Dirigimo-nos a Vossa Excelência para solicitar providências, urgentes, em relação aos principais pedidos feitos por diversos vereadores, nos últimos meses. São eles:_x000D_
 •	CONSTRUÇÃO DOS BANHEIROS NA ESCOLA MUNICIPAL 17 DE DEZEMBRO;_x000D_
 •	CONSTRUÇÃO DE DUAS FAIXAS ELEVADAS DE PEDESTRES NA AV. BRASIL, NAS PROXIMIDADES DA MECÂNICA ESTRELA E DO HOTEL BANDEIRANTES;_x000D_
 •	CONSTRUÇÃO DE DUAS FAIXAS ELEVADAS DE PEDESTRES NA AV. XV DE NOVEMBRO, NAS PROXIMIDADES DO GINÁSIO BEZERRÃO;_x000D_
 •	CONSTRUÇÃO DE TRÊS FAIXAS ELEVADAS DE PEDESTRES NA AV. BANDEIRANTES, PRÓXIMO AO BRADESCO, AO MERCADO KRUGER E A MD MOTOS;_x000D_
 •	CONSTRUÇÃO DE FAIXA ELEVADA DE PEDESTRES NA AV. MATO GROSSO, EM FRENTE À ESCOLA ESTADUAL OSVALDO CÂNDIDO PEREIRA (NOS DOIS SENTIDOS DA VIA);_x000D_
 •	CONSTRUÇÃO DE FAIXA ELEVADA DE PEDESTRES NA AV. BRASIL, EM FRENTE À PREFEITURA MUNICIPAL (NOS DOIS SENTIDOS DA VIA);_x000D_
 •	CONSTRUÇÃO DE FAIXA ELEVADA DE PEDESTRES NA AV. TANCREDO NEVES, BAIRRO TEREZA DALLA NORA, EM FRENTE AO CENTRO ESPÍRITA;_x000D_
 •	ABERTURA DO CANTEIRO C</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/867/oficio_115.2018_-_claudio_gomes03042019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/867/oficio_115.2018_-_claudio_gomes03042019.pdf</t>
   </si>
   <si>
     <t>Contratação de Médico para atender na UPA da Vila Concórdia</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Cícero, Claudio Gomes, Josevaine (Labiga), Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/589/oficio_116.2017_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/589/oficio_116.2017_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Para que se faça em caráter de urgência serviço de tapa buracos em frente ao Frigorifico Marfrig</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/590/oficio_117.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/590/oficio_117.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito_x000D_
  Ao tempo que cumprimento o nobre senhor quero aproveitar da oportunidade para expressar meus sinceros anseios de agradecimentos pelas ações desenvolvidas ao tempo em que se encontra diante da gestão pública municipal, sou conhecedor de que a mesma se trata, de uma constante busca para atender toda demanda a qual nossa sociedade está vinculada e necessita.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/591/oficio_119.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/591/oficio_119.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/592/oficio_123.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/592/oficio_123.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo (a). Supervisor (a),_x000D_
 _x000D_
 Ao cumprimentá-lo (a), queremos manifestar nossas congratulações municipalistas a Vossa Senhoria pela atenção dispensada às causas de nosso município.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/593/oficio_124.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/593/oficio_124.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/594/oficio_125_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/594/oficio_125_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/599/oficio_126.2017_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/599/oficio_126.2017_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitação de Serviço de Tapa Buracos</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/600/oficio_127.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/600/oficio_127.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviço de iluminação pública</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/608/oficio_132.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/608/oficio_132.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor Delegado,_x000D_
 _x000D_
 _x000D_
 Ao cumprimentá-lo, quero manifestar minhas congratulações municipalistas ao Senhor Delegado de Polícia Judiciária Civil por sua atuação firme, e de sua equipe de policiais, no combate à criminalidade em nosso município.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/399/of-cio-133-gdsm.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/399/of-cio-133-gdsm.2018.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE A SITUAÇÃO DE EMENDA PARLAMENTAR INDIVIDUAL AO ORÇAMENTO GERAL UNIÃO (OGU), EXERCÍCIO 2018.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/609/oficio_134.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/609/oficio_134.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor Conselheiro,_x000D_
 _x000D_
 _x000D_
 Ao cumprimentá-lo, quero manifestar minhas congratulações municipalistas aos Senhores (as) Conselheiros (as) Tutelares, por sua atuação firme em prol da proteção dos direitos da criança e do adolescente em nosso município.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/610/oficio_135.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/610/oficio_135.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor,_x000D_
 _x000D_
 _x000D_
 Ao cumprimentá-lo, quero manifestar minhas congratulações municipalistas ao Senhor e a sua equipe de servidores, pelo excelente trabalho prestado em nosso município.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/400/of-cio-136-gdsm.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/400/of-cio-136-gdsm.2018.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A SITUAÇÃO DE EMENDA PARLAMENTAR INDIVIDUAL AO ORÇAMENTO GERAL DA UNIÃO (OGU), EXERCÍCIO 2018.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/607/oficio_137.2018_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/607/oficio_137.2018_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Solicitar a continuação da Rua Monteiro Lobato no Bairro Novo Horizonte</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/611/oficio_138_-__jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/611/oficio_138_-__jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 _x000D_
 Ao cumprimentá-lo, quero manifestar minhas congratulações municipalistas a Vossa Excelência pela atenção dispensada às causas de nosso município.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/612/oficio_139_-__jorge_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/612/oficio_139_-__jorge_ciotti.pdf</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/620/oficio_142_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/620/oficio_142_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Ao ilustríssimo Sr.º Engenheiro_x000D_
 	Jean Carlos Ávila e Silva_x000D_
  Ao tempo que cumprimento o ilustríssimo quero aproveitar da oportunidade para expressar meus sinceros anseios de agradecimentos pela vossa atenção para com o bom andamento e padronização das obras em nosso município.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/621/oficio_143_-_cleitinho29082018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/621/oficio_143_-_cleitinho29082018.pdf</t>
   </si>
   <si>
     <t>Norteados com o espírito de integração, pautados na nova politica de segurança que vislumbra em nosso país, estado e consequentemente em nosso município, sendo responsabilidade nossa apresentar melhorias no setor que representamos, para tanto, em reconhecimento ao que esta sendo realizado na área de segurança pública de nosso Município, vimos convidar o Ilustre Senhor Delegado Geral Dr. Fernando Vasco Spinelli Pigozzi a se fazer presente em Cerimônia externa dia 06/09/2018 as 19:30 minutos no recinto do Parque de Exposições de Paranatinga, ocasião de abertura da 34ª Festa do Peão de Boiadeiro e 25ª Expopar, para comemorarmos em ato solene o sucesso alcançado nas ações atinentes a vossa função, em tempo, faz se necessário ainda relatar que neste ato estaremos realizando a entrega de Homenagens ao nobre convidado.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/622/oficio_144_-_cleitinho29082018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/622/oficio_144_-_cleitinho29082018.pdf</t>
   </si>
   <si>
     <t>Norteados com o espírito de integração, pautados na nova politica de segurança que vislumbra em nosso país, estado e consequentemente em nosso município, sendo responsabilidade nossa apresentar melhorias no setor que representamos, para tanto, em reconhecimento ao que esta sendo realizado na área de segurança pública de nosso Município, vimos convidar o Ilustre Senhor Delegado Dr. Wladimir Fransosi, Diretoria do Interior da Polícia Judiciária Civil a se fazer presente em Cerimônia externa dia 06/09/2018 as 19:30 minutos no recinto do Parque de Exposições de Paranatinga, ocasião de abertura da 34ª Festa do Peão de Boiadeiro e 25ª Expopar, para comemorarmos em ato solene o sucesso alcançado nas ações atinentes a vossa função, em tempo, faz se necessário ainda relatar que neste ato estaremos realizando a entrega de Homenagens ao nobre convidado.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/623/oficio_145_-_cleitinho29082018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/623/oficio_145_-_cleitinho29082018.pdf</t>
   </si>
   <si>
     <t>Norteados com o espírito de integração, pautados na nova politica de segurança que vislumbra em nosso país, estado e consequentemente em nosso município, sendo responsabilidade nossa apresentar melhorias no setor que representamos, para tanto, em reconhecimento ao que esta sendo realizado na área de segurança pública de nosso Município, vimos convidar o Ilustre Senhor Delegado Regional Dr. Rafael Sippel Fossari a se fazer presente em Cerimônia externa dia 06/09/2018 as 19:30 minutos no recinto do Parque de Exposições de Paranatinga, ocasião de abertura da 34ª Festa do Peão de Boiadeiro e 25ª Expopar, para comemorarmos em ato solene o sucesso alcançado nas ações atinentes a vossa função, em tempo, faz se necessário ainda relatar que neste ato estaremos realizando a entrega de Homenagens ao nobre convidado.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/624/oficio_146.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/624/oficio_146.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Cícero, Abel, Claudio Gomes, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, Josevaine (Labiga), PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/625/oficio_147_-_camara_municipal31082018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/625/oficio_147_-_camara_municipal31082018.pdf</t>
   </si>
   <si>
     <t>Ofício  nº 147/2018_x000D_
             Excelentíssimo Senhor Prefeito_x000D_
  Ao tempo que cumprimento o nobre senhor, quero aproveitar da oportunidade para expressar nossos sinceros anseios de agradecimentos pelas ações desenvolvidas ao tempo em que se encontra diante da gestão pública municipal, somos conhecedores, de que a mesma se trata, de uma constante busca para atender toda demanda a qual nossa sociedade está vinculada e necessita.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/830/oficio_150.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/830/oficio_150.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitar informações a respeito de um caminhão caçamba que está parado, para conserto, na Retífica Dantas, aproximadamente há um (01) ano.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/831/oficio_151.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/831/oficio_151.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitar para que seja encontrada uma maneira de doação de uniformes escolares para os alunos carentes</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Professor Jorge, Abel, Cícero, Claudio Gomes, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Fernandinho da Ambulância, Josevaine (Labiga), Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/832/oficio_152.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/832/oficio_152.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitar providências em relação às solicitações dos moradores do Distrito do Salto da Alegria, conforme documento protocolado na reunião que aconteceu no dia 27/08/2018, em seu gabinete, com a presença de vereadores e representantes daquela comunidade.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/833/oficio_154.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/833/oficio_154.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitar providências para o Bairro Santa Rita II, em relação à limpeza dos terrenos baldios.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1075/oficio_155.2018_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1075/oficio_155.2018_-_cleiton.pdf</t>
   </si>
   <si>
     <t>SISEMP</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/834/oficio_157.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/834/oficio_157.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitar para que seja investido no paisagismo e no visual da nossa cidade.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/835/oficio_158.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/835/oficio_158.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitar providências em relação ao prédio do antigo DVOP,no bairro Tereza Dalla Nora</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/628/oficio_159_-__camara_municipal02102018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/628/oficio_159_-__camara_municipal02102018.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito_x000D_
  Ao tempo que cumprimento o nobre senhor, quero aproveitar da oportunidade para expressar nossos sinceros anseios de agradecimentos pelas ações desenvolvidas ao tempo em que se encontra diante da gestão pública municipal, somos conhecedores, de que a mesma se trata, de uma constante busca para atender toda demanda a qual nossa sociedade está vinculada e necessita.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/638/oficio_164.2018_-_claudio_gomes12082019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/638/oficio_164.2018_-_claudio_gomes12082019.pdf</t>
   </si>
   <si>
     <t>Neste momento oportuno venho solicitar ao Ilustríssimo Senhor, a vossa atenção para as redes de energia nas aldeias ATURUA E PAKUERA. Em visitas as aldeias citadas me deparei com a rede elétrica em risco, existem postes de sustentação de madeira os quais vem se deteriorando devido o tempo (apodreceram), existem postes pendurados, o que fizeram com que alguns cabos viessem a ceder, ficando baixos, tornando assim fácil o alcance dos mesmos, uma vez que tem pontos bem baixos. Diante do exposto solicito na medida do possível, uma análise e a troca urgente dos postes, para assim, sanar de vez essa demanda.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/639/oficio_165.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/639/oficio_165.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>Ofício  nº 165/2018_x000D_
 _x000D_
              Ilustríssimo Senhor Gerente_x000D_
 _x000D_
  Ao tempo que cumprimento o ilustríssimo quero aproveitar da oportunidade para expressar meus sinceros anseios de agradecimentos pela gerência executada a frente dessa valiosa agência. É mister ressaltar que vossa cooperativa de crédito, tem zelado pela boa visão de nosso município investindo na infraestrutura.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/640/oficio_166.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/640/oficio_166.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ofício nº. 166/2018_x000D_
 _x000D_
 Solicitar providências em relação aos buracos na rua 7 de setembro, no bairro Vista Alegre.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/641/oficio_167.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/641/oficio_167.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ofício nº. 167/2018_x000D_
 Solicitar providências em relação às estradas rurais de nosso município</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/642/oficio_168_-_weugles_barbosa_dias.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/642/oficio_168_-_weugles_barbosa_dias.pdf</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Exmo Senhor Deputado_x000D_
 _x000D_
 Ao trilharmos uma nova Gestão Legislativa  no quadriênio 2017/2020, temos grande satisfação em podermos contar com a parceria do nobre deputado, o qual, de forma inconteste fez parte desta jornada vitoriosa, isso posto, neste momento é oportuno ressaltar ao nobre senhor dos compromissos firmados junto as comunidades de nosso município, para tanto, credencia-nos solicitar de V. Exª a disponibilização de recursos financeiros através de emenda parlamentar para a aquisição de patrulhas mecanizadas para as comunidades dos assentamentos Pontal do Piranha hoje com um número expressivo de 100 (Cem) famílias e assentamento Itália este novo assentamento que já possui o número considerável de 280 (Duzentos e Oitenta) famílias.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/644/oficio_170_-_cori.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/644/oficio_170_-_cori.pdf</t>
   </si>
   <si>
     <t>Exmo Senhor Deputado_x000D_
 Ao trilharmos uma nova Gestão Legislativa  no quadriênio 2017/2020, temos grande satisfação em podermos contar com a parceria do nobre deputado, o qual, de forma inconteste fez parte desta jornada vitoriosa, isso posto, neste momento é oportuno ressaltar ao nobre senhor dos compromissos firmados junto as comunidades de nosso município, para tanto, credencia-nos solicitar de V. Exª a disponibilização de recursos financeiros através de emenda parlamentar para a contemplação/implantação de academia ao ar livre, para os seguintes bairros abaixo relacionados._x000D_
 •	Bairro Bica D’agua Rui Barbosa_x000D_
 •	Bairro Colina Verde _x000D_
 •	Bairro Rui Barbosa_x000D_
 •	Bairro Rui Barbosa_x000D_
 •	Comunidade indígena BakairÍ</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/645/oficio_171.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/645/oficio_171.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>Ilustríssima Senhora _x000D_
 _x000D_
  Ao tempo que cumprimento a ilustríssima quero aproveitar da oportunidade para expressar meus sinceros anseios de agradecimentos pelas ações executadas a frente desse valioso instrumento/órgão da saúde que é a Vigilância Sanitária de nosso município.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/646/oficio_172.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/646/oficio_172.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo Senhor Presidente _x000D_
 _x000D_
  Ao tempo que cumprimento o Ilustríssimo Senhor Presidente quero aproveitar da oportunidade para expressar meus sinceros anseios de agradecimentos pelas ações executadas a frente desse valioso órgão que visa o bom funcionamento das industrias e comércios de nosso município.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Professor Jorge, Abel, Cícero, Claudio Gomes, CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Josevaine (Labiga), Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/665/oficio_0177.2018_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/665/oficio_0177.2018_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ofício nº. 177/2018_x000D_
 _x000D_
 _x000D_
 Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 _x000D_
 Ao cumprimentá-lo, quero manifestar minhas congratulações municipalistas a Vossa Excelência pela atenção dispensada às causas de nosso município.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1131/oficio_179.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1131/oficio_179.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>Neste momento oportuno venho solicitar a nobre secretária que disponibilize o sistema de som de vossa secretaria, no dia 14 de dezembro de 2018.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1132/oficio_180.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1132/oficio_180.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>solicitar, na medida do possível, que seja providenciado melhorias no transporte escolar, que faz a linha do assentamento colorado passando por demais fazendas dessa região</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/836/oficio_184.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/836/oficio_184.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitar maior empenho desta concessionária de energia no sentido de priorizar com atenção à manutenção da linha 34 PCH Kuluene que atende a região do Azul</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Cícero, Fernandinho da Ambulância, Josevaine (Labiga), Professor Jorge, Rodrigo, WEUGLES</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/713/oficio__185.2018_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/713/oficio__185.2018_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS DE ACESSO NA ZONA RUAL (COMUNIDADES DO ASSENTAMENTO BOA VISTA E SANTIAGO DO NORTE)</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/714/oficio__186.2018_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/714/oficio__186.2018_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TERRAPLANAGEM E AFINS NO NÚCLEO INDUSTRIAL DA EXTENSÃO URBANA DE SANTIAGO DO NORTE QUANDO NA IMPLANTAÇÃO DE UMA FECULARIA (FABRICA DE FARINHA) NAQUELA COMUNIDADE</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/715/oficio__187.2018_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/715/oficio__187.2018_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DOCUMENTOS À SECRETÁRIA DE ADMINISTRAÇÃO</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/837/oficio_188.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/837/oficio_188.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>solicitar, em nome dos moradores do bairro Bica D’Água e da comunidade escolar, da E. M. 03 de Maio, que seja providenciada a poda das árvores no pátio da escola e instalação de refletores na parte externa daquela unidade escolar e do ginásio de esportes Pinheirão</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/747/oficio_189.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/747/oficio_189.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Recuperação das pontes e bueiros da "Linha do Mesquita", patrolamento e cascalhamento em toda a extensão do trecho e rebaixamento de serra, nas proximidades das Faz. Missal</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1133/oficio_191.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1133/oficio_191.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>Solicitando cópia das escrituras do Projeto de Lei 153/2018</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1134/oficio_192.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1134/oficio_192.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>Cópia do auto de infração do Projeto de Lei 157/2018</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/667/oficio_194.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/667/oficio_194.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Ofício nº. 194/2018_x000D_
 _x000D_
 Dirigimo-nos a Vossa Excelência para solicitar, em nome dos moradores do Assentamento Colorado, que seja providenciada a manutenção do trecho da estrada entre “Sete Placas” e o assentamento. Os moradores nos procuraram e reclamaram que esse trecho está intransitável e, aguardam providências urgentes.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/838/oficio_195.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/838/oficio_195.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Solicitar para seja providenciada a manutenção da Praça José Maria de Lima (“Pracinha de cima”).</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/839/oficio_196.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/839/oficio_196.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>solicitar, em nome dos servidores da Secretaria Municipal de Saúde - Agentes Comunitários de Saúde (ACS’s) vinculados às Equipes de Saúde da Família e os Agentes de Combate a Endemias (ACE’s) - que seja providenciada, com urgência, a aquisição de uniformes, bolsas e demais materiais necessários para a efetiva execução dos trabalhos, destes profissionais.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Professor Jorge, Cícero, Josevaine (Labiga)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/748/oficio_197.2018_-_jorge_martinho_ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/748/oficio_197.2018_-_jorge_martinho_ciotti.pdf</t>
   </si>
   <si>
     <t>Neste momento oportuno vimos solicitar ao Exmo. Senhor Prefeito, em caráter de urgência, para que se monte/faça um projeto, para implantação em nosso município da feira itinerante, feira esta, que deverá ser realizada nos bairros de nosso município, afim de conceder licença aos varejistas, possibilitando aos mesmos estarem comercializando seus produtos. Segue em anexo modelo de projeto de lei e a lei já sancionada, no município de Toledo no estado do Paraná.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1076/oficio_198.2018_-_cleiton.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1076/oficio_198.2018_-_cleiton.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos na rua Arnaldo Paulino de Melo no Bairro Concórdia</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1135/oficio_200.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1135/oficio_200.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>Neste momento oportuno venho solicitar ao ilustríssimo cópia do mapa onde está localizada rua Projetada, Rua está localizada atrás da Rua Afonso Pena, para que possamos dar continuidade no trabalho de nomeação da Rua citada.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1136/oficio_201.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1136/oficio_201.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>Neste momento oportuno venho solicitar a nobre colega, a vossa colaboração para que a senhora interdite por um período de 24 horas as Ruas Travessa Campos nas mediações do bar do Tetão, onde haverá neste local citado, festividade no dia 15 de dezembro de 2018, a partir das 07:00 Hrs.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1137/oficio_202.2018_-_labiga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1137/oficio_202.2018_-_labiga.pdf</t>
   </si>
   <si>
     <t>Neste momento oportuno venho solicitar a nobre colega, a vossa colaboração para que o senhor interdite por um período de 24 horas as Ruas Travessa Campos nas mediações do bar do Tetão, onde haverá neste local citado, festividade no dia 15 de dezembro de 2018, a partir das 07:00 Hrs.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>CLEITON RODRIGUES DA SILVA (Cleitinho da MM), Abel, Cícero, Claudio Gomes, Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Josevaine (Labiga), PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia), Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/840/oficio_274.2018_-_camara_municipal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/840/oficio_274.2018_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Exmo Senhor Governador José Pedro Táxi, sobre a pavimentação asfáltica do anel viário, construção de duas pontes de concreto neste mesmo anel bem como a ordem de serviço imediata da pavimentação dos 44 Km da MT-130.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1455/oficio_278.2018_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1455/oficio_278.2018_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Solicitação de transporte (ônibus) nas comunidades Indígenas em data de pagamento</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/317/decreto-legislativo-n-002.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/317/decreto-legislativo-n-002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE ADESÃO NA ATA DE REGISTROS DE PREÇOS Nº 04 ORIUNDA DO PREGÃO PRESENCIAL Nº 09/2017, REALIZADA NO MUNICÍPIO DE COTRIGUAÇÚ-MT</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgãnica</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/470/projeto_de_emenda_a_lei_organica_002_2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/470/projeto_de_emenda_a_lei_organica_002_2018.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS §§ 1º, 2º, 3º, 4º E INCISOS I E II E § 5º AO ARTIGO 131 DA LEI ORGÂNICA DO MUNICÍPIO DE PARANATINGA.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 17 E O § 5º DO ARTIGO 24 DA LEI ORGÂNICA DO MUNICÍPIO DE PARANATINGA</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/336/projeto-de-lei-026.2018-destina-o-im-vel-e.-m.e_r84Qsyn.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/336/projeto-de-lei-026.2018-destina-o-im-vel-e.-m.e_r84Qsyn.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESTINAR UMA ÁREA DE 3.782,37 M² DA MATRICULA N. 4.043 PARA A ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL MEU PEQUENO LAR DO MUNICÍPIO DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/337/projeto-de-lei-027.2018-destina-o-im-vel-e.-m.-_kpGO2WM.docx</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/337/projeto-de-lei-027.2018-destina-o-im-vel-e.-m.-_kpGO2WM.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESTINAR UMA ÁREA DE 4.440,00 M² DA MATRICULA N. 2.037 PARA A ESCOLA MUNICIPAL VISTA ALEGRE DO MUNICÍPIO DE PARANATINGA-MT.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/436/projeto-de-lei-004.2018-excesso-aquisi-o-de-patr_y1YTfEp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/436/projeto-de-lei-004.2018-excesso-aquisi-o-de-patr_y1YTfEp.pdf</t>
   </si>
   <si>
     <t>Projeto n° 043/2018, 044/2018 e 045/2018 para serem apreciados.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/471/projeto_de_lei_-_070_2018_-_suplementacao_percen_tLc5yxO.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/471/projeto_de_lei_-_070_2018_-_suplementacao_percen_tLc5yxO.pdf</t>
   </si>
   <si>
     <t>Projetos de Lei n° 070/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/541/projeto_de_lei_-_102_2018_-_excesso_-_especial_a_S99hOzg.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/541/projeto_de_lei_-_102_2018_-_excesso_-_especial_a_S99hOzg.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 102/2018 - "O PRESENTE PROJETO DE LEI TRATA DE PEDIDO DE AUTORIZADO A REALIZAR ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, DESTINADO A COBERTURA DE DESPESA COM PROJETO DE ATIVIDADE, PARA ATENDER DESPESAS NOS TERMOS DO ARTIGO 167, INCISO V, DA CONSTITUIÇÃO FEDERAL E ART 41 DA LEI FEDERAL N° 4320/64, NA FORMA DISCRIMINADA, E, DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/540/projeto_de_lei_-_103_2018_-_suplementacao_percen_kMjT971.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/540/projeto_de_lei_-_103_2018_-_suplementacao_percen_kMjT971.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 103/2018 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/555/projeto_de_lei_-_101_2018_-_verba_indenizatoria__0XLbYyz.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/555/projeto_de_lei_-_101_2018_-_verba_indenizatoria__0XLbYyz.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N° 101/2018 - "INSTITUI A VERBA INDENIZATÓRIA DO CHEFE DO EXECUTIVO, E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/374/projeto-de-lei-complementar-035.2018-altera-o-da_4Ml9MSo.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/374/projeto-de-lei-complementar-035.2018-altera-o-da_4Ml9MSo.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA LEI 1293.2015 E 1527.2017 - PLANO DIRETOR DE PARANATINGA</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/368/projeto-de-lei-028.2018-altera-o-da-lei-106.2005_VrKbfKL.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/368/projeto-de-lei-028.2018-altera-o-da-lei-106.2005_VrKbfKL.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA LEI 106.2005, ART. 10, §2º - CONTRATO TEMPORÁRIO</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/288/projeto-de-lei-001-2018-suplementa-ao-percentual_8fhYHO1.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/288/projeto-de-lei-001-2018-suplementa-ao-percentual_8fhYHO1.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/301/projeto-de-lei-002.2018-estadualiza-o-da-rodovia_yejKAkQ.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/301/projeto-de-lei-002.2018-estadualiza-o-da-rodovia_yejKAkQ.pdf</t>
   </si>
   <si>
     <t>ESTADUALIZAÇÃO DA RODOVIA MT 499 - PARANATINGA-PLANALTO DA SERRA</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/292/projeto-de-lei-003.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/292/projeto-de-lei-003.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE PATRULHA MECANIZADA</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/293/projeto-de-lei-004.2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/293/projeto-de-lei-004.2018.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO PATRULHA MECANIZADA -  LDO</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/294/projeto-de-lei-005.2018-escesso-de-arrecada-o.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/294/projeto-de-lei-005.2018-escesso-de-arrecada-o.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/295/projeto-de-lei-006.2018-excesso-aquisi-o-rolo-co_QSx10Pj.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/295/projeto-de-lei-006.2018-excesso-aquisi-o-rolo-co_QSx10Pj.pdf</t>
   </si>
   <si>
     <t>INCLUI NOS ANEXOS DO PPA 2014/2017, LEI Nº 1011/2013 E O PROGRAMA QUE MENCIONA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/296/projeto-de-lei-007.2018-excesso-aquisi-o-rolo-co_RN7alrd.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/296/projeto-de-lei-007.2018-excesso-aquisi-o-rolo-co_RN7alrd.pdf</t>
   </si>
   <si>
     <t>INCLUI NA LEI 1.361/2016 E NOS SEUS RESPECTIVOS ANEXOS O PROGRAMA QUE MENCIONA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/297/projeto-de-lei-008.2018-excesso-aquisi-o-rolo-co_xoYbtZM.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/297/projeto-de-lei-008.2018-excesso-aquisi-o-rolo-co_xoYbtZM.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITOS ADICIONAIS POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/298/projeto-de-lei-009.20118-excesso-reforma-da-feir_QaobFGb.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/298/projeto-de-lei-009.20118-excesso-reforma-da-feir_QaobFGb.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/299/projeto-de-lei-010.2018-excesso-reforma-da-feira_vt93xsM.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/299/projeto-de-lei-010.2018-excesso-reforma-da-feira_vt93xsM.pdf</t>
   </si>
   <si>
     <t>INCLUI NA LEI 1.361/2016 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2018 O PROGRAMA QUE MENCIONA E DA OUTRAS PROVIDENNCIAS</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/300/projeto-de-lei-011.2018-excesso-reforma-da-feira_EwWsu36.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/300/projeto-de-lei-011.2018-excesso-reforma-da-feira_EwWsu36.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/303/projeto-de-lei-012.2018-excesso-reforma-e-adequa_cCj70SI.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/303/projeto-de-lei-012.2018-excesso-reforma-e-adequa_cCj70SI.pdf</t>
   </si>
   <si>
     <t>INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2014-2017 LEI Nº 1011/2013 O PROGRAMA QUE MENCIONA E DA OUTRA PROVIDENCIAS</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/304/projeto-de-lei-013.2018-excesso-reforma-e-adequa_nZGNTtV.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/304/projeto-de-lei-013.2018-excesso-reforma-e-adequa_nZGNTtV.pdf</t>
   </si>
   <si>
     <t>INCLUI NA LEI 1361/2016 E NOS SEUS RESPECTIVOS ANEXOS O PROGRAMA QUE MENCIONA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/305/projeto-de-lei-014.2018-excesso-reforma-e-adequa_uMhdASX.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/305/projeto-de-lei-014.2018-excesso-reforma-e-adequa_uMhdASX.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/306/projeto-de-lei-015.2018-excesso-reforma-e-adequa_VtdbonO.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/306/projeto-de-lei-015.2018-excesso-reforma-e-adequa_VtdbonO.pdf</t>
   </si>
   <si>
     <t>INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA O PROGRAMA QUE MENCIONA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/307/projeto-de-lei-016.2018-excesso-reforma-e-adequa_OYAp9H7.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/307/projeto-de-lei-016.2018-excesso-reforma-e-adequa_OYAp9H7.pdf</t>
   </si>
   <si>
     <t>INCLUI NA LEI 1361/2016 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2017 O PROGRAMA QUE MENCIONA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CREDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2014-2017 LEI Nº 1011/2013, O PROGRAMA QUE MENCIONA E DA OUTRAS POROVIDENCIAS</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/310/projeto-de-lei-019.2018-excesso-reforma-e-adequa_G0oCftk.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/310/projeto-de-lei-019.2018-excesso-reforma-e-adequa_G0oCftk.pdf</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/311/projeto-de-lei-020.2018-excesso-reforma-e-adequa_GHkONSW.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/311/projeto-de-lei-020.2018-excesso-reforma-e-adequa_GHkONSW.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CREDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/312/projeto-de-lei-021.2018-excesso-reforma-e-adequa_dZPa2UH.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/312/projeto-de-lei-021.2018-excesso-reforma-e-adequa_dZPa2UH.pdf</t>
   </si>
   <si>
     <t>INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2014-2017, LEI Nº 1011/2013 O PROGRAMA QUE MENCIONA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/313/projeto-de-lei-022.2018-excesso-reforma-e-adequa_oEkbjPJ.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/313/projeto-de-lei-022.2018-excesso-reforma-e-adequa_oEkbjPJ.pdf</t>
   </si>
   <si>
     <t>INCLUI NA LEI Nº 1.361/2016 E NOS SEUS RESPECTIVOS ANEXOS LDO PARA 2017 O PROGRAMA QUE MENCIONA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/314/projeto-de-lei-023.2018-excesso-reforma-e-adequa_It0gmGi.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/314/projeto-de-lei-023.2018-excesso-reforma-e-adequa_It0gmGi.pdf</t>
   </si>
   <si>
     <t>INCLUI NA LEI 1361/2016 E NOS SEUS RESPECTIVOS ANEXOS O PROGRAMA QUE MENCIONA E DA  OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/315/projeto-de-lei-024.2018-perda-salarial-2-25.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/315/projeto-de-lei-024.2018-perda-salarial-2-25.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER RECOMPOSIÇÃO SALARIAL PARA SERVIDORES PÚBLICOS MUNICIPAIS E DA OUTRAS POROVIDENCIAS</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/316/projeto-de-lei-025-2018-suplementa-ao-percentual_Zh774d5.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/316/projeto-de-lei-025-2018-suplementa-ao-percentual_Zh774d5.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/339/projeto-de-lei-026.2018-destina-o-im-vel-e.-m.e._cP5AjNE.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/339/projeto-de-lei-026.2018-destina-o-im-vel-e.-m.e._cP5AjNE.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESTINAR UMA ÁREA DE 3.782 M2 DA MATRÍCULA Nº 4.043 PARA A ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL MEU PEQUENO LAR</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESTINAR UMA ÁREA DE 4.440 M2 DA MATRÍCULA Nº 2.037 PARA A ESCOLA MUNICIPAL VISTA ALEGRE NO MUNICÍPIO DE PARANATINGA</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/341/projeot-de-lei-029.2018-conv-nio-constru-o-casas_4PooVhE.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/341/projeot-de-lei-029.2018-conv-nio-constru-o-casas_4PooVhE.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE PARANATINGA - MT, A FIRMA CONVÊNIO COM ENTIDADES NÃO GOVERNAMENTAIS, NO ÂMBITO DO PROGRAMA MINHA CASA MINHA VIDA</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/369/projeto-de-lei-030.2018-cancelamento-de-empenhos_DtcbisV.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/369/projeto-de-lei-030.2018-cancelamento-de-empenhos_DtcbisV.pdf</t>
   </si>
   <si>
     <t>CANCELAMENTO DE EMPENHOS DE RESTOS A PAGAR -N. 066.2017 - CONTRATO - ACIR SABINO CRUVINEL</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/370/projeto-de-lei-031.2018-cancelamento-de-empenhos_n4cTcxK.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/370/projeto-de-lei-031.2018-cancelamento-de-empenhos_n4cTcxK.pdf</t>
   </si>
   <si>
     <t>CANCELAMENTO DE EMPENHOS DE RESTOS A PAGAR -N. 067.2017 - CONTRATO - PAULO ADVINCULA DA CUNHA - ME</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/371/projeto-de-lei-032.2018-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/371/projeto-de-lei-032.2018-.pdf</t>
   </si>
   <si>
     <t>EXCESSO - CONSTRUÇÃO ESCOLA MOREIRA CABRAL - EDUCAÇÃO - PPA</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/372/projeto-de-lei-033.2018-excesso-constru-o-escola_7BAhbgh.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/372/projeto-de-lei-033.2018-excesso-constru-o-escola_7BAhbgh.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO ESCOLA MOREIRA CABRAL - EDUCAÇÃO - LDO</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/373/projeto-de-lei-034.2018-excesso-constru-o-escola_n13I0da.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/373/projeto-de-lei-034.2018-excesso-constru-o-escola_n13I0da.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO ESCOLA MOREIRA CABRAL - EDUCAÇÃO - LOA</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 35/2018 - “ALTERA A REDAÇÃO DO CAPUT E O §2º E O §4º DO ARTIGO 7º DA LEI 1527 DE 22 DE DEZEMBRO DE 2017 QUE ALTEROU O ARTIGO 47 DA LEI 1293 DE 21 DE DEZEMBRO DE 2015 - REVISÃO DO PARCELAMENTO DO SOLO URBANO DE PARANATINGA-MT”.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/375/projeto-de-lei-036.2018-excesso-constru-o-e-refo_P7nxsx7.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/375/projeto-de-lei-036.2018-excesso-constru-o-e-refo_P7nxsx7.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO E REFORMA DO CENTRO IRMÃ TEODORA - PAM - PPA</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/376/projeto-de-lei-037.2018-excesso-constru-o-e-refo_ES2Aytq.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/376/projeto-de-lei-037.2018-excesso-constru-o-e-refo_ES2Aytq.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO E REFORMA DO CENTRO IRMÃ TEODORA - PAM - LDO</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/377/projeto-de-lei-038.2018-excesso-constru-o-e-refo_cgPCls0.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/377/projeto-de-lei-038.2018-excesso-constru-o-e-refo_cgPCls0.pdf</t>
   </si>
   <si>
     <t>EXCESSO - CONSTRUÇÃO E REFORMA DO CENTRO IRMÃ TEODORA - PAM - LOA</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/378/projeto-de-lei-038.2018-excesso-constru-o-e-refo_ZmYs9uw.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/378/projeto-de-lei-038.2018-excesso-constru-o-e-refo_ZmYs9uw.pdf</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/379/projeto-de-lei-040.2018-excesso-incremento-temp._2hu6y12.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/379/projeto-de-lei-040.2018-excesso-incremento-temp._2hu6y12.pdf</t>
   </si>
   <si>
     <t>INCREMENTO TEMP. DO LIMITE FINAN. DA ASSISTÊNCIA DE MÉDIA E COMPLEXIDADE - SAÚDE - LDO</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/380/projeto-de-lei-041.2018-excesso-incremento-temp._HADUjwS.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/380/projeto-de-lei-041.2018-excesso-incremento-temp._HADUjwS.pdf</t>
   </si>
   <si>
     <t>INCREMENTO TEMP. DO LIMITE FINAN. DA ASSISTÊNCIA DE MÉDIA E COMPLEXIDADE - SAÚDE - LOA</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/381/projeto-de-lei-042.2018-suplementa-ao-percentual-6-2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/381/projeto-de-lei-042.2018-suplementa-ao-percentual-6-2018.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTAÇAO PERCENTUAL - 6% - 2018</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/416/projeto-de-lei-043.2018-excesso.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/416/projeto-de-lei-043.2018-excesso.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE EQUIPAMENTOS, MAT. PERM., VEÍCULOS - PSF III E IV - PPA</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/417/projeto-de-lei-044.2018-excesso-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/417/projeto-de-lei-044.2018-excesso-.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE EQUIPAMENTOS, MAT. PERM., VEÍCULOS - PSF III E IV - LDO</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/418/projeto-de-lei-045.2018-excesso-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/418/projeto-de-lei-045.2018-excesso-.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE EQUIPAMENTOS, MAT. PERM., VEÍCULOS - PSF III E IV - LOA</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/401/projeto-de-lei-046.2018-excesso-aquisi-o-de-um-m_uBz0Eba.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/401/projeto-de-lei-046.2018-excesso-aquisi-o-de-um-m_uBz0Eba.pdf</t>
   </si>
   <si>
     <t>EXCESSO - AQUISIÇÃO DE UM MIRO ÔNIBUS - SAÚDE - PPA</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/402/projeto-de-lei-047.2018-excesso-aquisi-o-de-um-m_OYF5m9a.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/402/projeto-de-lei-047.2018-excesso-aquisi-o-de-um-m_OYF5m9a.pdf</t>
   </si>
   <si>
     <t>EXCESSO - AQUISIÇÃO DE UM MIRO ÔNIBUS - SAÚDE - LDO</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/403/projeto-de-lei-048.2018-excesso-aquisi-o-de-um-m_D45IEwn.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/403/projeto-de-lei-048.2018-excesso-aquisi-o-de-um-m_D45IEwn.pdf</t>
   </si>
   <si>
     <t>- EXCESSO - AQUISIÇÃO DE UM MIRO ÔNIBUS - SAÚDE - LOA</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/404/projeto-de-lei-049.2018-excesso-constru-o-escola_EspOfQ8.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/404/projeto-de-lei-049.2018-excesso-constru-o-escola_EspOfQ8.pdf</t>
   </si>
   <si>
     <t>- EXCESSO - CONSTRUÇÃO ESCOLA MOREIRA CABRAL - EDUCAÇÃO - PPA</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/405/projeto-de-lei-050.2018-excesso-constru-o-escola_cxvwlMq.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/405/projeto-de-lei-050.2018-excesso-constru-o-escola_cxvwlMq.pdf</t>
   </si>
   <si>
     <t>EXCESSO - CONSTRUÇÃO ESCOLA MOREIRA CABRAL - EDUCAÇÃO - LDO</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/406/projeto-de-lei-051.2018-excesso-constru-o-escola_5tYI99X.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/406/projeto-de-lei-051.2018-excesso-constru-o-escola_5tYI99X.pdf</t>
   </si>
   <si>
     <t>EXCESSO - CONSTRUÇÃO ESCOLA MOREIRA CABRAL - EDUCAÇÃO - LOA</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/407/projeto-de-lei-052.2018-excesso-quadra-coberta-s_tk5fC3I.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/407/projeto-de-lei-052.2018-excesso-quadra-coberta-s_tk5fC3I.pdf</t>
   </si>
   <si>
     <t>EXCESSO - QUADRA COBERTA SALTO DA ALEGRIA - PPA</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/408/projeto-de-lei-053.2018-excesso-quadra-coberta-s_GUk9yWQ.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/408/projeto-de-lei-053.2018-excesso-quadra-coberta-s_GUk9yWQ.pdf</t>
   </si>
   <si>
     <t>EXCESSO - QUADRA COBERTA SALTO DA ALEGRIA - LDO</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/409/projeto-de-lei-054.2018-excesso-quadra-coberta-s_BllJlsd.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/409/projeto-de-lei-054.2018-excesso-quadra-coberta-s_BllJlsd.pdf</t>
   </si>
   <si>
     <t>EXCESSO - QUADRA COBERTA SALTO DA ALEGRIA - LOA</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/410/projeto-de-lei-055.2018-excesso-reforma-e-amplia_KTly1LT.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/410/projeto-de-lei-055.2018-excesso-reforma-e-amplia_KTly1LT.pdf</t>
   </si>
   <si>
     <t>EXCESSO - REFORMA E AMPLIAÇÃO - PSF I - SAÚDE - LDO</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/411/projeto-de-lei-056.2018-excesso-reforma-e-amplia_MaI3YTt.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/411/projeto-de-lei-056.2018-excesso-reforma-e-amplia_MaI3YTt.pdf</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/412/projeto-de-lei-057.2018-excesso-reforma-e-amplia_b3Lp77k.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/412/projeto-de-lei-057.2018-excesso-reforma-e-amplia_b3Lp77k.pdf</t>
   </si>
   <si>
     <t>EXCESSO - REFORMA E AMPLIAÇÃO - PSF I - SAÚDE - LOA</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/413/projeto-de-lei-058.2018-excesso-reforma-e-amplia_xwVyff6.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/413/projeto-de-lei-058.2018-excesso-reforma-e-amplia_xwVyff6.pdf</t>
   </si>
   <si>
     <t>EXCESSO - REFORMA E AMPLIAÇÃO - PSF V - SAÚDE - PPA</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/414/projeto-de-lei-059.2018-excesso-reforma-e-amplia_mzN82oV.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/414/projeto-de-lei-059.2018-excesso-reforma-e-amplia_mzN82oV.pdf</t>
   </si>
   <si>
     <t>EXCESSO - REFORMA E AMPLIAÇÃO - PSF V - SAÚDE - LDO</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/415/projeto-de-lei-060.2018-excesso-reforma-e-amplia_E6PqAlW.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/415/projeto-de-lei-060.2018-excesso-reforma-e-amplia_E6PqAlW.pdf</t>
   </si>
   <si>
     <t>060.2018 - EXCESSO - REFORMA E AMPLIAÇÃO - PSF V - SAÚDE - LOA</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/446/projeto_de_lei_-_061.2018_-_doacao_r_7.00000_-_d_vF4Ak7N.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/446/projeto_de_lei_-_061.2018_-_doacao_r_7.00000_-_d_vF4Ak7N.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 7.000,00 (SETE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/454/projeto_de_lei_-_062.2018_-_parceria_manutencao__QCP2WqC.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/454/projeto_de_lei_-_062.2018_-_parceria_manutencao__QCP2WqC.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUTORIZAÇÃO À PREFEITURA DE PARANATINGA/MT RECEBER EM DOAÇÃO HORAS DE MÁQUINAS DE PESSOAS FÍSICAS E/OU JURÍDICAS E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/455/projeto_de_lei_-_063.2018_-_criacao_do_fundo_mun_5ncvPR8.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/455/projeto_de_lei_-_063.2018_-_criacao_do_fundo_mun_5ncvPR8.pdf</t>
   </si>
   <si>
     <t>“CRIA O FUNDO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/456/projeto_de_lei_-_064.2018_-_excesso_-_aquisicao__6zEwMK3.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/456/projeto_de_lei_-_064.2018_-_excesso_-_aquisicao__6zEwMK3.pdf</t>
   </si>
   <si>
     <t>“INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018/2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”Aquisição de Equip. Material Permanente e Veiculo.    R$ 59.350,00</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/457/projeto_de_lei_-_065.2018_-_excesso_-_aquisicao__wMVuLHt.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/457/projeto_de_lei_-_065.2018_-_excesso_-_aquisicao__wMVuLHt.pdf</t>
   </si>
   <si>
     <t>“INCLUI NA LEI Nº 1475/2017 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.018, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”AQUISIÇÃO DE EQUIP. MATERIAL PERMANENTE E VEICULO.  R$ 59.350,00</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/458/projeto_de_lei_-_066.2018_-_excesso_-_aquisicao__qC522gM.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/458/projeto_de_lei_-_066.2018_-_excesso_-_aquisicao__qC522gM.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITO ADICIONAL   ESPECIAL POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS PROVIDÊNCIAS. ”Aquisição de Equip. Material Permanente e Veiculo.  R$ 59.350,00</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/459/projeto_de_lei_-_067.2018_-_excesso_-_manutencao_frI6W3Y.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/459/projeto_de_lei_-_067.2018_-_excesso_-_manutencao_frI6W3Y.pdf</t>
   </si>
   <si>
     <t>“INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018/2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”Manutenção dos Serviços PSE/PAEFI VALOR  R$ 121.305,40</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/460/projeto_de_lei_-_068.2018_-_excesso_-_manutencao_xLY5LTc.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/460/projeto_de_lei_-_068.2018_-_excesso_-_manutencao_xLY5LTc.pdf</t>
   </si>
   <si>
     <t>“INCLUI NA LEI Nº 1475/2017 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.018, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”Manutenção dos Serviços PSE/PAEFI.  VALOR R$ 121.305,40</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/526/projeto_de_lei_-_070_2018_-_suplementacao_percen_lAv3WTl.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/526/projeto_de_lei_-_070_2018_-_suplementacao_percen_lAv3WTl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 70/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS - COM EMENDA MODIFICATIVA DE 3 %  (TRES POR CENTO)</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/472/projeto_de_lei_-_071_2018_-_doacao_r_2_00000_-_p_VTZPwqM.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/472/projeto_de_lei_-_071_2018_-_doacao_r_2_00000_-_p_VTZPwqM.pdf</t>
   </si>
   <si>
     <t>Projetos de Lei n° 071/2018 - “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 2.000,00 (DOIS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/473/projeto_de_lei_-_072_2018_-_incentivos_a_atletas_eyC3tiH.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/473/projeto_de_lei_-_072_2018_-_incentivos_a_atletas_eyC3tiH.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 072/2018 - “INSTITUI AUXÍLIO FINANCEIRO A ATLETAS E EQUIPES QUE REPRESENTEM O MUNICÍPIO DE PARANATINGA – MT - EM COMPETIÇÕES ESPORTIVAS OFICIAIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/474/projeto_de_lei_-_073_2018_-_expecial_-_anulacao__4hm59x2.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/474/projeto_de_lei_-_073_2018_-_expecial_-_anulacao__4hm59x2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 073/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS ADICIONAL           ESPECIAL   POR   ANULAÇÃO E REMANEJAMENTO E DÁ   OUTRAS 	PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/505/projeto_de_lei_-_074_2018_-_excesso_-_ampliacao__AUuRytJ.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/505/projeto_de_lei_-_074_2018_-_excesso_-_ampliacao__AUuRytJ.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 74/2018 -  “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018/2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”_x000D_
 – Ampliação da Esc. Mun. Educação Infantil Meu Pequeno Lar.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/506/projeto_de_lei_-_075_2018_-_excesso_-_ampliacao__xsEo3ex.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/506/projeto_de_lei_-_075_2018_-_excesso_-_ampliacao__xsEo3ex.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 75/2018 “INCLUI NA LEI Nº 1475/2017 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.018, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/507/projeto_de_lei_-_076_2018_-_excesso_-_ampliacao__7Ax7sd6.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/507/projeto_de_lei_-_076_2018_-_excesso_-_ampliacao__7Ax7sd6.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 76/2018“AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITO ADICIONAL   ESPECIAL POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/515/projeto_de_lei_-_077_2018_-_plano_municipal_de_s_ooLpecb.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/515/projeto_de_lei_-_077_2018_-_plano_municipal_de_s_ooLpecb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 77/2018 - DISPÕE SOBRE  A POLÍTICA  MUNICIPAL DE SANEAMENTO BÁSICO, CRIA O CONSELHO MUNICIPAL DE SANEAMENTO, CRIA O FUNDO MUNICIPAL DE SANEAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/504/projeto_de_lei_-_079_2018_-_convenio_com_cefa_-__XwnMGMV.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/504/projeto_de_lei_-_079_2018_-_convenio_com_cefa_-__XwnMGMV.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 079/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM A CEFA: CARIDADE, ESPERANÇA, FÉ E AMOR PARA REPASSE DE RECURSOS FINANCEIROS, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/634/projeto_de_lei_complementar_-_080_2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/634/projeto_de_lei_complementar_-_080_2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  80/2018“CRIA FUNÇÃO GRATIFICADA “FG“ NO ÂMBITO DAS SECRETARIAS MUNICIPAIS E ESTABELECE OS RESPECITVOS VALORES DE REMUNERAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/508/projeto_de_lei_-_081_2018_-_excesso_-_escola_ind_Hugsozj.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/508/projeto_de_lei_-_081_2018_-_excesso_-_escola_ind_Hugsozj.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 81/2018  - “INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018/2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/509/projeto_de_lei_-_082_2018_-_excesso_-_escola_ind_BNsjcg9.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/509/projeto_de_lei_-_082_2018_-_excesso_-_escola_ind_BNsjcg9.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 82/2018“INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018/2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ” Construção da Escola Municipal Indígena Otavio Kurewe.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/510/projeto_de_lei_-_083_2018_-__excesso_-_escola_in_3ojS2GN.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/510/projeto_de_lei_-_083_2018_-__excesso_-_escola_in_3ojS2GN.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 083/2018	“AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITO ADICIONAL   ESPECIAL POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS PROVIDÊNCIAS Construção da Escola Municipal Indígena Otavio Kurewe.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/511/projeto_de_lei_-_084_2018_-_verba_indenizatoria__lRUrkmL.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/511/projeto_de_lei_-_084_2018_-_verba_indenizatoria__lRUrkmL.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 84/2018 - “INSTITUI A VERBA INDENIZATÓRIA DO CHEFE DO EXECUTIVO, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/512/projeto_de_lei_-_085_2018_-_ldo_-_2019.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/512/projeto_de_lei_-_085_2018_-_ldo_-_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 85/2018  “DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCICIO DE 2019 DO MUNICÍPIO DE PARANATINGA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/513/projeto_de_lei_-_086_2018_-_filiacao_municipio_a__amm.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/513/projeto_de_lei_-_086_2018_-_filiacao_municipio_a__amm.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 86/2018 - “DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXXECUTIVO DE FILIAÇÃO À ASSOCIAÇÃO MATOGROSSENSE DOS MUNICÍPIOS- AMM E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/514/projeto_de_lei_-_087_2018_-_doacao_r_10_00000_-__PNphwB4.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/514/projeto_de_lei_-_087_2018_-_doacao_r_10_00000_-__PNphwB4.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 87/2018 - “AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 10.000,00 (DEZ MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/530/projeto_de_lei_-_088.2018_-_excesso_-_aquisicao__dOuxGfp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/530/projeto_de_lei_-_088.2018_-_excesso_-_aquisicao__dOuxGfp.pdf</t>
   </si>
   <si>
     <t>INCLUI NOS ANEXOS DO PLANO PLURIANUAL O PROGRAMA QUE MENCIONA E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_-_089_2018_-_excesso_-_aquisicao__lKo5Ovw.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_-_089_2018_-_excesso_-_aquisicao__lKo5Ovw.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 089 - “INCLUI NA LEI Nº 1475/2017 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.018, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/532/projeto_de_lei_-_090_2018_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/532/projeto_de_lei_-_090_2018_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 090 - AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITO ADICIONAL   ESPECIAL POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/537/projeto_de_lei_-_091_2018_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/537/projeto_de_lei_-_091_2018_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 091/2018	“INCLUI NOS ANEXOS DO PLANO PLURIANUAL – PPA 2018/2021, LEI Nº 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ” Aquisição de Ambulância Tipo A.  R$                         80.000,00</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/536/projeto_de_lei_-_092_2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/536/projeto_de_lei_-_092_2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 092/2018	“INCLUI NA LEI Nº 1475/2017 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.018, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ” Aquisição de Ambulância Tipo A.  R$                         80.000,00</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_-_093_2018_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_-_093_2018_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 093/2018	“AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITO ADICIONAL   ESPECIAL POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS PROVIDÊNCIAS. ” Aquisição de Ambulância Tipo A.  R$                         80.000,00</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/534/projeto_de_lei_-_094_2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/534/projeto_de_lei_-_094_2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 094/2018	“AUTORIZA O PODER EXECUTIVO A CONCEDER PREMIAÇÃO DE R$ 10.000,00 (DEZ MIL REAIS) PARA O 2º ENCONTRO DE VIOLEIROS DE PARANATINGA”</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/527/projeto_de_lei_-_095_2018_-_perda_salarial_-_3_-_v2yghUU.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/527/projeto_de_lei_-_095_2018_-_perda_salarial_-_3_-_v2yghUU.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 095/2018 - “AUTORIZA O PODER EXECUTIVO CONCEDER RECOMPOSIÇÃO DA PERDA SALARIAL PARA OS PROFESSORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDENCIAS. ”</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/528/projeto_de_lei_-_096_2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/528/projeto_de_lei_-_096_2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  96/2018“DISPÕE SOBRE A ALTERAÇÃO NA LEI MUNICIPAL N. 869/2012 QUE FEZ A MUDANÇA DA REDAÇÃO DOS ARTIGOS 36 E 38 DA LEI 533/2008, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/529/projeto_de_lei_-_097_2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/529/projeto_de_lei_-_097_2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 97“AUTORIZA O PODER EXECUTIVO A IMPLANTAR 11,98 (ONZE VÍRGULA NOVENTA E OITO POR CENTO) DE ACRÉSCIMO NO SALÁRIO BASE DOS PROFESSORES MUNICIPAIS, PROVENIENTES DA URV – UNIDADE REAL DE VALOR.”</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/531/projeto_de_lei_-_089.2018_-_excesso_-_aquisicao__2WUQyHY.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/531/projeto_de_lei_-_089.2018_-_excesso_-_aquisicao__2WUQyHY.pdf</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/539/projeto_de_lei_-_099_2018_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/539/projeto_de_lei_-_099_2018_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 099/2018	“INCLUI NA LEI Nº 1475/2017 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2.018, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS. ” Ampliação e Conclusão da Esc. Mun. Educação Infantil Meu Pequeno Lar. R$                  19.872,28</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/538/projeto_de_lei_-_100_2018_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/538/projeto_de_lei_-_100_2018_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 100/2018	“AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITO ADICIONAL   ESPECIAL POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS PROVIDÊNCIAS. Ampliação e Conclusão da Esc. Mun. Educação Infantil Meu Pequeno Lar. R$                  19.872,28</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/542/projeto_de_lei_-_101_2018_-_verba_indenizatoria__n1vUIje.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/542/projeto_de_lei_-_101_2018_-_verba_indenizatoria__n1vUIje.pdf</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/556/projeto_de_lei_-_102_2018_-_excesso_-_especial_a_YQQAXIK.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/556/projeto_de_lei_-_102_2018_-_excesso_-_especial_a_YQQAXIK.pdf</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/573/projeto_de_lei_-_103_2018_-_suplementacao_percen_2SLnErL.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/573/projeto_de_lei_-_103_2018_-_suplementacao_percen_2SLnErL.pdf</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/566/projeto_de_lei_-_104_2018_-_excesso_-_aquisicao__Nfjg8zd.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/566/projeto_de_lei_-_104_2018_-_excesso_-_aquisicao__Nfjg8zd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 104/2018  " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/570/projeto_de_lei_-_105_2018_-_excesso_-_aquisicao__hnw3sb4.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/570/projeto_de_lei_-_105_2018_-_excesso_-_aquisicao__hnw3sb4.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 105/2018  " INCLUI NA LEI N° 1475/2017 E NOS SEUS RESPECTIVOS ANEXOS -LDO PARA 2018, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/569/projeto_de_lei_-_106_2018_-_excesso_-_aquisicao__2ZqnDIr.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/569/projeto_de_lei_-_106_2018_-_excesso_-_aquisicao__2ZqnDIr.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 106/2018  " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO  E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/568/projeto_de_lei_-_107_2018_-_excesso_-_aquisicao__QtwrCjW.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/568/projeto_de_lei_-_107_2018_-_excesso_-_aquisicao__QtwrCjW.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 107/2018  " INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/567/projeto_de_lei_-_108_2018_-_excesso_-_aquisicao__9Asuj4c.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/567/projeto_de_lei_-_108_2018_-_excesso_-_aquisicao__9Asuj4c.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 108/2018  " INCLUI NA LEI 1475/2017 A NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2018, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/574/projeto_de_lei_-_109_2018_-_excesso_-_aquisicao__SbtO9Sw.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/574/projeto_de_lei_-_109_2018_-_excesso_-_aquisicao__SbtO9Sw.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 109/2018 - “AUTORIZA O PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITO ADICIONAL   ESPECIAL POR EXCESSO DE ARRECADAÇÃO     E DÁ   OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/565/projeto_de_lei_-_110_2018_-_excesso_-_aquisicao__C98F5EL.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/565/projeto_de_lei_-_110_2018_-_excesso_-_aquisicao__C98F5EL.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 110/2018  " INCLUI NOS ANEXOS DO PROJETO PLURIANUAL - PPA, LEI 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/564/projeto_de_lei_-_111_2018_-_excesso_-_aquisicao__TK5h36X.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/564/projeto_de_lei_-_111_2018_-_excesso_-_aquisicao__TK5h36X.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 111/2018  " INCLUI NA LEI 1475/2017 E NOS SEUS RESPECTIVOS ANEXOS-LDO PARA 2018, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/563/projeto_de_lei_-_112_2018_-_excesso_-_aquisicao__sQbtWNf.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/563/projeto_de_lei_-_112_2018_-_excesso_-_aquisicao__sQbtWNf.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 112/2018  " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/562/projeto_de_lei_-_113_2018_-_excesso_especial_-_a_LfOwa4j.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/562/projeto_de_lei_-_113_2018_-_excesso_especial_-_a_LfOwa4j.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 113/2018  " AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO  E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/561/projeto_de_lei_-_114_2018_-_obrigacao_de_pequeno_EIDSxep.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/561/projeto_de_lei_-_114_2018_-_obrigacao_de_pequeno_EIDSxep.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 114/2018  " REGULA, NO ÂMBITO MUNICIPAL, O DISPOSTO NO ART. 100 §3°, DA CONSTITUIÇÃO FEDERAL, QUANTO A OBRIGAÇÃO DE PEQUENO VALOR E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/560/projeto_de_lei_-_115_2018_-_excesso_-_aquisicao__hXY1Oe7.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/560/projeto_de_lei_-_115_2018_-_excesso_-_aquisicao__hXY1Oe7.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 115/2018  " INCLUI NOS ANEXOS DO PROJETO DO PLANO PLURIANUAL-PPA 2018/2021, LEI °1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/559/projeto_de_lei_-_117_2018_-_excesso_-_aquisicao__Bax7SFu.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/559/projeto_de_lei_-_117_2018_-_excesso_-_aquisicao__Bax7SFu.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 117/2018  "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO  E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/558/projeto_de_lei_-_118_2018_-_excesso_especial_-_p_hThypac.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/558/projeto_de_lei_-_118_2018_-_excesso_especial_-_p_hThypac.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 118/2018  "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO E REMANEJAMENTO  E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/572/projeto_de_lei_-_119_2018_-_doacao_-_prestacao_d_8SOuCUz.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/572/projeto_de_lei_-_119_2018_-_doacao_-_prestacao_d_8SOuCUz.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 119/2018 "AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM 01 (UMA) AMBULÂNCIA COM MOTORISTA E 02 (DOIS) TÉCNICOS EM ENFERMAGEM PARA A REALIZAÇÃO DA 34ª FESTA DO PEÃO DE BOIADEIRO E 25ª EXPOPAR, QUE SERÁ REALIZADO NO PARQUE DE EXPOSIÇÃO DE PARANATINGA-MT, NOS DIAS 06 Á 09 DO ME^S DE SETEMBRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/571/projeto_de_lei_-_120_2018_-_doacao_r_30_00000_-__gVTGCez.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/571/projeto_de_lei_-_120_2018_-_doacao_r_30_00000_-__gVTGCez.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°120/2018 "AUTORIZA O PODER EXECUTIVO A CONTRIBUIR COM A IMPORTÂNCIA DE R$ 30.000,00 (TRINTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 122/2018 - COLOCA EM EXTINÇÃO O CARGO DE AGENTE DE SERVIÇOS GERAIS, VIGIAS E COLETORES DE LIXO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/576/projeto_de_lei_-_123_2018_-_convenio_com_o_conso_y41rn0T.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/576/projeto_de_lei_-_123_2018_-_convenio_com_o_conso_y41rn0T.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 123/2018 - "AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM O CONSORCIO INTERMUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SOCIAL E AMBIENTAL DA REGIÃO SUL-CIDESASUL DE REPRESENTAÇÃO OFICIAL DO MUNICÍPIO DE PARANATINGA-MT"</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/635/projeto_de_lei_-_124_2018_-_convenio_-_ager_-_ba_xLB3gZv.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/635/projeto_de_lei_-_124_2018_-_convenio_-_ager_-_ba_xLB3gZv.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 124/2018 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE COOPERAÇÃO TÉCNICA COM O MUNICÍPIO DE BARRA DO GARÇAS/MT, COM INTERVENIÊNCIA DA AGÊNCIA REGULADORA DE SERVIÇOS PÚBLICOS DELEGADOS DO MUNICÍPIO DE BARRA DO GARÇAS - AGER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/578/projeto_de_lei_-_125_2018_-_excesso_-_suplementa_jKSpRYU.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/578/projeto_de_lei_-_125_2018_-_excesso_-_suplementa_jKSpRYU.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 125/2018 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/577/projeto_de_lei_-_126_2018_-_suplementacao_percen_KLfUSCE.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/577/projeto_de_lei_-_126_2018_-_suplementacao_percen_KLfUSCE.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 126/2018 - "AUTORIZA O PODER EXECUTIVA MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>PROJETO DE LEI  127/2018  "CRIA FUNÇÃO GRATIFICADA "FG" NO ÂMBITO DAS SECRETARIAS MUNICIPAIS E ESTABELECE OS RESPECTIVOS VALORES DE REMUNERAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/602/projeto_de_lei_-_128.2018_-_excesso_-_especial_-_dj25xu8.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/602/projeto_de_lei_-_128.2018_-_excesso_-_especial_-_dj25xu8.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 128/2018 - "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/603/projeto_de_lei_-_129_2018_-_excesso_-_especial_-_PvxfCTz.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/603/projeto_de_lei_-_129_2018_-_excesso_-_especial_-_PvxfCTz.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 129/2018 -''INCLUI NA LEI 1475/2017 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2018, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/604/projeto_de_lei_-_130.2018_-_excesso_-_especial_-_8eYfyYq.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/604/projeto_de_lei_-_130.2018_-_excesso_-_especial_-_8eYfyYq.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 130/2018 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃOP E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/605/projeto_de_lei_-_131_2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/605/projeto_de_lei_-_131_2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 131/2018 - "DISPÕE SOBRE AUTORIZAÇÃO E CONCESSÃO DE DIÁRIAS NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ  OUTRAS PROVIDÊNCIAS'.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/616/projeto_de_lei_-_132_2018_-_criacao_do_distrito__bE6Tbw8.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/616/projeto_de_lei_-_132_2018_-_criacao_do_distrito__bE6Tbw8.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 132 - "CRIA O DISTRITO DE SANTIAGO DO NORTE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/615/projeto_de_lei_-_133_2018_-_excesso_-_apoio_fina_i74AZK4.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/615/projeto_de_lei_-_133_2018_-_excesso_-_apoio_fina_i74AZK4.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 133/2018 - "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N°1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/614/projeto_de_lei_-_134_2018_-_excesso_-_apoio_fina_RbzDSnG.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/614/projeto_de_lei_-_134_2018_-_excesso_-_apoio_fina_RbzDSnG.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 134/2018- "INCLUI NA LEI N° 1475/2017 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2018, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/613/projeto_de_lei_-_135_2018_-_excesso_-_apoio_fina_vzsXU3n.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/613/projeto_de_lei_-_135_2018_-_excesso_-_apoio_fina_vzsXU3n.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°135/2018- "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/626/projeto_de_lei_-_136_2018_-_suplementacao_percen_UlTaKdu.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/626/projeto_de_lei_-_136_2018_-_suplementacao_percen_UlTaKdu.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 136/2018 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/636/projeto_de_lei_-_138_2018_-_casa_de_apoio_rondonopolis.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/636/projeto_de_lei_-_138_2018_-_casa_de_apoio_rondonopolis.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 138/2018 - "DISPÕE SOBRE A AUTORIZAÇÃO LEGISLATIVA PARA QUE A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL REALIZE O CUSTEIO DE PACIENTES EM TRATAMENTOS DE SAÚDE JUNTO A CIDADE DE RONDONÓPOLIS."</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/629/projeto_de_lei_-_139_2018_-_excesso_-_manutencao_le90ePQ.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/629/projeto_de_lei_-_139_2018_-_excesso_-_manutencao_le90ePQ.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 139/2018 - "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N° 1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/630/projeto_de_lei_-_140_2018_-_excesso_-_manutencao_d2ytjMJ.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/630/projeto_de_lei_-_140_2018_-_excesso_-_manutencao_d2ytjMJ.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 140/2018 - "INCLUI NA LEI N° 1475/2017 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2018, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/631/projeto_de_lei_-_141_2018_-_excesso_-_manutencao_nJrRhUy.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/631/projeto_de_lei_-_141_2018_-_excesso_-_manutencao_nJrRhUy.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 141/2018 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL POR ESCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/632/projeto_de_lei_-_142_2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/632/projeto_de_lei_-_142_2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 142/2018 - "DISPÕE SOBRE A ALTERAÇÃO DA LEI N° 242 DE 05 DE MARÇO DE 2007 QUE ALTEROU A LEI N° 027 DE 06 DE NOVEMBRO DE 2001, QUE DISPÕE SOBRE A POLÍTICA DO IDOSO E CRIA O CONSELHO MUNICIPAL DO IDOSO EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/633/projeto_de_lei_complementar.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/633/projeto_de_lei_complementar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 121/2018 - "ALTERA A REDAÇÃO DO INCISO III DO ARTIGO 44 DA LEI MUNICIPAL Nº 181, DE 21 DE JUNHO DE 2006, QUE REESTRUTUROU O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PARANATINGA-MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/658/projeto_de_lei_-_144_2018_-_suplementacao_percen_oS49o7B.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/658/projeto_de_lei_-_144_2018_-_suplementacao_percen_oS49o7B.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 144/2018 - AUTORIZAO PODER EXECUTIVO MUNICIPAL    ABRIR    CRÉDITOS SUPLEMENTAR POR  ANULAÇÃO E TRANSPOSIÇÃO E  DÁ  OUTRASPROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/659/projeto_de_lei_-_145_2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/659/projeto_de_lei_-_145_2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°145/2018 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/660/projeto_de_lei_-_147_2018_-_excesso_-_aquisicao__QSm5p74.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/660/projeto_de_lei_-_147_2018_-_excesso_-_aquisicao__QSm5p74.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°147/2018 - "INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA 2018/2021, LEI N°1508/2017, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/661/projeto_de_lei_-_148_2018_-_excesso_-_aquisicao__J5qW4YO.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/661/projeto_de_lei_-_148_2018_-_excesso_-_aquisicao__J5qW4YO.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°148/2018 - "INCLUI NA LEI N° 1475/2017 E NOS SEUS RESPECTIVOS ANEXOS - LDO PARA 2018, O PROGRAMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/662/projeto_de_lei_-_149_2018_-_excesso_-_aquisicao__CdpA4d7.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/662/projeto_de_lei_-_149_2018_-_excesso_-_aquisicao__CdpA4d7.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 149/2018 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/666/projeto_de_lei_no_150_2018_-_suplementacao_perce_waq30Hf.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/666/projeto_de_lei_no_150_2018_-_suplementacao_perce_waq30Hf.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 150/2018 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/668/projeto_de_lei_-_152_2018_-_suplementacao_percen_xgjQwjN.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/668/projeto_de_lei_-_152_2018_-_suplementacao_percen_xgjQwjN.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 152/2018 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/669/projeto_de_lei_154_2018_calamidade.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/669/projeto_de_lei_154_2018_calamidade.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 154/2018 - "CRIA A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL DE PARANATINGA-MT - COMPDEC, O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL, E O FUNDO MUNICIPAL DE DEFESA CIVIL (FUMDEC), E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/671/projeto_de_lei_n__155_2018_-_suplementacao_perce_sBjTKKV.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/671/projeto_de_lei_n__155_2018_-_suplementacao_perce_sBjTKKV.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 155/2018 - "AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/675/projeto_de_lei_no156_2018_-_institui_ppp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/675/projeto_de_lei_no156_2018_-_institui_ppp.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 156/2018 - INSTITUI O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL ATRAVÉS DAS PARCERIAS PÚBLICO PRIVADAS – PPP DO MUNICÍPIO DE PARANATINGA/MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/672/projeto_de_lei_no_157_2018_-__parcelamento_.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/672/projeto_de_lei_no_157_2018_-__parcelamento_.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 157/2018 - “AUTORIZA O PODE EXECUTIVO A PROCEDER O PARCELAMENTO DE DÉBITO JUNTO AO INSTITUTO BRASILEIRO DO MEIO AMBIENTE E DOS RECURSOS NATURAIS RENOVÁVEIS - IBAMA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/674/projeto_de_lei_no_159_2018_-_tributacao_2.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/674/projeto_de_lei_no_159_2018_-_tributacao_2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 159/2018 - ALTERA A LEI COMPLEMENTAR Nº 098, DE 30 DE DEZEMBRO DE 2004, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO MUNICIPAL, E A LEI COMPLEMENTAR Nº 1.282 DE 08 DE DEZEMBRO DE 2015, QUE DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>PLCM</t>
   </si>
   <si>
     <t>Projeto de Lei da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/435/projeto-de-lei-cm-001-2018-nova-denomina-o-casa-_PNBVRfB.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/435/projeto-de-lei-cm-001-2018-nova-denomina-o-casa-_PNBVRfB.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOVA DENOMINAÇÃO DA CASA DE PASSAGEM TRANSITÓRIA DE PARANATINGA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/516/cm_002_reajuste_4.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/516/cm_002_reajuste_4.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM 002/2018 - “Dispões sobre reajuste salarial aos servidores públicos municipais de provimento efetivo do Poder Legislativo Municipal”</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/518/projeto_de_resolucao_mesa_diretora_2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/518/projeto_de_resolucao_mesa_diretora_2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 001/2018_x000D_
 Dispõe sobre a alteração do § 2º, do artigo 22, da Resolução nº 001/1993, que trata da eleição para renovação da Mesa Diretora da Câmara Municipal e da outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/338/requerimento-01-.2018-camara-municipal-de-parana_tz5ixAX.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/338/requerimento-01-.2018-camara-municipal-de-parana_tz5ixAX.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DOCUMENTOS</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>CDHAESECMA - COMISSÃO DE  DEFESA DOS DIREITOS HUMANOS, ASSISTÊNCIA SOCIAL, EDUCAÇÃO, SAÚDE, CULTURA, ESPORTE, CID</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/557/requerimento_0032018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/557/requerimento_0032018.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DE ARRECADAÇÃO DE IPTU, ITBI, ISSQN, E DEMAIS TRIBUTOS E OUTROS MEIOS DE ARRECADAÇÃO MUNICIPAL, REFERENTE AOS ANOS DE 2016,2017 E 2018 ATÉ A ATUAL DATA (REQUERIMENTO NA INTEGRA NO SITE DA CÂMARA MUNICIPAL DE PARANATINGA) https://www.paranatinga.mt.leg.br/</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/637/requerimento_08.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/637/requerimento_08.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 008/2018 - REQUER AO SOBERANO PLENARIO INFORMAÇOES SOBRE A ARRECADAÇÃO E GASTOS DA ILUMINAÇÃO PUBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/712/requerimento_0102018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/712/requerimento_0102018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 010/2018 - REQUER A CRIAÇÃO DE COMISSÃO ESPECIAL DE INQUÉRITO, COM A FINALIDADE DE INVESTIGAR COM PROFUNDIDADE E PERÍCIA, POSSÍVEIS IRREGULARIDADES NO CONTRATO DE CONCESSÃO E NOS SERVIÇOS PRESTADOS PELA CONCESSIONÁRIA ÁGUAS DE PARANATINGA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5444,67 +5444,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/342/servi-os-de-m-o-de-obra.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/343/casa-de-apoio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/344/tecnomapas-ltda.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/382/acao-civil-publica.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/389/simp-0019-042-2018-a-o-civil-publica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/390/simp-0021-042-2018-a-o-civil-publica.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/391/simp-0024-042-2018-a-o-civil-publica.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/517/projeto_emenda__lei_organica_no_003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/318/indica-o-02.2018-cicero-pereira-filho.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/319/indicacao_03.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_04.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_5.2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/322/indica-o-06.2018-fernandes-antonio-carlini-e-rod_gjVyIWY.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/323/indica-o-07.2018-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/324/indica-o-08.2018-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/325/indica-o-09.2018-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao_10.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/345/indica-o-11.2018-cicero-pereira-filho27022018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/347/indica-o-13.2018-cicero-pereira-filho27022018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/348/indica-o-14.2018-jorge-ciotti27022018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/349/indica-o-15.2018-rodrigo-alves-maciel27022018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/350/indica-o-16.2018-rodrigo-alves-maciel27022018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/351/indica-o-17.2018-josevaine-labiga27022018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/352/indica-o-18.2018-fernandes-antonio-carlini27022018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/357/indica-o-19.2018-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/737/indicacao_020.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/385/indicacao_021.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/386/indicacao_022.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/387/indicacao_023.2018_-_jorge_martinho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/388/indicacao_024.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/738/indicacao_025.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/392/indica-o-26.2018-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/393/indica-o-27.2018-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/394/indicacao_28.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/395/indicacao_29.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/396/indicacao_30.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/397/indicacao_031.2018_-_cicero_pereira_filho_xfVpTBM.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/424/indica-o-33.2018-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/423/indicacao_34.2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_035.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/421/indicacao_036.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/422/indicacao_037.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/438/indica-o-38.2018-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/439/indica-o-39.2018-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/440/indica-o-40.2018-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/441/indica-o-41.2018-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/450/indica-o-42.2018-joao-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/451/indica-o-43.2018-joao-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/461/indicacao_44.2018_-_fernandes_carlini.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/462/indicacao_45.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/463/indicacao_46.2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/464/indicacao_47.2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/467/indicacao_048.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/468/indicacao_049.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/469/indicacao_50.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/475/indicacao_51.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/476/indicacao_052.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/477/indicacao_053.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/478/indicacao_054.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/479/indicacao_55.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/480/indicacao_56.2018_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/498/indicacao_058.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/499/indicacao_059.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/500/indicacao_60.2018_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/501/indicacao_61.2018_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/524/indicacao_063.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/525/indicacao_064.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/543/indicacao_065.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/544/indicacao_066.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/545/indicacao_067.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/546/indicacao_068.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/547/indicacao_69.2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/548/indicacao_070.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/549/indicacao_71.2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/579/indicacao_72.2018_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/580/indicacao_73.2018_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/581/indicacao_74.2018_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/582/indicacao_75_-_paulo_jose_canaverde_costa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/583/indicacao_076.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/584/indicacao_77_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/585/indicacao_78_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/586/indicacao_79_-_fernandes_antonio_carlini_x_rodriguinho.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/595/indicacao_080.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/596/indicacao_081.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/598/indicacao_82_-_claudio_gomes13082018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/597/indicacao_83_-_natal.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/606/indicacao_84.2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/617/indicacao_85.2018_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/618/indicacao_86.2018_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/619/indicacao_087.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/647/indicacao_88.2018_-_josevaine_silva_de_souza_2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/739/indicacao_089.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/740/indicacao_090.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/741/indicacao_091.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/742/indicacao_092.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/743/indicacao_093.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/744/indicacao_094.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/745/indicacao_095.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/648/indicacao_096.2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/650/indicacao_98.2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/652/indicacao_100.2018_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/653/indicacao_101_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/654/indicacao_102_-_josevaine_labiga.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/655/indicacao_103.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/656/indicacao_104.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/657/indicacao_105.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/663/indicacao_106.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/664/indicacao_107.2018_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/710/indicacao_108.2018_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/746/indicacao_112.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/670/lei_n_1680.2018_-incentivo_financeiro_aos_agente_XSwIBWh.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/575/mensagem_eleicao_mesa_diretora_e_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/328/oficio_01.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/327/oficio-02-camara-municipal-de-paranatinga14022018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/329/oficio-04-camara-municipal-de-paranatinga14022018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/330/oficio-05-camara-municipal-de-paranatinga14022018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/331/oficio-07-camara-municipal-de-paranatinga14022018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/332/oficio-08-camara-municipal-de-paranatinga14022018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/333/oficio-09-camara-municipal-de-paranatinga14022018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/870/oficio_10.2018_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1463/oficio_12.2018_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/334/oficio-13-rodriguinho.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/335/of-cio-14-jorge-ciotti14022018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/353/oficio-15-fernandes-antonio-carlini27022018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/354/oficio-17-camara-municipal-de-paranatinga27022018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/355/of-cio-18-jorge-ciotti-x-rodrigo-alves-maciel27022018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/356/of-cio-19-jorge-ciotti-x-rodrigo-alves-maciel27022018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/869/oficio_20.2018_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/358/oficio-21-camara-municipal-de-paranatinga.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/359/of-cio-23-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/360/of-cio-24-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/361/of-cio-25-josevaine-silva-de-souza.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/362/oficio_27_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/363/of-cio-28-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/364/oficio_30.2018_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/365/oficio_31.2018_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/366/of-cio-32-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/367/oficio-34-fernandes-antonio-carlini27022018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1077/oficio_35.2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/749/oficio_36.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/751/oficio_38.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/384/of-cio-39-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/750/oficio_40.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/398/oficio_41.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/752/oficio_43.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/383/of-cio-44-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/425/of-cio-45-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/770/oficio_046.2018_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/771/oficio_047.2018_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/426/oficio_049.2018_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/427/oficio_50.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/428/of-cio-51-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/429/of-cio-52-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/430/of-cio-53-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/431/oficio-54-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/437/of-cio-55-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/432/oficio_56.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/433/oficio_57_-__jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/434/oficio_58_-__jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/445/oficio_59.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/444/oficio_60.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/442/oficio-61-rodrigo-alves-maciel.docx.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/443/oficio_62.2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/447/oficio-63-joao-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/448/oficio-64-joao-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/449/oficio-65-joao-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/452/oficio_66.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/453/oficio_67.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/465/oficio_68.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/466/oficio_70.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/481/oficio_72.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/482/oficio_73.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/483/oficio_74.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/484/oficio_75.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/485/oficio_76.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/486/oficio_77.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/489/oficio_79.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/490/oficio_80.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/491/oficio_81.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1120/oficio_83.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/493/oficio_85_-__jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/494/oficio_86_-__jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/495/oficio_87_-__jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/496/oficio_88_-__jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/519/oficio_89_-__camara_x_aguas_de_paranatinga.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/520/oficio_90_-__camara_x_aguas_de_paranatinga13062018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/521/oficio_93.2018_-_jorge_martiho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/522/oficio_94.2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/523/oficio_101.2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1074/oficio_102.2018_-_camara_municipal02072019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/772/oficio_103.2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/829/oficio_105.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/550/oficio_106.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/551/oficio_107.2017_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/552/oficio_108.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/553/oficio_109.2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/554/oficio_110.2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/587/oficio_113.2017_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/588/oficio_114_-__jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/867/oficio_115.2018_-_claudio_gomes03042019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/589/oficio_116.2017_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/590/oficio_117.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/591/oficio_119.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/592/oficio_123.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/593/oficio_124.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/594/oficio_125_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/599/oficio_126.2017_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/600/oficio_127.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/608/oficio_132.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/399/of-cio-133-gdsm.2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/609/oficio_134.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/610/oficio_135.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/400/of-cio-136-gdsm.2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/607/oficio_137.2018_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/611/oficio_138_-__jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/612/oficio_139_-__jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/620/oficio_142_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/621/oficio_143_-_cleitinho29082018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/622/oficio_144_-_cleitinho29082018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/623/oficio_145_-_cleitinho29082018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/624/oficio_146.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/625/oficio_147_-_camara_municipal31082018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/830/oficio_150.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/831/oficio_151.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/832/oficio_152.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/833/oficio_154.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1075/oficio_155.2018_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/834/oficio_157.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/835/oficio_158.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/628/oficio_159_-__camara_municipal02102018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/638/oficio_164.2018_-_claudio_gomes12082019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/639/oficio_165.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/640/oficio_166.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/641/oficio_167.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/642/oficio_168_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/644/oficio_170_-_cori.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/645/oficio_171.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/646/oficio_172.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/665/oficio_0177.2018_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1131/oficio_179.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1132/oficio_180.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/836/oficio_184.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/713/oficio__185.2018_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/714/oficio__186.2018_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/715/oficio__187.2018_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/837/oficio_188.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/747/oficio_189.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1133/oficio_191.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1134/oficio_192.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/667/oficio_194.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/838/oficio_195.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/839/oficio_196.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/748/oficio_197.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1076/oficio_198.2018_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1135/oficio_200.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1136/oficio_201.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1137/oficio_202.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/840/oficio_274.2018_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1455/oficio_278.2018_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/317/decreto-legislativo-n-002.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/470/projeto_de_emenda_a_lei_organica_002_2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/336/projeto-de-lei-026.2018-destina-o-im-vel-e.-m.e_r84Qsyn.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/337/projeto-de-lei-027.2018-destina-o-im-vel-e.-m.-_kpGO2WM.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/436/projeto-de-lei-004.2018-excesso-aquisi-o-de-patr_y1YTfEp.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/471/projeto_de_lei_-_070_2018_-_suplementacao_percen_tLc5yxO.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/541/projeto_de_lei_-_102_2018_-_excesso_-_especial_a_S99hOzg.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/540/projeto_de_lei_-_103_2018_-_suplementacao_percen_kMjT971.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/555/projeto_de_lei_-_101_2018_-_verba_indenizatoria__0XLbYyz.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/374/projeto-de-lei-complementar-035.2018-altera-o-da_4Ml9MSo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/368/projeto-de-lei-028.2018-altera-o-da-lei-106.2005_VrKbfKL.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/288/projeto-de-lei-001-2018-suplementa-ao-percentual_8fhYHO1.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/301/projeto-de-lei-002.2018-estadualiza-o-da-rodovia_yejKAkQ.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/292/projeto-de-lei-003.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/293/projeto-de-lei-004.2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/294/projeto-de-lei-005.2018-escesso-de-arrecada-o.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/295/projeto-de-lei-006.2018-excesso-aquisi-o-rolo-co_QSx10Pj.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/296/projeto-de-lei-007.2018-excesso-aquisi-o-rolo-co_RN7alrd.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/297/projeto-de-lei-008.2018-excesso-aquisi-o-rolo-co_xoYbtZM.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/298/projeto-de-lei-009.20118-excesso-reforma-da-feir_QaobFGb.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/299/projeto-de-lei-010.2018-excesso-reforma-da-feira_vt93xsM.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/300/projeto-de-lei-011.2018-excesso-reforma-da-feira_EwWsu36.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/303/projeto-de-lei-012.2018-excesso-reforma-e-adequa_cCj70SI.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/304/projeto-de-lei-013.2018-excesso-reforma-e-adequa_nZGNTtV.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/305/projeto-de-lei-014.2018-excesso-reforma-e-adequa_uMhdASX.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/306/projeto-de-lei-015.2018-excesso-reforma-e-adequa_VtdbonO.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/307/projeto-de-lei-016.2018-excesso-reforma-e-adequa_OYAp9H7.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/310/projeto-de-lei-019.2018-excesso-reforma-e-adequa_G0oCftk.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/311/projeto-de-lei-020.2018-excesso-reforma-e-adequa_GHkONSW.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/312/projeto-de-lei-021.2018-excesso-reforma-e-adequa_dZPa2UH.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/313/projeto-de-lei-022.2018-excesso-reforma-e-adequa_oEkbjPJ.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/314/projeto-de-lei-023.2018-excesso-reforma-e-adequa_It0gmGi.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/315/projeto-de-lei-024.2018-perda-salarial-2-25.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/316/projeto-de-lei-025-2018-suplementa-ao-percentual_Zh774d5.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/339/projeto-de-lei-026.2018-destina-o-im-vel-e.-m.e._cP5AjNE.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/341/projeot-de-lei-029.2018-conv-nio-constru-o-casas_4PooVhE.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/369/projeto-de-lei-030.2018-cancelamento-de-empenhos_DtcbisV.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/370/projeto-de-lei-031.2018-cancelamento-de-empenhos_n4cTcxK.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/371/projeto-de-lei-032.2018-.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/372/projeto-de-lei-033.2018-excesso-constru-o-escola_7BAhbgh.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/373/projeto-de-lei-034.2018-excesso-constru-o-escola_n13I0da.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/375/projeto-de-lei-036.2018-excesso-constru-o-e-refo_P7nxsx7.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/376/projeto-de-lei-037.2018-excesso-constru-o-e-refo_ES2Aytq.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/377/projeto-de-lei-038.2018-excesso-constru-o-e-refo_cgPCls0.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/378/projeto-de-lei-038.2018-excesso-constru-o-e-refo_ZmYs9uw.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/379/projeto-de-lei-040.2018-excesso-incremento-temp._2hu6y12.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/380/projeto-de-lei-041.2018-excesso-incremento-temp._HADUjwS.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/381/projeto-de-lei-042.2018-suplementa-ao-percentual-6-2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/416/projeto-de-lei-043.2018-excesso.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/417/projeto-de-lei-044.2018-excesso-.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/418/projeto-de-lei-045.2018-excesso-.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/401/projeto-de-lei-046.2018-excesso-aquisi-o-de-um-m_uBz0Eba.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/402/projeto-de-lei-047.2018-excesso-aquisi-o-de-um-m_OYF5m9a.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/403/projeto-de-lei-048.2018-excesso-aquisi-o-de-um-m_D45IEwn.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/404/projeto-de-lei-049.2018-excesso-constru-o-escola_EspOfQ8.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/405/projeto-de-lei-050.2018-excesso-constru-o-escola_cxvwlMq.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/406/projeto-de-lei-051.2018-excesso-constru-o-escola_5tYI99X.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/407/projeto-de-lei-052.2018-excesso-quadra-coberta-s_tk5fC3I.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/408/projeto-de-lei-053.2018-excesso-quadra-coberta-s_GUk9yWQ.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/409/projeto-de-lei-054.2018-excesso-quadra-coberta-s_BllJlsd.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/410/projeto-de-lei-055.2018-excesso-reforma-e-amplia_KTly1LT.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/411/projeto-de-lei-056.2018-excesso-reforma-e-amplia_MaI3YTt.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/412/projeto-de-lei-057.2018-excesso-reforma-e-amplia_b3Lp77k.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/413/projeto-de-lei-058.2018-excesso-reforma-e-amplia_xwVyff6.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/414/projeto-de-lei-059.2018-excesso-reforma-e-amplia_mzN82oV.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/415/projeto-de-lei-060.2018-excesso-reforma-e-amplia_E6PqAlW.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/446/projeto_de_lei_-_061.2018_-_doacao_r_7.00000_-_d_vF4Ak7N.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/454/projeto_de_lei_-_062.2018_-_parceria_manutencao__QCP2WqC.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/455/projeto_de_lei_-_063.2018_-_criacao_do_fundo_mun_5ncvPR8.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/456/projeto_de_lei_-_064.2018_-_excesso_-_aquisicao__6zEwMK3.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/457/projeto_de_lei_-_065.2018_-_excesso_-_aquisicao__wMVuLHt.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/458/projeto_de_lei_-_066.2018_-_excesso_-_aquisicao__qC522gM.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/459/projeto_de_lei_-_067.2018_-_excesso_-_manutencao_frI6W3Y.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/460/projeto_de_lei_-_068.2018_-_excesso_-_manutencao_xLY5LTc.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/526/projeto_de_lei_-_070_2018_-_suplementacao_percen_lAv3WTl.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/472/projeto_de_lei_-_071_2018_-_doacao_r_2_00000_-_p_VTZPwqM.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/473/projeto_de_lei_-_072_2018_-_incentivos_a_atletas_eyC3tiH.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/474/projeto_de_lei_-_073_2018_-_expecial_-_anulacao__4hm59x2.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/505/projeto_de_lei_-_074_2018_-_excesso_-_ampliacao__AUuRytJ.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/506/projeto_de_lei_-_075_2018_-_excesso_-_ampliacao__xsEo3ex.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/507/projeto_de_lei_-_076_2018_-_excesso_-_ampliacao__7Ax7sd6.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/515/projeto_de_lei_-_077_2018_-_plano_municipal_de_s_ooLpecb.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/504/projeto_de_lei_-_079_2018_-_convenio_com_cefa_-__XwnMGMV.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/634/projeto_de_lei_complementar_-_080_2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/508/projeto_de_lei_-_081_2018_-_excesso_-_escola_ind_Hugsozj.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/509/projeto_de_lei_-_082_2018_-_excesso_-_escola_ind_BNsjcg9.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/510/projeto_de_lei_-_083_2018_-__excesso_-_escola_in_3ojS2GN.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/511/projeto_de_lei_-_084_2018_-_verba_indenizatoria__lRUrkmL.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/512/projeto_de_lei_-_085_2018_-_ldo_-_2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/513/projeto_de_lei_-_086_2018_-_filiacao_municipio_a__amm.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/514/projeto_de_lei_-_087_2018_-_doacao_r_10_00000_-__PNphwB4.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/530/projeto_de_lei_-_088.2018_-_excesso_-_aquisicao__dOuxGfp.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_-_089_2018_-_excesso_-_aquisicao__lKo5Ovw.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/532/projeto_de_lei_-_090_2018_.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/537/projeto_de_lei_-_091_2018_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/536/projeto_de_lei_-_092_2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_-_093_2018_.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/534/projeto_de_lei_-_094_2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/527/projeto_de_lei_-_095_2018_-_perda_salarial_-_3_-_v2yghUU.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/528/projeto_de_lei_-_096_2018.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/529/projeto_de_lei_-_097_2018.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/531/projeto_de_lei_-_089.2018_-_excesso_-_aquisicao__2WUQyHY.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/539/projeto_de_lei_-_099_2018_.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/538/projeto_de_lei_-_100_2018_.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/542/projeto_de_lei_-_101_2018_-_verba_indenizatoria__n1vUIje.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/556/projeto_de_lei_-_102_2018_-_excesso_-_especial_a_YQQAXIK.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/573/projeto_de_lei_-_103_2018_-_suplementacao_percen_2SLnErL.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/566/projeto_de_lei_-_104_2018_-_excesso_-_aquisicao__Nfjg8zd.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/570/projeto_de_lei_-_105_2018_-_excesso_-_aquisicao__hnw3sb4.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/569/projeto_de_lei_-_106_2018_-_excesso_-_aquisicao__2ZqnDIr.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/568/projeto_de_lei_-_107_2018_-_excesso_-_aquisicao__QtwrCjW.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/567/projeto_de_lei_-_108_2018_-_excesso_-_aquisicao__9Asuj4c.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/574/projeto_de_lei_-_109_2018_-_excesso_-_aquisicao__SbtO9Sw.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/565/projeto_de_lei_-_110_2018_-_excesso_-_aquisicao__C98F5EL.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/564/projeto_de_lei_-_111_2018_-_excesso_-_aquisicao__TK5h36X.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/563/projeto_de_lei_-_112_2018_-_excesso_-_aquisicao__sQbtWNf.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/562/projeto_de_lei_-_113_2018_-_excesso_especial_-_a_LfOwa4j.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/561/projeto_de_lei_-_114_2018_-_obrigacao_de_pequeno_EIDSxep.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/560/projeto_de_lei_-_115_2018_-_excesso_-_aquisicao__hXY1Oe7.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/559/projeto_de_lei_-_117_2018_-_excesso_-_aquisicao__Bax7SFu.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/558/projeto_de_lei_-_118_2018_-_excesso_especial_-_p_hThypac.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/572/projeto_de_lei_-_119_2018_-_doacao_-_prestacao_d_8SOuCUz.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/571/projeto_de_lei_-_120_2018_-_doacao_r_30_00000_-__gVTGCez.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/576/projeto_de_lei_-_123_2018_-_convenio_com_o_conso_y41rn0T.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/635/projeto_de_lei_-_124_2018_-_convenio_-_ager_-_ba_xLB3gZv.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/578/projeto_de_lei_-_125_2018_-_excesso_-_suplementa_jKSpRYU.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/577/projeto_de_lei_-_126_2018_-_suplementacao_percen_KLfUSCE.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/602/projeto_de_lei_-_128.2018_-_excesso_-_especial_-_dj25xu8.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/603/projeto_de_lei_-_129_2018_-_excesso_-_especial_-_PvxfCTz.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/604/projeto_de_lei_-_130.2018_-_excesso_-_especial_-_8eYfyYq.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/605/projeto_de_lei_-_131_2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/616/projeto_de_lei_-_132_2018_-_criacao_do_distrito__bE6Tbw8.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/615/projeto_de_lei_-_133_2018_-_excesso_-_apoio_fina_i74AZK4.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/614/projeto_de_lei_-_134_2018_-_excesso_-_apoio_fina_RbzDSnG.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/613/projeto_de_lei_-_135_2018_-_excesso_-_apoio_fina_vzsXU3n.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/626/projeto_de_lei_-_136_2018_-_suplementacao_percen_UlTaKdu.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/636/projeto_de_lei_-_138_2018_-_casa_de_apoio_rondonopolis.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/629/projeto_de_lei_-_139_2018_-_excesso_-_manutencao_le90ePQ.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/630/projeto_de_lei_-_140_2018_-_excesso_-_manutencao_d2ytjMJ.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/631/projeto_de_lei_-_141_2018_-_excesso_-_manutencao_nJrRhUy.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/632/projeto_de_lei_-_142_2018.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/633/projeto_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/658/projeto_de_lei_-_144_2018_-_suplementacao_percen_oS49o7B.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/659/projeto_de_lei_-_145_2018.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/660/projeto_de_lei_-_147_2018_-_excesso_-_aquisicao__QSm5p74.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/661/projeto_de_lei_-_148_2018_-_excesso_-_aquisicao__J5qW4YO.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/662/projeto_de_lei_-_149_2018_-_excesso_-_aquisicao__CdpA4d7.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/666/projeto_de_lei_no_150_2018_-_suplementacao_perce_waq30Hf.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/668/projeto_de_lei_-_152_2018_-_suplementacao_percen_xgjQwjN.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/669/projeto_de_lei_154_2018_calamidade.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/671/projeto_de_lei_n__155_2018_-_suplementacao_perce_sBjTKKV.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/675/projeto_de_lei_no156_2018_-_institui_ppp.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/672/projeto_de_lei_no_157_2018_-__parcelamento_.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/674/projeto_de_lei_no_159_2018_-_tributacao_2.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/435/projeto-de-lei-cm-001-2018-nova-denomina-o-casa-_PNBVRfB.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/516/cm_002_reajuste_4.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/518/projeto_de_resolucao_mesa_diretora_2018.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/338/requerimento-01-.2018-camara-municipal-de-parana_tz5ixAX.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/557/requerimento_0032018.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/637/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/712/requerimento_0102018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/342/servi-os-de-m-o-de-obra.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/343/casa-de-apoio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/344/tecnomapas-ltda.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/382/acao-civil-publica.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/389/simp-0019-042-2018-a-o-civil-publica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/390/simp-0021-042-2018-a-o-civil-publica.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/391/simp-0024-042-2018-a-o-civil-publica.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/517/projeto_emenda__lei_organica_no_003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/318/indica-o-02.2018-cicero-pereira-filho.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/319/indicacao_03.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_04.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_5.2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/322/indica-o-06.2018-fernandes-antonio-carlini-e-rod_gjVyIWY.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/323/indica-o-07.2018-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/324/indica-o-08.2018-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/325/indica-o-09.2018-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao_10.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/345/indica-o-11.2018-cicero-pereira-filho27022018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/347/indica-o-13.2018-cicero-pereira-filho27022018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/348/indica-o-14.2018-jorge-ciotti27022018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/349/indica-o-15.2018-rodrigo-alves-maciel27022018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/350/indica-o-16.2018-rodrigo-alves-maciel27022018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/351/indica-o-17.2018-josevaine-labiga27022018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/352/indica-o-18.2018-fernandes-antonio-carlini27022018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/357/indica-o-19.2018-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/737/indicacao_020.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/385/indicacao_021.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/386/indicacao_022.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/387/indicacao_023.2018_-_jorge_martinho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/388/indicacao_024.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/738/indicacao_025.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/392/indica-o-26.2018-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/393/indica-o-27.2018-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/394/indicacao_28.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/395/indicacao_29.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/396/indicacao_30.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/397/indicacao_031.2018_-_cicero_pereira_filho_xfVpTBM.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/424/indica-o-33.2018-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/423/indicacao_34.2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_035.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/421/indicacao_036.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/422/indicacao_037.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/438/indica-o-38.2018-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/439/indica-o-39.2018-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/440/indica-o-40.2018-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/441/indica-o-41.2018-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/450/indica-o-42.2018-joao-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/451/indica-o-43.2018-joao-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/461/indicacao_44.2018_-_fernandes_carlini.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/462/indicacao_45.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/463/indicacao_46.2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/464/indicacao_47.2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/467/indicacao_048.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/468/indicacao_049.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/469/indicacao_50.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/475/indicacao_51.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/476/indicacao_052.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/477/indicacao_053.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/478/indicacao_054.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/479/indicacao_55.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/480/indicacao_56.2018_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/498/indicacao_058.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/499/indicacao_059.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/500/indicacao_60.2018_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/501/indicacao_61.2018_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/524/indicacao_063.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/525/indicacao_064.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/543/indicacao_065.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/544/indicacao_066.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/545/indicacao_067.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/546/indicacao_068.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/547/indicacao_69.2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/548/indicacao_070.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/549/indicacao_71.2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/579/indicacao_72.2018_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/580/indicacao_73.2018_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/581/indicacao_74.2018_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/582/indicacao_75_-_paulo_jose_canaverde_costa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/583/indicacao_076.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/584/indicacao_77_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/585/indicacao_78_-_fernandes_antonio_carlini.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/586/indicacao_79_-_fernandes_antonio_carlini_x_rodriguinho.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/595/indicacao_080.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/596/indicacao_081.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/598/indicacao_82_-_claudio_gomes13082018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/597/indicacao_83_-_natal.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/606/indicacao_84.2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/617/indicacao_85.2018_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/618/indicacao_86.2018_-_jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/619/indicacao_087.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/647/indicacao_88.2018_-_josevaine_silva_de_souza_2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/739/indicacao_089.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/740/indicacao_090.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/741/indicacao_091.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/742/indicacao_092.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/743/indicacao_093.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/744/indicacao_094.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/745/indicacao_095.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/648/indicacao_096.2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/650/indicacao_98.2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/652/indicacao_100.2018_-_cicero_pereira_filho.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/653/indicacao_101_-_rodrigo_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/654/indicacao_102_-_josevaine_labiga.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/655/indicacao_103.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/656/indicacao_104.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/657/indicacao_105.2018_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/663/indicacao_106.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/664/indicacao_107.2018_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/710/indicacao_108.2018_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/746/indicacao_112.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/670/lei_n_1680.2018_-incentivo_financeiro_aos_agente_XSwIBWh.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/575/mensagem_eleicao_mesa_diretora_e_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/328/oficio_01.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/327/oficio-02-camara-municipal-de-paranatinga14022018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/329/oficio-04-camara-municipal-de-paranatinga14022018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/330/oficio-05-camara-municipal-de-paranatinga14022018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/331/oficio-07-camara-municipal-de-paranatinga14022018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/332/oficio-08-camara-municipal-de-paranatinga14022018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/333/oficio-09-camara-municipal-de-paranatinga14022018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/870/oficio_10.2018_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1463/oficio_12.2018_-_joao_bosco_de_arruda.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/334/oficio-13-rodriguinho.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/335/of-cio-14-jorge-ciotti14022018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/353/oficio-15-fernandes-antonio-carlini27022018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/354/oficio-17-camara-municipal-de-paranatinga27022018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/355/of-cio-18-jorge-ciotti-x-rodrigo-alves-maciel27022018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/356/of-cio-19-jorge-ciotti-x-rodrigo-alves-maciel27022018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/869/oficio_20.2018_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/358/oficio-21-camara-municipal-de-paranatinga.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/359/of-cio-23-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/360/of-cio-24-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/361/of-cio-25-josevaine-silva-de-souza.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/362/oficio_27_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/363/of-cio-28-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/364/oficio_30.2018_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/365/oficio_31.2018_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/366/of-cio-32-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/367/oficio-34-fernandes-antonio-carlini27022018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1077/oficio_35.2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/749/oficio_36.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/751/oficio_38.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/384/of-cio-39-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/750/oficio_40.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/398/oficio_41.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/752/oficio_43.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/383/of-cio-44-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/425/of-cio-45-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/770/oficio_046.2018_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/771/oficio_047.2018_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/426/oficio_049.2018_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/427/oficio_50.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/428/of-cio-51-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/429/of-cio-52-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/430/of-cio-53-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/431/oficio-54-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/437/of-cio-55-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/432/oficio_56.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/433/oficio_57_-__jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/434/oficio_58_-__jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/445/oficio_59.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/444/oficio_60.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/442/oficio-61-rodrigo-alves-maciel.docx.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/443/oficio_62.2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/447/oficio-63-joao-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/448/oficio-64-joao-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/449/oficio-65-joao-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/452/oficio_66.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/453/oficio_67.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/465/oficio_68.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/466/oficio_70.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/481/oficio_72.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/482/oficio_73.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/483/oficio_74.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/484/oficio_75.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/485/oficio_76.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/486/oficio_77.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/489/oficio_79.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/490/oficio_80.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/491/oficio_81.2018-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1120/oficio_83.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/493/oficio_85_-__jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/494/oficio_86_-__jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/495/oficio_87_-__jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/496/oficio_88_-__jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/519/oficio_89_-__camara_x_aguas_de_paranatinga.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/520/oficio_90_-__camara_x_aguas_de_paranatinga13062018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/521/oficio_93.2018_-_jorge_martiho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/522/oficio_94.2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/523/oficio_101.2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1074/oficio_102.2018_-_camara_municipal02072019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/772/oficio_103.2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/829/oficio_105.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/550/oficio_106.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/551/oficio_107.2017_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/552/oficio_108.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/553/oficio_109.2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/554/oficio_110.2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/587/oficio_113.2017_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/588/oficio_114_-__jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/867/oficio_115.2018_-_claudio_gomes03042019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/589/oficio_116.2017_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/590/oficio_117.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/591/oficio_119.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/592/oficio_123.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/593/oficio_124.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/594/oficio_125_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/599/oficio_126.2017_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/600/oficio_127.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/608/oficio_132.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/399/of-cio-133-gdsm.2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/609/oficio_134.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/610/oficio_135.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/400/of-cio-136-gdsm.2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/607/oficio_137.2018_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/611/oficio_138_-__jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/612/oficio_139_-__jorge_ciotti.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/620/oficio_142_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/621/oficio_143_-_cleitinho29082018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/622/oficio_144_-_cleitinho29082018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/623/oficio_145_-_cleitinho29082018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/624/oficio_146.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/625/oficio_147_-_camara_municipal31082018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/830/oficio_150.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/831/oficio_151.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/832/oficio_152.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/833/oficio_154.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1075/oficio_155.2018_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/834/oficio_157.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/835/oficio_158.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/628/oficio_159_-__camara_municipal02102018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/638/oficio_164.2018_-_claudio_gomes12082019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/639/oficio_165.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/640/oficio_166.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/641/oficio_167.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/642/oficio_168_-_weugles_barbosa_dias.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/644/oficio_170_-_cori.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/645/oficio_171.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/646/oficio_172.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/665/oficio_0177.2018_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1131/oficio_179.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1132/oficio_180.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/836/oficio_184.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/713/oficio__185.2018_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/714/oficio__186.2018_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/715/oficio__187.2018_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/837/oficio_188.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/747/oficio_189.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1133/oficio_191.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1134/oficio_192.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/667/oficio_194.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/838/oficio_195.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/839/oficio_196.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/748/oficio_197.2018_-_jorge_martinho_ciotti.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1076/oficio_198.2018_-_cleiton.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1135/oficio_200.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1136/oficio_201.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1137/oficio_202.2018_-_labiga.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/840/oficio_274.2018_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/1455/oficio_278.2018_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/317/decreto-legislativo-n-002.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/470/projeto_de_emenda_a_lei_organica_002_2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/336/projeto-de-lei-026.2018-destina-o-im-vel-e.-m.e_r84Qsyn.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/337/projeto-de-lei-027.2018-destina-o-im-vel-e.-m.-_kpGO2WM.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/436/projeto-de-lei-004.2018-excesso-aquisi-o-de-patr_y1YTfEp.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/471/projeto_de_lei_-_070_2018_-_suplementacao_percen_tLc5yxO.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/541/projeto_de_lei_-_102_2018_-_excesso_-_especial_a_S99hOzg.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/540/projeto_de_lei_-_103_2018_-_suplementacao_percen_kMjT971.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/555/projeto_de_lei_-_101_2018_-_verba_indenizatoria__0XLbYyz.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/374/projeto-de-lei-complementar-035.2018-altera-o-da_4Ml9MSo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/368/projeto-de-lei-028.2018-altera-o-da-lei-106.2005_VrKbfKL.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/288/projeto-de-lei-001-2018-suplementa-ao-percentual_8fhYHO1.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/301/projeto-de-lei-002.2018-estadualiza-o-da-rodovia_yejKAkQ.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/292/projeto-de-lei-003.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/293/projeto-de-lei-004.2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/294/projeto-de-lei-005.2018-escesso-de-arrecada-o.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/295/projeto-de-lei-006.2018-excesso-aquisi-o-rolo-co_QSx10Pj.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/296/projeto-de-lei-007.2018-excesso-aquisi-o-rolo-co_RN7alrd.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/297/projeto-de-lei-008.2018-excesso-aquisi-o-rolo-co_xoYbtZM.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/298/projeto-de-lei-009.20118-excesso-reforma-da-feir_QaobFGb.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/299/projeto-de-lei-010.2018-excesso-reforma-da-feira_vt93xsM.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/300/projeto-de-lei-011.2018-excesso-reforma-da-feira_EwWsu36.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/303/projeto-de-lei-012.2018-excesso-reforma-e-adequa_cCj70SI.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/304/projeto-de-lei-013.2018-excesso-reforma-e-adequa_nZGNTtV.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/305/projeto-de-lei-014.2018-excesso-reforma-e-adequa_uMhdASX.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/306/projeto-de-lei-015.2018-excesso-reforma-e-adequa_VtdbonO.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/307/projeto-de-lei-016.2018-excesso-reforma-e-adequa_OYAp9H7.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/310/projeto-de-lei-019.2018-excesso-reforma-e-adequa_G0oCftk.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/311/projeto-de-lei-020.2018-excesso-reforma-e-adequa_GHkONSW.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/312/projeto-de-lei-021.2018-excesso-reforma-e-adequa_dZPa2UH.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/313/projeto-de-lei-022.2018-excesso-reforma-e-adequa_oEkbjPJ.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/314/projeto-de-lei-023.2018-excesso-reforma-e-adequa_It0gmGi.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/315/projeto-de-lei-024.2018-perda-salarial-2-25.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/316/projeto-de-lei-025-2018-suplementa-ao-percentual_Zh774d5.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/339/projeto-de-lei-026.2018-destina-o-im-vel-e.-m.e._cP5AjNE.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/341/projeot-de-lei-029.2018-conv-nio-constru-o-casas_4PooVhE.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/369/projeto-de-lei-030.2018-cancelamento-de-empenhos_DtcbisV.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/370/projeto-de-lei-031.2018-cancelamento-de-empenhos_n4cTcxK.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/371/projeto-de-lei-032.2018-.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/372/projeto-de-lei-033.2018-excesso-constru-o-escola_7BAhbgh.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/373/projeto-de-lei-034.2018-excesso-constru-o-escola_n13I0da.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/375/projeto-de-lei-036.2018-excesso-constru-o-e-refo_P7nxsx7.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/376/projeto-de-lei-037.2018-excesso-constru-o-e-refo_ES2Aytq.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/377/projeto-de-lei-038.2018-excesso-constru-o-e-refo_cgPCls0.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/378/projeto-de-lei-038.2018-excesso-constru-o-e-refo_ZmYs9uw.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/379/projeto-de-lei-040.2018-excesso-incremento-temp._2hu6y12.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/380/projeto-de-lei-041.2018-excesso-incremento-temp._HADUjwS.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/381/projeto-de-lei-042.2018-suplementa-ao-percentual-6-2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/416/projeto-de-lei-043.2018-excesso.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/417/projeto-de-lei-044.2018-excesso-.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/418/projeto-de-lei-045.2018-excesso-.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/401/projeto-de-lei-046.2018-excesso-aquisi-o-de-um-m_uBz0Eba.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/402/projeto-de-lei-047.2018-excesso-aquisi-o-de-um-m_OYF5m9a.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/403/projeto-de-lei-048.2018-excesso-aquisi-o-de-um-m_D45IEwn.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/404/projeto-de-lei-049.2018-excesso-constru-o-escola_EspOfQ8.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/405/projeto-de-lei-050.2018-excesso-constru-o-escola_cxvwlMq.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/406/projeto-de-lei-051.2018-excesso-constru-o-escola_5tYI99X.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/407/projeto-de-lei-052.2018-excesso-quadra-coberta-s_tk5fC3I.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/408/projeto-de-lei-053.2018-excesso-quadra-coberta-s_GUk9yWQ.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/409/projeto-de-lei-054.2018-excesso-quadra-coberta-s_BllJlsd.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/410/projeto-de-lei-055.2018-excesso-reforma-e-amplia_KTly1LT.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/411/projeto-de-lei-056.2018-excesso-reforma-e-amplia_MaI3YTt.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/412/projeto-de-lei-057.2018-excesso-reforma-e-amplia_b3Lp77k.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/413/projeto-de-lei-058.2018-excesso-reforma-e-amplia_xwVyff6.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/414/projeto-de-lei-059.2018-excesso-reforma-e-amplia_mzN82oV.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/415/projeto-de-lei-060.2018-excesso-reforma-e-amplia_E6PqAlW.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/446/projeto_de_lei_-_061.2018_-_doacao_r_7.00000_-_d_vF4Ak7N.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/454/projeto_de_lei_-_062.2018_-_parceria_manutencao__QCP2WqC.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/455/projeto_de_lei_-_063.2018_-_criacao_do_fundo_mun_5ncvPR8.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/456/projeto_de_lei_-_064.2018_-_excesso_-_aquisicao__6zEwMK3.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/457/projeto_de_lei_-_065.2018_-_excesso_-_aquisicao__wMVuLHt.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/458/projeto_de_lei_-_066.2018_-_excesso_-_aquisicao__qC522gM.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/459/projeto_de_lei_-_067.2018_-_excesso_-_manutencao_frI6W3Y.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/460/projeto_de_lei_-_068.2018_-_excesso_-_manutencao_xLY5LTc.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/526/projeto_de_lei_-_070_2018_-_suplementacao_percen_lAv3WTl.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/472/projeto_de_lei_-_071_2018_-_doacao_r_2_00000_-_p_VTZPwqM.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/473/projeto_de_lei_-_072_2018_-_incentivos_a_atletas_eyC3tiH.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/474/projeto_de_lei_-_073_2018_-_expecial_-_anulacao__4hm59x2.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/505/projeto_de_lei_-_074_2018_-_excesso_-_ampliacao__AUuRytJ.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/506/projeto_de_lei_-_075_2018_-_excesso_-_ampliacao__xsEo3ex.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/507/projeto_de_lei_-_076_2018_-_excesso_-_ampliacao__7Ax7sd6.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/515/projeto_de_lei_-_077_2018_-_plano_municipal_de_s_ooLpecb.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/504/projeto_de_lei_-_079_2018_-_convenio_com_cefa_-__XwnMGMV.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/634/projeto_de_lei_complementar_-_080_2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/508/projeto_de_lei_-_081_2018_-_excesso_-_escola_ind_Hugsozj.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/509/projeto_de_lei_-_082_2018_-_excesso_-_escola_ind_BNsjcg9.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/510/projeto_de_lei_-_083_2018_-__excesso_-_escola_in_3ojS2GN.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/511/projeto_de_lei_-_084_2018_-_verba_indenizatoria__lRUrkmL.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/512/projeto_de_lei_-_085_2018_-_ldo_-_2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/513/projeto_de_lei_-_086_2018_-_filiacao_municipio_a__amm.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/514/projeto_de_lei_-_087_2018_-_doacao_r_10_00000_-__PNphwB4.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/530/projeto_de_lei_-_088.2018_-_excesso_-_aquisicao__dOuxGfp.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_-_089_2018_-_excesso_-_aquisicao__lKo5Ovw.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/532/projeto_de_lei_-_090_2018_.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/537/projeto_de_lei_-_091_2018_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/536/projeto_de_lei_-_092_2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_-_093_2018_.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/534/projeto_de_lei_-_094_2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/527/projeto_de_lei_-_095_2018_-_perda_salarial_-_3_-_v2yghUU.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/528/projeto_de_lei_-_096_2018.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/529/projeto_de_lei_-_097_2018.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/531/projeto_de_lei_-_089.2018_-_excesso_-_aquisicao__2WUQyHY.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/539/projeto_de_lei_-_099_2018_.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/538/projeto_de_lei_-_100_2018_.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/542/projeto_de_lei_-_101_2018_-_verba_indenizatoria__n1vUIje.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/556/projeto_de_lei_-_102_2018_-_excesso_-_especial_a_YQQAXIK.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/573/projeto_de_lei_-_103_2018_-_suplementacao_percen_2SLnErL.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/566/projeto_de_lei_-_104_2018_-_excesso_-_aquisicao__Nfjg8zd.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/570/projeto_de_lei_-_105_2018_-_excesso_-_aquisicao__hnw3sb4.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/569/projeto_de_lei_-_106_2018_-_excesso_-_aquisicao__2ZqnDIr.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/568/projeto_de_lei_-_107_2018_-_excesso_-_aquisicao__QtwrCjW.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/567/projeto_de_lei_-_108_2018_-_excesso_-_aquisicao__9Asuj4c.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/574/projeto_de_lei_-_109_2018_-_excesso_-_aquisicao__SbtO9Sw.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/565/projeto_de_lei_-_110_2018_-_excesso_-_aquisicao__C98F5EL.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/564/projeto_de_lei_-_111_2018_-_excesso_-_aquisicao__TK5h36X.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/563/projeto_de_lei_-_112_2018_-_excesso_-_aquisicao__sQbtWNf.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/562/projeto_de_lei_-_113_2018_-_excesso_especial_-_a_LfOwa4j.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/561/projeto_de_lei_-_114_2018_-_obrigacao_de_pequeno_EIDSxep.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/560/projeto_de_lei_-_115_2018_-_excesso_-_aquisicao__hXY1Oe7.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/559/projeto_de_lei_-_117_2018_-_excesso_-_aquisicao__Bax7SFu.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/558/projeto_de_lei_-_118_2018_-_excesso_especial_-_p_hThypac.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/572/projeto_de_lei_-_119_2018_-_doacao_-_prestacao_d_8SOuCUz.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/571/projeto_de_lei_-_120_2018_-_doacao_r_30_00000_-__gVTGCez.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/576/projeto_de_lei_-_123_2018_-_convenio_com_o_conso_y41rn0T.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/635/projeto_de_lei_-_124_2018_-_convenio_-_ager_-_ba_xLB3gZv.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/578/projeto_de_lei_-_125_2018_-_excesso_-_suplementa_jKSpRYU.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/577/projeto_de_lei_-_126_2018_-_suplementacao_percen_KLfUSCE.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/602/projeto_de_lei_-_128.2018_-_excesso_-_especial_-_dj25xu8.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/603/projeto_de_lei_-_129_2018_-_excesso_-_especial_-_PvxfCTz.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/604/projeto_de_lei_-_130.2018_-_excesso_-_especial_-_8eYfyYq.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/605/projeto_de_lei_-_131_2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/616/projeto_de_lei_-_132_2018_-_criacao_do_distrito__bE6Tbw8.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/615/projeto_de_lei_-_133_2018_-_excesso_-_apoio_fina_i74AZK4.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/614/projeto_de_lei_-_134_2018_-_excesso_-_apoio_fina_RbzDSnG.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/613/projeto_de_lei_-_135_2018_-_excesso_-_apoio_fina_vzsXU3n.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/626/projeto_de_lei_-_136_2018_-_suplementacao_percen_UlTaKdu.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/636/projeto_de_lei_-_138_2018_-_casa_de_apoio_rondonopolis.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/629/projeto_de_lei_-_139_2018_-_excesso_-_manutencao_le90ePQ.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/630/projeto_de_lei_-_140_2018_-_excesso_-_manutencao_d2ytjMJ.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/631/projeto_de_lei_-_141_2018_-_excesso_-_manutencao_nJrRhUy.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/632/projeto_de_lei_-_142_2018.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/633/projeto_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/658/projeto_de_lei_-_144_2018_-_suplementacao_percen_oS49o7B.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/659/projeto_de_lei_-_145_2018.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/660/projeto_de_lei_-_147_2018_-_excesso_-_aquisicao__QSm5p74.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/661/projeto_de_lei_-_148_2018_-_excesso_-_aquisicao__J5qW4YO.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/662/projeto_de_lei_-_149_2018_-_excesso_-_aquisicao__CdpA4d7.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/666/projeto_de_lei_no_150_2018_-_suplementacao_perce_waq30Hf.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/668/projeto_de_lei_-_152_2018_-_suplementacao_percen_xgjQwjN.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/669/projeto_de_lei_154_2018_calamidade.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/671/projeto_de_lei_n__155_2018_-_suplementacao_perce_sBjTKKV.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/675/projeto_de_lei_no156_2018_-_institui_ppp.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/672/projeto_de_lei_no_157_2018_-__parcelamento_.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2019/674/projeto_de_lei_no_159_2018_-_tributacao_2.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/435/projeto-de-lei-cm-001-2018-nova-denomina-o-casa-_PNBVRfB.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/516/cm_002_reajuste_4.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/518/projeto_de_resolucao_mesa_diretora_2018.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/338/requerimento-01-.2018-camara-municipal-de-parana_tz5ixAX.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/557/requerimento_0032018.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/637/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2018/712/requerimento_0102018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H435"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="207.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>