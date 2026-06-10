--- v0 (2026-02-04)
+++ v1 (2026-06-10)
@@ -51,995 +51,995 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/187/emenda-modificativa-ao-pl-124-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/187/emenda-modificativa-ao-pl-124-2017.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 124</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/44/indica-o-01-natal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/44/indica-o-01-natal.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da manutenção e instalação de iluminação publica.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/45/indica-o-02-natal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/45/indica-o-02-natal.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de manutenção e implantação de meio fio.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-03-natal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-03-natal.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de recuperação das vias municipais urbanas e rurais.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-04-jo-o-bosco-de-arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-04-jo-o-bosco-de-arruda.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da Contratação das casas de apoio.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da Retomada da Obra.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Josevaine (Labiga)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/49/indicacao_07.2017_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/49/indicacao_07.2017_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONTRATAÇÂO De MEDICO ORTOPEDISTA.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/50/indicacao_08.2017_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/50/indicacao_08.2017_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de manutenção em nosso município como LIMPEZA DE LOTES E COLETA DIARIA DE LIXO.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/51/indicacao_09.2017_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/51/indicacao_09.2017_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de LOCAL DE ESPERA PARA PACIENTE DE HEMODIÁLISE.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de Pavimentação.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/53/indicacao_11_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/53/indicacao_11_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de PAVIMENTAÇÂO E ILUMINAÇÃO PÚBLICA NO BAIRRO SÃO VICENTE</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/56/indica-o-13-fernandes-antonio-carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/56/indica-o-13-fernandes-antonio-carlini.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONTRATAÇÃO DE MEDICO PEDIATRA</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da IMPLANTAÇÃO DE PASSARELA</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da MANUTENÇÃO DO LIXÃO</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/59/indica-o-16-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/59/indica-o-16-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da JARDINAGEM NO BAIRRO FLAMBOYANT</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/60/indica-o-17-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/60/indica-o-17-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da IMPLANTAÇÃO DE ABRIGOS COBERTOS PARA OS ALUNOS</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/61/indicacao_18_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/61/indicacao_18_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de CONSTRUÇÃO E LIMPEZA</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/62/indica-o-19-rodrigo-alves-maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/62/indica-o-19-rodrigo-alves-maciel.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de Implantação de Manilhas.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/35/indica-o-20-claudio-gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/35/indica-o-20-claudio-gomes.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade do INVESTIMENTO NA EDUCAÇÃO INDIGENA</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/36/indicacao_21_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/36/indicacao_21_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de CONSTRUÇÃO DE UM RODOANEL</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/37/indicacao_22_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/37/indicacao_22_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de ISNTALAÇÃO DE ILUMINAÇÃO PUBLICA NA AV. XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/38/indicacao_23.2017_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/38/indicacao_23.2017_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de REBAIXAMENTO DE REDE DE ENERGIA, JUNTAMENTE COM INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/39/indicacao_24.2017_-_josevaine_silva_de_souza_U6SlHtL.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/39/indicacao_24.2017_-_josevaine_silva_de_souza_U6SlHtL.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de TAMPA BURACO, LAMA ASFALTICA E SINALIZAÇÃO DE TRÂNSITO.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Fernandinho da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/40/indica-o-25-fernandes-antonio-carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/40/indica-o-25-fernandes-antonio-carlini.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da TAPA BURACOS JUNTAMENTE COM A REGULARIZAÇÃO DA COLETA DE LIXO</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/41/indica-o-26-fernandes-antonio-carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/41/indica-o-26-fernandes-antonio-carlini.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONTRATAÇÃO OU AQUISIÇÃO DE VEÍCULO EXCLUSIVO PARA HEMODIALISE</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/42/indica-o-27-fernandes-antonio-carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/42/indica-o-27-fernandes-antonio-carlini.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da REATIVAÇÃO OU ATIVAÇÃO DAS VISITAS DOS MEDICOS NAS ZONAS RURAIS</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>JOÃO BOSCO DE ARRUDA</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de IMPLANTAÇÃO DE ÁREA DE LAZER.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/63/indica-o-29-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/63/indica-o-29-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da ABERTURA DO CANTEIRO CENTRAL – INTERLIGANDO OS BAIRROS JD. PANORAMA X JD. PIMAVERA.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA E LIMPEZA DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade do SERVIÇO EMERGENCIAL DE TAPA BURACOS, NAS RUAS DOM PEDRO II E APOLÔNIO BOURET DE MELO.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/221/indica-o-32-fernandes-antonio-carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/221/indica-o-32-fernandes-antonio-carlini.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Fernandes Antônio Carlini – FERNANDINHO DA AMBULANCIA_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONTRATAÇÃO DE CAMINHÕES, PÁ CARREGADEIRAS, PATROLAS E RETRO ESCAVADEIRAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/222/indica-o-33-fernandes-antonio-carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/222/indica-o-33-fernandes-antonio-carlini.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº- 33/2017_x000D_
 _x000D_
 _x000D_
 Autor_x000D_
 Fernandes Antônio Carlini – FERNANDINHO DA AMBULANCIA_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da EQUIPARAÇÃO SALARIAL DA FUNÇÃO DE RECEPCIONISTA X AGENTE ADMINISTRATIVO E INCLUSÃO DA FUNÇÃO NA LEI 035/2003.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/223/indicacao_34.2017_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/223/indicacao_34.2017_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Josevaine Silva de Souza - LABIGA_x000D_
 _x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de INSTALAÇÃO DE SISTEMA DE PESAGEM E MONITORAMENTO DE CÂMERAS, NO POSTO FISCAL.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/224/indicacao_35.2017_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/224/indicacao_35.2017_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Josevaine Silva de Souza - LABIGA_x000D_
 _x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CRIAÇÃO DE LOMBADAS E/OU QUEBRA MOLAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/225/indica-o-36-josevaine-silva-de-souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/225/indica-o-36-josevaine-silva-de-souza.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Josevaine Silva de Souza - LABIGA_x000D_
 _x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da AQUISIÇÃO E INSTALAÇÃO DE LIXEIRAS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de CONTRATAÇÃO DE ENFERMEIRA(O) PADRÃO PARA SALTO DA ALEGRIA.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/227/indica-o-38-fernandes-antonio-carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/227/indica-o-38-fernandes-antonio-carlini.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Fernandes Antônio Carlini – FERNANDINHO DA AMBULANCIA_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de AMBIENTE CLIMATIZADO, PARA O BAILE DO CONVIVER.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/228/indica-o-39-jo-o-bosco-de-arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/228/indica-o-39-jo-o-bosco-de-arruda.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 João Bosco de Arruda_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da COBRANÇA DE POSIONAMENTO SOBRE O OFÍCIO 055/2017.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/229/indicacao_40_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/229/indicacao_40_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Cicero Pereira Filho - CICINHO_x000D_
 Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de CONSTRUÇÃO DE PASSARELAS EM PONTES.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Autor_x000D_
 Jorge Martinho Ciotti – PROFESSOR JORGE_x000D_
 Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONTRATAÇÃO DE CAÇAMBAS PEGA TUDO PARA RETIRADA DE ENTULHOS E LIXOS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/231/indica-o-42-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/231/indica-o-42-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Jorge Martinho Ciotti – PROFESSOR JORGE_x000D_
 Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONSTRUÇÃO DE CICLOVIA NA MT 130, NA REGIÃO DO XAVANTINHO ATÉ A LAGOA.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/232/indica-o-43-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/232/indica-o-43-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Jorge Martinho Ciotti – PROFESSOR JORGE_x000D_
 Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da INSTALAÇÃO DE POSTO DE ATENDIMENTO AO CIDADÃO (DEPARTAMENTO DE TRIBUTAÇÃO) NO BAIRRO CONCÓRDIA.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/233/indica-o-44-natal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/233/indica-o-44-natal.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Natal Silvério Ferreira_x000D_
 _x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONSTRUÇÃO DE QUADRAS DE ESPORTE DE AREIA.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/234/indica-o-45-rodrigo-alves-maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/234/indica-o-45-rodrigo-alves-maciel.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Rodrigo Alves Maciel_x000D_
 Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da REVITALIZAÇÃO DAS PRAÇAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/235/indica-o-46-rodrigo-alves-maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/235/indica-o-46-rodrigo-alves-maciel.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Rodrigo Alves Maciel_x000D_
 Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de RECUPERAÇÃO DAS VIAS MUNICIPAIS URBANAS E RURAIS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/236/indica-o-47-fernandes-antonio-carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/236/indica-o-47-fernandes-antonio-carlini.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Fernandes Antônio Carlini – FERNANDINHO DA AMBULANCIA_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de um VEICULO PARA PACIENTES DE FISIOTERAPIA.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/237/indica-o-48-fernandes-antonio-carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/237/indica-o-48-fernandes-antonio-carlini.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Fernandes Antônio Carlini – FERNANDINHO DA AMBULANCIA_x000D_
 Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONSTRUÇÃO DE UM TREVO NOS BAIRROS FLAMBOYANT E RUI BARBOSA.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/238/indica-o-49-josevaine-silva-de-souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/238/indica-o-49-josevaine-silva-de-souza.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Josevaine Silva de Souza - LABIGA_x000D_
 Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de CONSTRUÇÃO DE UM FRIGORIFICO MUNICIPAL.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Autor_x000D_
 Josevaine Silva de Souza - LABIGA_x000D_
 _x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da DUPLICAÇÃ DA AV XV DE NOVEMBRO, NA SUA CONTINUIDADE.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Autor_x000D_
 Josevaine Silva de Souza - LABIGA_x000D_
 _x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONSTRUÇÃO DE UM NOVO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/241/indica-o-52-fernandes-antonio-carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/241/indica-o-52-fernandes-antonio-carlini.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Fernandes Antônio Carlini – FERNANDINHO DA AMBULANCIA_x000D_
 Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da PARCERIA COM A CETEC SÃO LUCAS – CURSOS PROFISSIONALIZANTES.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>Autor_x000D_
 Jorge Martinho Ciotti – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da INSTALAÇÃO DE POSTO DE ATENDIMENTO AO CIDADÃO (DEPARTAMENTO DE TRIBUTAÇÃO) NO BAIRRO CONCÓRDIA.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/243/indica-o-54-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/243/indica-o-54-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Jorge Martinho Ciotti – PROFESSOR JORGE_x000D_
 Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de MANUTENÇÃO NA ESTRADA DA LINHA DO GARIMPO NOVO.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/244/indica-o-55-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/244/indica-o-55-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Jorge Martinho Ciotti – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONSTRUÇÃO DE BANHEIROS, MURO E CANAIS DE ESCOAMENTO DE ÁGUAS PLUVIAIS, NAS DEPENDÊNCIAS DA ESCOLA MUNICIPAL 17 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Autor_x000D_
 Fernandes Antônio Carlini – FERNANDINHO DA AMBULANCIA_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da LIMPEZA DAS SARJETAS MANUTENÇÃO E IMPLANTAÇÃO DE MEIO FIO.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/246/indica-o-57-fernandes-antonio-carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/246/indica-o-57-fernandes-antonio-carlini.pdf</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/247/indica-o-58-fernandes-antonio-carlini.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/247/indica-o-58-fernandes-antonio-carlini.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Fernandes Antônio Carlini – FERNANDINHO DA AMBULANCIA_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade do CONVÊNIO COM A CÁRDIO CLÍNICA DE PRIMAVERA DO LESTE/MT.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>PAULO JOSÉ CANAVERDE COSTA (Paulinho da famácia)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/248/indica-o-59-paulo-jos-canaverde-costa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/248/indica-o-59-paulo-jos-canaverde-costa.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Paulo José Canaverde Costa – PAULINHO DA FARMÁCIA_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da manutenção da ESTRADAS VICINAIS QUE DÃO ACESSO AO PACU – MATRINCHÃ E GARIMPO NOVO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/249/indica-o-60-paulo-jos-canaverde-costa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/249/indica-o-60-paulo-jos-canaverde-costa.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Paulo José Canaverde Costa – PAULINHO DA FARMÁCIA_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da manutenção das ESTRADAS VICINAIS QUE DÃO ACESSO A REGIÃO DO AZUL, MESQUITA LIGANDO AO ANTIGO LATICÍNIO.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/250/indica-o-61-paulo-jos-canaverde-costa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/250/indica-o-61-paulo-jos-canaverde-costa.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Paulo José Canaverde Costa – PAULINHO DA FARMÁCIA_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da manutenção das ESTRADAS VICINAIS QUE DÃO ACESSO AO ASSENTAMENTO SANTA LURDES.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Autor_x000D_
 Rodrigo Alves Maciel_x000D_
 Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da RECUPERAÇÃO DO ESPAÇO DO CENTRO BOM VIVER LOCALIZADO NA SAÍDA PARA O CORGÃO.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/252/indica-o-63-rodrigo-alves-maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/252/indica-o-63-rodrigo-alves-maciel.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Rodrigo Alves Maciel_x000D_
 _x000D_
 _x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da RECUPERAÇÃO DAS ESTRADAS E DE SUAS PONTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/253/indica-o-64-rodrigo-alves-maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/253/indica-o-64-rodrigo-alves-maciel.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Rodrigo Alves Maciel_x000D_
 _x000D_
 _x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CRIAÇÃO DE SALA DE ESPERA NO PRONTO ATENDIMENTO CENTRAL (PA).</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/255/indica-o-65-jo-o-bosco-de-arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/255/indica-o-65-jo-o-bosco-de-arruda.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 João Bosco de Arruda_x000D_
 Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CRIAÇÃO DE UM NOVO_x000D_
 LIXÃO EM UM NOVO LOCAL.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Josevaine (Labiga), Cícero</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/256/indicacao_66.2017_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/256/indicacao_66.2017_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Josevaine Silva de Souza - LABIGA_x000D_
 Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade do MANILHAMENTO NA VILA KULUENE.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/257/indicacao_67.2017_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/257/indicacao_67.2017_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Josevaine Silva de Souza - LABIGA_x000D_
 _x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de CONTRATAÇÃO DE PEDREIROS FIXOS, PARA CONSTRUÇÃO DE CALÇADAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/258/indicacao_68.2017_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/258/indicacao_68.2017_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Josevaine Silva de Souza - LABIGA_x000D_
 Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da MANUTENÇÃO NAS VIAS_x000D_
 PUBLICAS QUE AINDA NÃO ESTÃO ASFALTADAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/259/indica-o-69-rodrigo-alves-maciel.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/259/indica-o-69-rodrigo-alves-maciel.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Rodrigo Alves Maciel_x000D_
 _x000D_
 _x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da IMPLANTAÇÃO DE FAIXA PARA PEDESTRES ELEVADAS.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/260/indica-o-70-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/260/indica-o-70-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Jorge Martinho Ciotti – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da AMPLIAÇÃO DO ESPAÇO DESTINADO AO DISTRITO INDUSTRIAL DE PARANATINGA.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/261/indica-o-71-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/261/indica-o-71-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Jorge Martinho Ciotti – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CRIAÇÃO E INSTALAÇÃO DE UMA CENTRAL DE ZOONOSE.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Autor_x000D_
 Jorge Martinho Ciotti – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO VILA CONCÓRDIA.</t>
   </si>
   <si>
     <t>263</t>
@@ -1052,587 +1052,587 @@
 Fernandes Antônio Carlini – FERNANDINHO DA AMBULANCIA_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade do CONVÊNIO DE SAÚDE COM A PREFEITURA DE NOVA UBIRATÃ/MT.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Autor_x000D_
 Fernandes Antônio Carlini – FERNANDINHO DA AMBULANCIA._x000D_
 Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da IMPLATAÇÃO DE ROTATÓRIA NA AV. XV DE NOVEMBRO COM A RUA NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/265/indica-o-75-claudio-gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/265/indica-o-75-claudio-gomes.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 Claudio Gomes – CORI_x000D_
 _x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de LOCAIS DE COLETA DE LIXO URBANO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Autor_x000D_
 Natal Silvério Ferreira_x000D_
 Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de PAVIMENTAÇÃO DAS VIAS URBANAS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/267/indica-o-77-joao-bosco-de-arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/267/indica-o-77-joao-bosco-de-arruda.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 João Bosco de Arruda _x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da AQUISIÇÃO DE 2 CAMINHÕES DE LIXO.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/268/indica-o-78-joao-bosco-de-arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/268/indica-o-78-joao-bosco-de-arruda.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 João Bosco de Arruda_x000D_
 Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da MANUTENÇÃO DAS ESTRADAS VICINAIS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Autor_x000D_
 João Bosco de Arruda _x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da REESTRUTURAÇÃO DA PRAÇA DO BAIRRO FLAMBOYANT E CONSTRUÇÃO DE CICLOVIA NAS MARGENS DA MT 130, NA REGIÃO DO XAVANTINHO ATÉ A LAGOA.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/270/indica-o-80-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/270/indica-o-80-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 _x000D_
 Jorge Martinho Ciotti – PROFESSOR JORGE_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da PRESENÇA DE MÉDICO E DE PROFISSIONAIS DA SAÚDE, COM AMBULÂNCIA, NAS COMPETIÇÕES ESPORTIVAS REALIZADAS PELO PODER PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1168/indicacao_83.2017_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1168/indicacao_83.2017_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da REVITALIZAÇÃO OU DEMOLIÇÃO DO ANTIGO PRÉDIO DO DVOP, localizado na Cohab Teresa Dallanora.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1175/indicacao_88.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1175/indicacao_88.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da RESTAURAÇÃO DA PONTE DO CORREGO DIAMANTE, LOCALIZADA NA ESTRADA VICINAL QUE DÁ ACESSO AO RANCHO WL(BANEÁRIO DO ITO).</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1176/indicacao_89.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1176/indicacao_89.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da MANUTENÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Cícero</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1104/indicacao_90_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1104/indicacao_90_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da UTILIZAÇÃO DO MATERIAL RECEBIDO EM DOAÇÃO.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1105/indicacao_91_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1105/indicacao_91_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da INSTALAÇÃO DE LIXEIRAS.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1106/indicacao_92_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1106/indicacao_92_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da ORGANIZAÇÃO DO ENVIO DOS ENCAMINHAMENTOS PARA O SETOR DE REGULARIZAÇÃO.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1177/indicacao_110.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1177/indicacao_110.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da LICITAÇÃO E AQUISIÇÃO DE 2 CAMINHOES DE LIXO;</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1178/indicacao_112.2019_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1178/indicacao_112.2019_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da troca das LUMINÁRIAS DA AV MATO GROSSO;</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1179/indicacao_113.207_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1179/indicacao_113.207_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da instalação de ILUMINAÇÃO PÚBLICA NA RUA QUE FICA ATRÁS DO HOSPITAL SÃO BENEDITO.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1182/indicacao_125.207_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1182/indicacao_125.207_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da MANUTENÇÃO DAS RUAS DO LOTEAMENTO JARDIM IPÊ, QUE FICA NAS PROXIMIDADES DO BAIRRO RUI BARBOSA</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1107/indicacao_133_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1107/indicacao_133_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da REDUÇÃO DO ISSQN EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/9/indicacao_141.207_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/9/indicacao_141.207_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONTRATAÇÃO DE TOPOGRÁFO.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/10/indicacao_142.207_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/10/indicacao_142.207_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da IMPLANTAÇÃO DE UMA LOMBADA/REDUTORA DE VELOCIDADE, NAS MEDIAÇÕES DA ESCOLINHA DA SALETE, PRÓXIMO AO GINÁSIO BEZERRÃO.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/11/indica-o-143-rodriguinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/11/indica-o-143-rodriguinho.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA REPARAÇÃO DA PAVIMENTAÇÃO ASFALTICA NA RUA CRISANTEMO.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/12/indica-o-144-rodriguinho-terminar-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/12/indica-o-144-rodriguinho-terminar-.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA REPARAÇÃO DA PAVIMENTAÇÃO ASFALTICA NA AV BRASIL.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/13/indica-o-148-fernandinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/13/indica-o-148-fernandinho.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da INCLUSÃO DO MUNICIPIO NO PROGRAMA BRASIL SORRIDENTE.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/14/indica-o-149-fernandinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/14/indica-o-149-fernandinho.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da INSTALAÇÃO DE REDE DE ESGOTO NA RUA OSVALDO CÂNDIDO PEREIRA.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/15/indicacao_150_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/15/indicacao_150_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da REPARAÇÃO DA RUA DOS IMIGRANTES.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/194/indica-o-151-joao-bosco-de-arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/194/indica-o-151-joao-bosco-de-arruda.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 João Bosco de Arruda_x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da INSTALAÇÃO DE COBERTURA, E ASSENTOS NO LABORATÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/195/indica-o-152-fernandinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/195/indica-o-152-fernandinho.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 _x000D_
 FERNANDES ANTONIO CARLINI – Fernandinho da Ambulância._x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da INSTALAÇÃO LIXEIRAS NO INTERIOR E ARREDORES DA FEIRA MUNICIPAL, E TAM SINALIZADORES, FAIXAS E OUTROS REDUTORES DE VELOCIDADE NAS MEDIAÇÕES.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/196/indica-o-153-fernandinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/196/indica-o-153-fernandinho.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 _x000D_
 FERNANDES ANTONIO CARLINI – Fernandinho da Ambulância._x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de INVESTIMENTO EM TREINAMENTOS E INFORMATIZAÇÃO DAS A.C.S DE NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/197/indica-o-154-fernandinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/197/indica-o-154-fernandinho.pdf</t>
   </si>
   <si>
     <t>Autor_x000D_
 _x000D_
 FERNANDES ANTONIO CARLINI – Fernandinho da Ambulância._x000D_
 _x000D_
 Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da AQUISIÇÃO OU LOCAÇÃO DE CAMIONETE OU VEÍCULO COMPATÍVEL PARA PSFs RURAL COM FINALIDADE DE ATENDER NO INTERIOR DO NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Autor_x000D_
 RODRIGO ALVES MACIEL - RODRIGUINHO_x000D_
 Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA REPARAÇÃO DA PAVIMENTAÇÃO ASFALTICA NO BAIRRO FLAMBOYANT ASSIM COMO REPARAÇÃO DA QUADRA DE ESPORTES NO PARQUE EXISTENTE NA PRACINHA DO BAIRRO SUPRA CITADO.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/201/indica-o-160-fernandinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/201/indica-o-160-fernandinho.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de INCENTIVO PARA TRANSFERENCIA DE VEICULOS PARA NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/207/indica-o-161-jorge-ciotti14112017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/207/indica-o-161-jorge-ciotti14112017.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PROLONGAMENTO DA AVENIDA XV DE NOVEMBRO, SENTIDO MT 130 ATÉ OS LIMITES DA EMPRESA AGRO BAGGIO</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/208/indica-o-162-jorge-ciotti14112017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/208/indica-o-162-jorge-ciotti14112017.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RECUPERAÇÃO DE UM BUEIRO NA ESTRADA DA BICA, APROXIMADAMENTE NO KM 20 PROXIMO DA ENTRADA DA FAZENDA GUSTAVO</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Natal</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/210/indica-o-163-natal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/210/indica-o-163-natal.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da CONTINUAÇÃO DA PAVIMENTAÇÃO ASFALTICA NA RUA MARANHÃO NO BAIRRO VILA CONCORDIA ASSIM COMO COMTEMPLAR COM PAVIMETAÇÃO ASFALTICA E MEIO FIO, A RUA B3 LIGANDO A RUA CRISANTEMO BEMCOMO TODO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/202/indica-o-164-fernandinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/202/indica-o-164-fernandinho.pdf</t>
   </si>
   <si>
     <t>Assunto: _x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade DA REPARAÇÃO DA PAVIMENTAÇÃO ASFALTICA NA ENTRADA DO BAIRRO FLAMBOYANT.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/205/indicacao_165_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/205/indicacao_165_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da REPARAÇÃO DA RUA BELA VISTA NO BAIRRO VILA CORCÓRDIA.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/213/indica-o-166-cleiton-rodrigues-da-silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/213/indica-o-166-cleiton-rodrigues-da-silva.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da REPARAÇÃO DA PAVIMENTAÇÃO ASFALTICA EM ALGUNS TRECHOS DA AV MATO GROSSO E REVITALIZAÇÃO DA MESMA EM SUA CONTINUAÇÃO SENTIDO A RODOVIARIA MUNICIPAL.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1108/indicacao_169_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1108/indicacao_169_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da REPARAÇÃO DA RUA MANOEL THOMAZ DE CAMPOS.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1183/indicacao_172.207_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1183/indicacao_172.207_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da REFORMA E DA AMPLIAÇÃO DA CRECHE CENTRAL, (MEU PEQUENO LAR);</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/279/indica-o-173-natal.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/279/indica-o-173-natal.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 _x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade do PATROLAMENTO E CASCALHAMENTO ASSIM COMO DIVERSAS RECUPERAÇÕES NAS RUAS PAVIMENTAÇÃO E DEMAIS DE NOSSO MUNÍCIPIO.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/280/indica-o-174-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/280/indica-o-174-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de SERVIÇOS DE MANUTENÇÃO E REPARAÇÃO DE PONTES NAS LOCALIDADES DO BALNEÁRIO CORGÃO E TAMBEM NA PONTE DO RIO XAVANTINHO, PONTE ESTA LOCALIZADA NO DESVIO QUE TEM ENTRADA ENFRENTE AO FRIGOFICO MARFRIG, TAL DESVIO LIGA A MT 130 A MT 020.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Assunto:_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade de REPAROS, LIMPEZAS E PARADA DE ÔNIBUS.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1181/indicacao_124.207_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1181/indicacao_124.207_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade da LICITAÇÃO E AQUISIÇÃO DE 2 CAMINHOES PIPA;</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL MENINO JESUS NESTE ATO REPRESENTADO PELA SENHORA GESTORA VICÊNCIA PAULA FERREIRA DA SILVA</t>
   </si>
   <si>
     <t>ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL MEU PEQUENO LAR, NESTE ATO REPRESENTADO PELA SENHORA GESTORA VERA LUCIA ALVES DA SILVA</t>
   </si>
   <si>
     <t>ESCOLA MUNICIPAL 03 DE MAIO, NESTE ATO REPRESENTADO PELA SENHORA GESTORA LEILA MINATTO GOMES</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>ESCOLA MUNICIPAL 17 DE DEZEMBRO, NESTE ATO REPRESENTADO PELA SENHORA GESTORA MARINEI VILELA DE SOUZA</t>
   </si>
@@ -1699,1504 +1699,1504 @@
   <si>
     <t>SR WELLINGTON MIRANDA PASSOS  - PRESIDENTE DO CONSEG</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>SR RAFAEL FELIPE DA SILVA -  2º TENENTE PM</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>SRA. LUZIA APARECIDA JUVENAL PROFESSORA – ESCOLA APOLÔNIO</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>SRA ADELAIDE EPPING DAS NEVES PROFESSORA – ESCOLA APOLÔNIO</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/283/mo-o-contadores13122017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/283/mo-o-contadores13122017.pdf</t>
   </si>
   <si>
     <t>Aos ilustres Senhores Contadores Municipal_x000D_
 A Câmara Municipal de Paranatinga-MT, por intermédio do Sr. Vereador Cláudio Gomes(Cori) (PT), manifesta votos de aplausos e congratulações aos Contadores  Sivaldo Pereira dos Santos e o Gerenciador de Aplic o senhor Rosemar Antonio Rocha do setor contábil da Prefeitura Municipal de Paranatinga-MT, por vossos empenhos em prol de nosso município. _x000D_
 Justificativa _x000D_
 A presente homenagem é fruto do reconhecimento desta Casa Legislativa, em valorizar todo empenho e dedicação do Setor de Contabilidade interna da Prefeitura Municipal nas pessoas do Srº Contador Sivaldo Pereira dos Santos e o Gerenciador de Aplic o senhor Rosemar Antonio Rocha, onde vosso setor, vem desempenhando, uma função de grandiosa estima, ademais tem desempenhado com amor a profissão o que lhe são propostos.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>Josevaine (Labiga), Abel, Cícero, Claudio Gomes, Fernandinho da Ambulância, JOÃO BOSCO DE ARRUDA, Professor Jorge, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1184/oficio_21.207_-_josevaine_silva_de_souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1184/oficio_21.207_-_josevaine_silva_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicitação de materiais</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1306/oficio_57.2017_-_jorge.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1306/oficio_57.2017_-_jorge.pdf</t>
   </si>
   <si>
     <t>Neste momento oportuno, venho solicitar ao Exmo. Senhor Prefeito que providencie vistorias preventivas nas diversas pontes que ligam nossas estradas vicinais, pontes que são de muita importância para logística de nosso município, tanto no escoamento de nossas produções quanto no tráfego de nossos munícipes.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1090/oficio_63_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1090/oficio_63_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Exmo. Senhor Prefeito em caráter de urgência que providencie a limpeza dos bueiros da Av. XV de novembro</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>Cícero, JOÃO BOSCO DE ARRUDA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1091/oficio_64_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1091/oficio_64_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>reestruturação da PRAÇA CENTRAL.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1092/oficio_84_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1092/oficio_84_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>reunião que se realizará no dia 17 de Março de 2017, na Câmara Municipal de Paranatinga-MT, afim de discutir o projeto de lei nº 036/2017, onde se trata do RPV e precatórios.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>Cícero, Abel</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1093/oficio_89_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1093/oficio_89_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Reparação da ponte que passa sobre a Bica D água</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1094/oficio_172_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1094/oficio_172_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de um ônibus à Etnia Bakairi, para se deslocarem ao Município de Rondonópolis</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Cícero, Josevaine (Labiga)</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1095/oficio_192_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1095/oficio_192_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Convocação ao Executivo para reunião no dia 24/08/2017 às 15:00 horas, na Câmara Municipal</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1096/oficio_193_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1096/oficio_193_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Fiscalizar o Município de forma geral</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1097/oficio_194_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1097/oficio_194_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparos na Av. Mato Grosso</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>Cícero, Abel, Fernandinho da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1098/oficio_201_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1098/oficio_201_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>revisão do contrato da locação da van</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1099/oficio_202_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1099/oficio_202_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Exmo. Senhor Prefeito, que solicite a respectiva secretaria, para que efetue reparo na Rua São João, nas proximidades da empresa Paranatinga Tur</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1101/oficio_206_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1101/oficio_206_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Solicito ao excelentíssimo senhor prefeito, que disponibilize um ônibus para estar levando, os indígenas da etnia bacairi, em especial da aldeia aturua, para estarem participando do concurso que se realizara no dia 24 de setembro de 2017, em Primavera do Leste.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1102/oficio_209_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1102/oficio_209_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito, que viabilize reparos na MT 130 sentido a SANTIAGO DO NORTE, SALTO DA ALEGRIA e outros setores rurais de nosso Município</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/4/oficio-216-josevaine-silva-de-souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/4/oficio-216-josevaine-silva-de-souza.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE FECHAMENTO DE VIA PUBLICA, PARA FINS FESTIVOS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/16/oficio-219-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/16/oficio-219-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Construção de quebra molas e istalação de redutores de velocidade e sinalização nas imediações do AUTO POSTO 2001 (MT130/Saída para 7 Placas).</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/19/oficio-220-josevaine-silva-de-souza-2-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/19/oficio-220-josevaine-silva-de-souza-2-.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADAS NO BAIRRO COLINA VERDE</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/18/oficio-221-josevaine-silva-de-souza.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/18/oficio-221-josevaine-silva-de-souza.pdf</t>
   </si>
   <si>
     <t>Neste momento oportuno venho solicitar ao Exmo. Senhor Prefeito, juntamente com o Secretário de Obras para que viabilize algumas melhorias em SANTIAGO DO NORTE.</t>
   </si>
   <si>
     <t>Cícero, Josevaine (Labiga), Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/26/oficio_240_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/26/oficio_240_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Neste momento oportuno vimos atender aos pedidos e anseios daqueles que em nós confiaram, para que representássemos vossos interesses. Somos conhecedores que vossa empresa está presente, em nossa cidade para trazer o progresso, com a obra que está sendo realizada, que se trata da tão sonhada pavimentação asfáltica da MT 020, porem diante das dificuldades enfrentadas por nossos munícipes. Vimos solicitar para que seja tomada as providencias cabíveis acerca dos desvios, pois estão intransitáveis.</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/27/oficio-241-camara-municipal-de-paranatinga.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/27/oficio-241-camara-municipal-de-paranatinga.pdf</t>
   </si>
   <si>
     <t>Neste momento oportuno venho convocar o senhor e os demais interessados, para comparecem a reunião no dia 05 de outubro de 2017 as 14:00 horas, na câmara municipal. Para esclarecimentos sobre o plano de adesão em anexo.</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/73/oficio-247-camara-municipal11102017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/73/oficio-247-camara-municipal11102017.pdf</t>
   </si>
   <si>
     <t>Ao cumprimenta-lo, vimos através desta, pedir a V. Exª para que faça um levantamento da arrecadação de ISSQN.</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito._x000D_
  Ao tempo que cumprimento o nobre senhor quero aqui expressar meus sinceros votos de agradecimentos pelas ações desenvolvidas ao início da gestão pública municipal, sabendo que a mesma se trata de uma constante busca para atender toda demanda a qual nossa sociedade está vinculada e necessita.</t>
   </si>
   <si>
     <t>Ao cumprimenta-lo, venho em primeiro momento  manifestar minhas congratulações municipalistas ao ilustre Senhor Prefeito pela atenção dispensada às causas de nosso município. Com o intuito de fazer acontecer melhorias em nossa cidade, dirijo-me a Vossa Excelem cia, que também nutre anseios por melhorias e tem o comprometimento com nossa população, com o objetivo de solicitar a Vossa Excelência que providencie, na medida do possível.</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 _x000D_
 Cleiton Rodrigues da Silva	_x000D_
 _x000D_
 Ao tempo que cumprimento o nobre senhor, expresso os meus votos de gratidão e agradecimentos pelas ações desenvolvidas em vossa gestão.</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/216/oficio_265_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/216/oficio_265_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito_x000D_
 _x000D_
  Ao tempo que cumprimento o nobre senhor, expresso os meus votos de agradecimentos pelas ações desenvolvidas ao início da gestão pública municipal, sabendo que a mesma se trata de uma constante busca para atender toda demanda a qual nossa sociedade está vinculada e necessita.</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/209/oficio-267-jorge-ciotti14112017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/209/oficio-267-jorge-ciotti14112017.pdf</t>
   </si>
   <si>
     <t>BUSCAR PARCERIA COM A ASSOCIAÇÃO DA RODOVIA MT 130 OU COM O GOVERNO ESTADUAL, COM A FINALIDADE DE RECUPERAR ALGUNS PONTOS CRITICOS NA REFERIDA RODOVIA ESTADUAL, PRINCIPALMENTE NAS PROXIMIDADES DA FAZENDA BURITI</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/214/oficio_271_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/214/oficio_271_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito_x000D_
  Ao tempo que cumprimento o nobre senhor, expresso os meus votos de agradecimentos pelas ações desenvolvidas ao início da gestão pública municipal, sabendo que a mesma se trata de uma constante busca para atender toda demanda a qual nossa sociedade está vinculada e necessita.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/215/oficio-272-joao-bosco-de-arruda.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/215/oficio-272-joao-bosco-de-arruda.pdf</t>
   </si>
   <si>
     <t>Ilustríssimo (a) Senhor (a),_x000D_
 _x000D_
 Ao tempo que cumprimento o nobre senhor, expresso os meus votos de agradecimentos pelas ações desenvolvidas em prol de nosso município, na busca de fornecer um bom serviço a todos nós munícipes de Paranatinga.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/282/of-cio-290-jorge-ciotti.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/282/of-cio-290-jorge-ciotti.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
  _x000D_
 	Ao cumprimentá-lo, venho em primeiro momento, manifestar minhas congratulações municipalistas ao Excelentíssimo Senhor Prefeito pela atenção dispensada às causas de nosso município. Com o intuito de fazer acontecer melhorias em nossa cidade, dirijo-me a Vossa Excelência, que também nutre anseios por melhorias e tem o comprometimento com nossa população, com o objetivo de solicitar, na medida do possível, CASCALHAMENTO E PATROLAMENTO NOS BAIRROS JD PARAISO I E II, ASSIM COMO REPAROS NA ILUMINAÇÃO PÚBLICA, ADEMAIS ESTENDO O MEU PEDIDO PARA ESTRADA VICINAL QUE LIGA OS BAIRROS CITADOS A ACIMA AO ANEL VIÁRIO, ESTRADA ESTA QUE LIGA A MT 130 DAS MEDIAÇÕES CONHECIDA COMO XAVANTINHO ATÉ A ESTAÇÃO DE ENERGIA.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Claudio Gomes</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/868/oficio_283.2017_-_claudio_gomes.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/868/oficio_283.2017_-_claudio_gomes.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma Academia ao Ar livre na comunidade Indígena Bakairi</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>Cícero, Professor Jorge</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1100/oficio_204_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1100/oficio_204_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Solicito, em nome dos moradores do bairro Vila Concórdia em especial nas proximidades da subestação de energia elétrica, os devidos reparos e instalação nas partes faltantes, de iluminação.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1103/oficio_213_2017_-_cicinho.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1103/oficio_213_2017_-_cicinho.pdf</t>
   </si>
   <si>
     <t>Solicito ao excelentíssimo Senhor Prefeito, que disponibilize um guarda municipal nas mediações do aterro sanitário de nosso município</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Projeto</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/24/projeto-de-lei-n-008-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/24/projeto-de-lei-n-008-2017.pdf</t>
   </si>
   <si>
     <t>REFORMA ADMINISTRATIVA E ORGANIZACIONAL DA PREFEITURA</t>
   </si>
   <si>
     <t>Gabinte da Prefeitura - GPRE</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCICIO DE 2018 DO MUNICÍPIO DE PARANATINGA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/103/projeto-de-lei-n-120-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/103/projeto-de-lei-n-120-2017.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 120 - AUTORIZA O MUNICÍPIO A PARTICIPAR DO CONSÓRCIO - SAÚDE</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/217/projeto-de-lei-129.2017-suplementa-ao-percentual-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/217/projeto-de-lei-129.2017-suplementa-ao-percentual-2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/192/projeto-de-decreto-n-002-legislativo-adesao-de-ata.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/192/projeto-de-decreto-n-002-legislativo-adesao-de-ata.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO ADESÃO DA ATA DE PREÇOS</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/193/decreto-legislativo-n-003-prefeito-exterior.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/193/decreto-legislativo-n-003-prefeito-exterior.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 003 - AUTORIZAÇÃO PARA O PREFEITO SE AUSENTAR DO PAÍS PARA TRATAR DE INTERESSES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ADESÃO DA ATA DE REGISTRO DE PREÇOS Nº 04 ORIUNDA DO PREGÃO Nº PRESENCIAL Nº 02 /2017 REALIZADA NO MUNICIPIO DE JAURU</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/218/projeto-de-lei-130.2017-loa-2018.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/218/projeto-de-lei-130.2017-loa-2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei (n°130/2017) Lei Orçamentária Anual, LOA 2018</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/25/projeto-de-lei-n-009-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/25/projeto-de-lei-n-009-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGO E CARREIRA  DOS SERVIDORES PÚBLICOS DE PARANATINGA - AUMENTO DE VAGAS PARA CARGOS</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/34/projeto-de-lei-n-015-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/34/projeto-de-lei-n-015-2017.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA LEI 1402/2017 - ESTRUTURA ADMINISTRATIVA</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/157/projeto-de-lei-n-041-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/157/projeto-de-lei-n-041-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DO 13º SALÁRIO - PAGAMENTO NO ANIVERSÁRIO</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/185/projeto-de-lei-n-042-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/185/projeto-de-lei-n-042-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1407/2017 CONSELHO MUNICIPAL DO FETHAB</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/158/projeto-de-lei-n-044-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/158/projeto-de-lei-n-044-2017.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO IV DA LEI Nº 35, DE 19 DE DEZEMBRO DE 2003  - ATRIBUIÇÕES DO AGENTE DE FISCALIZAÇÃO II - LEI 035 2003</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/98/projeto-de-lei-complementar-n.-057.2017-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/98/projeto-de-lei-complementar-n.-057.2017-.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DOS ARTIGOS 128 E 132 DA LEI ORGANICA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/124/projeto-de-lei-n-087.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/124/projeto-de-lei-n-087.2017.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA LEI 1292.2015 - PLANO DIRETOR DE PARANATINGA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/125/projeto-de-lei-n-088.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/125/projeto-de-lei-n-088.2017.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA LEI 1293.2015 - PLANO DIRETOR DE PARANATINGA</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/5/projeto-de-lei-n-111.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/5/projeto-de-lei-n-111.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS §1º DO ARTIGO 9º, § 1º DO ARTIGO 10, PARÁGRAFO ÚNICO DO ARTIGO 12 E ARTIGO 14, §2º E § 3º DA LEI 1292 DE 21 DE DEZEMBRO DE 2015 - DE USO E OCUPAÇÃO DO SOLO DE PARANATINGA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/6/projeto-de-lei-n-112.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/6/projeto-de-lei-n-112.pdf</t>
   </si>
   <si>
     <t>088.2017 - ALTERAÇÃO DA LEI 1293.2015 - PLANO DIRETOR DE PARANATINGA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/7/projeto-de-lei-n-113.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/7/projeto-de-lei-n-113.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA LEI 1294.2015 - PLANO DIRETOR DE PARANATINGA</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/77/projeto-de-lei-complementar-n.-057.2017-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/77/projeto-de-lei-complementar-n.-057.2017-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 057 - ALTERAÇÃO DA LEI ORGANICA</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/8/projeto-de-lei-n-117.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/8/projeto-de-lei-n-117.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA LEI N. 116.2003 - CÓDIGO TRIBUTÁRIO - 2017</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/186/projeto-de-lei-124.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/186/projeto-de-lei-124.2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO - PERCENTUAL - 2017</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/286/projeto-de-lei-137.2017-parcelamento-de-d-bitos-_SJnwARE.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/286/projeto-de-lei-137.2017-parcelamento-de-d-bitos-_SJnwARE.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR PARCELAMENTO DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS NÃO QUITADOS INSCRITOS EM DÍVIDA ATIVA NO MUNICÍPIO DE PARANATINGA</t>
   </si>
   <si>
     <t>PLCCM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/28/projeto-de-lei-cm-001-2017-c-mara.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/28/projeto-de-lei-cm-001-2017-c-mara.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 19 DA LEI 895/12 - PLANO DE CARGO E CARREIRA DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/161/cm-004-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/161/cm-004-2017.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI 1.382/2016 QUE FIXA O VALOR DA VERBA INDENIZATORIA</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/284/cm-014-2017altera-o-quadro-de-cargos-de-provimen_i2PW5BW.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/284/cm-014-2017altera-o-quadro-de-cargos-de-provimen_i2PW5BW.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE CARGO DE PROVIMENTO EM COMISSÃO DO ART. 19, DA LEI 1.416/2017 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>SUPLEMENTAÇAO PERCENTUAL 2017</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/20/projeto-de-lei-n-002-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/20/projeto-de-lei-n-002-2017.pdf</t>
   </si>
   <si>
     <t>INCLUI NOS ANEXOS   TEMP  LIM  FINAN  excesso PPA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/21/projeto-de-lei-n-003-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/21/projeto-de-lei-n-003-2017.pdf</t>
   </si>
   <si>
     <t>INCR  TEMP  LIM  FINAN  excesso LDO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/22/projeto-de-lei-n-005-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/22/projeto-de-lei-n-005-2017.pdf</t>
   </si>
   <si>
     <t>AQUIS  de EQUIPAMENTOS e MAT  PERM  para UBS I e V excesso PPA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/23/projeto-de-lei-n-006-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/23/projeto-de-lei-n-006-2017.pdf</t>
   </si>
   <si>
     <t>AQUIS  de EQUIPAMENTOS e MAT  PERM  para UBS I e V excesso LDO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/29/projeto-de-lei-n-010-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/29/projeto-de-lei-n-010-2017.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ADICIONAL ESPECIAL PPA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/30/projeto-de-lei-n-011-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/30/projeto-de-lei-n-011-2017.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ADICIONAL ESPECIAL LDO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/31/projeto-de-lei-n-012-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/31/projeto-de-lei-n-012-2017.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ADICIONAL ESPECIAL LOA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/32/projeto-de-lei-n-013-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/32/projeto-de-lei-n-013-2017.pdf</t>
   </si>
   <si>
     <t>CONSELHO DO FETHAB</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/33/projeto-de-lei-n-014-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/33/projeto-de-lei-n-014-2017.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA BOM DE ESCOLA BOM DE BOLA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/169/projeto-de-lei-n-016-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/169/projeto-de-lei-n-016-2017.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL ACADEMIA DA SAÚDE - VIGILÂNCIA - PPA</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/170/projeto-de-lei-n-017-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/170/projeto-de-lei-n-017-2017.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL ACADEMIA DA SAÚDE - VIGILÂNCIA - LDO</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/171/projeto-de-lei-n-018-2017.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/172/projeto-de-lei-n-019-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/171/projeto-de-lei-n-018-2017.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/172/projeto-de-lei-n-019-2017.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - AQUIS  DE EQUI  E MAT  PERMANENTE PSF VI - PPA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/173/projeto-de-lei-n-020-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/173/projeto-de-lei-n-020-2017.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AQUIS  DE EQUI  E MAT  PERMANENTE PSF VI - LDO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/174/projeto-de-lei-n-021-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/174/projeto-de-lei-n-021-2017.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AQUIS  DE EQUI  E MAT  PERMANENTE PSF VI - LOA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/175/projeto-de-lei-n-022-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/175/projeto-de-lei-n-022-2017.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL ESPECIAL CUSTEIO DA ACADEMIA DE SÁUDE - PPA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/176/projeto-de-lei-n-023-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/176/projeto-de-lei-n-023-2017.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL ESPECIAL CUSTEIO DA ACADEMIA DE SÁUDE - LDO</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/177/projeto-de-lei-n-024-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/177/projeto-de-lei-n-024-2017.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL ESPECIAL CUSTEIO DA ACADEMIA DE SÁUDE - LOA</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/178/projeto-de-lei-n-026-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/178/projeto-de-lei-n-026-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DO MEIO AMBIENTE</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/67/projeto-de-lei-n-027-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/67/projeto-de-lei-n-027-2017.pdf</t>
   </si>
   <si>
     <t>EXCESSO CONVENIO CARNAVAL - PPA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/68/projeto-de-lei-n-028-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/68/projeto-de-lei-n-028-2017.pdf</t>
   </si>
   <si>
     <t>EXCESSO CONVENIO CARNAVAL - LDO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/69/projeto-de-lei-n-029-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/69/projeto-de-lei-n-029-2017.pdf</t>
   </si>
   <si>
     <t>EXCESSO CONVENIO CARNAVAL - LOA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/70/projeto-de-lei-n-030-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/70/projeto-de-lei-n-030-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MINI ESTÁDIO DE FUTEBOL - PPA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/71/projeto-de-lei-n-031-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/71/projeto-de-lei-n-031-2017.pdf</t>
   </si>
   <si>
     <t>AQUIS  de EQUIPAMENTOS e MAT  PERMANENTE</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/72/projeto-de-lei-n-032-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/72/projeto-de-lei-n-032-2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MINI ESTÁDIO DE FUTEBOL - LOA</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/179/projeto-de-lei-n-033-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/179/projeto-de-lei-n-033-2017.pdf</t>
   </si>
   <si>
     <t>CREDITO ADICIONAL ESPECIAL EXCESSO - AQUI  MAT  DIDÁTICO E PEDAG  PAR 201305546 - PPA</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/180/projeto-de-lei-n-034-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/180/projeto-de-lei-n-034-2017.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CREDITO ADICIONAL ESPECIAL  EXCESSO - AQUI  MAT  DIDÁTICO E PEDAG  PAR 201305546 - LDO</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/181/projeto-de-lei-n-035-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/181/projeto-de-lei-n-035-2017.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EXCESSO - AQUI  MAT  DIDÁTICO E PEDAG  PAR 201305546 - LOA</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/182/projeto-de-lei-n-036-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/182/projeto-de-lei-n-036-2017.pdf</t>
   </si>
   <si>
     <t>FIXA TETO PARA PAGAMENTO DE OBRIGAÇÕES DE PEQUENO VALOR RPV  DECORRENTES DE AÇÕES JUDICIAS</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/155/projeto-de-lei-n-037-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/155/projeto-de-lei-n-037-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA -  SAMU</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/183/projeto-de-lei-n-038-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/183/projeto-de-lei-n-038-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO MEIO AMBIENTE -  CONSEMMA</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/156/projeto-de-lei-n-039-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/156/projeto-de-lei-n-039-2017.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COBRANÇA DE TAXA DE SERVIÇOS SOBRE ATIVIDADES DE LICENCIAMENTO E FISCALIZAÇÃO AMBIENTAL NO ÂMBITO DO MUNICIPIO DE PARANATINGA</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/184/projeto-de-lei-n-040-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/184/projeto-de-lei-n-040-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE PRORROGAÇÃO D A LICENÇA-PATERNIDADE - CONFORME DECRETO 8737 2016</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/162/projeto-de-lei-n-045-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/162/projeto-de-lei-n-045-2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR PROCESSO SELETIVO SIMPLIFICADO - AUTORIZAÇÃO - 2017</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/163/projeto-de-lei-n-046-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/163/projeto-de-lei-n-046-2017.pdf</t>
   </si>
   <si>
     <t>INCLUI NOS ANEXOS DO PLANO PLURIANUAL O PROGRAMA QUE MENCIONA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/167/projeto-de-lei-n-047-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/167/projeto-de-lei-n-047-2017.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL - PROCESSO SELETIVO ESPECIAL - LDO</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/168/projeto-de-lei-n-048-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/168/projeto-de-lei-n-048-2017.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL - PROCESSO SELETIVO ESPECIAL - LOA (2)</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/159/projeto-de-lei-n-049-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/159/projeto-de-lei-n-049-2017.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL - PARANATINGAPREV - PPA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/164/projeto-de-lei-n-050.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/164/projeto-de-lei-n-050.2017.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL - SAÚDE - AEDES AEGYPTI - PPA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/165/projeto-de-lei-n-051.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/165/projeto-de-lei-n-051.2017.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL - SAÚDE - AEDES AEGYPTI - LDO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/166/projeto-de-lei-n-052.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/166/projeto-de-lei-n-052.2017.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE  CRÉDITO ESPECIAL - SAÚDE - AEDES AEGYPTI - LOA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/142/projeto-de-lei-n-054.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/142/projeto-de-lei-n-054.2017.pdf</t>
   </si>
   <si>
     <t>REVOGAÇÃO DAS LEIS 1341, 1342, 1345, 1348 E 1349-2016 - MP</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/153/projeto-de-lei-n-058.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/153/projeto-de-lei-n-058.2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE COOPERAÇÃO TÉCNICA - AGER</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/143/projeto-de-lei-n-059-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/143/projeto-de-lei-n-059-2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A  DOAÇÃO TERRENO - HABITAÇÃO POPULAR - ADELAIDE COSTA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/144/projeto-de-lei-n-060-2017-n-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/144/projeto-de-lei-n-060-2017-n-.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO HABITAÇÃO POPULAR - VANDA APARECIDA DOS SANTOS NASCIMENTO</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/145/projeto-de-lei-n-061-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/145/projeto-de-lei-n-061-2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FAZER DOAÇÃO - PARQUE DE EXPOSIÇÃO - 2017</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/146/projeto-de-lei-n-062.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/146/projeto-de-lei-n-062.2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/147/projeto-de-lei-n-063.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/147/projeto-de-lei-n-063.2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL - AQUISIÇÃO DE PATRULHA MECANIZADA - PPA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/148/projeto-de-lei-n-064.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/148/projeto-de-lei-n-064.2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL - AQUISIÇÃO DE PATRULHA MECANIZADA - LDO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/149/projeto-de-lei-n-065.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/149/projeto-de-lei-n-065.2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL - AQUISIÇÃO DE PATRULHA MECANIZADA - LOA</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/138/projeto-de-lei-n-071.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/138/projeto-de-lei-n-071.2017.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL - MANUTENÇÃO DO PROGRAMA FEAS - ASSISTÊNCIA - PPA</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/139/projeto-de-lei-n-072.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/139/projeto-de-lei-n-072.2017.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL - MANUTENÇÃO DO PROGRAMA FEAS - ASSISTÊNCIA - LDO</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/140/projeto-de-lei-n-073.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/140/projeto-de-lei-n-073.2017.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL - MANUTENÇÃO DO PROGRAMA FEAS - ASSISTÊNCIA - LOA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/150/projeto-de-lei-n-074.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/150/projeto-de-lei-n-074.2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FAZER DOAÇÃO R$ 20.000,00 - PARQUE DE EXPOSIÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/137/projeto-de-lei-n-075.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/137/projeto-de-lei-n-075.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR - PERCENTUAL 2017</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/141/projeto-de-lei-n-076.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/141/projeto-de-lei-n-076.2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FAZER DOAÇÃO - ASSOCIAÇÃO DESPORTIVA VETERANOS</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/130/projeto-de-lei-n-082.2017-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/130/projeto-de-lei-n-082.2017-.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL - DOAÇÃO - R$ 50.000,00 - ROTARY CLUB PTGA - MINISTÉRIO PÚBLICO</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/131/projeto-de-lei-n-084.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/131/projeto-de-lei-n-084.2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CONCEDER  AUXILIO MORADIA E ALIMENTAÇÃO - MAIS MÉDICO</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/123/projeto-de-lei-n-085.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/123/projeto-de-lei-n-085.2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CONCESSÃO REMUNERADA DE USO DE BEM DE DOMÍNIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS - CONCESSÃO - LATICINIO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/129/projeto-de-lei-n-086.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/129/projeto-de-lei-n-086.2017.pdf</t>
   </si>
   <si>
     <t>8% - CRÉDITO SUPLEMENTAR - PERCENTUAL -  2017</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/132/projeto-de-lei-n-089.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/132/projeto-de-lei-n-089.2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FAZER DOAÇÃO DE R$ 7.000,00 - 10º VEM LOUVAR - EVANGÉLICOS DE PARANATINGA - 2017</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/126/projeto-de-lei-n-090.2017-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/126/projeto-de-lei-n-090.2017-.pdf</t>
   </si>
   <si>
     <t>REFORMA DO CENTRO DE CONVIVÊNCIA DO IDOSO - ASSISTÊNCIA - PPA</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/127/projeto-de-lei-n-091.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/127/projeto-de-lei-n-091.2017.pdf</t>
   </si>
   <si>
     <t>EXCESSO - REFORMA DO CENTRO DE CONVIVÊNCIA DO IDOSO - ASSISTÊNCIA - LDO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/117/projeto-de-lei-n-093.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/117/projeto-de-lei-n-093.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR UMA ÁREA DE 1320 M2 PARA O SINDICATO DOS TRABALHADORES DO ENSINO PÚBLICO - SINTEP MT</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/116/projeto-de-lei-n-094-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/116/projeto-de-lei-n-094-2017.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA E INSTITUI A GRATIFICAÇÃO DE PLANTÃO E SOBREAVISO DO PROFISSIONAIS DA SAÚDE.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/118/projeto-de-lei-n-095.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/118/projeto-de-lei-n-095.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER  DOAÇÃO TERRENO - IGREJA SANTO ANTÔNIO MARIA CLARET</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/133/projeto-de-lei-n-096.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/133/projeto-de-lei-n-096.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL - CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>SUPLEMENTAÇÃO - SUPERÁVIT FINANCEIRO</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/119/projeto-de-lei-n-100.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/119/projeto-de-lei-n-100.2017.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTAÇÃO EXCESSO PREFEITURA - EDUCAÇÃO</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/106/projeto-de-lei-n-101.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/106/projeto-de-lei-n-101.2017.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTAÇAO PERCENTUAL - 2017</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/120/projeto-de-lei-n-102.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/120/projeto-de-lei-n-102.2017.pdf</t>
   </si>
   <si>
     <t>EXCESSO - CONSTRUÇÃO DE 02 CAMPO DE FUTEBOL SOCIETY - EDUCAÇÃO - PPA</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/121/projeto-de-lei-n-103.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/121/projeto-de-lei-n-103.2017.pdf</t>
   </si>
   <si>
     <t>EXCESSO - CONSTRUÇÃO DE 02 CAMPO DE FUTEBOL SOCIETY - EDUCAÇÃO - LDO</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/122/projeto-de-lei-n-104.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/122/projeto-de-lei-n-104.2017.pdf</t>
   </si>
   <si>
     <t>EXCESSO - CONSTRUÇÃO DE 02 CAMPO DE FUTEBOL SOCIETY - EDUCAÇÃO - LOA</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/99/projeto-de-lei-n-105.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/99/projeto-de-lei-n-105.2017.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 105 - AQUISIÇÃO ROLO COMPACTADOR - 2017 - PPA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/100/projeto-de-lei-n-106.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/100/projeto-de-lei-n-106.2017.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 106 - AQUISIÇÃO ROLO COMPACTADOR - 2017 - LDO</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/101/projeto-de-lei-n-107.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/101/projeto-de-lei-n-107.2017.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 107 - AQUISIÇÃO ROLO COMPACTADOR - 2017 - LOA</t>
   </si>
   <si>
     <t>SUPLEMENTAÇÃO - EXCESSO - PREFEITURA - SAÚDE - EDUCAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/110/projeto-de-lei-n-110.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/110/projeto-de-lei-n-110.2017.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO R$ 3.000,00 - 1º SANTIAGO ENCONTRO DOS CAMPEÕES</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/188/projeto-de-lei-114.2017-ppa-2018-2021.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/188/projeto-de-lei-114.2017-ppa-2018-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE PARANATINGA - MT  - 2018-2021</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/102/projeto-de-lei-116.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/102/projeto-de-lei-116.2017.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°116/2017 - SUPLEMENTAÇÃO   PERCENTUAL</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/104/projeto-de-lei-n-121-2017-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/104/projeto-de-lei-n-121-2017-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 121 2017 - CRIAÇÃO DO POLO DA UNIVERSIDADE ABERTA DO BRASIL</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/105/projeto-de-lei-n-122.2017-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/105/projeto-de-lei-n-122.2017-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE N° 122/2017 - DOAÇÃO R$ 3.000,00 - MUDA O PL 118.2017 - PROVA DE LAÇO DA FAMÍLIA DIONIZIO</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/219/projeto-de-lei-123.2017-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/219/projeto-de-lei-123.2017-.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CANCELAR RESTOS A PAGAR</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/220/projeto-de-lei-125.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/220/projeto-de-lei-125.2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS SUPLEMENTARES POR ANULAÇÃO E TRANSPOSIÇÃO</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/189/projeto-de-lei-126.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/189/projeto-de-lei-126.2017.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CREDITO ADICIONAL ESPECIAL EXCESSO - ESPECIAL ANULAÇÃO - REFORMA PSF III E IV - SAÚDE - PPA</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/190/projeto-de-lei-127.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/190/projeto-de-lei-127.2017.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CREDITO ADICIONAL ESPECIAL EXCESSO - ESPECIAL ANULAÇÃO - REFORMA PSF III E IV - SAÚDE - LDO</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/191/projeto-de-lei-128.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/191/projeto-de-lei-128.2017.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EXCESSO - ESPECIAL ANULAÇÃO - REFORMA PSF III E IV - SAÚDE - LOA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/271/projeto-de-lei-129.2017-suplementa-ao-percentual-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/271/projeto-de-lei-129.2017-suplementa-ao-percentual-2017.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO E TRANSPOSIÇÃO</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/278/projeto-de-lei-131.2017-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/278/projeto-de-lei-131.2017-.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO E O FUNDO MUNICIPAL DE REGULARIZAÇÃO FUNDIÁRIA E DESENVOLVIMENTO SUSTENTAVEL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/272/projeto-de-lei-132-2017-excesso-especial-reforma_8qxxoOp.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/272/projeto-de-lei-132-2017-excesso-especial-reforma_8qxxoOp.pdf</t>
   </si>
   <si>
     <t>INCLUI NOS ANEXOS DO PLANO PLURIANUAL - PPA - Reforma da Praça Pública</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/273/projeto-de-lei-133.2017-excesso-especial-reforma_DnMIYwa.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/273/projeto-de-lei-133.2017-excesso-especial-reforma_DnMIYwa.pdf</t>
   </si>
   <si>
     <t>INCLUI NA LDO E SEUS RESPECTIVOS ANEXOS - Reforma da Praça Pública</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/274/projeto-de-lei-134-2017-excesso-especial-reforma_YbfYtWB.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/274/projeto-de-lei-134-2017-excesso-especial-reforma_YbfYtWB.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL - Reforma da Praça Pública</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/285/projeto-de-lei-135.2017-consigna-o-servidores-bancos.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/285/projeto-de-lei-135.2017-consigna-o-servidores-bancos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCESSAMENTO DAS CONSIGNAÇÕES EM FOLHA DE PAGAMENTO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/302/projeto-de-lei-136.2017-verba-indenizat-ria-do-c_YpMFXlS.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/302/projeto-de-lei-136.2017-verba-indenizat-ria-do-c_YpMFXlS.pdf</t>
   </si>
   <si>
     <t>INSTITUI A VERBA INDENIZATÓRIA DO CHEFE DO EXECUTIVO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>PLCM</t>
   </si>
   <si>
     <t>Projeto de Lei da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/154/projeto-de-lei-n-cm-02.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/154/projeto-de-lei-n-cm-02.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALARIAL DOS SERVIDORES DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/160/cm-003-projeto-de-lei-cm-urv.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/160/cm-003-projeto-de-lei-cm-urv.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCORPORAÇÃO DE 11,98% DE REAJUSTE REFERENTE A URV</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/152/cm-006-projeto-assessor-juridico-presidencia.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/152/cm-006-projeto-assessor-juridico-presidencia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO DE ASSESSOR JURÍDICO DA PRESIDÊNCIA</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/211/cm-010-cria-a-galeria-dos-ex-prefeito.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/211/cm-010-cria-a-galeria-dos-ex-prefeito.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GALERIA DE PREFEITOS DO MUNICÍPIO DE PARANATINGA</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/275/cm-011-2017-projeto-lei-cm-diarias-2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/275/cm-011-2017-projeto-lei-cm-diarias-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/276/cm-012-2017-projeto-banco-material-constru-o-1-.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/276/cm-012-2017-projeto-banco-material-constru-o-1-.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO BANCO MUNICIPAL DE MATERIAIS PARA CONSTRUÇÃO</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/277/cm-013-2017-tarifa-social.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/277/cm-013-2017-tarifa-social.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TARIFA SOCIAL DE ÁGUA E ESGOTO</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/151/projeto-reslu-o-005-horario-sessao.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/151/projeto-reslu-o-005-horario-sessao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO HORÁRIO DAS SESSÕES ORDINÁRIAS DA CASA LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/111/projeto-de-resolu-o-mesa-diretora.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/111/projeto-de-resolu-o-mesa-diretora.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VOTAÇÃO DA MESA E ESCOLHA DA MESA DIRETORA E COMISSÕES DA CÂMARA MUNICIPAL DE PARANATINGA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/112/projeto-resolu-o-hor-rio-sess-o.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/112/projeto-resolu-o-hor-rio-sess-o.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORÁRIO DAS SESSÕES ORDINÁRIAS DAS SESSÕES LEGISLATIVAS</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/107/requerimento-01-cleiton-rodrigues-da-silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/107/requerimento-01-cleiton-rodrigues-da-silva.pdf</t>
   </si>
   <si>
     <t>O Vereador (a) que à presente subscrevem, com fundamento no Regimento Interno da Câmara Municipal, observado o artigo 74 do mencionado diploma, REQUER à Mesa Diretora, ouvido o soberano Plenário, seja encaminhado através de requerimento, sob as penas da Lei, ao Excelentíssimo Senhor Prefeito Municipal de Paranatinga, para que envie a esta Casa Legislativa cópia dos documentos abaixo relacionados:</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/108/requerimento-02-cleiton-rodrigues-da-silva.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/108/requerimento-02-cleiton-rodrigues-da-silva.pdf</t>
   </si>
   <si>
     <t>EXMº- SENHOR_x000D_
 PREFEITO MUNICIPAL_x000D_
 PARANATINGA - MT_x000D_
 _x000D_
 O Vereador (a) que à presente subscrevem, com fundamento no Regimento Interno da Câmara Municipal, observado o artigo 74 do mencionado diploma, REQUER à Mesa Diretora, ouvido o soberano Plenário, seja encaminhado através de requerimento, sob as penas da Lei, ao Excelentíssimo Senhor Prefeito Municipal de Paranatinga, para que envie a esta Casa Legislativa cópia dos documentos abaixo relacionados:</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/114/requerimento-04-cleiton-rodrigues-da-silva.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/134/requerimento-07.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/114/requerimento-04-cleiton-rodrigues-da-silva.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/115/requerimento-05-cleiton-rodrigues-da-silva.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/134/requerimento-07.2017.pdf</t>
   </si>
   <si>
     <t>EXMO SENHOR_x000D_
 JOSIMAR MARQUES BARBOSA_x000D_
 MD: PREFEITO MUNICIPAL _x000D_
 PARANATINGA - MT_x000D_
 _x000D_
 Os Vereadores que o presente subscreve, com fundamento no Regimento Interno da Câmara Municipal, observado o artigo 74 do mencionado diploma, REQUER à Mesa Diretora, ouvido o soberano Plenário, seja encaminhado através de requerimento, sob as penas da Lei, ao Senhor Prefeito Municipal de Paranatinga – MT, que solicite a empresa NERES E CIA LTDA – ME, prestadora de serviços, empresa esta, que está a prestar serviços a Prefeitura Municipal de Paranatinga – MT, para que nos envie, a esta Casa Legislativa esclarecimentos sobre os fatos abaixo mencionados;</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/135/requerimento-08.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/135/requerimento-08.2017.pdf</t>
   </si>
   <si>
     <t>EXMO SENHOR_x000D_
 JOSIMAR MARQUES BARBOSA_x000D_
 MD: PREFEITO MUNICIPAL _x000D_
 PARANATINGA - MT_x000D_
 _x000D_
 Os Vereadores que o presente subscreve, com fundamento no Regimento Interno da Câmara Municipal, observado o artigo 74 do mencionado diploma, REQUER à Mesa Diretora, ouvido o soberano Plenário, seja encaminhado através de requerimento, sob as penas da Lei, ao Senhor Prefeito Municipal de Paranatinga – MT, que encaminhe a essa casa de leis uma cópia do Oficio nº 178/2017/MDSA/SNDAS/CGPC-RFF, processo nº 71001.000900/2013-2 – Ministério do Desenvolvimento Social/Secretaria Nacional de Assistência Social;</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/200/requerimento-09.2017.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/200/requerimento-09.2017.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº- 009/2017_x000D_
 _x000D_
 _x000D_
 EXMO SENHOR_x000D_
 Josimar Marques Barbosa_x000D_
 MD: PREFEITO MUNICIPAL _x000D_
 PARANATINGA - MT_x000D_
 	_x000D_
 _x000D_
 _x000D_
 O Vereador que o presente subscreve, com fundamento no Regimento Interno da Câmara Municipal, observado o artigo 74 do mencionado diploma, REQUER à Mesa Diretora, ouvido o soberano Plenário, seja encaminhado através de requerimento, sob as penas da Lei, ao Senhor Prefeito Municipal de Paranatinga – MT, para que envie a esta Casa Legislativa informações sobre a pauta abaixo mencionada;</t>
   </si>
   <si>
-    <t>https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/136/requerimento-10-camara-municipal-de-paranatinga-_CkIKPLC.pdf</t>
+    <t>http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/136/requerimento-10-camara-municipal-de-paranatinga-_CkIKPLC.pdf</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº- 011/2017_x000D_
 _x000D_
 _x000D_
 EXMO SENHOR_x000D_
 Josimar Marques Barbosa_x000D_
 MD: PREFEITO MUNICIPAL _x000D_
 PARANATINGA - MT_x000D_
 	_x000D_
 _x000D_
 _x000D_
 Os Vereadores que o presente subscrevem, com fundamento no Regimento Interno da Câmara Municipal, observado o artigo 74 do mencionado diploma, REQUER à Mesa Diretora, ouvido o soberano Plenário, seja encaminhado através de requerimento, sob as penas da Lei, ao Exmo Senhor Prefeito Municipal de Paranatinga – MT, para que envie a esta Casa Legislativa os documentos abaixo relacionados referente a Empresa Neres &amp; Cia Ltda - ME; período de Janeiro a Outubro de 2017.</t>
   </si>
   <si>
     <t>VT PL</t>
   </si>
   <si>
     <t>VETO PROJETO DE LEI</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI CM 009/2017</t>
@@ -3525,67 +3525,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/187/emenda-modificativa-ao-pl-124-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/44/indica-o-01-natal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/45/indica-o-02-natal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-03-natal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-04-jo-o-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/49/indicacao_07.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/50/indicacao_08.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/51/indicacao_09.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/53/indicacao_11_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/56/indica-o-13-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/59/indica-o-16-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/60/indica-o-17-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/61/indicacao_18_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/62/indica-o-19-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/35/indica-o-20-claudio-gomes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/36/indicacao_21_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/37/indicacao_22_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/38/indicacao_23.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/39/indicacao_24.2017_-_josevaine_silva_de_souza_U6SlHtL.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/40/indica-o-25-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/41/indica-o-26-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/42/indica-o-27-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/63/indica-o-29-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/221/indica-o-32-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/222/indica-o-33-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/223/indicacao_34.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/224/indicacao_35.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/225/indica-o-36-josevaine-silva-de-souza.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/227/indica-o-38-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/228/indica-o-39-jo-o-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/229/indicacao_40_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/231/indica-o-42-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/232/indica-o-43-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/233/indica-o-44-natal.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/234/indica-o-45-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/235/indica-o-46-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/236/indica-o-47-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/237/indica-o-48-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/238/indica-o-49-josevaine-silva-de-souza.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/241/indica-o-52-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/243/indica-o-54-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/244/indica-o-55-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/246/indica-o-57-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/247/indica-o-58-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/248/indica-o-59-paulo-jos-canaverde-costa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/249/indica-o-60-paulo-jos-canaverde-costa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/250/indica-o-61-paulo-jos-canaverde-costa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/252/indica-o-63-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/253/indica-o-64-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/255/indica-o-65-jo-o-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/256/indicacao_66.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/257/indicacao_67.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/258/indicacao_68.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/259/indica-o-69-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/260/indica-o-70-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/261/indica-o-71-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/265/indica-o-75-claudio-gomes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/267/indica-o-77-joao-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/268/indica-o-78-joao-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/270/indica-o-80-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1168/indicacao_83.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1175/indicacao_88.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1176/indicacao_89.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1104/indicacao_90_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1105/indicacao_91_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1106/indicacao_92_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1177/indicacao_110.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1178/indicacao_112.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1179/indicacao_113.207_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1182/indicacao_125.207_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1107/indicacao_133_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/9/indicacao_141.207_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/10/indicacao_142.207_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/11/indica-o-143-rodriguinho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/12/indica-o-144-rodriguinho-terminar-.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/13/indica-o-148-fernandinho.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/14/indica-o-149-fernandinho.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/15/indicacao_150_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/194/indica-o-151-joao-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/195/indica-o-152-fernandinho.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/196/indica-o-153-fernandinho.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/197/indica-o-154-fernandinho.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/201/indica-o-160-fernandinho.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/207/indica-o-161-jorge-ciotti14112017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/208/indica-o-162-jorge-ciotti14112017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/210/indica-o-163-natal.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/202/indica-o-164-fernandinho.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/205/indicacao_165_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/213/indica-o-166-cleiton-rodrigues-da-silva.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1108/indicacao_169_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1183/indicacao_172.207_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/279/indica-o-173-natal.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/280/indica-o-174-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1181/indicacao_124.207_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/283/mo-o-contadores13122017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1184/oficio_21.207_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1306/oficio_57.2017_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1090/oficio_63_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1091/oficio_64_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1092/oficio_84_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1093/oficio_89_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1094/oficio_172_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1095/oficio_192_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1096/oficio_193_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1097/oficio_194_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1098/oficio_201_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1099/oficio_202_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1101/oficio_206_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1102/oficio_209_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/4/oficio-216-josevaine-silva-de-souza.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/16/oficio-219-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/19/oficio-220-josevaine-silva-de-souza-2-.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/18/oficio-221-josevaine-silva-de-souza.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/26/oficio_240_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/27/oficio-241-camara-municipal-de-paranatinga.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/73/oficio-247-camara-municipal11102017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/216/oficio_265_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/209/oficio-267-jorge-ciotti14112017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/214/oficio_271_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/215/oficio-272-joao-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/282/of-cio-290-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/868/oficio_283.2017_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1100/oficio_204_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1103/oficio_213_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/24/projeto-de-lei-n-008-2017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/103/projeto-de-lei-n-120-2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/217/projeto-de-lei-129.2017-suplementa-ao-percentual-2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/192/projeto-de-decreto-n-002-legislativo-adesao-de-ata.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/193/decreto-legislativo-n-003-prefeito-exterior.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/218/projeto-de-lei-130.2017-loa-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/25/projeto-de-lei-n-009-2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/34/projeto-de-lei-n-015-2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/157/projeto-de-lei-n-041-2017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/185/projeto-de-lei-n-042-2017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/158/projeto-de-lei-n-044-2017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/98/projeto-de-lei-complementar-n.-057.2017-.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/124/projeto-de-lei-n-087.2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/125/projeto-de-lei-n-088.2017.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/5/projeto-de-lei-n-111.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/6/projeto-de-lei-n-112.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/7/projeto-de-lei-n-113.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/77/projeto-de-lei-complementar-n.-057.2017-.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/8/projeto-de-lei-n-117.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/186/projeto-de-lei-124.2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/286/projeto-de-lei-137.2017-parcelamento-de-d-bitos-_SJnwARE.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/28/projeto-de-lei-cm-001-2017-c-mara.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/161/cm-004-2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/284/cm-014-2017altera-o-quadro-de-cargos-de-provimen_i2PW5BW.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/20/projeto-de-lei-n-002-2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/21/projeto-de-lei-n-003-2017.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/22/projeto-de-lei-n-005-2017.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/23/projeto-de-lei-n-006-2017.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/29/projeto-de-lei-n-010-2017.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/30/projeto-de-lei-n-011-2017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/31/projeto-de-lei-n-012-2017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/32/projeto-de-lei-n-013-2017.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/33/projeto-de-lei-n-014-2017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/169/projeto-de-lei-n-016-2017.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/170/projeto-de-lei-n-017-2017.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/171/projeto-de-lei-n-018-2017.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/172/projeto-de-lei-n-019-2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/173/projeto-de-lei-n-020-2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/174/projeto-de-lei-n-021-2017.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/175/projeto-de-lei-n-022-2017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/176/projeto-de-lei-n-023-2017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/177/projeto-de-lei-n-024-2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/178/projeto-de-lei-n-026-2017.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/67/projeto-de-lei-n-027-2017.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/68/projeto-de-lei-n-028-2017.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/69/projeto-de-lei-n-029-2017.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/70/projeto-de-lei-n-030-2017.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/71/projeto-de-lei-n-031-2017.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/72/projeto-de-lei-n-032-2017.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/179/projeto-de-lei-n-033-2017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/180/projeto-de-lei-n-034-2017.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/181/projeto-de-lei-n-035-2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/182/projeto-de-lei-n-036-2017.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/155/projeto-de-lei-n-037-2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/183/projeto-de-lei-n-038-2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/156/projeto-de-lei-n-039-2017.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/184/projeto-de-lei-n-040-2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/162/projeto-de-lei-n-045-2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/163/projeto-de-lei-n-046-2017.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/167/projeto-de-lei-n-047-2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/168/projeto-de-lei-n-048-2017.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/159/projeto-de-lei-n-049-2017.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/164/projeto-de-lei-n-050.2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/165/projeto-de-lei-n-051.2017.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/166/projeto-de-lei-n-052.2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/142/projeto-de-lei-n-054.2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/153/projeto-de-lei-n-058.2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/143/projeto-de-lei-n-059-2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/144/projeto-de-lei-n-060-2017-n-.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/145/projeto-de-lei-n-061-2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/146/projeto-de-lei-n-062.2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/147/projeto-de-lei-n-063.2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/148/projeto-de-lei-n-064.2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/149/projeto-de-lei-n-065.2017.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/138/projeto-de-lei-n-071.2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/139/projeto-de-lei-n-072.2017.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/140/projeto-de-lei-n-073.2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/150/projeto-de-lei-n-074.2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/137/projeto-de-lei-n-075.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/141/projeto-de-lei-n-076.2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/130/projeto-de-lei-n-082.2017-.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/131/projeto-de-lei-n-084.2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/123/projeto-de-lei-n-085.2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/129/projeto-de-lei-n-086.2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/132/projeto-de-lei-n-089.2017.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/126/projeto-de-lei-n-090.2017-.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/127/projeto-de-lei-n-091.2017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/117/projeto-de-lei-n-093.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/116/projeto-de-lei-n-094-2017.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/118/projeto-de-lei-n-095.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/133/projeto-de-lei-n-096.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/119/projeto-de-lei-n-100.2017.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/106/projeto-de-lei-n-101.2017.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/120/projeto-de-lei-n-102.2017.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/121/projeto-de-lei-n-103.2017.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/122/projeto-de-lei-n-104.2017.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/99/projeto-de-lei-n-105.2017.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/100/projeto-de-lei-n-106.2017.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/101/projeto-de-lei-n-107.2017.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/110/projeto-de-lei-n-110.2017.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/188/projeto-de-lei-114.2017-ppa-2018-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/102/projeto-de-lei-116.2017.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/104/projeto-de-lei-n-121-2017-.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/105/projeto-de-lei-n-122.2017-.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/219/projeto-de-lei-123.2017-.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/220/projeto-de-lei-125.2017.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/189/projeto-de-lei-126.2017.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/190/projeto-de-lei-127.2017.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/191/projeto-de-lei-128.2017.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/271/projeto-de-lei-129.2017-suplementa-ao-percentual-2017.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/278/projeto-de-lei-131.2017-.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/272/projeto-de-lei-132-2017-excesso-especial-reforma_8qxxoOp.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/273/projeto-de-lei-133.2017-excesso-especial-reforma_DnMIYwa.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/274/projeto-de-lei-134-2017-excesso-especial-reforma_YbfYtWB.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/285/projeto-de-lei-135.2017-consigna-o-servidores-bancos.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/302/projeto-de-lei-136.2017-verba-indenizat-ria-do-c_YpMFXlS.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/154/projeto-de-lei-n-cm-02.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/160/cm-003-projeto-de-lei-cm-urv.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/152/cm-006-projeto-assessor-juridico-presidencia.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/211/cm-010-cria-a-galeria-dos-ex-prefeito.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/275/cm-011-2017-projeto-lei-cm-diarias-2017.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/276/cm-012-2017-projeto-banco-material-constru-o-1-.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/277/cm-013-2017-tarifa-social.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/151/projeto-reslu-o-005-horario-sessao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/111/projeto-de-resolu-o-mesa-diretora.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/112/projeto-resolu-o-hor-rio-sess-o.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/107/requerimento-01-cleiton-rodrigues-da-silva.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/108/requerimento-02-cleiton-rodrigues-da-silva.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/114/requerimento-04-cleiton-rodrigues-da-silva.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/115/requerimento-05-cleiton-rodrigues-da-silva.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/134/requerimento-07.2017.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/135/requerimento-08.2017.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/200/requerimento-09.2017.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/136/requerimento-10-camara-municipal-de-paranatinga-_CkIKPLC.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/187/emenda-modificativa-ao-pl-124-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/44/indica-o-01-natal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/45/indica-o-02-natal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-03-natal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-04-jo-o-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/49/indicacao_07.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/50/indicacao_08.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/51/indicacao_09.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/53/indicacao_11_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/56/indica-o-13-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/59/indica-o-16-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/60/indica-o-17-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/61/indicacao_18_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/62/indica-o-19-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/35/indica-o-20-claudio-gomes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/36/indicacao_21_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/37/indicacao_22_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/38/indicacao_23.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/39/indicacao_24.2017_-_josevaine_silva_de_souza_U6SlHtL.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/40/indica-o-25-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/41/indica-o-26-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/42/indica-o-27-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/63/indica-o-29-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/221/indica-o-32-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/222/indica-o-33-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/223/indicacao_34.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/224/indicacao_35.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/225/indica-o-36-josevaine-silva-de-souza.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/227/indica-o-38-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/228/indica-o-39-jo-o-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/229/indicacao_40_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/231/indica-o-42-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/232/indica-o-43-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/233/indica-o-44-natal.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/234/indica-o-45-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/235/indica-o-46-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/236/indica-o-47-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/237/indica-o-48-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/238/indica-o-49-josevaine-silva-de-souza.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/241/indica-o-52-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/243/indica-o-54-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/244/indica-o-55-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/246/indica-o-57-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/247/indica-o-58-fernandes-antonio-carlini.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/248/indica-o-59-paulo-jos-canaverde-costa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/249/indica-o-60-paulo-jos-canaverde-costa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/250/indica-o-61-paulo-jos-canaverde-costa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/252/indica-o-63-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/253/indica-o-64-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/255/indica-o-65-jo-o-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/256/indicacao_66.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/257/indicacao_67.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/258/indicacao_68.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/259/indica-o-69-rodrigo-alves-maciel.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/260/indica-o-70-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/261/indica-o-71-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/265/indica-o-75-claudio-gomes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/267/indica-o-77-joao-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/268/indica-o-78-joao-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/270/indica-o-80-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1168/indicacao_83.2017_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1175/indicacao_88.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1176/indicacao_89.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1104/indicacao_90_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1105/indicacao_91_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1106/indicacao_92_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1177/indicacao_110.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1178/indicacao_112.2019_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1179/indicacao_113.207_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1182/indicacao_125.207_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1107/indicacao_133_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/9/indicacao_141.207_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/10/indicacao_142.207_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/11/indica-o-143-rodriguinho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/12/indica-o-144-rodriguinho-terminar-.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/13/indica-o-148-fernandinho.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/14/indica-o-149-fernandinho.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/15/indicacao_150_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/194/indica-o-151-joao-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/195/indica-o-152-fernandinho.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/196/indica-o-153-fernandinho.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/197/indica-o-154-fernandinho.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/201/indica-o-160-fernandinho.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/207/indica-o-161-jorge-ciotti14112017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/208/indica-o-162-jorge-ciotti14112017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/210/indica-o-163-natal.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/202/indica-o-164-fernandinho.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/205/indicacao_165_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/213/indica-o-166-cleiton-rodrigues-da-silva.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1108/indicacao_169_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1183/indicacao_172.207_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/279/indica-o-173-natal.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/280/indica-o-174-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1181/indicacao_124.207_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/283/mo-o-contadores13122017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1184/oficio_21.207_-_josevaine_silva_de_souza.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1306/oficio_57.2017_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1090/oficio_63_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1091/oficio_64_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1092/oficio_84_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1093/oficio_89_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1094/oficio_172_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1095/oficio_192_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1096/oficio_193_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1097/oficio_194_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1098/oficio_201_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1099/oficio_202_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1101/oficio_206_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1102/oficio_209_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/4/oficio-216-josevaine-silva-de-souza.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/16/oficio-219-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/19/oficio-220-josevaine-silva-de-souza-2-.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/18/oficio-221-josevaine-silva-de-souza.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/26/oficio_240_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/27/oficio-241-camara-municipal-de-paranatinga.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/73/oficio-247-camara-municipal11102017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/216/oficio_265_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/209/oficio-267-jorge-ciotti14112017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/214/oficio_271_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/215/oficio-272-joao-bosco-de-arruda.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/282/of-cio-290-jorge-ciotti.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/868/oficio_283.2017_-_claudio_gomes.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1100/oficio_204_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/1103/oficio_213_2017_-_cicinho.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/24/projeto-de-lei-n-008-2017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/103/projeto-de-lei-n-120-2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/217/projeto-de-lei-129.2017-suplementa-ao-percentual-2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/192/projeto-de-decreto-n-002-legislativo-adesao-de-ata.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/193/decreto-legislativo-n-003-prefeito-exterior.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/218/projeto-de-lei-130.2017-loa-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/25/projeto-de-lei-n-009-2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/34/projeto-de-lei-n-015-2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/157/projeto-de-lei-n-041-2017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/185/projeto-de-lei-n-042-2017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/158/projeto-de-lei-n-044-2017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/98/projeto-de-lei-complementar-n.-057.2017-.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/124/projeto-de-lei-n-087.2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/125/projeto-de-lei-n-088.2017.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/5/projeto-de-lei-n-111.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/6/projeto-de-lei-n-112.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/7/projeto-de-lei-n-113.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/77/projeto-de-lei-complementar-n.-057.2017-.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/8/projeto-de-lei-n-117.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/186/projeto-de-lei-124.2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/286/projeto-de-lei-137.2017-parcelamento-de-d-bitos-_SJnwARE.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/28/projeto-de-lei-cm-001-2017-c-mara.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/161/cm-004-2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/284/cm-014-2017altera-o-quadro-de-cargos-de-provimen_i2PW5BW.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/20/projeto-de-lei-n-002-2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/21/projeto-de-lei-n-003-2017.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/22/projeto-de-lei-n-005-2017.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/23/projeto-de-lei-n-006-2017.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/29/projeto-de-lei-n-010-2017.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/30/projeto-de-lei-n-011-2017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/31/projeto-de-lei-n-012-2017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/32/projeto-de-lei-n-013-2017.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/33/projeto-de-lei-n-014-2017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/169/projeto-de-lei-n-016-2017.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/170/projeto-de-lei-n-017-2017.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/171/projeto-de-lei-n-018-2017.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/172/projeto-de-lei-n-019-2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/173/projeto-de-lei-n-020-2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/174/projeto-de-lei-n-021-2017.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/175/projeto-de-lei-n-022-2017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/176/projeto-de-lei-n-023-2017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/177/projeto-de-lei-n-024-2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/178/projeto-de-lei-n-026-2017.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/67/projeto-de-lei-n-027-2017.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/68/projeto-de-lei-n-028-2017.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/69/projeto-de-lei-n-029-2017.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/70/projeto-de-lei-n-030-2017.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/71/projeto-de-lei-n-031-2017.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/72/projeto-de-lei-n-032-2017.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/179/projeto-de-lei-n-033-2017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/180/projeto-de-lei-n-034-2017.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/181/projeto-de-lei-n-035-2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/182/projeto-de-lei-n-036-2017.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/155/projeto-de-lei-n-037-2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/183/projeto-de-lei-n-038-2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/156/projeto-de-lei-n-039-2017.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/184/projeto-de-lei-n-040-2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/162/projeto-de-lei-n-045-2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/163/projeto-de-lei-n-046-2017.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/167/projeto-de-lei-n-047-2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/168/projeto-de-lei-n-048-2017.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/159/projeto-de-lei-n-049-2017.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/164/projeto-de-lei-n-050.2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/165/projeto-de-lei-n-051.2017.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/166/projeto-de-lei-n-052.2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/142/projeto-de-lei-n-054.2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/153/projeto-de-lei-n-058.2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/143/projeto-de-lei-n-059-2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/144/projeto-de-lei-n-060-2017-n-.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/145/projeto-de-lei-n-061-2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/146/projeto-de-lei-n-062.2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/147/projeto-de-lei-n-063.2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/148/projeto-de-lei-n-064.2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/149/projeto-de-lei-n-065.2017.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/138/projeto-de-lei-n-071.2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/139/projeto-de-lei-n-072.2017.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/140/projeto-de-lei-n-073.2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/150/projeto-de-lei-n-074.2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/137/projeto-de-lei-n-075.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/141/projeto-de-lei-n-076.2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/130/projeto-de-lei-n-082.2017-.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/131/projeto-de-lei-n-084.2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/123/projeto-de-lei-n-085.2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/129/projeto-de-lei-n-086.2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/132/projeto-de-lei-n-089.2017.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/126/projeto-de-lei-n-090.2017-.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/127/projeto-de-lei-n-091.2017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/117/projeto-de-lei-n-093.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/116/projeto-de-lei-n-094-2017.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/118/projeto-de-lei-n-095.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/133/projeto-de-lei-n-096.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/119/projeto-de-lei-n-100.2017.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/106/projeto-de-lei-n-101.2017.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/120/projeto-de-lei-n-102.2017.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/121/projeto-de-lei-n-103.2017.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/122/projeto-de-lei-n-104.2017.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/99/projeto-de-lei-n-105.2017.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/100/projeto-de-lei-n-106.2017.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/101/projeto-de-lei-n-107.2017.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/110/projeto-de-lei-n-110.2017.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/188/projeto-de-lei-114.2017-ppa-2018-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/102/projeto-de-lei-116.2017.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/104/projeto-de-lei-n-121-2017-.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/105/projeto-de-lei-n-122.2017-.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/219/projeto-de-lei-123.2017-.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/220/projeto-de-lei-125.2017.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/189/projeto-de-lei-126.2017.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/190/projeto-de-lei-127.2017.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/191/projeto-de-lei-128.2017.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/271/projeto-de-lei-129.2017-suplementa-ao-percentual-2017.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/278/projeto-de-lei-131.2017-.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/272/projeto-de-lei-132-2017-excesso-especial-reforma_8qxxoOp.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/273/projeto-de-lei-133.2017-excesso-especial-reforma_DnMIYwa.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/274/projeto-de-lei-134-2017-excesso-especial-reforma_YbfYtWB.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/285/projeto-de-lei-135.2017-consigna-o-servidores-bancos.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/302/projeto-de-lei-136.2017-verba-indenizat-ria-do-c_YpMFXlS.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/154/projeto-de-lei-n-cm-02.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/160/cm-003-projeto-de-lei-cm-urv.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/152/cm-006-projeto-assessor-juridico-presidencia.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/211/cm-010-cria-a-galeria-dos-ex-prefeito.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/275/cm-011-2017-projeto-lei-cm-diarias-2017.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/276/cm-012-2017-projeto-banco-material-constru-o-1-.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/277/cm-013-2017-tarifa-social.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/151/projeto-reslu-o-005-horario-sessao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/111/projeto-de-resolu-o-mesa-diretora.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/112/projeto-resolu-o-hor-rio-sess-o.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/107/requerimento-01-cleiton-rodrigues-da-silva.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/108/requerimento-02-cleiton-rodrigues-da-silva.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/114/requerimento-04-cleiton-rodrigues-da-silva.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/115/requerimento-05-cleiton-rodrigues-da-silva.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/134/requerimento-07.2017.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/135/requerimento-08.2017.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/200/requerimento-09.2017.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/sapl/public/materialegislativa/2017/136/requerimento-10-camara-municipal-de-paranatinga-_CkIKPLC.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paranatinga.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H311"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="114.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>